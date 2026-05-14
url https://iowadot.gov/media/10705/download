--- v1 (2026-02-07)
+++ v2 (2026-05-14)
@@ -1,8607 +1,5929 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
-  <workbookPr defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
+  <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\svaughn\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5901F33E-3C03-4C57-ADE4-7E7423AC2C75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{040FA2A6-60AD-40B6-83DD-738F7AEF8700}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="59970" yWindow="1770" windowWidth="22830" windowHeight="11250" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Airport_managers_and_sponsor_co" sheetId="1" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Airport_managers_and_sponsor_co!$A$1:$N$126</definedName>
-    <definedName name="Airport_managers_and_sponsor_contact_information">Airport_managers_and_sponsor_co!$A$1:$N$117</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">Sheet1!$A$107:$J$107</definedName>
   </definedNames>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1534" uniqueCount="1042">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="917" uniqueCount="699">
+  <si>
+    <t>FAA Code</t>
+  </si>
+  <si>
+    <t>Name</t>
+  </si>
+  <si>
+    <t>NPIAS</t>
+  </si>
+  <si>
+    <t>Classification</t>
+  </si>
+  <si>
+    <t>Manager First Name</t>
+  </si>
+  <si>
+    <t>Manager Last Name</t>
+  </si>
+  <si>
+    <t>Manager Zip Code</t>
+  </si>
+  <si>
+    <t>Manager E-mail</t>
+  </si>
+  <si>
+    <t>3Y4</t>
+  </si>
+  <si>
+    <t>Woodbine Municipal</t>
+  </si>
+  <si>
+    <t>Yes</t>
+  </si>
+  <si>
+    <t>No</t>
+  </si>
+  <si>
+    <t>Woodbine</t>
+  </si>
+  <si>
+    <t>Local Service</t>
+  </si>
+  <si>
+    <t>Curtis</t>
+  </si>
+  <si>
+    <t>Lee</t>
+  </si>
+  <si>
+    <t>43 11th Street</t>
+  </si>
+  <si>
+    <t>clnaklee@outlook.com</t>
+  </si>
+  <si>
+    <t>3Y3</t>
+  </si>
+  <si>
+    <t>Winterset Municipal</t>
+  </si>
+  <si>
+    <t>Winterset</t>
+  </si>
+  <si>
+    <t>Basic Service</t>
+  </si>
+  <si>
+    <t>Randy</t>
+  </si>
+  <si>
+    <t>Benge</t>
+  </si>
+  <si>
+    <t>3405 North 8th Avenue</t>
+  </si>
+  <si>
+    <t>randybenge.waa@gmail.com</t>
+  </si>
+  <si>
+    <t>3Y2</t>
+  </si>
+  <si>
+    <t>West Union Municipal - George L Scott</t>
+  </si>
+  <si>
+    <t>West Union</t>
+  </si>
+  <si>
+    <t>Kent</t>
+  </si>
+  <si>
+    <t>Halverson</t>
+  </si>
+  <si>
+    <t>10184 - 240th Street</t>
+  </si>
+  <si>
+    <t>kenthalverson72@gmail.com</t>
+  </si>
+  <si>
+    <t>EBS</t>
+  </si>
+  <si>
+    <t>Webster City Municipal</t>
+  </si>
+  <si>
+    <t>Webster City</t>
+  </si>
+  <si>
+    <t>General Service</t>
+  </si>
+  <si>
+    <t>Mike</t>
+  </si>
+  <si>
+    <t>Luedtke</t>
+  </si>
+  <si>
+    <t>1524 - 240th Street</t>
+  </si>
+  <si>
+    <t>info@stormflyingservice.com</t>
+  </si>
+  <si>
+    <t>C25</t>
+  </si>
+  <si>
+    <t>Waverly Municipal</t>
+  </si>
+  <si>
+    <t>Waverly</t>
+  </si>
+  <si>
+    <t>Irvin</t>
+  </si>
+  <si>
+    <t>Swieter</t>
+  </si>
+  <si>
+    <t>1710 35th St Northwest</t>
+  </si>
+  <si>
+    <t>irv@swieteraircraft.com</t>
+  </si>
+  <si>
+    <t>Y01</t>
+  </si>
+  <si>
+    <t>Waukon Municipal</t>
+  </si>
+  <si>
+    <t>Waukon</t>
+  </si>
+  <si>
+    <t>Jim</t>
+  </si>
+  <si>
+    <t>Wadsworth</t>
+  </si>
+  <si>
+    <t>1051 Iron Mine Drive NW</t>
+  </si>
+  <si>
+    <t>jim@jwkitchens.com</t>
+  </si>
+  <si>
+    <t>ALO</t>
+  </si>
+  <si>
+    <t>Waterloo Regional</t>
+  </si>
+  <si>
+    <t>Waterloo</t>
+  </si>
+  <si>
+    <t>Commercial Service</t>
+  </si>
+  <si>
+    <t>Steven</t>
+  </si>
+  <si>
+    <t>Kjergaard</t>
+  </si>
+  <si>
+    <t>2790 Livingston Lane</t>
+  </si>
+  <si>
+    <t>steven.kjergaard@waterloo-ia.org</t>
+  </si>
+  <si>
+    <t>AWG</t>
+  </si>
+  <si>
+    <t>Washington Municipal</t>
+  </si>
+  <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>Kurt</t>
+  </si>
+  <si>
+    <t>Kucera</t>
+  </si>
+  <si>
+    <t>1433 West Main</t>
+  </si>
+  <si>
+    <t>kawgwashington@gmail.com</t>
+  </si>
+  <si>
+    <t>VTI</t>
+  </si>
+  <si>
+    <t>Vinton Veterans Memorial</t>
+  </si>
+  <si>
+    <t>Vinton</t>
+  </si>
+  <si>
+    <t>Paul</t>
+  </si>
+  <si>
+    <t>Seeton</t>
+  </si>
+  <si>
+    <t>110 West Third Street</t>
+  </si>
+  <si>
+    <t>deerseaton@aol.com</t>
+  </si>
+  <si>
+    <t>City</t>
+  </si>
+  <si>
+    <t>8C5</t>
+  </si>
+  <si>
+    <t>Toledo Municipal</t>
+  </si>
+  <si>
+    <t>Toledo</t>
+  </si>
+  <si>
+    <t>Jeff</t>
+  </si>
+  <si>
+    <t>Else</t>
+  </si>
+  <si>
+    <t>401 South Elm Street</t>
+  </si>
+  <si>
+    <t>elsejeffclaudia@gmail.com</t>
+  </si>
+  <si>
+    <t>8C4</t>
+  </si>
+  <si>
+    <t>Tipton Municipal - Mathews Memorial</t>
+  </si>
+  <si>
+    <t>Tipton</t>
+  </si>
+  <si>
+    <t>Max</t>
+  </si>
+  <si>
+    <t>Coppess</t>
+  </si>
+  <si>
+    <t>303 2nd Avenue</t>
+  </si>
+  <si>
+    <t>maxcoppess@aol.com</t>
+  </si>
+  <si>
+    <t>8C2</t>
+  </si>
+  <si>
+    <t>Sully Municipal</t>
+  </si>
+  <si>
+    <t>Sully</t>
+  </si>
+  <si>
+    <t>Shane</t>
+  </si>
+  <si>
+    <t>VandeVoort</t>
+  </si>
+  <si>
+    <t>501 West 15th Street</t>
+  </si>
+  <si>
+    <t>Pella</t>
+  </si>
+  <si>
+    <t>shane@flyclassicaviation.com</t>
+  </si>
+  <si>
+    <t>SLB</t>
+  </si>
+  <si>
+    <t>Storm Lake Municipal</t>
+  </si>
+  <si>
+    <t>Storm Lake</t>
+  </si>
+  <si>
+    <t>Bartholomew</t>
+  </si>
+  <si>
+    <t>173 Scott Street</t>
+  </si>
+  <si>
+    <t>bartbfs@live.com</t>
+  </si>
+  <si>
+    <t>0F3</t>
+  </si>
+  <si>
+    <t>Spirit Lake Municipal</t>
+  </si>
+  <si>
+    <t>Spirit Lake</t>
+  </si>
+  <si>
+    <t>Bruce</t>
+  </si>
+  <si>
+    <t>Smith</t>
+  </si>
+  <si>
+    <t>Po Box 202</t>
+  </si>
+  <si>
+    <t>bwsvss@yahoo.com</t>
+  </si>
+  <si>
+    <t>SPW</t>
+  </si>
+  <si>
+    <t>Spencer Municipal</t>
+  </si>
+  <si>
+    <t>Spencer</t>
+  </si>
+  <si>
+    <t>Enhanced Service</t>
+  </si>
+  <si>
+    <t>Mark</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>101 West 5th Street</t>
+  </si>
+  <si>
+    <t>mwhite@spenceriowacity.com</t>
+  </si>
+  <si>
+    <t>SUX</t>
+  </si>
+  <si>
+    <t>Sioux Gateway</t>
+  </si>
+  <si>
+    <t>Sioux City</t>
+  </si>
+  <si>
+    <t>Alvin</t>
+  </si>
+  <si>
+    <t>Lorenzo</t>
+  </si>
+  <si>
+    <t>2403 Aviation Boulevard</t>
+  </si>
+  <si>
+    <t>alorenzo@sioux-city.org</t>
+  </si>
+  <si>
+    <t>ISB</t>
+  </si>
+  <si>
+    <t>Sibley Municipal</t>
+  </si>
+  <si>
+    <t>Sibley</t>
+  </si>
+  <si>
+    <t>Robert</t>
+  </si>
+  <si>
+    <t>O'Leary</t>
+  </si>
+  <si>
+    <t>1928 Olive Avenue</t>
+  </si>
+  <si>
+    <t>bvoleary@premieronline.net</t>
+  </si>
+  <si>
+    <t>SDA</t>
+  </si>
+  <si>
+    <t>Shenandoah Municipal</t>
+  </si>
+  <si>
+    <t>Shenandoah</t>
+  </si>
+  <si>
+    <t>Wagner</t>
+  </si>
+  <si>
+    <t>2033 Manti Road</t>
+  </si>
+  <si>
+    <t>wagneraero1@gmail.com</t>
+  </si>
+  <si>
+    <t>SHL</t>
+  </si>
+  <si>
+    <t>Sheldon Regional</t>
+  </si>
+  <si>
+    <t>Sheldon</t>
+  </si>
+  <si>
+    <t>Lyle</t>
+  </si>
+  <si>
+    <t>Vust</t>
+  </si>
+  <si>
+    <t>3020 Northwest Blvd</t>
+  </si>
+  <si>
+    <t>mwfs@nethtc.net</t>
+  </si>
+  <si>
+    <t>SKI</t>
+  </si>
+  <si>
+    <t>Sac City Municipal</t>
+  </si>
+  <si>
+    <t>Sac City</t>
+  </si>
+  <si>
+    <t>Ken</t>
+  </si>
+  <si>
+    <t>Myers</t>
+  </si>
+  <si>
+    <t>Po Box 321</t>
+  </si>
+  <si>
+    <t>ken@myersflyingservice.com</t>
+  </si>
+  <si>
+    <t>2Y4</t>
+  </si>
+  <si>
+    <t>Rockwell City Municipal</t>
+  </si>
+  <si>
+    <t>Rockwell City</t>
+  </si>
+  <si>
+    <t>Philip</t>
+  </si>
+  <si>
+    <t>Hammen</t>
+  </si>
+  <si>
+    <t>335 Main Street</t>
+  </si>
+  <si>
+    <t>cityofrc@wccta.net</t>
+  </si>
+  <si>
+    <t>RRQ</t>
+  </si>
+  <si>
+    <t>Rock Rapids Municipal</t>
+  </si>
+  <si>
+    <t>Rock Rapids</t>
+  </si>
+  <si>
+    <t>Micah</t>
+  </si>
+  <si>
+    <t>Freese</t>
+  </si>
+  <si>
+    <t>310 South 3rd Avenue</t>
+  </si>
+  <si>
+    <t>development@rockrapids.net</t>
+  </si>
+  <si>
+    <t>Matt</t>
+  </si>
+  <si>
+    <t>RDK</t>
+  </si>
+  <si>
+    <t>Red Oak Municipal</t>
+  </si>
+  <si>
+    <t>Red Oak</t>
+  </si>
+  <si>
+    <t>Kevin</t>
+  </si>
+  <si>
+    <t>McGrew</t>
+  </si>
+  <si>
+    <t>1674 - 200th Street</t>
+  </si>
+  <si>
+    <t>nrdk@redoakia.city</t>
+  </si>
+  <si>
+    <t>POH</t>
+  </si>
+  <si>
+    <t>Pocahontas Municipal</t>
+  </si>
+  <si>
+    <t>Pocahontas</t>
+  </si>
+  <si>
+    <t>Dennis</t>
+  </si>
+  <si>
+    <t>Dahl</t>
+  </si>
+  <si>
+    <t>212 South Main</t>
+  </si>
+  <si>
+    <t>jd4745dahl@yahoo.com</t>
+  </si>
+  <si>
+    <t>PRO</t>
+  </si>
+  <si>
+    <t>Perry Municipal</t>
+  </si>
+  <si>
+    <t>Perry</t>
+  </si>
+  <si>
+    <t>Jack</t>
+  </si>
+  <si>
+    <t>Butler</t>
+  </si>
+  <si>
+    <t>14381 Galveston Court</t>
+  </si>
+  <si>
+    <t>jack.butler@perryia.org</t>
+  </si>
+  <si>
+    <t>PEA</t>
+  </si>
+  <si>
+    <t>Pella Municipal</t>
+  </si>
+  <si>
+    <t>Vande Voort</t>
+  </si>
+  <si>
+    <t>1Y9</t>
+  </si>
+  <si>
+    <t>Paullina Municipal</t>
+  </si>
+  <si>
+    <t>Paullina</t>
+  </si>
+  <si>
+    <t>Brian</t>
+  </si>
+  <si>
+    <t>Feltman</t>
+  </si>
+  <si>
+    <t>4217 Roosevelt Avenue</t>
+  </si>
+  <si>
+    <t>33firefighter.bf@gmail.com</t>
+  </si>
+  <si>
+    <t>OTM</t>
+  </si>
+  <si>
+    <t>Ottumwa Regional</t>
+  </si>
+  <si>
+    <t>Ottumwa</t>
+  </si>
+  <si>
+    <t>Jay</t>
+  </si>
+  <si>
+    <t>Wheaton</t>
+  </si>
+  <si>
+    <t>14850 Terminal Street</t>
+  </si>
+  <si>
+    <t>wheatonj@ottumwa.us</t>
+  </si>
+  <si>
+    <t>OOA</t>
+  </si>
+  <si>
+    <t>Oskaloosa Municipal</t>
+  </si>
+  <si>
+    <t>Oskaloosa</t>
+  </si>
+  <si>
+    <t>2973 Urbana Avenue</t>
+  </si>
+  <si>
+    <t>I75</t>
+  </si>
+  <si>
+    <t>Osceola Municipal</t>
+  </si>
+  <si>
+    <t>Osceola</t>
+  </si>
+  <si>
+    <t>Donna</t>
+  </si>
+  <si>
+    <t>Sueferer</t>
+  </si>
+  <si>
+    <t>1754 - 270th Avenue</t>
+  </si>
+  <si>
+    <t>airport@osceolaia.net</t>
+  </si>
+  <si>
+    <t>D02</t>
+  </si>
+  <si>
+    <t>Osage Municipal</t>
+  </si>
+  <si>
+    <t>Osage</t>
+  </si>
+  <si>
+    <t>Brock</t>
+  </si>
+  <si>
+    <t>Waters</t>
+  </si>
+  <si>
+    <t>brockwaters@osageia.org</t>
+  </si>
+  <si>
+    <t>OLZ</t>
+  </si>
+  <si>
+    <t>Oelwein Municipal</t>
+  </si>
+  <si>
+    <t>Oelwein</t>
+  </si>
+  <si>
+    <t>Dylan</t>
+  </si>
+  <si>
+    <t>Mulfinger</t>
+  </si>
+  <si>
+    <t>20 Second Avenue Southwest</t>
+  </si>
+  <si>
+    <t>dmulfinger@cityofoelwein.org</t>
+  </si>
+  <si>
+    <t>5D2</t>
+  </si>
+  <si>
+    <t>Northwood Municipal</t>
+  </si>
+  <si>
+    <t>Northwood</t>
+  </si>
+  <si>
+    <t>Dr. Mike</t>
+  </si>
+  <si>
+    <t>Dierenfeld</t>
+  </si>
+  <si>
+    <t>1600 Central Ave</t>
+  </si>
+  <si>
+    <t>med79dvm@gmail.com</t>
+  </si>
+  <si>
+    <t>TNU</t>
+  </si>
+  <si>
+    <t>Newton Municipal - Earl Johnson Field</t>
+  </si>
+  <si>
+    <t>Newton</t>
+  </si>
+  <si>
+    <t>Ethan</t>
+  </si>
+  <si>
+    <t>Nasalroad</t>
+  </si>
+  <si>
+    <t>nasalroadethan@hotmail.com</t>
+  </si>
+  <si>
+    <t>1Y5</t>
+  </si>
+  <si>
+    <t>New Hampton Municipal</t>
+  </si>
+  <si>
+    <t>New Hampton</t>
+  </si>
+  <si>
+    <t>Lori</t>
+  </si>
+  <si>
+    <t>Carey</t>
+  </si>
+  <si>
+    <t>620 West Hamilton Street</t>
+  </si>
+  <si>
+    <t>lcarey@carbomachine.com</t>
+  </si>
+  <si>
+    <t>MUT</t>
+  </si>
+  <si>
+    <t>Muscatine Municipal</t>
+  </si>
+  <si>
+    <t>Muscatine</t>
+  </si>
+  <si>
+    <t>Woerly</t>
+  </si>
+  <si>
+    <t>5701 South Highway 61</t>
+  </si>
+  <si>
+    <t>mwoerly@gmail.com</t>
+  </si>
+  <si>
+    <t>MPZ</t>
+  </si>
+  <si>
+    <t>Mount Pleasant Municipal</t>
+  </si>
+  <si>
+    <t>Mount Pleasant</t>
+  </si>
+  <si>
+    <t>Cliff</t>
+  </si>
+  <si>
+    <t>Baker</t>
+  </si>
+  <si>
+    <t>1720 South Iris Street</t>
+  </si>
+  <si>
+    <t>airadvantagempz@gmail.com</t>
+  </si>
+  <si>
+    <t>1Y3</t>
+  </si>
+  <si>
+    <t>Mount Ayr Municipal - Judge Lewis Field</t>
+  </si>
+  <si>
+    <t>Mount Ayr</t>
+  </si>
+  <si>
+    <t>Warin</t>
+  </si>
+  <si>
+    <t>705 South Taylor Street</t>
+  </si>
+  <si>
+    <t>mikegwarin@gmail.com</t>
+  </si>
+  <si>
+    <t>MXO</t>
+  </si>
+  <si>
+    <t>Monticello Regional</t>
+  </si>
+  <si>
+    <t>Monticello</t>
+  </si>
+  <si>
+    <t>Ostwinkle</t>
+  </si>
+  <si>
+    <t>P.O. Box 168</t>
+  </si>
+  <si>
+    <t>monticelloaviation@qwestoffice.net</t>
+  </si>
+  <si>
+    <t>Tim</t>
+  </si>
+  <si>
+    <t>4D8</t>
+  </si>
+  <si>
+    <t>Milford Municipal - Fuller</t>
+  </si>
+  <si>
+    <t>Milford</t>
+  </si>
+  <si>
+    <t>Chris</t>
+  </si>
+  <si>
+    <t>Stein</t>
+  </si>
+  <si>
+    <t>P.O. Box 463</t>
+  </si>
+  <si>
+    <t>cstein@lake-okoboji.com</t>
+  </si>
+  <si>
+    <t>SXK</t>
+  </si>
+  <si>
+    <t>Sioux County Regional</t>
+  </si>
+  <si>
+    <t>Maurice</t>
+  </si>
+  <si>
+    <t>Andrew</t>
+  </si>
+  <si>
+    <t>Schreier</t>
+  </si>
+  <si>
+    <t>3153 - 460th Street</t>
+  </si>
+  <si>
+    <t>andrew@airflairinc.com</t>
+  </si>
+  <si>
+    <t>MCW</t>
+  </si>
+  <si>
+    <t>Mason City Municipal</t>
+  </si>
+  <si>
+    <t>Mason City</t>
+  </si>
+  <si>
+    <t>David</t>
+  </si>
+  <si>
+    <t>Sims</t>
+  </si>
+  <si>
+    <t>9184 265th Street</t>
+  </si>
+  <si>
+    <t>dsims@masoncity.net</t>
+  </si>
+  <si>
+    <t>MIW</t>
+  </si>
+  <si>
+    <t>Marshalltown Municipal</t>
+  </si>
+  <si>
+    <t>Marshalltown</t>
+  </si>
+  <si>
+    <t>Stephen</t>
+  </si>
+  <si>
+    <t>Valbracht</t>
+  </si>
+  <si>
+    <t>2651 - 170th Street</t>
+  </si>
+  <si>
+    <t>steve@miwairport.com</t>
+  </si>
+  <si>
+    <t>OQW</t>
+  </si>
+  <si>
+    <t>Maquoketa Municipal</t>
+  </si>
+  <si>
+    <t>Maquoketa</t>
+  </si>
+  <si>
+    <t>Jon</t>
+  </si>
+  <si>
+    <t>Hopson</t>
+  </si>
+  <si>
+    <t>201 East Pleasant Street</t>
+  </si>
+  <si>
+    <t>publicworks@maquoketaia.com</t>
+  </si>
+  <si>
+    <t>MEY</t>
+  </si>
+  <si>
+    <t>Mapleton - James G Whiting Mem Field</t>
+  </si>
+  <si>
+    <t>Mapleton</t>
+  </si>
+  <si>
+    <t>513 Main Street</t>
+  </si>
+  <si>
+    <t>koenigs.mapleton@gmail.com</t>
+  </si>
+  <si>
+    <t>C27</t>
+  </si>
+  <si>
+    <t>Manchester Municipal</t>
+  </si>
+  <si>
+    <t>Manchester</t>
+  </si>
+  <si>
+    <t>Erin</t>
+  </si>
+  <si>
+    <t>Learn</t>
+  </si>
+  <si>
+    <t>208 East Main Street</t>
+  </si>
+  <si>
+    <t>elearn@manchester-ia.org</t>
+  </si>
+  <si>
+    <t>LRJ</t>
+  </si>
+  <si>
+    <t>Le Mars Municipal</t>
+  </si>
+  <si>
+    <t>Le Mars</t>
+  </si>
+  <si>
+    <t>Tom</t>
+  </si>
+  <si>
+    <t>Mullaly</t>
+  </si>
+  <si>
+    <t>1621 Airport Drive</t>
+  </si>
+  <si>
+    <t>ultraflightllc51031@gmail.com</t>
+  </si>
+  <si>
+    <t>LWD</t>
+  </si>
+  <si>
+    <t>Lamoni Municipal</t>
+  </si>
+  <si>
+    <t>Lamoni</t>
+  </si>
+  <si>
+    <t>Jordan</t>
+  </si>
+  <si>
+    <t>Omstead</t>
+  </si>
+  <si>
+    <t>190 South Chestnut</t>
+  </si>
+  <si>
+    <t>jordan.j.omstead@gmail.com</t>
+  </si>
+  <si>
+    <t>0Y6</t>
+  </si>
+  <si>
+    <t>Lake Mills Municipal</t>
+  </si>
+  <si>
+    <t>Lake Mills</t>
+  </si>
+  <si>
+    <t>Brad</t>
+  </si>
+  <si>
+    <t>Wempen</t>
+  </si>
+  <si>
+    <t>200 North 1st Avenue West</t>
+  </si>
+  <si>
+    <t>brad.wempen@lakemillsiowa.gov</t>
+  </si>
+  <si>
+    <t>OXV</t>
+  </si>
+  <si>
+    <t>Knoxville Municipal</t>
+  </si>
+  <si>
+    <t>Knoxville</t>
+  </si>
+  <si>
+    <t>Katherine</t>
+  </si>
+  <si>
+    <t>Shawver</t>
+  </si>
+  <si>
+    <t>1700 South Linocln Street</t>
+  </si>
+  <si>
+    <t>knoxvilleiaairport@gmail.com</t>
+  </si>
+  <si>
+    <t>6K9</t>
+  </si>
+  <si>
+    <t>Keosauqua Municipal</t>
+  </si>
+  <si>
+    <t>Keosauqua</t>
+  </si>
+  <si>
+    <t>Rick</t>
+  </si>
+  <si>
+    <t>Michalek</t>
+  </si>
+  <si>
+    <t>20158 Heather Road</t>
+  </si>
+  <si>
+    <t>rickdmichalek@gmail.com</t>
+  </si>
+  <si>
+    <t>EOK</t>
+  </si>
+  <si>
+    <t>Keokuk Municipal</t>
+  </si>
+  <si>
+    <t>Keokuk</t>
+  </si>
+  <si>
+    <t>Raymond</t>
+  </si>
+  <si>
+    <t>Ott</t>
+  </si>
+  <si>
+    <t>501 Main Street</t>
+  </si>
+  <si>
+    <t>keokukairport@cityofkeokuk.org</t>
+  </si>
+  <si>
+    <t>EFW</t>
+  </si>
+  <si>
+    <t>Jefferson Municipal</t>
+  </si>
+  <si>
+    <t>Jefferson</t>
+  </si>
+  <si>
+    <t>Scott</t>
+  </si>
+  <si>
+    <t>Peterson</t>
+  </si>
+  <si>
+    <t>1581 235th Street</t>
+  </si>
+  <si>
+    <t>scottp@cityofjeffersoniowa.org</t>
+  </si>
+  <si>
+    <t>IFA</t>
+  </si>
+  <si>
+    <t>Iowa Falls Municipal</t>
+  </si>
+  <si>
+    <t>Iowa Falls</t>
+  </si>
+  <si>
+    <t>Rena</t>
+  </si>
+  <si>
+    <t>Heem</t>
+  </si>
+  <si>
+    <t>16041 Highway 65</t>
+  </si>
+  <si>
+    <t>airport@cityofiowafalls.com</t>
+  </si>
+  <si>
+    <t>IOW</t>
+  </si>
+  <si>
+    <t>Iowa City Municipal</t>
+  </si>
+  <si>
+    <t>Iowa City</t>
+  </si>
+  <si>
+    <t>Michael</t>
+  </si>
+  <si>
+    <t>Tharp</t>
+  </si>
+  <si>
+    <t>1801 South Riverside Drive</t>
+  </si>
+  <si>
+    <t>michael-tharp@iowa-city.org</t>
+  </si>
+  <si>
+    <t>IIB</t>
+  </si>
+  <si>
+    <t>Independence Municipal - James H. Connell</t>
+  </si>
+  <si>
+    <t>Independence</t>
+  </si>
+  <si>
+    <t>Brett</t>
+  </si>
+  <si>
+    <t>Soukup</t>
+  </si>
+  <si>
+    <t>1684 - 230th Street</t>
+  </si>
+  <si>
+    <t>airportmgr@independenceia.org</t>
+  </si>
+  <si>
+    <t>IDG</t>
+  </si>
+  <si>
+    <t>Ida Grove Municipal</t>
+  </si>
+  <si>
+    <t>Ida Grove</t>
+  </si>
+  <si>
+    <t>Heather</t>
+  </si>
+  <si>
+    <t>Sweeden</t>
+  </si>
+  <si>
+    <t>403 Third Street</t>
+  </si>
+  <si>
+    <t>cityclerk@idagroveia.com</t>
+  </si>
+  <si>
+    <t>0K7</t>
+  </si>
+  <si>
+    <t>Humboldt Municipal</t>
+  </si>
+  <si>
+    <t>Humboldt</t>
+  </si>
+  <si>
+    <t>Fletcher</t>
+  </si>
+  <si>
+    <t>Satern</t>
+  </si>
+  <si>
+    <t>309 4th Street South</t>
+  </si>
+  <si>
+    <t>fasatern@gmail.com</t>
+  </si>
+  <si>
+    <t>HNR</t>
+  </si>
+  <si>
+    <t>Harlan Municipal</t>
+  </si>
+  <si>
+    <t>Harlan</t>
+  </si>
+  <si>
+    <t>Pigsley</t>
+  </si>
+  <si>
+    <t>610 Highway 59</t>
+  </si>
+  <si>
+    <t>spigsley@cityofharlan.com</t>
+  </si>
+  <si>
+    <t>HPT</t>
+  </si>
+  <si>
+    <t>Hampton Municipal</t>
+  </si>
+  <si>
+    <t>Hampton</t>
+  </si>
+  <si>
+    <t>Schumann</t>
+  </si>
+  <si>
+    <t>1274 "B" Olive Avenue</t>
+  </si>
+  <si>
+    <t>jay@schumannaviation.com</t>
+  </si>
+  <si>
+    <t>GCT</t>
+  </si>
+  <si>
+    <t>Guthrie County Regional</t>
+  </si>
+  <si>
+    <t>Guthrie Center</t>
+  </si>
+  <si>
+    <t>Marshall</t>
+  </si>
+  <si>
+    <t>Burgess</t>
+  </si>
+  <si>
+    <t>marlin2@netins.net</t>
+  </si>
+  <si>
+    <t>6K7</t>
+  </si>
+  <si>
+    <t>Grundy Center Municipal</t>
+  </si>
+  <si>
+    <t>Grundy Center</t>
+  </si>
+  <si>
+    <t>Dan</t>
+  </si>
+  <si>
+    <t>Bangasser</t>
+  </si>
+  <si>
+    <t>703 "F" Avenue Suite 2</t>
+  </si>
+  <si>
+    <t>publicworks@gcmuni.net</t>
+  </si>
+  <si>
+    <t>GGI</t>
+  </si>
+  <si>
+    <t>Grinnell Regional</t>
+  </si>
+  <si>
+    <t>Grinnell</t>
+  </si>
+  <si>
+    <t>Ron</t>
+  </si>
+  <si>
+    <t>Lowry</t>
+  </si>
+  <si>
+    <t>1607 West Street South</t>
+  </si>
+  <si>
+    <t>lowrymotorsports@iowatelecom.net</t>
+  </si>
+  <si>
+    <t>GFZ</t>
+  </si>
+  <si>
+    <t>Greenfield Municipal</t>
+  </si>
+  <si>
+    <t>Greenfield</t>
+  </si>
+  <si>
+    <t>Hoadley</t>
+  </si>
+  <si>
+    <t>202 South 1st Street</t>
+  </si>
+  <si>
+    <t>cityadmin@greenfieldiowa.com</t>
+  </si>
+  <si>
+    <t>FSW</t>
+  </si>
+  <si>
+    <t>Fort Madison Municipal</t>
+  </si>
+  <si>
+    <t>Fort Madison</t>
+  </si>
+  <si>
+    <t>Bingham</t>
+  </si>
+  <si>
+    <t>50 Airport Road</t>
+  </si>
+  <si>
+    <t>fmairport@yahoo.com</t>
+  </si>
+  <si>
+    <t>FOD</t>
+  </si>
+  <si>
+    <t>Fort Dodge Regional</t>
+  </si>
+  <si>
+    <t>Fort Dodge</t>
+  </si>
+  <si>
+    <t>Sarah</t>
+  </si>
+  <si>
+    <t>Rustvold</t>
+  </si>
+  <si>
+    <t>1639 Nelson Ave, Suite 2</t>
+  </si>
+  <si>
+    <t>srustvold@fortdodgeiowa.org</t>
+  </si>
+  <si>
+    <t>FXY</t>
+  </si>
+  <si>
+    <t>Forest City Municipal - Trimble Field</t>
+  </si>
+  <si>
+    <t>Forest City</t>
+  </si>
+  <si>
+    <t>Richard</t>
+  </si>
+  <si>
+    <t>Trimble</t>
+  </si>
+  <si>
+    <t>1842 - 330th Street</t>
+  </si>
+  <si>
+    <t>trimbler@wctatel.net</t>
+  </si>
+  <si>
+    <t>FFL</t>
+  </si>
+  <si>
+    <t>Fairfield Municipal</t>
+  </si>
+  <si>
+    <t>Fairfield</t>
+  </si>
+  <si>
+    <t>Lyons</t>
+  </si>
+  <si>
+    <t>2013 Airport Road</t>
+  </si>
+  <si>
+    <t>ffslyons@yahoo.com</t>
+  </si>
+  <si>
+    <t>EST</t>
+  </si>
+  <si>
+    <t>Estherville Municipal</t>
+  </si>
+  <si>
+    <t>Estherville</t>
+  </si>
+  <si>
+    <t>McNea</t>
+  </si>
+  <si>
+    <t>1672 - 425th Avenue</t>
+  </si>
+  <si>
+    <t>estairport@gmail.com</t>
+  </si>
+  <si>
+    <t>EGQ</t>
+  </si>
+  <si>
+    <t>Emmetsburg Municipal</t>
+  </si>
+  <si>
+    <t>Emmetsburg</t>
+  </si>
+  <si>
+    <t>Kimberly</t>
+  </si>
+  <si>
+    <t>Kibbie</t>
+  </si>
+  <si>
+    <t>3775 - 450th Ave</t>
+  </si>
+  <si>
+    <t>kkibbie@emmetsburg.com</t>
+  </si>
+  <si>
+    <t>EAG</t>
+  </si>
+  <si>
+    <t>Eagle Grove Municipal</t>
+  </si>
+  <si>
+    <t>Eagle Grove</t>
+  </si>
+  <si>
+    <t>Bryce</t>
+  </si>
+  <si>
+    <t>Davis</t>
+  </si>
+  <si>
+    <t>121 N. Commercial Ave</t>
+  </si>
+  <si>
+    <t>b.davis@eaglegrove.gov</t>
+  </si>
+  <si>
+    <t>DBQ</t>
+  </si>
+  <si>
+    <t>Dubuque Regional</t>
+  </si>
+  <si>
+    <t>Dubuque</t>
+  </si>
+  <si>
+    <t>Todd</t>
+  </si>
+  <si>
+    <t>Dalsing</t>
+  </si>
+  <si>
+    <t>11000 Airport Road</t>
+  </si>
+  <si>
+    <t>tdalsing@cityofdubuque.org</t>
+  </si>
+  <si>
+    <t>DSM</t>
+  </si>
+  <si>
+    <t>Des Moines International</t>
+  </si>
+  <si>
+    <t>Des Moines</t>
+  </si>
+  <si>
+    <t>Mulcahy</t>
+  </si>
+  <si>
+    <t>5800 Fleur Drive, Room 201</t>
+  </si>
+  <si>
+    <t>bcmulcahy@dsmairport.com</t>
+  </si>
+  <si>
+    <t>DNS</t>
+  </si>
+  <si>
+    <t>Denison Municipal</t>
+  </si>
+  <si>
+    <t>Denison</t>
+  </si>
+  <si>
+    <t>Ryan</t>
+  </si>
+  <si>
+    <t>Leed</t>
+  </si>
+  <si>
+    <t>2587 Airport Street</t>
+  </si>
+  <si>
+    <t>kadrvr@live.com</t>
+  </si>
+  <si>
+    <t>DEH</t>
+  </si>
+  <si>
+    <t>Decorah Municipal</t>
+  </si>
+  <si>
+    <t>Decorah</t>
+  </si>
+  <si>
+    <t>Connell</t>
+  </si>
+  <si>
+    <t>1705 Highway 9</t>
+  </si>
+  <si>
+    <t>flyconnell@usa.com</t>
+  </si>
+  <si>
+    <t>DVN</t>
+  </si>
+  <si>
+    <t>Davenport Municipal</t>
+  </si>
+  <si>
+    <t>Davenport</t>
+  </si>
+  <si>
+    <t>Jacob</t>
+  </si>
+  <si>
+    <t>Sachelben</t>
+  </si>
+  <si>
+    <t>1200 East 46th Street</t>
+  </si>
+  <si>
+    <t>jacobs@jetairinc.com</t>
+  </si>
+  <si>
+    <t>CSQ</t>
+  </si>
+  <si>
+    <t>Creston Municipal</t>
+  </si>
+  <si>
+    <t>Creston</t>
+  </si>
+  <si>
+    <t>Tyler</t>
+  </si>
+  <si>
+    <t>West</t>
+  </si>
+  <si>
+    <t>1945 South Cherry Street Road</t>
+  </si>
+  <si>
+    <t>tyler@westaviationinc.com</t>
+  </si>
+  <si>
+    <t>CJJ</t>
+  </si>
+  <si>
+    <t>Cresco Municipal - Ellen Church Field</t>
+  </si>
+  <si>
+    <t>Cresco</t>
+  </si>
+  <si>
+    <t>Clair</t>
+  </si>
+  <si>
+    <t>Pecinovsky</t>
+  </si>
+  <si>
+    <t>12848 Well Road</t>
+  </si>
+  <si>
+    <t>clairsky@windstream.net</t>
+  </si>
+  <si>
+    <t>CBF</t>
+  </si>
+  <si>
+    <t>Council Bluffs Municipal</t>
+  </si>
+  <si>
+    <t>Council Bluffs</t>
+  </si>
+  <si>
+    <t>Andy</t>
+  </si>
+  <si>
+    <t>Biller</t>
+  </si>
+  <si>
+    <t>101 Mc Candless Lane</t>
+  </si>
+  <si>
+    <t>andybiller@cbairport.com</t>
+  </si>
+  <si>
+    <t>CRZ</t>
+  </si>
+  <si>
+    <t>Corning Municipal</t>
+  </si>
+  <si>
+    <t>Corning</t>
+  </si>
+  <si>
+    <t>Gilbert</t>
+  </si>
+  <si>
+    <t>601 - 6th Street</t>
+  </si>
+  <si>
+    <t>cchall@corningia.net</t>
+  </si>
+  <si>
+    <t>CWI</t>
+  </si>
+  <si>
+    <t>Clinton Municipal</t>
+  </si>
+  <si>
+    <t>Clinton</t>
+  </si>
+  <si>
+    <t>Marlana</t>
+  </si>
+  <si>
+    <t>Nass</t>
+  </si>
+  <si>
+    <t>2000 S 60th St</t>
+  </si>
+  <si>
+    <t>marlananass@cityofclintoniowa.gov</t>
+  </si>
+  <si>
+    <t>CAV</t>
+  </si>
+  <si>
+    <t>Clarion Municipal</t>
+  </si>
+  <si>
+    <t>Clarion</t>
+  </si>
+  <si>
+    <t>Devries</t>
+  </si>
+  <si>
+    <t>2076 - 210th Street</t>
+  </si>
+  <si>
+    <t>jdevries@clarioniowa.gov</t>
+  </si>
+  <si>
+    <t>ICL</t>
+  </si>
+  <si>
+    <t>Clarinda Municipal - Schenck Field</t>
+  </si>
+  <si>
+    <t>Clarinda</t>
+  </si>
+  <si>
+    <t>Milo</t>
+  </si>
+  <si>
+    <t>Beery</t>
+  </si>
+  <si>
+    <t>3042 210th Street</t>
+  </si>
+  <si>
+    <t>gmcclarnon@cityofclarinda.com</t>
+  </si>
+  <si>
+    <t>CKP</t>
+  </si>
+  <si>
+    <t>Cherokee County Regional</t>
+  </si>
+  <si>
+    <t>Cherokee</t>
+  </si>
+  <si>
+    <t>Savannah</t>
+  </si>
+  <si>
+    <t>Nelson</t>
+  </si>
+  <si>
+    <t>1201 South 2nd Street</t>
+  </si>
+  <si>
+    <t>s.nelson.12@hotmail.com</t>
+  </si>
+  <si>
+    <t>CCY</t>
+  </si>
+  <si>
+    <t>Northeast Iowa Regional</t>
+  </si>
+  <si>
+    <t>Charles City</t>
+  </si>
+  <si>
+    <t>William</t>
+  </si>
+  <si>
+    <t>Kyle</t>
+  </si>
+  <si>
+    <t>3129 Highway 18</t>
+  </si>
+  <si>
+    <t>bill@northiowaair.com</t>
+  </si>
+  <si>
+    <t>CNC</t>
+  </si>
+  <si>
+    <t>Chariton Municipal</t>
+  </si>
+  <si>
+    <t>Chariton</t>
+  </si>
+  <si>
+    <t>Doug</t>
+  </si>
+  <si>
+    <t>Anderson</t>
+  </si>
+  <si>
+    <t>115 South Main Street</t>
+  </si>
+  <si>
+    <t>citymanager@chariton.org</t>
+  </si>
+  <si>
+    <t>TVK</t>
+  </si>
+  <si>
+    <t>Centerville Municipal</t>
+  </si>
+  <si>
+    <t>Centerville</t>
+  </si>
+  <si>
+    <t>Tony</t>
+  </si>
+  <si>
+    <t>Kury</t>
+  </si>
+  <si>
+    <t>20320 - 545th Street</t>
+  </si>
+  <si>
+    <t>centervilleiaairport@gmail.com</t>
+  </si>
+  <si>
+    <t>CID</t>
+  </si>
+  <si>
+    <t>Eastern Iowa</t>
+  </si>
+  <si>
+    <t>Cedar Rapids</t>
+  </si>
+  <si>
+    <t>Martin</t>
+  </si>
+  <si>
+    <t>Lenss</t>
+  </si>
+  <si>
+    <t>2515 Arthur Collins Pkwy Sw</t>
+  </si>
+  <si>
+    <t>m.lenss@flycid.com</t>
+  </si>
+  <si>
+    <t>CIN</t>
+  </si>
+  <si>
+    <t>Carroll Municipal - Arthur N. Neu</t>
+  </si>
+  <si>
+    <t>Carroll</t>
+  </si>
+  <si>
+    <t>Donald</t>
+  </si>
+  <si>
+    <t>Mensen</t>
+  </si>
+  <si>
+    <t>21177 Quail Avenue</t>
+  </si>
+  <si>
+    <t>don@carrollaviation.com</t>
+  </si>
   <si>
     <t>BRL</t>
   </si>
   <si>
+    <t>Southeast Iowa Regional</t>
+  </si>
+  <si>
     <t>Burlington</t>
   </si>
   <si>
-    <t>Southeast Iowa Regional</t>
-[...4 lines deleted...]
-  <si>
     <t>Sara</t>
   </si>
   <si>
     <t>Sandburg</t>
   </si>
   <si>
     <t>2515 Summer Street</t>
   </si>
   <si>
-    <t>52601</t>
-[...1 lines deleted...]
-  <si>
     <t>sara@brlairport.com</t>
   </si>
   <si>
+    <t>BNW</t>
+  </si>
+  <si>
+    <t>Boone Municipal</t>
+  </si>
+  <si>
+    <t>Boone</t>
+  </si>
+  <si>
+    <t>Dale</t>
+  </si>
+  <si>
+    <t>Farnham</t>
+  </si>
+  <si>
+    <t>424 Snedden Drive</t>
+  </si>
+  <si>
+    <t>defarnham@msn.com</t>
+  </si>
+  <si>
+    <t>4K6</t>
+  </si>
+  <si>
+    <t>Bloomfield Municipal</t>
+  </si>
+  <si>
+    <t>Bloomfield</t>
+  </si>
+  <si>
+    <t>Spargur</t>
+  </si>
+  <si>
+    <t>20956 - 230th Street</t>
+  </si>
+  <si>
+    <t>heartlandaviationiowa@gmail.com</t>
+  </si>
+  <si>
+    <t>TZT</t>
+  </si>
+  <si>
+    <t>Belle Plaine Municipal - Mansfield Tippie</t>
+  </si>
+  <si>
+    <t>Belle Plaine</t>
+  </si>
+  <si>
+    <t>Weeda</t>
+  </si>
+  <si>
+    <t>1207 - 8th Avenue</t>
+  </si>
+  <si>
+    <t>leeweeda88@gmail.gov</t>
+  </si>
+  <si>
+    <t>Y46</t>
+  </si>
+  <si>
+    <t>Bedford Municipal</t>
+  </si>
+  <si>
+    <t>Bedford</t>
+  </si>
+  <si>
+    <t>Alan</t>
+  </si>
+  <si>
+    <t>Nicholas</t>
+  </si>
+  <si>
+    <t>Po Box 66</t>
+  </si>
+  <si>
+    <t>alannicholas@outlook.com</t>
+  </si>
+  <si>
+    <t>ADU</t>
+  </si>
+  <si>
+    <t>Audubon County</t>
+  </si>
+  <si>
+    <t>Audubon</t>
+  </si>
+  <si>
+    <t>Lou</t>
+  </si>
+  <si>
+    <t>Herbers</t>
+  </si>
+  <si>
+    <t>Po Box 266</t>
+  </si>
+  <si>
+    <t>louherbers@herbersseed.com</t>
+  </si>
+  <si>
+    <t>AIO</t>
+  </si>
+  <si>
+    <t>Atlantic Municipal</t>
+  </si>
+  <si>
+    <t>Atlantic</t>
+  </si>
+  <si>
+    <t>Barry</t>
+  </si>
+  <si>
+    <t>Reid</t>
+  </si>
+  <si>
+    <t>59706 Airport Road</t>
+  </si>
+  <si>
+    <t>airworksaio@gmail.com</t>
+  </si>
+  <si>
+    <t>IKV</t>
+  </si>
+  <si>
+    <t>Ankeny Regional</t>
+  </si>
+  <si>
+    <t>Ankeny</t>
+  </si>
+  <si>
+    <t>Dave</t>
+  </si>
+  <si>
+    <t>Kalwishky</t>
+  </si>
+  <si>
+    <t>3700 SE Convenience Boulevard</t>
+  </si>
+  <si>
+    <t>dkalwishky@ankenyiowa.gov</t>
+  </si>
+  <si>
     <t>AMW</t>
   </si>
   <si>
+    <t>Ames Municipal</t>
+  </si>
+  <si>
     <t>Ames</t>
   </si>
   <si>
-    <t>Ames Municipal</t>
-[...1 lines deleted...]
-  <si>
     <t>Damion</t>
   </si>
   <si>
     <t>Pregitzer</t>
   </si>
   <si>
     <t>515 Clark Ave</t>
   </si>
   <si>
-    <t>50010</t>
-[...1 lines deleted...]
-  <si>
     <t>damion.pregitzer@cityofames.org</t>
   </si>
   <si>
-    <t>BNW</t>
-[...719 lines deleted...]
-    <t>hthomas@marshalltown-ia.gov</t>
+    <t>K98</t>
+  </si>
+  <si>
+    <t>Allison Municipal</t>
+  </si>
+  <si>
+    <t>Allison</t>
+  </si>
+  <si>
+    <t>Schrage</t>
+  </si>
+  <si>
+    <t>20664 - 190th Street</t>
+  </si>
+  <si>
+    <t>jschrage46@gmail.com</t>
   </si>
   <si>
     <t>AXA</t>
   </si>
   <si>
+    <t>Algona Municipal</t>
+  </si>
+  <si>
     <t>Algona</t>
   </si>
   <si>
-    <t>Algona Municipal</t>
-[...1 lines deleted...]
-  <si>
     <t>Kohlhaas</t>
   </si>
   <si>
     <t>2907 Highway 18 West</t>
   </si>
   <si>
-    <t>50511</t>
-[...1 lines deleted...]
-  <si>
     <t>algonaaero@gmail.com</t>
   </si>
   <si>
-    <t>Ron</t>
-[...277 lines deleted...]
-  <si>
     <t>4C8</t>
   </si>
   <si>
+    <t>Albia Municipal</t>
+  </si>
+  <si>
     <t>Albia</t>
   </si>
   <si>
-    <t>Albia Municipal</t>
-[...1 lines deleted...]
-  <si>
     <t>Linda</t>
   </si>
   <si>
     <t>Heller</t>
   </si>
   <si>
     <t>120 South "A" Street</t>
   </si>
   <si>
-    <t>52531</t>
-[...1 lines deleted...]
-  <si>
     <t>albiacity@iowatelecom.net</t>
   </si>
   <si>
-    <t>CNC</t>
-[...1979 lines deleted...]
-    <t>Manager Last Name</t>
+    <t>806 Main Street PO Box 29</t>
+  </si>
+  <si>
+    <t>2901 Rusty Wallace Drive PO Box 986</t>
+  </si>
+  <si>
+    <t>208 Sw 2nd Street PO Box 34</t>
   </si>
   <si>
     <t>Manager Address</t>
-  </si>
-[...40 lines deleted...]
-    <t>Classification</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="12"/>
-      <color theme="1"/>
+      <sz val="11"/>
       <name val="Calibri"/>
-      <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </left>
       <right style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </right>
       <top style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </top>
       <bottom style="thin">
-        <color indexed="64"/>
+        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="10">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+  <cellXfs count="8">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office 2007 - 2010">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office 2007 - 2010">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office 2007 - 2010">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:N117"/>
+  <dimension ref="A1:J107"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A104" workbookViewId="0">
-      <selection activeCell="C118" sqref="C118"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A50" workbookViewId="0">
+      <selection activeCell="E112" sqref="E112"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="12.21875" style="6" bestFit="1" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="15" max="16384" width="8.88671875" style="6"/>
+    <col min="1" max="1" width="9.33203125" style="2" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="14.5546875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="39.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.21875" style="2" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="24" style="2" customWidth="1"/>
+    <col min="6" max="6" width="12.88671875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.77734375" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="32.88671875" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="11.5546875" style="2" customWidth="1"/>
+    <col min="10" max="10" width="33.77734375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="8" customFormat="1" ht="39.6" customHeight="1" x14ac:dyDescent="0.3">
-[...44 lines deleted...]
-      <c r="A2" s="5" t="s">
+    <row r="1" spans="1:10" s="2" customFormat="1" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="5" t="s">
+      <c r="B1" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="C1" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="D1" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="3" t="s">
+      <c r="E1" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="3" t="s">
-[...2 lines deleted...]
-      <c r="F2" s="5" t="s">
+      <c r="F1" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="G1" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="H1" s="4" t="s">
+        <v>698</v>
+      </c>
+      <c r="I1" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="I2" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J2" s="3" t="s">
+      <c r="J1" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="K2" s="5" t="s">
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A2" s="6" t="s">
+        <v>615</v>
+      </c>
+      <c r="B2" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="C2" s="1" t="s">
+        <v>616</v>
+      </c>
+      <c r="D2" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F2" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="G2" s="1" t="s">
+        <v>619</v>
+      </c>
+      <c r="H2" s="1" t="s">
+        <v>620</v>
+      </c>
+      <c r="I2" s="7">
+        <v>52601</v>
+      </c>
+      <c r="J2" s="1" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A3" s="6" t="s">
+        <v>601</v>
+      </c>
+      <c r="B3" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="D3" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E3" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F3" s="1" t="s">
+        <v>604</v>
+      </c>
+      <c r="G3" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H3" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="I3" s="7">
+        <v>52404</v>
+      </c>
+      <c r="J3" s="1" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A4" s="6" t="s">
+        <v>500</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="C4" s="1" t="s">
+        <v>501</v>
+      </c>
+      <c r="D4" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F4" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="G4" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H4" s="1" t="s">
+        <v>504</v>
+      </c>
+      <c r="I4" s="7">
+        <v>50321</v>
+      </c>
+      <c r="J4" s="1" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A5" s="6" t="s">
+        <v>493</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="C5" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="D5" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E5" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F5" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="G5" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H5" s="1" t="s">
+        <v>498</v>
+      </c>
+      <c r="I5" s="7">
+        <v>52003</v>
+      </c>
+      <c r="J5" s="1" t="s">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A6" s="6" t="s">
+        <v>453</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="C6" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="D6" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E6" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F6" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="G6" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H6" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="I6" s="7">
+        <v>50501</v>
+      </c>
+      <c r="J6" s="1" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A7" s="6" t="s">
+        <v>292</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>294</v>
+      </c>
+      <c r="C7" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="D7" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E7" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F7" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="G7" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H7" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="I7" s="7">
+        <v>50428</v>
+      </c>
+      <c r="J7" s="1" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A8" s="6" t="s">
+        <v>121</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="C8" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="D8" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="G8" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H8" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="I8" s="7">
+        <v>51111</v>
+      </c>
+      <c r="J8" s="1" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A9" s="6" t="s">
+        <v>55</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="C9" s="1" t="s">
+        <v>56</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" s="6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>59</v>
+      </c>
+      <c r="G9" s="1" t="s">
+        <v>60</v>
+      </c>
+      <c r="H9" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="I9" s="7">
+        <v>50704</v>
+      </c>
+      <c r="J9" s="1" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="I10" s="3"/>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A11" s="6" t="s">
+        <v>669</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>671</v>
+      </c>
+      <c r="C11" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="D11" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="G11" s="1" t="s">
+        <v>673</v>
+      </c>
+      <c r="H11" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="I11" s="7">
+        <v>50010</v>
+      </c>
+      <c r="J11" s="1" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A12" s="6" t="s">
+        <v>662</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>664</v>
+      </c>
+      <c r="C12" s="1" t="s">
+        <v>663</v>
+      </c>
+      <c r="D12" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="G12" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H12" s="1" t="s">
+        <v>667</v>
+      </c>
+      <c r="I12" s="7">
+        <v>50021</v>
+      </c>
+      <c r="J12" s="1" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A13" s="6" t="s">
+        <v>608</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>610</v>
+      </c>
+      <c r="C13" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H13" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="I13" s="7">
+        <v>51401</v>
+      </c>
+      <c r="J13" s="1" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A14" s="6" t="s">
+        <v>553</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="C14" s="1" t="s">
+        <v>554</v>
+      </c>
+      <c r="D14" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>557</v>
+      </c>
+      <c r="H14" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="I14" s="7">
+        <v>52732</v>
+      </c>
+      <c r="J14" s="1" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A15" s="6" t="s">
+        <v>540</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>542</v>
+      </c>
+      <c r="C15" s="1" t="s">
+        <v>541</v>
+      </c>
+      <c r="D15" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H15" s="1" t="s">
+        <v>545</v>
+      </c>
+      <c r="I15" s="7">
+        <v>51503</v>
+      </c>
+      <c r="J15" s="1" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A16" s="6" t="s">
+        <v>519</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="C16" s="1" t="s">
+        <v>520</v>
+      </c>
+      <c r="D16" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H16" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="I16" s="7">
+        <v>52806</v>
+      </c>
+      <c r="J16" s="1" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A17" s="6" t="s">
+        <v>467</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="C17" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="D17" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H17" s="1" t="s">
+        <v>471</v>
+      </c>
+      <c r="I17" s="7">
+        <v>52556</v>
+      </c>
+      <c r="J17" s="1" t="s">
+        <v>472</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A18" s="6" t="s">
+        <v>388</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="C18" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="D18" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>391</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H18" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="I18" s="7">
+        <v>50644</v>
+      </c>
+      <c r="J18" s="1" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="6" t="s">
+        <v>381</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>383</v>
+      </c>
+      <c r="C19" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="D19" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H19" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="I19" s="7">
+        <v>52246</v>
+      </c>
+      <c r="J19" s="1" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A20" s="6" t="s">
+        <v>360</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>362</v>
+      </c>
+      <c r="C20" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="D20" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H20" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="I20" s="7">
+        <v>52632</v>
+      </c>
+      <c r="J20" s="1" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A21" s="6" t="s">
+        <v>299</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="C21" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>302</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H21" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="I21" s="7">
+        <v>50158</v>
+      </c>
+      <c r="J21" s="1" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A22" s="6" t="s">
+        <v>285</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="C22" s="1" t="s">
+        <v>286</v>
+      </c>
+      <c r="D22" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>288</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H22" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="I22" s="7">
+        <v>51036</v>
+      </c>
+      <c r="J22" s="1" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A23" s="6" t="s">
+        <v>252</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>254</v>
+      </c>
+      <c r="C23" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="D23" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H23" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="I23" s="7">
+        <v>52761</v>
+      </c>
+      <c r="J23" s="1" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A24" s="6" t="s">
+        <v>239</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="C24" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="D24" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H24" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="I24" s="7">
+        <v>50208</v>
+      </c>
+      <c r="J24" s="1" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A25" s="6" t="s">
+        <v>201</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>202</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>205</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="I25" s="7">
+        <v>52501</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A26" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="D26" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26" s="6" t="s">
+        <v>116</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="I26" s="7">
+        <v>51301</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="I27" s="3"/>
+    </row>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A28" s="6" t="s">
+        <v>682</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="C28" s="1" t="s">
+        <v>683</v>
+      </c>
+      <c r="D28" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F28" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H28" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="I28" s="7">
+        <v>50511</v>
+      </c>
+      <c r="J28" s="1" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A29" s="6" t="s">
+        <v>655</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>657</v>
+      </c>
+      <c r="C29" s="1" t="s">
+        <v>656</v>
+      </c>
+      <c r="D29" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F29" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H29" s="1" t="s">
+        <v>660</v>
+      </c>
+      <c r="I29" s="7">
+        <v>50022</v>
+      </c>
+      <c r="J29" s="1" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A30" s="6" t="s">
+        <v>622</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="C30" s="1" t="s">
+        <v>623</v>
+      </c>
+      <c r="D30" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F30" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>626</v>
+      </c>
+      <c r="H30" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="I30" s="7">
+        <v>50036</v>
+      </c>
+      <c r="J30" s="1" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A31" s="6" t="s">
+        <v>594</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="C31" s="1" t="s">
+        <v>595</v>
+      </c>
+      <c r="D31" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F31" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>598</v>
+      </c>
+      <c r="H31" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="I31" s="7">
+        <v>52544</v>
+      </c>
+      <c r="J31" s="1" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A32" s="6" t="s">
+        <v>580</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="C32" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="D32" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F32" s="1" t="s">
+        <v>583</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H32" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="I32" s="7">
+        <v>50616</v>
+      </c>
+      <c r="J32" s="1" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A33" s="6" t="s">
+        <v>573</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="C33" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F33" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H33" s="1" t="s">
+        <v>578</v>
+      </c>
+      <c r="I33" s="7">
+        <v>51012</v>
+      </c>
+      <c r="J33" s="1" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="34" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A34" s="6" t="s">
+        <v>526</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="C34" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="D34" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F34" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H34" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="I34" s="7">
+        <v>50801</v>
+      </c>
+      <c r="J34" s="1" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="35" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A35" s="6" t="s">
+        <v>513</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="C35" s="1" t="s">
+        <v>514</v>
+      </c>
+      <c r="D35" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F35" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H35" s="1" t="s">
+        <v>517</v>
+      </c>
+      <c r="I35" s="7">
+        <v>52101</v>
+      </c>
+      <c r="J35" s="1" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A36" s="6" t="s">
+        <v>506</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="C36" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="D36" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F36" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>510</v>
+      </c>
+      <c r="H36" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="I36" s="7">
+        <v>51442</v>
+      </c>
+      <c r="J36" s="1" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="37" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A37" s="6" t="s">
+        <v>473</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="C37" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="D37" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H37" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="I37" s="7">
+        <v>51334</v>
+      </c>
+      <c r="J37" s="1" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="38" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A38" s="6" t="s">
+        <v>460</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="C38" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="D38" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E38" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>464</v>
+      </c>
+      <c r="H38" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="I38" s="7">
+        <v>50436</v>
+      </c>
+      <c r="J38" s="1" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="39" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A39" s="6" t="s">
+        <v>434</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="C39" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="D39" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E39" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H39" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="I39" s="7">
+        <v>50112</v>
+      </c>
+      <c r="J39" s="1" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A40" s="6" t="s">
+        <v>415</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>417</v>
+      </c>
+      <c r="C40" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="D40" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E40" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H40" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="I40" s="7">
+        <v>50441</v>
+      </c>
+      <c r="J40" s="1" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="41" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A41" s="6" t="s">
+        <v>409</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>411</v>
+      </c>
+      <c r="C41" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E41" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H41" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="I41" s="7">
+        <v>51537</v>
+      </c>
+      <c r="J41" s="1" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A42" s="6" t="s">
+        <v>374</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="C42" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="D42" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E42" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H42" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="I42" s="7">
+        <v>50126</v>
+      </c>
+      <c r="J42" s="1" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A43" s="6" t="s">
+        <v>346</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="C43" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="D43" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E43" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>350</v>
+      </c>
+      <c r="H43" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="I43" s="7">
+        <v>50138</v>
+      </c>
+      <c r="J43" s="1" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A44" s="6" t="s">
+        <v>325</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="C44" s="1" t="s">
+        <v>326</v>
+      </c>
+      <c r="D44" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E44" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F44" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H44" s="1" t="s">
+        <v>330</v>
+      </c>
+      <c r="I44" s="7">
+        <v>51031</v>
+      </c>
+      <c r="J44" s="1" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A45" s="6" t="s">
+        <v>271</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="C45" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="D45" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E45" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F45" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="I45" s="7">
+        <v>52310</v>
+      </c>
+      <c r="J45" s="1" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="46" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A46" s="6" t="s">
+        <v>258</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="C46" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="D46" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E46" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F46" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>262</v>
+      </c>
+      <c r="H46" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="I46" s="7">
+        <v>52641</v>
+      </c>
+      <c r="J46" s="1" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="47" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A47" s="6" t="s">
+        <v>225</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="C47" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="D47" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E47" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F47" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H47" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="I47" s="7">
+        <v>50662</v>
+      </c>
+      <c r="J47" s="1" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A48" s="6" t="s">
+        <v>212</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="C48" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="D48" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E48" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F48" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H48" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="I48" s="7">
+        <v>50213</v>
+      </c>
+      <c r="J48" s="1" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="49" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A49" s="6" t="s">
+        <v>208</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C49" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="D49" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E49" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F49" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H49" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="I49" s="7">
+        <v>52577</v>
+      </c>
+      <c r="J49" s="1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="50" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A50" s="6" t="s">
+        <v>191</v>
+      </c>
+      <c r="B50" s="1" t="s">
+        <v>98</v>
+      </c>
+      <c r="C50" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="D50" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E50" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F50" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>193</v>
+      </c>
+      <c r="H50" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I50" s="7">
+        <v>50219</v>
+      </c>
+      <c r="J50" s="1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="51" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A51" s="6" t="s">
+        <v>184</v>
+      </c>
+      <c r="B51" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="C51" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="D51" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F51" s="1" t="s">
+        <v>187</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H51" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="I51" s="7">
+        <v>50220</v>
+      </c>
+      <c r="J51" s="1" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A52" s="6" t="s">
+        <v>170</v>
+      </c>
+      <c r="B52" s="1" t="s">
+        <v>172</v>
+      </c>
+      <c r="C52" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="D52" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E52" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F52" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H52" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="I52" s="7">
+        <v>51566</v>
+      </c>
+      <c r="J52" s="1" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="53" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A53" s="6" t="s">
+        <v>141</v>
+      </c>
+      <c r="B53" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="C53" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="D53" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F53" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H53" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="I53" s="7">
+        <v>51201</v>
+      </c>
+      <c r="J53" s="1" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A54" s="6" t="s">
+        <v>135</v>
+      </c>
+      <c r="B54" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="C54" s="1" t="s">
+        <v>136</v>
+      </c>
+      <c r="D54" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E54" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F54" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H54" s="1" t="s">
+        <v>139</v>
+      </c>
+      <c r="I54" s="7">
+        <v>51601</v>
+      </c>
+      <c r="J54" s="1" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A55" s="6" t="s">
+        <v>100</v>
+      </c>
+      <c r="B55" s="1" t="s">
+        <v>102</v>
+      </c>
+      <c r="C55" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="D55" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E55" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F55" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H55" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="I55" s="7">
+        <v>50588</v>
+      </c>
+      <c r="J55" s="1" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A56" s="6" t="s">
+        <v>70</v>
+      </c>
+      <c r="B56" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="C56" s="1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D56" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E56" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F56" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H56" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="I56" s="7">
+        <v>52349</v>
+      </c>
+      <c r="J56" s="1" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A57" s="6" t="s">
+        <v>63</v>
+      </c>
+      <c r="B57" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="C57" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="D57" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E57" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F57" s="1" t="s">
+        <v>66</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="H57" s="1" t="s">
+        <v>68</v>
+      </c>
+      <c r="I57" s="7">
+        <v>52353</v>
+      </c>
+      <c r="J57" s="1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="58" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A58" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="B58" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="C58" s="1" t="s">
+        <v>34</v>
+      </c>
+      <c r="D58" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E58" s="6" t="s">
+        <v>36</v>
+      </c>
+      <c r="F58" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="H58" s="1" t="s">
+        <v>39</v>
+      </c>
+      <c r="I58" s="7">
+        <v>50595</v>
+      </c>
+      <c r="J58" s="1" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="59" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="I59" s="3"/>
+    </row>
+    <row r="60" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A60" s="6" t="s">
+        <v>635</v>
+      </c>
+      <c r="B60" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="C60" s="1" t="s">
+        <v>636</v>
+      </c>
+      <c r="D60" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E60" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F60" s="1" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>638</v>
+      </c>
+      <c r="H60" s="1" t="s">
+        <v>639</v>
+      </c>
+      <c r="I60" s="7">
+        <v>52208</v>
+      </c>
+      <c r="J60" s="1" t="s">
+        <v>640</v>
+      </c>
+    </row>
+    <row r="61" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A61" s="6" t="s">
+        <v>629</v>
+      </c>
+      <c r="B61" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="C61" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="D61" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E61" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F61" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>632</v>
+      </c>
+      <c r="H61" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="I61" s="7">
+        <v>52537</v>
+      </c>
+      <c r="J61" s="1" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="62" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A62" s="6" t="s">
+        <v>587</v>
+      </c>
+      <c r="B62" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="C62" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="D62" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E62" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F62" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H62" s="1" t="s">
+        <v>592</v>
+      </c>
+      <c r="I62" s="7">
+        <v>50049</v>
+      </c>
+      <c r="J62" s="1" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="63" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A63" s="6" t="s">
+        <v>566</v>
+      </c>
+      <c r="B63" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="C63" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="D63" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E63" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F63" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H63" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="I63" s="7">
+        <v>51632</v>
+      </c>
+      <c r="J63" s="1" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A64" s="6" t="s">
+        <v>560</v>
+      </c>
+      <c r="B64" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="C64" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="D64" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E64" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>563</v>
+      </c>
+      <c r="H64" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="I64" s="7">
+        <v>50525</v>
+      </c>
+      <c r="J64" s="1" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="65" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A65" s="6" t="s">
+        <v>479</v>
+      </c>
+      <c r="B65" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="C65" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="D65" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E65" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F65" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>483</v>
+      </c>
+      <c r="H65" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="I65" s="7">
+        <v>50536</v>
+      </c>
+      <c r="J65" s="1" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A66" s="6" t="s">
+        <v>447</v>
+      </c>
+      <c r="B66" s="1" t="s">
+        <v>449</v>
+      </c>
+      <c r="C66" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="D66" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E66" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F66" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H66" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="I66" s="7">
+        <v>52627</v>
+      </c>
+      <c r="J66" s="1" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="67" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A67" s="6" t="s">
+        <v>441</v>
+      </c>
+      <c r="B67" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="C67" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="D67" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E67" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F67" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H67" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="I67" s="7">
+        <v>50849</v>
+      </c>
+      <c r="J67" s="1" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A68" s="6" t="s">
+        <v>367</v>
+      </c>
+      <c r="B68" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="C68" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="D68" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E68" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F68" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H68" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="I68" s="7">
+        <v>50129</v>
+      </c>
+      <c r="J68" s="1" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A69" s="6" t="s">
+        <v>332</v>
+      </c>
+      <c r="B69" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="C69" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="D69" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E69" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F69" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>336</v>
+      </c>
+      <c r="H69" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="I69" s="7">
+        <v>50140</v>
+      </c>
+      <c r="J69" s="1" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="70" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A70" s="6" t="s">
+        <v>318</v>
+      </c>
+      <c r="B70" s="1" t="s">
+        <v>320</v>
+      </c>
+      <c r="C70" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="D70" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E70" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F70" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H70" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="I70" s="7">
+        <v>52054</v>
+      </c>
+      <c r="J70" s="1" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="71" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A71" s="6" t="s">
+        <v>306</v>
+      </c>
+      <c r="B71" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="C71" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="D71" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E71" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H71" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="I71" s="7">
+        <v>52060</v>
+      </c>
+      <c r="J71" s="1" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A72" s="6" t="s">
+        <v>177</v>
+      </c>
+      <c r="B72" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="C72" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="D72" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E72" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>181</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="I72" s="7">
+        <v>50574</v>
+      </c>
+      <c r="J72" s="1" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="73" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A73" s="6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B73" s="1" t="s">
+        <v>164</v>
+      </c>
+      <c r="C73" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="D73" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H73" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="I73" s="7">
+        <v>51246</v>
+      </c>
+      <c r="J73" s="1" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="74" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A74" s="6" t="s">
+        <v>148</v>
+      </c>
+      <c r="B74" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="C74" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="D74" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E74" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>151</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H74" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="I74" s="7">
+        <v>50583</v>
+      </c>
+      <c r="J74" s="1" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="75" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A75" s="6" t="s">
+        <v>128</v>
+      </c>
+      <c r="B75" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="C75" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="D75" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H75" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="I75" s="7">
+        <v>51249</v>
+      </c>
+      <c r="J75" s="1" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A76" s="6" t="s">
+        <v>41</v>
+      </c>
+      <c r="B76" s="1" t="s">
+        <v>43</v>
+      </c>
+      <c r="C76" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="D76" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E76" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>44</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="H76" s="1" t="s">
+        <v>46</v>
+      </c>
+      <c r="I76" s="7">
+        <v>50677</v>
+      </c>
+      <c r="J76" s="1" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="77" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A77" s="6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B77" s="1" t="s">
+        <v>28</v>
+      </c>
+      <c r="C77" s="1" t="s">
+        <v>27</v>
+      </c>
+      <c r="D77" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E77" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>29</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="H77" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="I77" s="7">
+        <v>52175</v>
+      </c>
+      <c r="J77" s="1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A78" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B78" s="1" t="s">
+        <v>20</v>
+      </c>
+      <c r="C78" s="1" t="s">
+        <v>19</v>
+      </c>
+      <c r="D78" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E78" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>23</v>
+      </c>
+      <c r="H78" s="1" t="s">
+        <v>24</v>
+      </c>
+      <c r="I78" s="7">
+        <v>50273</v>
+      </c>
+      <c r="J78" s="1" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="I79" s="3"/>
+    </row>
+    <row r="80" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A80" s="6" t="s">
+        <v>688</v>
+      </c>
+      <c r="B80" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="C80" s="1" t="s">
+        <v>689</v>
+      </c>
+      <c r="D80" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E80" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F80" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>692</v>
+      </c>
+      <c r="H80" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="I80" s="7">
+        <v>52531</v>
+      </c>
+      <c r="J80" s="1" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A81" s="6" t="s">
+        <v>676</v>
+      </c>
+      <c r="B81" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="C81" s="1" t="s">
+        <v>677</v>
+      </c>
+      <c r="D81" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F81" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H81" s="1" t="s">
+        <v>680</v>
+      </c>
+      <c r="I81" s="7">
+        <v>50602</v>
+      </c>
+      <c r="J81" s="1" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="82" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A82" s="6" t="s">
+        <v>648</v>
+      </c>
+      <c r="B82" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="C82" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="D82" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E82" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F82" s="1" t="s">
+        <v>651</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H82" s="1" t="s">
+        <v>653</v>
+      </c>
+      <c r="I82" s="7">
+        <v>50025</v>
+      </c>
+      <c r="J82" s="1" t="s">
+        <v>654</v>
+      </c>
+    </row>
+    <row r="83" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A83" s="6" t="s">
+        <v>641</v>
+      </c>
+      <c r="B83" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="C83" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="D83" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F83" s="1" t="s">
+        <v>644</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>645</v>
+      </c>
+      <c r="H83" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="I83" s="7">
+        <v>50833</v>
+      </c>
+      <c r="J83" s="1" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A84" s="6" t="s">
+        <v>547</v>
+      </c>
+      <c r="B84" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="C84" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="D84" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F84" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>550</v>
+      </c>
+      <c r="H84" s="1" t="s">
+        <v>551</v>
+      </c>
+      <c r="I84" s="7">
+        <v>50841</v>
+      </c>
+      <c r="J84" s="1" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="85" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A85" s="6" t="s">
+        <v>533</v>
+      </c>
+      <c r="B85" s="1" t="s">
+        <v>535</v>
+      </c>
+      <c r="C85" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="D85" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F85" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H85" s="1" t="s">
+        <v>538</v>
+      </c>
+      <c r="I85" s="7">
+        <v>52136</v>
+      </c>
+      <c r="J85" s="1" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="86" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A86" s="6" t="s">
+        <v>486</v>
+      </c>
+      <c r="B86" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="C86" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="D86" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F86" s="1" t="s">
+        <v>489</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H86" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="I86" s="7">
+        <v>50533</v>
+      </c>
+      <c r="J86" s="1" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="87" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A87" s="6" t="s">
+        <v>427</v>
+      </c>
+      <c r="B87" s="1" t="s">
+        <v>429</v>
+      </c>
+      <c r="C87" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="D87" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F87" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H87" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="I87" s="7">
+        <v>50638</v>
+      </c>
+      <c r="J87" s="1" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A88" s="6" t="s">
+        <v>421</v>
+      </c>
+      <c r="B88" s="1" t="s">
+        <v>423</v>
+      </c>
+      <c r="C88" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="D88" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E88" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F88" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H88" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="I88" s="7">
+        <v>50216</v>
+      </c>
+      <c r="J88" s="1" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="89" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A89" s="6" t="s">
+        <v>402</v>
+      </c>
+      <c r="B89" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="C89" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="D89" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E89" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F89" s="1" t="s">
+        <v>405</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H89" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="I89" s="7">
+        <v>50529</v>
+      </c>
+      <c r="J89" s="1" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A90" s="6" t="s">
+        <v>395</v>
+      </c>
+      <c r="B90" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="C90" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="D90" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E90" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F90" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H90" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="I90" s="7">
+        <v>51445</v>
+      </c>
+      <c r="J90" s="1" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A91" s="6" t="s">
+        <v>353</v>
+      </c>
+      <c r="B91" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="C91" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="D91" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E91" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F91" s="1" t="s">
+        <v>356</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H91" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="I91" s="7">
+        <v>52565</v>
+      </c>
+      <c r="J91" s="1" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A92" s="6" t="s">
+        <v>339</v>
+      </c>
+      <c r="B92" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="C92" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="D92" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E92" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F92" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H92" s="1" t="s">
+        <v>344</v>
+      </c>
+      <c r="I92" s="7">
+        <v>50450</v>
+      </c>
+      <c r="J92" s="1" t="s">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A93" s="6" t="s">
+        <v>313</v>
+      </c>
+      <c r="B93" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="C93" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="D93" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E93" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F93" s="1"/>
+      <c r="G93" s="1"/>
+      <c r="H93" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="I93" s="7">
+        <v>51034</v>
+      </c>
+      <c r="J93" s="1" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="94" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A94" s="6" t="s">
+        <v>278</v>
+      </c>
+      <c r="B94" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="C94" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="D94" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E94" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F94" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>282</v>
+      </c>
+      <c r="H94" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="I94" s="7">
+        <v>51351</v>
+      </c>
+      <c r="J94" s="1" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="95" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A95" s="6" t="s">
+        <v>265</v>
+      </c>
+      <c r="B95" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="C95" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="D95" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E95" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F95" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H95" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="I95" s="7">
+        <v>50854</v>
+      </c>
+      <c r="J95" s="1" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A96" s="6" t="s">
+        <v>245</v>
+      </c>
+      <c r="B96" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="C96" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="D96" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E96" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F96" s="1" t="s">
+        <v>248</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H96" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="I96" s="7">
+        <v>50659</v>
+      </c>
+      <c r="J96" s="1" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="97" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A97" s="6" t="s">
+        <v>232</v>
+      </c>
+      <c r="B97" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="C97" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="D97" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E97" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F97" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>236</v>
+      </c>
+      <c r="H97" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="I97" s="7">
+        <v>50459</v>
+      </c>
+      <c r="J97" s="1" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="98" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A98" s="6" t="s">
+        <v>219</v>
+      </c>
+      <c r="B98" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="C98" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="D98" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E98" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F98" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H98" s="1" t="s">
+        <v>695</v>
+      </c>
+      <c r="I98" s="7">
+        <v>50461</v>
+      </c>
+      <c r="J98" s="1" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="99" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A99" s="6" t="s">
+        <v>194</v>
+      </c>
+      <c r="B99" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="C99" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="D99" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E99" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F99" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H99" s="1" t="s">
+        <v>199</v>
+      </c>
+      <c r="I99" s="7">
+        <v>51046</v>
+      </c>
+      <c r="J99" s="1" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A100" s="6" t="s">
+        <v>155</v>
+      </c>
+      <c r="B100" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="C100" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="D100" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E100" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F100" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="H100" s="1" t="s">
+        <v>160</v>
+      </c>
+      <c r="I100" s="7">
+        <v>50579</v>
+      </c>
+      <c r="J100" s="1" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="101" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A101" s="6" t="s">
+        <v>106</v>
+      </c>
+      <c r="B101" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="C101" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="D101" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E101" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F101" s="1" t="s">
+        <v>109</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H101" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="I101" s="7">
+        <v>51355</v>
+      </c>
+      <c r="J101" s="1" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A102" s="6" t="s">
+        <v>92</v>
+      </c>
+      <c r="B102" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C102" s="1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D102" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E102" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F102" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H102" s="1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I102" s="7">
+        <v>50219</v>
+      </c>
+      <c r="J102" s="1" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A103" s="6" t="s">
+        <v>85</v>
+      </c>
+      <c r="B103" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="C103" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="D103" s="6" t="s">
+        <v>10</v>
+      </c>
+      <c r="E103" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F103" s="1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>89</v>
+      </c>
+      <c r="H103" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="I103" s="7">
+        <v>52337</v>
+      </c>
+      <c r="J103" s="1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A104" s="6" t="s">
+        <v>78</v>
+      </c>
+      <c r="B104" s="1" t="s">
+        <v>80</v>
+      </c>
+      <c r="C104" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D104" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E104" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F104" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H104" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="I104" s="7">
+        <v>52342</v>
+      </c>
+      <c r="J104" s="1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A105" s="6" t="s">
+        <v>48</v>
+      </c>
+      <c r="B105" s="1" t="s">
+        <v>50</v>
+      </c>
+      <c r="C105" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="D105" s="6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E105" s="6" t="s">
+        <v>13</v>
+      </c>
+      <c r="F105" s="1" t="s">
+        <v>51</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>52</v>
+      </c>
+      <c r="H105" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="I105" s="7">
+        <v>52172</v>
+      </c>
+      <c r="J105" s="1" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A106" s="6" t="s">
         <v>8</v>
       </c>
-      <c r="L2" s="5" t="s">
-[...334 lines deleted...]
-      <c r="A11" s="5" t="s">
+      <c r="B106" s="1" t="s">
+        <v>12</v>
+      </c>
+      <c r="C106" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="B11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="5" t="s">
+      <c r="D106" s="6" t="s">
         <v>11</v>
       </c>
-      <c r="D11" s="3" t="s">
-[...8 lines deleted...]
-      <c r="G11" s="5" t="s">
+      <c r="E106" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="H11" s="5" t="s">
+      <c r="F106" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="I11" s="5" t="s">
-[...2 lines deleted...]
-      <c r="J11" s="3" t="s">
+      <c r="G106" s="1" t="s">
         <v>15</v>
       </c>
-      <c r="K11" s="5" t="s">
+      <c r="H106" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="L11" s="5" t="s">
-[...678 lines deleted...]
-      <c r="A28" s="5" t="s">
+      <c r="I106" s="7">
+        <v>51579</v>
+      </c>
+      <c r="J106" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="B28" s="5" t="s">
-[...3808 lines deleted...]
-      <c r="N117" s="4"/>
+    </row>
+    <row r="107" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="I107" s="3"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Airport_managers_and_sponsor_contact_information</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vaughn, Spencer</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SetDate">
-    <vt:lpwstr>2026-01-30T21:34:22Z</vt:lpwstr>
+    <vt:lpwstr>2026-05-07T19:16:57Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SiteId">
     <vt:lpwstr>a1e65fcc-32fa-4fdd-8692-0cc2eb06676e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ActionId">
-    <vt:lpwstr>1df9ae91-c4da-4e45-b6a4-80fbd50474d2</vt:lpwstr>
+    <vt:lpwstr>4d84c3cb-96f8-46c0-bcc3-7b51af796cdb</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
 </Properties>
 </file>