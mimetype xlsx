--- v0 (2026-03-22)
+++ v1 (2026-09-24)
@@ -1,71 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="26130"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30110"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iadot-my.sharepoint.com/personal/jordan_yaukovitz_iowadot_us/Documents/Desktop/Documentation of New Projects other than Audits/IFTA and IRP documentation to the Website/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="6" documentId="13_ncr:1_{2F6A1207-D46D-4C51-8415-5DE1926768CA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{9083C13C-35A9-4ED8-B775-841C1A4DF0CC}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{FD1D91A0-AE24-48DA-A21A-C52A08B80ACD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
+  <calcPr calcId="191028"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F133" i="1" l="1"/>
   <c r="E133" i="1"/>
   <c r="D133" i="1"/>
   <c r="G13" i="1" l="1"/>
   <c r="C14" i="1" l="1"/>
   <c r="G14" i="1" s="1"/>
   <c r="C15" i="1" s="1"/>
   <c r="G15" i="1" s="1"/>
   <c r="C16" i="1" s="1"/>
   <c r="G16" i="1" s="1"/>
   <c r="C17" i="1" s="1"/>
   <c r="G17" i="1" s="1"/>
   <c r="C18" i="1" s="1"/>
   <c r="G18" i="1" s="1"/>
   <c r="C19" i="1" s="1"/>
   <c r="G19" i="1" s="1"/>
   <c r="C20" i="1" s="1"/>
@@ -317,73 +322,73 @@
   <si>
     <t>STATE</t>
   </si>
   <si>
     <t>ZIP CODE</t>
   </si>
   <si>
     <t>BULK FUEL TANK INFORMATION</t>
   </si>
   <si>
     <t>BULK TANK #</t>
   </si>
   <si>
     <t>TANK CAPACITY</t>
   </si>
   <si>
     <t>FUEL TYPE</t>
   </si>
   <si>
     <t>BULK FUEL INVENTORY/RECONCILIATION INFORMATION</t>
   </si>
   <si>
     <t>DATE (mm/dd/yy)</t>
   </si>
   <si>
+    <t>VEHICLE NUMBER</t>
+  </si>
+  <si>
     <t>BEGINNING INVENTORY</t>
   </si>
   <si>
     <t>BULK FUEL PURCHASES</t>
-  </si>
-[...4 lines deleted...]
-    <t>VEHICLE NUMBER</t>
   </si>
   <si>
     <t>GALLONS PLACED IN NON-IFTA VEHICLES</t>
   </si>
   <si>
     <t>GALLONS PLACED IN IFTA VEHICLE</t>
   </si>
+  <si>
+    <t>ENDING INVENTORY</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Times New Roman"/>
       <family val="1"/>
@@ -404,262 +409,225 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="14">
+  <cellXfs count="13">
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -802,2007 +770,1993 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G133"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="22.15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="22.15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="14.85546875" customWidth="1"/>
     <col min="2" max="2" width="16.140625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="16.28515625" customWidth="1"/>
     <col min="4" max="4" width="18.7109375" customWidth="1"/>
     <col min="5" max="5" width="21.42578125" customWidth="1"/>
     <col min="6" max="6" width="16.7109375" customWidth="1"/>
     <col min="7" max="7" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" ht="22.15" customHeight="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:7" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:7" ht="22.15" customHeight="1">
       <c r="A2" s="2"/>
     </row>
-    <row r="4" spans="1:7" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="13" t="s">
+    <row r="4" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A4" s="12" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="13"/>
-[...6 lines deleted...]
-    <row r="5" spans="1:7" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="12"/>
+      <c r="C4" s="12"/>
+      <c r="D4" s="12"/>
+      <c r="E4" s="12"/>
+      <c r="F4" s="12"/>
+      <c r="G4" s="12"/>
+    </row>
+    <row r="5" spans="1:7" ht="22.15" customHeight="1">
       <c r="A5" s="4"/>
       <c r="B5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="22.15" customHeight="1">
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="6"/>
       <c r="E6" s="6"/>
       <c r="F6" s="6"/>
     </row>
-    <row r="7" spans="1:7" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="13" t="s">
+    <row r="7" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A7" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B7" s="13"/>
-[...6 lines deleted...]
-    <row r="8" spans="1:7" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="12"/>
+      <c r="C7" s="12"/>
+      <c r="D7" s="12"/>
+      <c r="E7" s="12"/>
+      <c r="F7" s="12"/>
+      <c r="G7" s="12"/>
+    </row>
+    <row r="8" spans="1:7" ht="22.15" customHeight="1">
       <c r="A8" s="5"/>
       <c r="C8" s="7" t="s">
         <v>8</v>
       </c>
       <c r="D8" s="7" t="s">
         <v>9</v>
       </c>
-      <c r="E8" s="8" t="s">
+      <c r="E8" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="F8" s="9"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:7" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="F8" s="8"/>
+    </row>
+    <row r="9" spans="1:7" ht="22.15" customHeight="1">
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
     </row>
-    <row r="10" spans="1:7" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="13" t="s">
+    <row r="10" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A10" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="13"/>
-[...6 lines deleted...]
-    <row r="12" spans="1:7" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+    </row>
+    <row r="12" spans="1:7" ht="22.15" customHeight="1">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="C12" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="E12" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="3" t="s">
-[...5 lines deleted...]
-      <c r="E12" s="3" t="s">
+      <c r="F12" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="F12" s="3" t="s">
+      <c r="G12" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="G12" s="3" t="s">
-[...10 lines deleted...]
-      <c r="G13" s="11">
+    </row>
+    <row r="13" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A13" s="11"/>
+      <c r="B13" s="9"/>
+      <c r="C13" s="9"/>
+      <c r="D13" s="9"/>
+      <c r="E13" s="9"/>
+      <c r="F13" s="9"/>
+      <c r="G13" s="10">
         <f>C13+D13-E13-F13</f>
         <v>0</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C14" s="11">
+    <row r="14" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A14" s="11"/>
+      <c r="B14" s="10"/>
+      <c r="C14" s="10">
         <f t="shared" ref="C14:C45" si="0">G13</f>
         <v>0</v>
       </c>
-      <c r="D14" s="11"/>
-[...2 lines deleted...]
-      <c r="G14" s="11">
+      <c r="D14" s="10"/>
+      <c r="E14" s="10"/>
+      <c r="F14" s="10"/>
+      <c r="G14" s="10">
         <f>C14+D14-E14-F14</f>
         <v>0</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
-[...9 lines deleted...]
-      <c r="G15" s="11">
+    <row r="15" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A15" s="11"/>
+      <c r="B15" s="10"/>
+      <c r="C15" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D15" s="10"/>
+      <c r="E15" s="10"/>
+      <c r="F15" s="10"/>
+      <c r="G15" s="10">
         <f t="shared" ref="G15:G78" si="1">C15+D15-E15-F15</f>
         <v>0</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
-[...452 lines deleted...]
-      <c r="C46" s="11">
+    <row r="16" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A16" s="11"/>
+      <c r="B16" s="10"/>
+      <c r="C16" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D16" s="10"/>
+      <c r="E16" s="10"/>
+      <c r="F16" s="10"/>
+      <c r="G16" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A17" s="11"/>
+      <c r="B17" s="10"/>
+      <c r="C17" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D17" s="10"/>
+      <c r="E17" s="10"/>
+      <c r="F17" s="10"/>
+      <c r="G17" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A18" s="11"/>
+      <c r="B18" s="10"/>
+      <c r="C18" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D18" s="10"/>
+      <c r="E18" s="10"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A19" s="11"/>
+      <c r="B19" s="10"/>
+      <c r="C19" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D19" s="10"/>
+      <c r="E19" s="10"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A20" s="11"/>
+      <c r="B20" s="9"/>
+      <c r="C20" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D20" s="10"/>
+      <c r="E20" s="10"/>
+      <c r="F20" s="10"/>
+      <c r="G20" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A21" s="11"/>
+      <c r="B21" s="10"/>
+      <c r="C21" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D21" s="10"/>
+      <c r="E21" s="10"/>
+      <c r="F21" s="10"/>
+      <c r="G21" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A22" s="11"/>
+      <c r="B22" s="10"/>
+      <c r="C22" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D22" s="10"/>
+      <c r="E22" s="10"/>
+      <c r="F22" s="10"/>
+      <c r="G22" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A23" s="11"/>
+      <c r="B23" s="9"/>
+      <c r="C23" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D23" s="10"/>
+      <c r="E23" s="10"/>
+      <c r="F23" s="10"/>
+      <c r="G23" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A24" s="11"/>
+      <c r="B24" s="10"/>
+      <c r="C24" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D24" s="10"/>
+      <c r="E24" s="10"/>
+      <c r="F24" s="10"/>
+      <c r="G24" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A25" s="11"/>
+      <c r="B25" s="10"/>
+      <c r="C25" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D25" s="10"/>
+      <c r="E25" s="10"/>
+      <c r="F25" s="10"/>
+      <c r="G25" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A26" s="11"/>
+      <c r="B26" s="10"/>
+      <c r="C26" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D26" s="10"/>
+      <c r="E26" s="10"/>
+      <c r="F26" s="10"/>
+      <c r="G26" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A27" s="11"/>
+      <c r="B27" s="10"/>
+      <c r="C27" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D27" s="10"/>
+      <c r="E27" s="10"/>
+      <c r="F27" s="10"/>
+      <c r="G27" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A28" s="11"/>
+      <c r="B28" s="10"/>
+      <c r="C28" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D28" s="10"/>
+      <c r="E28" s="10"/>
+      <c r="F28" s="10"/>
+      <c r="G28" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A29" s="11"/>
+      <c r="B29" s="10"/>
+      <c r="C29" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D29" s="10"/>
+      <c r="E29" s="10"/>
+      <c r="F29" s="10"/>
+      <c r="G29" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A30" s="11"/>
+      <c r="B30" s="10"/>
+      <c r="C30" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D30" s="10"/>
+      <c r="E30" s="10"/>
+      <c r="F30" s="10"/>
+      <c r="G30" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A31" s="11"/>
+      <c r="B31" s="10"/>
+      <c r="C31" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D31" s="10"/>
+      <c r="E31" s="10"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A32" s="11"/>
+      <c r="B32" s="10"/>
+      <c r="C32" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D32" s="10"/>
+      <c r="E32" s="10"/>
+      <c r="F32" s="10"/>
+      <c r="G32" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A33" s="11"/>
+      <c r="B33" s="10"/>
+      <c r="C33" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D33" s="10"/>
+      <c r="E33" s="10"/>
+      <c r="F33" s="10"/>
+      <c r="G33" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A34" s="11"/>
+      <c r="B34" s="9"/>
+      <c r="C34" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D34" s="10"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="10"/>
+      <c r="G34" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A35" s="11"/>
+      <c r="B35" s="10"/>
+      <c r="C35" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D35" s="10"/>
+      <c r="E35" s="10"/>
+      <c r="F35" s="10"/>
+      <c r="G35" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A36" s="11"/>
+      <c r="B36" s="10"/>
+      <c r="C36" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D36" s="10"/>
+      <c r="E36" s="10"/>
+      <c r="F36" s="10"/>
+      <c r="G36" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A37" s="11"/>
+      <c r="B37" s="10"/>
+      <c r="C37" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D37" s="10"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A38" s="11"/>
+      <c r="B38" s="10"/>
+      <c r="C38" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D38" s="10"/>
+      <c r="E38" s="10"/>
+      <c r="F38" s="10"/>
+      <c r="G38" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A39" s="11"/>
+      <c r="B39" s="10"/>
+      <c r="C39" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D39" s="10"/>
+      <c r="E39" s="10"/>
+      <c r="F39" s="10"/>
+      <c r="G39" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A40" s="11"/>
+      <c r="B40" s="10"/>
+      <c r="C40" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D40" s="10"/>
+      <c r="E40" s="10"/>
+      <c r="F40" s="10"/>
+      <c r="G40" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A41" s="11"/>
+      <c r="B41" s="10"/>
+      <c r="C41" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D41" s="10"/>
+      <c r="E41" s="10"/>
+      <c r="F41" s="10"/>
+      <c r="G41" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A42" s="11"/>
+      <c r="B42" s="10"/>
+      <c r="C42" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D42" s="10"/>
+      <c r="E42" s="10"/>
+      <c r="F42" s="10"/>
+      <c r="G42" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A43" s="11"/>
+      <c r="B43" s="10"/>
+      <c r="C43" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D43" s="10"/>
+      <c r="E43" s="10"/>
+      <c r="F43" s="10"/>
+      <c r="G43" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A44" s="11"/>
+      <c r="B44" s="10"/>
+      <c r="C44" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D44" s="10"/>
+      <c r="E44" s="10"/>
+      <c r="F44" s="10"/>
+      <c r="G44" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A45" s="11"/>
+      <c r="B45" s="10"/>
+      <c r="C45" s="10">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+      <c r="D45" s="10"/>
+      <c r="E45" s="10"/>
+      <c r="F45" s="10"/>
+      <c r="G45" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A46" s="11"/>
+      <c r="B46" s="10"/>
+      <c r="C46" s="10">
         <f t="shared" ref="C46:C77" si="2">G45</f>
         <v>0</v>
       </c>
-      <c r="D46" s="11"/>
-[...475 lines deleted...]
-      <c r="C78" s="11">
+      <c r="D46" s="10"/>
+      <c r="E46" s="10"/>
+      <c r="F46" s="10"/>
+      <c r="G46" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A47" s="11"/>
+      <c r="B47" s="10"/>
+      <c r="C47" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D47" s="10"/>
+      <c r="E47" s="10"/>
+      <c r="F47" s="10"/>
+      <c r="G47" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A48" s="11"/>
+      <c r="B48" s="10"/>
+      <c r="C48" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D48" s="10"/>
+      <c r="E48" s="10"/>
+      <c r="F48" s="10"/>
+      <c r="G48" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A49" s="11"/>
+      <c r="B49" s="9"/>
+      <c r="C49" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D49" s="10"/>
+      <c r="E49" s="10"/>
+      <c r="F49" s="10"/>
+      <c r="G49" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A50" s="11"/>
+      <c r="B50" s="10"/>
+      <c r="C50" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D50" s="10"/>
+      <c r="E50" s="10"/>
+      <c r="F50" s="10"/>
+      <c r="G50" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A51" s="11"/>
+      <c r="B51" s="10"/>
+      <c r="C51" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D51" s="10"/>
+      <c r="E51" s="10"/>
+      <c r="F51" s="10"/>
+      <c r="G51" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A52" s="11"/>
+      <c r="B52" s="9"/>
+      <c r="C52" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D52" s="10"/>
+      <c r="E52" s="10"/>
+      <c r="F52" s="10"/>
+      <c r="G52" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A53" s="11"/>
+      <c r="B53" s="10"/>
+      <c r="C53" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D53" s="10"/>
+      <c r="E53" s="10"/>
+      <c r="F53" s="10"/>
+      <c r="G53" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A54" s="11"/>
+      <c r="B54" s="10"/>
+      <c r="C54" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D54" s="10"/>
+      <c r="E54" s="10"/>
+      <c r="F54" s="10"/>
+      <c r="G54" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A55" s="11"/>
+      <c r="B55" s="10"/>
+      <c r="C55" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D55" s="10"/>
+      <c r="E55" s="10"/>
+      <c r="F55" s="10"/>
+      <c r="G55" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A56" s="11"/>
+      <c r="B56" s="10"/>
+      <c r="C56" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D56" s="10"/>
+      <c r="E56" s="10"/>
+      <c r="F56" s="10"/>
+      <c r="G56" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A57" s="11"/>
+      <c r="B57" s="10"/>
+      <c r="C57" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D57" s="10"/>
+      <c r="E57" s="10"/>
+      <c r="F57" s="10"/>
+      <c r="G57" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A58" s="11"/>
+      <c r="B58" s="10"/>
+      <c r="C58" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D58" s="10"/>
+      <c r="E58" s="10"/>
+      <c r="F58" s="10"/>
+      <c r="G58" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A59" s="11"/>
+      <c r="B59" s="10"/>
+      <c r="C59" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D59" s="10"/>
+      <c r="E59" s="10"/>
+      <c r="F59" s="10"/>
+      <c r="G59" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A60" s="11"/>
+      <c r="B60" s="9"/>
+      <c r="C60" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D60" s="10"/>
+      <c r="E60" s="10"/>
+      <c r="F60" s="10"/>
+      <c r="G60" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A61" s="11"/>
+      <c r="B61" s="10"/>
+      <c r="C61" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D61" s="10"/>
+      <c r="E61" s="10"/>
+      <c r="F61" s="10"/>
+      <c r="G61" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A62" s="11"/>
+      <c r="B62" s="10"/>
+      <c r="C62" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D62" s="10"/>
+      <c r="E62" s="10"/>
+      <c r="F62" s="10"/>
+      <c r="G62" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A63" s="11"/>
+      <c r="B63" s="10"/>
+      <c r="C63" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D63" s="10"/>
+      <c r="E63" s="10"/>
+      <c r="F63" s="10"/>
+      <c r="G63" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A64" s="11"/>
+      <c r="B64" s="10"/>
+      <c r="C64" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D64" s="10"/>
+      <c r="E64" s="10"/>
+      <c r="F64" s="10"/>
+      <c r="G64" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A65" s="11"/>
+      <c r="B65" s="10"/>
+      <c r="C65" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D65" s="10"/>
+      <c r="E65" s="10"/>
+      <c r="F65" s="10"/>
+      <c r="G65" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A66" s="11"/>
+      <c r="B66" s="10"/>
+      <c r="C66" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D66" s="10"/>
+      <c r="E66" s="10"/>
+      <c r="F66" s="10"/>
+      <c r="G66" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A67" s="11"/>
+      <c r="B67" s="10"/>
+      <c r="C67" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D67" s="10"/>
+      <c r="E67" s="10"/>
+      <c r="F67" s="10"/>
+      <c r="G67" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A68" s="11"/>
+      <c r="B68" s="10"/>
+      <c r="C68" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D68" s="10"/>
+      <c r="E68" s="10"/>
+      <c r="F68" s="10"/>
+      <c r="G68" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A69" s="11"/>
+      <c r="B69" s="9"/>
+      <c r="C69" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D69" s="10"/>
+      <c r="E69" s="10"/>
+      <c r="F69" s="10"/>
+      <c r="G69" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A70" s="11"/>
+      <c r="B70" s="10"/>
+      <c r="C70" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D70" s="10"/>
+      <c r="E70" s="10"/>
+      <c r="F70" s="10"/>
+      <c r="G70" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A71" s="11"/>
+      <c r="B71" s="10"/>
+      <c r="C71" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D71" s="10"/>
+      <c r="E71" s="10"/>
+      <c r="F71" s="10"/>
+      <c r="G71" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A72" s="11"/>
+      <c r="B72" s="9"/>
+      <c r="C72" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D72" s="10"/>
+      <c r="E72" s="10"/>
+      <c r="F72" s="10"/>
+      <c r="G72" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A73" s="11"/>
+      <c r="B73" s="10"/>
+      <c r="C73" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D73" s="10"/>
+      <c r="E73" s="10"/>
+      <c r="F73" s="10"/>
+      <c r="G73" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A74" s="11"/>
+      <c r="B74" s="10"/>
+      <c r="C74" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D74" s="10"/>
+      <c r="E74" s="10"/>
+      <c r="F74" s="10"/>
+      <c r="G74" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A75" s="11"/>
+      <c r="B75" s="10"/>
+      <c r="C75" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D75" s="10"/>
+      <c r="E75" s="10"/>
+      <c r="F75" s="10"/>
+      <c r="G75" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A76" s="11"/>
+      <c r="B76" s="10"/>
+      <c r="C76" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D76" s="10"/>
+      <c r="E76" s="10"/>
+      <c r="F76" s="10"/>
+      <c r="G76" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A77" s="11"/>
+      <c r="B77" s="10"/>
+      <c r="C77" s="10">
+        <f t="shared" si="2"/>
+        <v>0</v>
+      </c>
+      <c r="D77" s="10"/>
+      <c r="E77" s="10"/>
+      <c r="F77" s="10"/>
+      <c r="G77" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A78" s="11"/>
+      <c r="B78" s="9"/>
+      <c r="C78" s="10">
         <f t="shared" ref="C78:C109" si="3">G77</f>
         <v>0</v>
       </c>
-      <c r="D78" s="11"/>
-[...17 lines deleted...]
-      <c r="G79" s="11">
+      <c r="D78" s="10"/>
+      <c r="E78" s="10"/>
+      <c r="F78" s="10"/>
+      <c r="G78" s="10">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A79" s="11"/>
+      <c r="B79" s="10"/>
+      <c r="C79" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D79" s="10"/>
+      <c r="E79" s="10"/>
+      <c r="F79" s="10"/>
+      <c r="G79" s="10">
         <f t="shared" ref="G79:G132" si="4">C79+D79-E79-F79</f>
         <v>0</v>
       </c>
     </row>
-    <row r="80" spans="1:7" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
-[...452 lines deleted...]
-      <c r="C110" s="11">
+    <row r="80" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A80" s="11"/>
+      <c r="B80" s="10"/>
+      <c r="C80" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D80" s="10"/>
+      <c r="E80" s="10"/>
+      <c r="F80" s="10"/>
+      <c r="G80" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A81" s="11"/>
+      <c r="B81" s="10"/>
+      <c r="C81" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D81" s="10"/>
+      <c r="E81" s="10"/>
+      <c r="F81" s="10"/>
+      <c r="G81" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A82" s="11"/>
+      <c r="B82" s="10"/>
+      <c r="C82" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D82" s="10"/>
+      <c r="E82" s="10"/>
+      <c r="F82" s="10"/>
+      <c r="G82" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A83" s="11"/>
+      <c r="B83" s="10"/>
+      <c r="C83" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D83" s="10"/>
+      <c r="E83" s="10"/>
+      <c r="F83" s="10"/>
+      <c r="G83" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A84" s="11"/>
+      <c r="B84" s="10"/>
+      <c r="C84" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D84" s="10"/>
+      <c r="E84" s="10"/>
+      <c r="F84" s="10"/>
+      <c r="G84" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A85" s="11"/>
+      <c r="B85" s="10"/>
+      <c r="C85" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D85" s="10"/>
+      <c r="E85" s="10"/>
+      <c r="F85" s="10"/>
+      <c r="G85" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A86" s="11"/>
+      <c r="B86" s="10"/>
+      <c r="C86" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D86" s="10"/>
+      <c r="E86" s="10"/>
+      <c r="F86" s="10"/>
+      <c r="G86" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A87" s="11"/>
+      <c r="B87" s="10"/>
+      <c r="C87" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D87" s="10"/>
+      <c r="E87" s="10"/>
+      <c r="F87" s="10"/>
+      <c r="G87" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A88" s="11"/>
+      <c r="B88" s="10"/>
+      <c r="C88" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D88" s="10"/>
+      <c r="E88" s="10"/>
+      <c r="F88" s="10"/>
+      <c r="G88" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A89" s="11"/>
+      <c r="B89" s="9"/>
+      <c r="C89" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D89" s="10"/>
+      <c r="E89" s="10"/>
+      <c r="F89" s="10"/>
+      <c r="G89" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A90" s="11"/>
+      <c r="B90" s="10"/>
+      <c r="C90" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D90" s="10"/>
+      <c r="E90" s="10"/>
+      <c r="F90" s="10"/>
+      <c r="G90" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A91" s="11"/>
+      <c r="B91" s="10"/>
+      <c r="C91" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D91" s="10"/>
+      <c r="E91" s="10"/>
+      <c r="F91" s="10"/>
+      <c r="G91" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A92" s="11"/>
+      <c r="B92" s="10"/>
+      <c r="C92" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D92" s="10"/>
+      <c r="E92" s="10"/>
+      <c r="F92" s="10"/>
+      <c r="G92" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A93" s="11"/>
+      <c r="B93" s="9"/>
+      <c r="C93" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D93" s="10"/>
+      <c r="E93" s="10"/>
+      <c r="F93" s="10"/>
+      <c r="G93" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A94" s="11"/>
+      <c r="B94" s="9"/>
+      <c r="C94" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D94" s="10"/>
+      <c r="E94" s="10"/>
+      <c r="F94" s="10"/>
+      <c r="G94" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A95" s="11"/>
+      <c r="B95" s="10"/>
+      <c r="C95" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D95" s="10"/>
+      <c r="E95" s="10"/>
+      <c r="F95" s="10"/>
+      <c r="G95" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A96" s="11"/>
+      <c r="B96" s="10"/>
+      <c r="C96" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D96" s="10"/>
+      <c r="E96" s="10"/>
+      <c r="F96" s="10"/>
+      <c r="G96" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A97" s="11"/>
+      <c r="B97" s="9"/>
+      <c r="C97" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D97" s="10"/>
+      <c r="E97" s="10"/>
+      <c r="F97" s="10"/>
+      <c r="G97" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A98" s="11"/>
+      <c r="B98" s="9"/>
+      <c r="C98" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D98" s="10"/>
+      <c r="E98" s="10"/>
+      <c r="F98" s="10"/>
+      <c r="G98" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A99" s="11"/>
+      <c r="B99" s="10"/>
+      <c r="C99" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D99" s="10"/>
+      <c r="E99" s="10"/>
+      <c r="F99" s="10"/>
+      <c r="G99" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A100" s="11"/>
+      <c r="B100" s="9"/>
+      <c r="C100" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D100" s="10"/>
+      <c r="E100" s="10"/>
+      <c r="F100" s="10"/>
+      <c r="G100" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A101" s="11"/>
+      <c r="B101" s="10"/>
+      <c r="C101" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D101" s="10"/>
+      <c r="E101" s="10"/>
+      <c r="F101" s="10"/>
+      <c r="G101" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A102" s="11"/>
+      <c r="B102" s="9"/>
+      <c r="C102" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D102" s="10"/>
+      <c r="E102" s="10"/>
+      <c r="F102" s="10"/>
+      <c r="G102" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A103" s="11"/>
+      <c r="B103" s="9"/>
+      <c r="C103" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D103" s="10"/>
+      <c r="E103" s="10"/>
+      <c r="F103" s="10"/>
+      <c r="G103" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A104" s="11"/>
+      <c r="B104" s="10"/>
+      <c r="C104" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D104" s="10"/>
+      <c r="E104" s="10"/>
+      <c r="F104" s="10"/>
+      <c r="G104" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A105" s="11"/>
+      <c r="B105" s="9"/>
+      <c r="C105" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D105" s="10"/>
+      <c r="E105" s="10"/>
+      <c r="F105" s="10"/>
+      <c r="G105" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A106" s="11"/>
+      <c r="B106" s="10"/>
+      <c r="C106" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D106" s="10"/>
+      <c r="E106" s="10"/>
+      <c r="F106" s="10"/>
+      <c r="G106" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A107" s="11"/>
+      <c r="B107" s="9"/>
+      <c r="C107" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D107" s="10"/>
+      <c r="E107" s="10"/>
+      <c r="F107" s="10"/>
+      <c r="G107" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A108" s="11"/>
+      <c r="B108" s="10"/>
+      <c r="C108" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D108" s="10"/>
+      <c r="E108" s="10"/>
+      <c r="F108" s="10"/>
+      <c r="G108" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A109" s="11"/>
+      <c r="B109" s="9"/>
+      <c r="C109" s="10">
+        <f t="shared" si="3"/>
+        <v>0</v>
+      </c>
+      <c r="D109" s="10"/>
+      <c r="E109" s="10"/>
+      <c r="F109" s="10"/>
+      <c r="G109" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A110" s="11"/>
+      <c r="B110" s="9"/>
+      <c r="C110" s="10">
         <f t="shared" ref="C110:C132" si="5">G109</f>
         <v>0</v>
       </c>
-      <c r="D110" s="11"/>
-[...10 lines deleted...]
-      <c r="C111" s="11">
+      <c r="D110" s="10"/>
+      <c r="E110" s="10"/>
+      <c r="F110" s="10"/>
+      <c r="G110" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A111" s="11"/>
+      <c r="B111" s="9"/>
+      <c r="C111" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D111" s="11"/>
-[...10 lines deleted...]
-      <c r="C112" s="11">
+      <c r="D111" s="10"/>
+      <c r="E111" s="10"/>
+      <c r="F111" s="10"/>
+      <c r="G111" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A112" s="11"/>
+      <c r="B112" s="10"/>
+      <c r="C112" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D112" s="11"/>
-[...10 lines deleted...]
-      <c r="C113" s="11">
+      <c r="D112" s="10"/>
+      <c r="E112" s="10"/>
+      <c r="F112" s="10"/>
+      <c r="G112" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A113" s="11"/>
+      <c r="B113" s="9"/>
+      <c r="C113" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D113" s="11"/>
-[...10 lines deleted...]
-      <c r="C114" s="11">
+      <c r="D113" s="10"/>
+      <c r="E113" s="10"/>
+      <c r="F113" s="10"/>
+      <c r="G113" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A114" s="11"/>
+      <c r="B114" s="10"/>
+      <c r="C114" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D114" s="11"/>
-[...10 lines deleted...]
-      <c r="C115" s="11">
+      <c r="D114" s="10"/>
+      <c r="E114" s="10"/>
+      <c r="F114" s="10"/>
+      <c r="G114" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A115" s="11"/>
+      <c r="B115" s="9"/>
+      <c r="C115" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D115" s="11"/>
-[...10 lines deleted...]
-      <c r="C116" s="11">
+      <c r="D115" s="10"/>
+      <c r="E115" s="10"/>
+      <c r="F115" s="10"/>
+      <c r="G115" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A116" s="11"/>
+      <c r="B116" s="9"/>
+      <c r="C116" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D116" s="11"/>
-[...10 lines deleted...]
-      <c r="C117" s="11">
+      <c r="D116" s="10"/>
+      <c r="E116" s="10"/>
+      <c r="F116" s="10"/>
+      <c r="G116" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A117" s="11"/>
+      <c r="B117" s="10"/>
+      <c r="C117" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D117" s="11"/>
-[...10 lines deleted...]
-      <c r="C118" s="11">
+      <c r="D117" s="10"/>
+      <c r="E117" s="10"/>
+      <c r="F117" s="10"/>
+      <c r="G117" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A118" s="11"/>
+      <c r="B118" s="9"/>
+      <c r="C118" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D118" s="11"/>
-[...10 lines deleted...]
-      <c r="C119" s="11">
+      <c r="D118" s="10"/>
+      <c r="E118" s="10"/>
+      <c r="F118" s="10"/>
+      <c r="G118" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A119" s="11"/>
+      <c r="B119" s="10"/>
+      <c r="C119" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D119" s="11"/>
-[...10 lines deleted...]
-      <c r="C120" s="11">
+      <c r="D119" s="10"/>
+      <c r="E119" s="10"/>
+      <c r="F119" s="10"/>
+      <c r="G119" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A120" s="11"/>
+      <c r="B120" s="10"/>
+      <c r="C120" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D120" s="11"/>
-[...10 lines deleted...]
-      <c r="C121" s="11">
+      <c r="D120" s="10"/>
+      <c r="E120" s="10"/>
+      <c r="F120" s="10"/>
+      <c r="G120" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A121" s="11"/>
+      <c r="B121" s="10"/>
+      <c r="C121" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D121" s="11"/>
-[...10 lines deleted...]
-      <c r="C122" s="11">
+      <c r="D121" s="10"/>
+      <c r="E121" s="10"/>
+      <c r="F121" s="10"/>
+      <c r="G121" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A122" s="11"/>
+      <c r="B122" s="9"/>
+      <c r="C122" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D122" s="11"/>
-[...10 lines deleted...]
-      <c r="C123" s="11">
+      <c r="D122" s="10"/>
+      <c r="E122" s="10"/>
+      <c r="F122" s="10"/>
+      <c r="G122" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A123" s="11"/>
+      <c r="B123" s="9"/>
+      <c r="C123" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D123" s="11"/>
-[...10 lines deleted...]
-      <c r="C124" s="11">
+      <c r="D123" s="10"/>
+      <c r="E123" s="10"/>
+      <c r="F123" s="10"/>
+      <c r="G123" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A124" s="11"/>
+      <c r="B124" s="9"/>
+      <c r="C124" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D124" s="11"/>
-[...10 lines deleted...]
-      <c r="C125" s="11">
+      <c r="D124" s="10"/>
+      <c r="E124" s="10"/>
+      <c r="F124" s="10"/>
+      <c r="G124" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A125" s="11"/>
+      <c r="B125" s="9"/>
+      <c r="C125" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D125" s="11"/>
-[...10 lines deleted...]
-      <c r="C126" s="11">
+      <c r="D125" s="10"/>
+      <c r="E125" s="10"/>
+      <c r="F125" s="10"/>
+      <c r="G125" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A126" s="11"/>
+      <c r="B126" s="10"/>
+      <c r="C126" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D126" s="11"/>
-[...10 lines deleted...]
-      <c r="C127" s="11">
+      <c r="D126" s="10"/>
+      <c r="E126" s="10"/>
+      <c r="F126" s="10"/>
+      <c r="G126" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A127" s="11"/>
+      <c r="B127" s="10"/>
+      <c r="C127" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D127" s="11"/>
-[...10 lines deleted...]
-      <c r="C128" s="11">
+      <c r="D127" s="10"/>
+      <c r="E127" s="10"/>
+      <c r="F127" s="10"/>
+      <c r="G127" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A128" s="11"/>
+      <c r="B128" s="10"/>
+      <c r="C128" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D128" s="11"/>
-[...10 lines deleted...]
-      <c r="C129" s="11">
+      <c r="D128" s="10"/>
+      <c r="E128" s="10"/>
+      <c r="F128" s="10"/>
+      <c r="G128" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A129" s="11"/>
+      <c r="B129" s="9"/>
+      <c r="C129" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D129" s="11"/>
-[...10 lines deleted...]
-      <c r="C130" s="11">
+      <c r="D129" s="10"/>
+      <c r="E129" s="10"/>
+      <c r="F129" s="10"/>
+      <c r="G129" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A130" s="11"/>
+      <c r="B130" s="10"/>
+      <c r="C130" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D130" s="11"/>
-[...10 lines deleted...]
-      <c r="C131" s="11">
+      <c r="D130" s="10"/>
+      <c r="E130" s="10"/>
+      <c r="F130" s="10"/>
+      <c r="G130" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A131" s="11"/>
+      <c r="B131" s="9"/>
+      <c r="C131" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D131" s="11"/>
-[...10 lines deleted...]
-      <c r="C132" s="11">
+      <c r="D131" s="10"/>
+      <c r="E131" s="10"/>
+      <c r="F131" s="10"/>
+      <c r="G131" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" ht="22.15" customHeight="1">
+      <c r="A132" s="11"/>
+      <c r="B132" s="9"/>
+      <c r="C132" s="10">
         <f t="shared" si="5"/>
         <v>0</v>
       </c>
-      <c r="D132" s="11"/>
-[...7 lines deleted...]
-    <row r="133" spans="1:7" ht="22.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D132" s="10"/>
+      <c r="E132" s="10"/>
+      <c r="F132" s="10"/>
+      <c r="G132" s="10">
+        <f t="shared" si="4"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" ht="22.15" customHeight="1">
       <c r="D133">
         <f>SUM(D13:D132)</f>
         <v>0</v>
       </c>
       <c r="E133">
         <f>SUM(E13:E132)</f>
         <v>0</v>
       </c>
       <c r="F133">
         <f>SUM(F13:F132)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A13:F132">
     <sortCondition ref="A13:A132"/>
   </sortState>
   <mergeCells count="3">
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A10:G10"/>
     <mergeCell ref="A4:G4"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup scale="76" fitToHeight="0" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...19 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
+  <Company/>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>IFTA Bulk Fuel Inventory/Reconciliation Schedule</dc:title>
   <dc:subject>IFTA Bulk Fuel Inventory/Reconciliation Schedule</dc:subject>
   <dc:creator>Pat Platt</dc:creator>
   <cp:keywords>IFTA Bulk Fuel Inventory, Inventory/Reconciliation, IFTA Bulk Fuel, IFTA Inventory, IFTA Bulk Fuel Reconciliation</cp:keywords>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>