--- v0 (2025-10-20)
+++ v1 (2026-05-01)
@@ -11,51 +11,51 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="6F645EF1" w14:textId="5216589E" w:rsidR="0035376B" w:rsidRPr="0035376B" w:rsidRDefault="0035376B" w:rsidP="0035376B">
+    <w:p w14:paraId="6F645EF1" w14:textId="4C6B53F5" w:rsidR="0035376B" w:rsidRPr="0035376B" w:rsidRDefault="0035376B" w:rsidP="0035376B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>County:</w:t>
       </w:r>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
@@ -67,69 +67,69 @@
       </w:r>
       <w:r w:rsidR="009A6671" w:rsidRPr="009A6671">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="009A6671" w:rsidRPr="009A6671">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MERGEFIELD  County  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="009A6671" w:rsidRPr="009A6671">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002F013A">
+      <w:r w:rsidR="00BF7A23">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«County»</w:t>
       </w:r>
       <w:r w:rsidR="009A6671" w:rsidRPr="009A6671">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789B3E5B" w14:textId="7F1520D1" w:rsidR="0035376B" w:rsidRPr="0035376B" w:rsidRDefault="0035376B" w:rsidP="0035376B">
+    <w:p w14:paraId="789B3E5B" w14:textId="3B3FFF3B" w:rsidR="0035376B" w:rsidRPr="0035376B" w:rsidRDefault="0035376B" w:rsidP="0035376B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Phase Number:  </w:t>
       </w:r>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
@@ -145,71 +145,71 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MERGEFIELD  "Phase Number"  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002F013A">
+      <w:r w:rsidR="00BF7A23">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«Phase Number»</w:t>
       </w:r>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76B41E2B" w14:textId="59FF34D5" w:rsidR="0035376B" w:rsidRPr="0035376B" w:rsidRDefault="0035376B" w:rsidP="0035376B">
+    <w:p w14:paraId="76B41E2B" w14:textId="722420C8" w:rsidR="0035376B" w:rsidRPr="0035376B" w:rsidRDefault="0035376B" w:rsidP="0035376B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Location:</w:t>
       </w:r>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
@@ -225,71 +225,71 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MERGEFIELD  "Document Title"  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002F013A">
+      <w:r w:rsidR="00BF7A23">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«Document Title»</w:t>
       </w:r>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F65439" w14:textId="0A23C8C3" w:rsidR="0035376B" w:rsidRPr="0035376B" w:rsidRDefault="0035376B" w:rsidP="0035376B">
+    <w:p w14:paraId="76F65439" w14:textId="6F182E48" w:rsidR="0035376B" w:rsidRPr="0035376B" w:rsidRDefault="0035376B" w:rsidP="0035376B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">NEPA ID:    </w:t>
       </w:r>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
@@ -303,96 +303,96 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MERGEFIELD  "NEPA ID"  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002F013A">
+      <w:r w:rsidR="00BF7A23">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«NEPA ID»</w:t>
       </w:r>
       <w:r w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A7CC71" w14:textId="77777777" w:rsidR="00B40B02" w:rsidRDefault="00B40B02" w:rsidP="00AB5B52">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B8FBBC9" w14:textId="0EDA7F1D" w:rsidR="00E26A7E" w:rsidRDefault="00E26A7E" w:rsidP="00AB5B52">
+    <w:p w14:paraId="1B8FBBC9" w14:textId="0F4F0FF7" w:rsidR="00E26A7E" w:rsidRDefault="00E26A7E" w:rsidP="00AB5B52">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -438,73 +438,73 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0035376B" w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MERGEFIELD  "NEPA Classification"  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="0035376B" w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002F013A">
+      <w:r w:rsidR="00BF7A23">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«NEPA Classification»</w:t>
       </w:r>
       <w:r w:rsidR="0035376B" w:rsidRPr="0035376B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C7DACD" w14:textId="6B632522" w:rsidR="006412F6" w:rsidRDefault="006412F6" w:rsidP="006412F6">
+    <w:p w14:paraId="64C7DACD" w14:textId="14AE8006" w:rsidR="006412F6" w:rsidRDefault="006412F6" w:rsidP="006412F6">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Arial"/>
           <w:b w:val="0"/>
@@ -536,73 +536,73 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MERGEFIELD  "NEPA clearance date"  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002F013A">
+      <w:r w:rsidR="00BF7A23">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«NEPA clearance date»</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A169F0D" w14:textId="35C09EA1" w:rsidR="006417DD" w:rsidRDefault="006417DD" w:rsidP="006417DD">
+    <w:p w14:paraId="5A169F0D" w14:textId="201B6F49" w:rsidR="006417DD" w:rsidRDefault="006417DD" w:rsidP="006417DD">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="4500"/>
           <w:tab w:val="left" w:pos="5580"/>
         </w:tabs>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -623,51 +623,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="0045250B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> MERGEFIELD  "Previous Reevaluation"  \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidR="0045250B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="0045250B">
+      <w:r w:rsidR="00BF7A23">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>«Previous Reevaluation»</w:t>
       </w:r>
       <w:r w:rsidR="0045250B">
         <w:rPr>
           <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFD8F63" w14:textId="6221E86D" w:rsidR="00E26A7E" w:rsidRDefault="00E26A7E" w:rsidP="00AB5B52">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:pBdr>
@@ -1799,201 +1799,131 @@
                     <w:tab w:val="left" w:pos="360"/>
                   </w:tabs>
                   <w:rPr>
                     <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="008043DF" w:rsidRPr="00E26A7E" w14:paraId="607F1CD9" w14:textId="1B51BF52" w:rsidTr="00204896">
+      <w:tr w:rsidR="00C1014D" w:rsidRPr="00E26A7E" w14:paraId="607F1CD9" w14:textId="1B51BF52" w:rsidTr="00204896">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
           </w:tcPr>
-          <w:p w14:paraId="2A256D87" w14:textId="28058393" w:rsidR="008043DF" w:rsidRPr="00E26A7E" w:rsidRDefault="00636C75" w:rsidP="008043DF">
+          <w:p w14:paraId="2A256D87" w14:textId="28058393" w:rsidR="00C1014D" w:rsidRPr="00E26A7E" w:rsidRDefault="00C1014D" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Describe </w:t>
             </w:r>
-            <w:r w:rsidR="008043DF" w:rsidRPr="00E26A7E">
+            <w:r w:rsidRPr="00E26A7E">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>the change(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>,</w:t>
-[...69 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>, attach the plans, and other supporting information.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008043DF" w:rsidRPr="00E26A7E" w14:paraId="7E11CF86" w14:textId="78E7AB7B" w:rsidTr="00204896">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DE28F96" w14:textId="3ECDAAD0" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
+          <w:p w14:paraId="4DE28F96" w14:textId="401E9C47" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2015,95 +1945,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
           <w:p w14:paraId="6AAA8CE9" w14:textId="77777777" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
@@ -2192,51 +2122,51 @@
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006412F6">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ROW:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008043DF" w:rsidRPr="00E26A7E" w14:paraId="3B0FA31A" w14:textId="50CE4D1C" w:rsidTr="00204896">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7076886A" w14:textId="239F3E71" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
+          <w:p w14:paraId="7076886A" w14:textId="36FBB33D" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2257,95 +2187,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1571174C" w14:textId="77777777" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
@@ -2388,51 +2318,51 @@
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006412F6">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Home or businesses:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008043DF" w:rsidRPr="00E26A7E" w14:paraId="09478486" w14:textId="77821E21" w:rsidTr="00204896">
         <w:trPr>
           <w:trHeight w:val="594"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1208D6CD" w14:textId="28E9303F" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
+          <w:p w14:paraId="1208D6CD" w14:textId="3FCCD676" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2453,95 +2383,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="55CAE12E" w14:textId="77777777" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
@@ -2581,51 +2511,51 @@
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006412F6">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cultural resources:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008043DF" w:rsidRPr="00E26A7E" w14:paraId="000694EA" w14:textId="7278BEC7" w:rsidTr="00204896">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="53AA39F1" w14:textId="5703D76A" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
+          <w:p w14:paraId="53AA39F1" w14:textId="75F44572" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2646,95 +2576,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D3BCA30" w14:textId="77777777" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
@@ -2806,51 +2736,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, etc.</w:t>
             </w:r>
             <w:r w:rsidR="008043DF" w:rsidRPr="006412F6">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008043DF" w:rsidRPr="00E26A7E" w14:paraId="7B4157F5" w14:textId="1838D75B" w:rsidTr="00204896">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="1918376F" w14:textId="4D7B519A" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
+          <w:p w14:paraId="1918376F" w14:textId="5872E999" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -2871,95 +2801,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="57AA77E7" w14:textId="77777777" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
@@ -2999,51 +2929,51 @@
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006412F6">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Wetlands or stream:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008043DF" w:rsidRPr="00E26A7E" w14:paraId="04F627C1" w14:textId="4D761C83" w:rsidTr="00204896">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="6919EF2D" w14:textId="1BC0A5CC" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
+          <w:p w14:paraId="6919EF2D" w14:textId="64C1E9F7" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3064,95 +2994,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="4730A0E9" w14:textId="77777777" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
@@ -3192,51 +3122,51 @@
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006412F6">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Regulated material sites:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008043DF" w:rsidRPr="00E26A7E" w14:paraId="7778835E" w14:textId="2BB87736" w:rsidTr="00204896">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB047CD" w14:textId="086D84AA" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
+          <w:p w14:paraId="3BB047CD" w14:textId="0424153C" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3257,95 +3187,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EC2154D" w14:textId="77777777" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
@@ -3385,51 +3315,51 @@
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006412F6">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Threatened or endangered species:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008043DF" w:rsidRPr="00E26A7E" w14:paraId="3D032BC7" w14:textId="0805B33C" w:rsidTr="00204896">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="17DFD2E3" w14:textId="16215756" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
+          <w:p w14:paraId="17DFD2E3" w14:textId="388A1F4F" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3450,95 +3380,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DB9B845" w14:textId="77777777" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
@@ -3579,51 +3509,51 @@
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006412F6">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Floodplain or floodway:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008043DF" w:rsidRPr="00E26A7E" w14:paraId="1AF3FC94" w14:textId="6C7684F7" w:rsidTr="00204896">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7060714A" w14:textId="2637307C" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
+          <w:p w14:paraId="7060714A" w14:textId="1C693CFA" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3644,95 +3574,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="19D7E9D9" w14:textId="77777777" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
@@ -3772,51 +3702,51 @@
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006412F6">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Noise:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008043DF" w:rsidRPr="00E26A7E" w14:paraId="650C4953" w14:textId="21504F0A" w:rsidTr="00204896">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="103BCEAD" w14:textId="2AB075D1" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
+          <w:p w14:paraId="103BCEAD" w14:textId="37369CB5" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3837,95 +3767,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="20F508A7" w14:textId="77777777" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
@@ -3965,51 +3895,51 @@
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00763248">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Farmland:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008043DF" w:rsidRPr="00E26A7E" w14:paraId="1200EA53" w14:textId="383C07C6" w:rsidTr="00204896">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="65E04D2E" w14:textId="1DEF339A" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
+          <w:p w14:paraId="65E04D2E" w14:textId="74B1A0A6" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4030,95 +3960,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="72030467" w14:textId="77777777" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
@@ -4160,51 +4090,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF7915">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Construction/Detour Impacts:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008043DF" w:rsidRPr="00E26A7E" w14:paraId="60C837DC" w14:textId="6388A5EF" w:rsidTr="00204896">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4C6283" w14:textId="706970E2" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
+          <w:p w14:paraId="0B4C6283" w14:textId="391E13F5" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4225,95 +4155,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C52BC69" w14:textId="77777777" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
@@ -4353,51 +4283,51 @@
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002265B4">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008043DF" w:rsidRPr="00E26A7E" w14:paraId="33D9D8D9" w14:textId="03C9FE89" w:rsidTr="00204896">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9900" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="7B650447" w14:textId="17223F67" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
+          <w:p w14:paraId="7B650447" w14:textId="11074D15" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4418,95 +4348,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="77366EBC" w14:textId="77777777" w:rsidR="008043DF" w:rsidRDefault="008043DF" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
@@ -4857,63 +4787,63 @@
                   </w:tabs>
                   <w:jc w:val="left"/>
                   <w:rPr>
                     <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00287453" w:rsidRPr="00E26A7E" w14:paraId="5CCF6FAC" w14:textId="5417E656" w:rsidTr="009E744A">
+      <w:tr w:rsidR="00C1014D" w:rsidRPr="00E26A7E" w14:paraId="5CCF6FAC" w14:textId="5417E656" w:rsidTr="009E744A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9895" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F36E0ED" w14:textId="13DA1F60" w:rsidR="00287453" w:rsidRDefault="00287453" w:rsidP="008043DF">
+          <w:p w14:paraId="0F36E0ED" w14:textId="030F9FC8" w:rsidR="00C1014D" w:rsidRDefault="00C1014D" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -4934,117 +4864,117 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33EC5E7D" w14:textId="20A80B40" w:rsidR="00287453" w:rsidRPr="00E26A7E" w:rsidRDefault="00287453" w:rsidP="008043DF">
+          <w:p w14:paraId="33EC5E7D" w14:textId="20A80B40" w:rsidR="00C1014D" w:rsidRPr="00E26A7E" w:rsidRDefault="00C1014D" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A1360B" w:rsidRPr="00E26A7E" w14:paraId="4C09A720" w14:textId="0DF1B4CF" w:rsidTr="00A1360B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8635" w:type="dxa"/>
             <w:tcBorders>
@@ -5432,51 +5362,51 @@
                     <w:b w:val="0"/>
                     <w:bCs w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00287453" w:rsidRPr="00E26A7E" w14:paraId="4B002BA4" w14:textId="5F86AD2F" w:rsidTr="00B713D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9895" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="591C2AC5" w14:textId="3C825F07" w:rsidR="00287453" w:rsidRDefault="00287453" w:rsidP="008043DF">
+          <w:p w14:paraId="591C2AC5" w14:textId="5FCF9C61" w:rsidR="00287453" w:rsidRDefault="00287453" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5497,95 +5427,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ECED54C" w14:textId="77777777" w:rsidR="00287453" w:rsidRDefault="00287453" w:rsidP="008043DF">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
@@ -6270,51 +6200,51 @@
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Prepared by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1185E032" w14:textId="21A95356" w:rsidR="00112448" w:rsidRDefault="00112448" w:rsidP="00112448">
+          <w:p w14:paraId="1185E032" w14:textId="692CA490" w:rsidR="00112448" w:rsidRDefault="00112448" w:rsidP="00112448">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6335,145 +6265,145 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="12F689E0" w14:textId="77777777" w:rsidR="00593809" w:rsidRDefault="00593809" w:rsidP="00E26A7E">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78A886B5" w14:textId="21C515E8" w:rsidR="00112448" w:rsidRDefault="00112448" w:rsidP="00112448">
+          <w:p w14:paraId="78A886B5" w14:textId="78D85A86" w:rsidR="00112448" w:rsidRDefault="00112448" w:rsidP="00112448">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6494,95 +6424,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="29FC48AF" w14:textId="0AA910CF" w:rsidR="00593809" w:rsidRDefault="00593809" w:rsidP="00E26A7E">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
@@ -6650,51 +6580,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>owa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> DOT Reviewer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5580" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C58D331" w14:textId="3AE56762" w:rsidR="00112448" w:rsidRDefault="00112448" w:rsidP="00112448">
+          <w:p w14:paraId="2C58D331" w14:textId="22F70CC8" w:rsidR="00112448" w:rsidRDefault="00112448" w:rsidP="00112448">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6715,146 +6645,146 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="75319835" w14:textId="77777777" w:rsidR="00593809" w:rsidRDefault="00593809" w:rsidP="00E26A7E">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="567B9D87" w14:textId="7F891A1D" w:rsidR="00112448" w:rsidRDefault="00112448" w:rsidP="00112448">
+          <w:p w14:paraId="567B9D87" w14:textId="1AE072AC" w:rsidR="00112448" w:rsidRDefault="00112448" w:rsidP="00112448">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="360"/>
               </w:tabs>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -6875,95 +6805,95 @@
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="002F013A">
+            <w:r w:rsidR="00BF7A23">
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:noProof/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
           <w:p w14:paraId="5C1B6CC7" w14:textId="63F6268B" w:rsidR="00593809" w:rsidRDefault="00593809" w:rsidP="00E26A7E">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:pBdr>
@@ -7272,82 +7202,82 @@
     <w:pPr>
       <w:pStyle w:val="Title"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9450"/>
       </w:tabs>
       <w:ind w:left="2160" w:firstLine="3600"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
         <w:sz w:val="36"/>
         <w:szCs w:val="36"/>
       </w:rPr>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="_Hlk159325823"/>
     <w:r w:rsidRPr="0035376B">
       <w:rPr>
         <w:rFonts w:ascii="PT Sans" w:hAnsi="PT Sans" w:cs="Calibri"/>
         <w:noProof/>
         <w:sz w:val="40"/>
         <w:szCs w:val="40"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24A6B5A4" wp14:editId="4DA084E0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="24A6B5A4" wp14:editId="2AE61C88">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-146685</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-158750</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2509520" cy="628650"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapThrough wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="3115" y="3927"/>
               <wp:lineTo x="1148" y="5236"/>
               <wp:lineTo x="1148" y="15709"/>
               <wp:lineTo x="3115" y="17018"/>
               <wp:lineTo x="17545" y="17018"/>
               <wp:lineTo x="20660" y="15709"/>
               <wp:lineTo x="20332" y="5236"/>
               <wp:lineTo x="4263" y="3927"/>
               <wp:lineTo x="3115" y="3927"/>
             </wp:wrapPolygon>
           </wp:wrapThrough>
-          <wp:docPr id="1" name="Picture 1" descr="Logo&#10;&#10;Description automatically generated"/>
+          <wp:docPr id="1" name="Picture 1" descr="Iowa DOT Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="3" name="Picture 3" descr="Logo&#10;&#10;Description automatically generated"/>
+                  <pic:cNvPr id="1" name="Picture 1" descr="Iowa DOT Logo"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2509520" cy="628650"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
@@ -10028,99 +9958,101 @@
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1422095410">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1088386033">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="101386420">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="171261024">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="783231657">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="323893569">
     <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001605D9"/>
     <w:rsid w:val="00001275"/>
     <w:rsid w:val="00002EFC"/>
     <w:rsid w:val="0000520A"/>
     <w:rsid w:val="00006024"/>
     <w:rsid w:val="00007F3D"/>
     <w:rsid w:val="00013456"/>
     <w:rsid w:val="000361BD"/>
     <w:rsid w:val="0005631C"/>
     <w:rsid w:val="00060610"/>
     <w:rsid w:val="00060695"/>
     <w:rsid w:val="0006172E"/>
     <w:rsid w:val="000756E2"/>
     <w:rsid w:val="000828EB"/>
     <w:rsid w:val="00083D13"/>
+    <w:rsid w:val="00085C09"/>
     <w:rsid w:val="0008618F"/>
     <w:rsid w:val="000861B3"/>
     <w:rsid w:val="00095BEA"/>
     <w:rsid w:val="000C319B"/>
+    <w:rsid w:val="000C4848"/>
     <w:rsid w:val="000D000C"/>
     <w:rsid w:val="000D2F96"/>
     <w:rsid w:val="000D31E8"/>
     <w:rsid w:val="000D708D"/>
     <w:rsid w:val="000D7733"/>
     <w:rsid w:val="000D7DBD"/>
     <w:rsid w:val="000E1D2E"/>
     <w:rsid w:val="000E77D6"/>
     <w:rsid w:val="000F050D"/>
     <w:rsid w:val="00112448"/>
     <w:rsid w:val="001139EE"/>
     <w:rsid w:val="00120B43"/>
     <w:rsid w:val="0012306B"/>
     <w:rsid w:val="00131146"/>
     <w:rsid w:val="00131CF9"/>
     <w:rsid w:val="00140E13"/>
     <w:rsid w:val="001552B6"/>
     <w:rsid w:val="0015799A"/>
     <w:rsid w:val="001605D9"/>
     <w:rsid w:val="0016261F"/>
     <w:rsid w:val="0016288F"/>
     <w:rsid w:val="0016612A"/>
     <w:rsid w:val="00167205"/>
     <w:rsid w:val="00191FC7"/>
     <w:rsid w:val="0019446F"/>
@@ -10152,50 +10084,51 @@
     <w:rsid w:val="00276752"/>
     <w:rsid w:val="00287453"/>
     <w:rsid w:val="002976A4"/>
     <w:rsid w:val="002A0E0F"/>
     <w:rsid w:val="002A366D"/>
     <w:rsid w:val="002B46F9"/>
     <w:rsid w:val="002B49B4"/>
     <w:rsid w:val="002C6210"/>
     <w:rsid w:val="002D2C27"/>
     <w:rsid w:val="002D2C47"/>
     <w:rsid w:val="002E38BA"/>
     <w:rsid w:val="002F013A"/>
     <w:rsid w:val="00320BFC"/>
     <w:rsid w:val="003226BB"/>
     <w:rsid w:val="00323D24"/>
     <w:rsid w:val="00323DB3"/>
     <w:rsid w:val="003418D2"/>
     <w:rsid w:val="00346DE3"/>
     <w:rsid w:val="0035376B"/>
     <w:rsid w:val="00356D7B"/>
     <w:rsid w:val="003614DE"/>
     <w:rsid w:val="00367CC0"/>
     <w:rsid w:val="00374690"/>
     <w:rsid w:val="00383D60"/>
     <w:rsid w:val="0039584D"/>
+    <w:rsid w:val="00397C73"/>
     <w:rsid w:val="003B3DD9"/>
     <w:rsid w:val="003B7701"/>
     <w:rsid w:val="003E12C8"/>
     <w:rsid w:val="003E1415"/>
     <w:rsid w:val="003E4F58"/>
     <w:rsid w:val="003E65DA"/>
     <w:rsid w:val="00422E58"/>
     <w:rsid w:val="00427E76"/>
     <w:rsid w:val="00431EF4"/>
     <w:rsid w:val="0045250B"/>
     <w:rsid w:val="00487060"/>
     <w:rsid w:val="004911B7"/>
     <w:rsid w:val="004A16D1"/>
     <w:rsid w:val="004A33C2"/>
     <w:rsid w:val="004A7161"/>
     <w:rsid w:val="004A7DAE"/>
     <w:rsid w:val="004B5257"/>
     <w:rsid w:val="004B5838"/>
     <w:rsid w:val="004C3397"/>
     <w:rsid w:val="004C6290"/>
     <w:rsid w:val="004D7C4B"/>
     <w:rsid w:val="004E18BB"/>
     <w:rsid w:val="004F2D91"/>
     <w:rsid w:val="0050301F"/>
     <w:rsid w:val="0050574C"/>
@@ -10217,85 +10150,88 @@
     <w:rsid w:val="005B56A6"/>
     <w:rsid w:val="005C0ECD"/>
     <w:rsid w:val="005D4E3A"/>
     <w:rsid w:val="005F34A2"/>
     <w:rsid w:val="005F3E3B"/>
     <w:rsid w:val="005F7304"/>
     <w:rsid w:val="00600F1D"/>
     <w:rsid w:val="006012F7"/>
     <w:rsid w:val="006038EB"/>
     <w:rsid w:val="0060571D"/>
     <w:rsid w:val="00614928"/>
     <w:rsid w:val="0061712D"/>
     <w:rsid w:val="0062189E"/>
     <w:rsid w:val="00624FC1"/>
     <w:rsid w:val="00631E45"/>
     <w:rsid w:val="00632356"/>
     <w:rsid w:val="006344E5"/>
     <w:rsid w:val="00636C75"/>
     <w:rsid w:val="006412F6"/>
     <w:rsid w:val="006417DD"/>
     <w:rsid w:val="00645ECF"/>
     <w:rsid w:val="006541D3"/>
     <w:rsid w:val="00656880"/>
     <w:rsid w:val="00662915"/>
     <w:rsid w:val="00665B64"/>
+    <w:rsid w:val="0067221A"/>
     <w:rsid w:val="0067392B"/>
     <w:rsid w:val="00680466"/>
     <w:rsid w:val="00680866"/>
     <w:rsid w:val="006838CD"/>
     <w:rsid w:val="00687B8F"/>
     <w:rsid w:val="006A1519"/>
     <w:rsid w:val="006A3EF4"/>
     <w:rsid w:val="006B0D0A"/>
     <w:rsid w:val="006F30E8"/>
     <w:rsid w:val="006F4F39"/>
     <w:rsid w:val="00700B54"/>
     <w:rsid w:val="0070292E"/>
     <w:rsid w:val="007041D0"/>
     <w:rsid w:val="007069CE"/>
     <w:rsid w:val="0071689B"/>
     <w:rsid w:val="00722BFB"/>
     <w:rsid w:val="00730F48"/>
     <w:rsid w:val="00736F59"/>
     <w:rsid w:val="007451AF"/>
     <w:rsid w:val="00753C4A"/>
     <w:rsid w:val="0075704D"/>
     <w:rsid w:val="0075782C"/>
     <w:rsid w:val="00762AD0"/>
+    <w:rsid w:val="00762BCC"/>
     <w:rsid w:val="00763248"/>
     <w:rsid w:val="007638B7"/>
     <w:rsid w:val="00771214"/>
     <w:rsid w:val="007762AA"/>
     <w:rsid w:val="00777B35"/>
     <w:rsid w:val="0078487F"/>
     <w:rsid w:val="0078617B"/>
     <w:rsid w:val="007A4305"/>
     <w:rsid w:val="007C0876"/>
     <w:rsid w:val="007C2279"/>
     <w:rsid w:val="007D0CBC"/>
     <w:rsid w:val="007D2290"/>
+    <w:rsid w:val="007D288F"/>
     <w:rsid w:val="007E084F"/>
     <w:rsid w:val="0080017F"/>
     <w:rsid w:val="008043DF"/>
     <w:rsid w:val="0080523C"/>
     <w:rsid w:val="00806A4C"/>
     <w:rsid w:val="00807C7A"/>
     <w:rsid w:val="008120F5"/>
     <w:rsid w:val="00812D89"/>
     <w:rsid w:val="00813BAA"/>
     <w:rsid w:val="00817F05"/>
     <w:rsid w:val="008307C3"/>
     <w:rsid w:val="00846D82"/>
     <w:rsid w:val="00860B2C"/>
     <w:rsid w:val="0087371F"/>
     <w:rsid w:val="0087428A"/>
     <w:rsid w:val="00884ADD"/>
     <w:rsid w:val="0088616F"/>
     <w:rsid w:val="00886DA3"/>
     <w:rsid w:val="008A49AE"/>
     <w:rsid w:val="008B30FB"/>
     <w:rsid w:val="008E2588"/>
     <w:rsid w:val="008E2866"/>
     <w:rsid w:val="008E46FE"/>
     <w:rsid w:val="008E5EC2"/>
     <w:rsid w:val="008E61FA"/>
@@ -10351,53 +10287,55 @@
     <w:rsid w:val="00AE61E5"/>
     <w:rsid w:val="00AF0F8B"/>
     <w:rsid w:val="00AF604A"/>
     <w:rsid w:val="00B1002C"/>
     <w:rsid w:val="00B14E24"/>
     <w:rsid w:val="00B17677"/>
     <w:rsid w:val="00B40B02"/>
     <w:rsid w:val="00B42E73"/>
     <w:rsid w:val="00B45F52"/>
     <w:rsid w:val="00B51B61"/>
     <w:rsid w:val="00B56772"/>
     <w:rsid w:val="00B63FC5"/>
     <w:rsid w:val="00B668C7"/>
     <w:rsid w:val="00B75D0B"/>
     <w:rsid w:val="00B75F71"/>
     <w:rsid w:val="00B80718"/>
     <w:rsid w:val="00B93349"/>
     <w:rsid w:val="00BA3539"/>
     <w:rsid w:val="00BA470B"/>
     <w:rsid w:val="00BB2E89"/>
     <w:rsid w:val="00BD541F"/>
     <w:rsid w:val="00BE3857"/>
     <w:rsid w:val="00BE5F33"/>
     <w:rsid w:val="00BE6C40"/>
     <w:rsid w:val="00BE7F26"/>
+    <w:rsid w:val="00BF7A23"/>
     <w:rsid w:val="00C01293"/>
     <w:rsid w:val="00C04815"/>
     <w:rsid w:val="00C060DE"/>
+    <w:rsid w:val="00C1014D"/>
     <w:rsid w:val="00C12240"/>
     <w:rsid w:val="00C13B98"/>
     <w:rsid w:val="00C33E35"/>
     <w:rsid w:val="00C40C17"/>
     <w:rsid w:val="00C51B5B"/>
     <w:rsid w:val="00C65BC5"/>
     <w:rsid w:val="00C6675A"/>
     <w:rsid w:val="00C76F79"/>
     <w:rsid w:val="00C77597"/>
     <w:rsid w:val="00C90FD3"/>
     <w:rsid w:val="00C94F3E"/>
     <w:rsid w:val="00C97113"/>
     <w:rsid w:val="00CB76F1"/>
     <w:rsid w:val="00CC4BC9"/>
     <w:rsid w:val="00CD02F5"/>
     <w:rsid w:val="00CD165E"/>
     <w:rsid w:val="00CD25A6"/>
     <w:rsid w:val="00CD273A"/>
     <w:rsid w:val="00CE0849"/>
     <w:rsid w:val="00CE5E89"/>
     <w:rsid w:val="00CF613E"/>
     <w:rsid w:val="00D07E5F"/>
     <w:rsid w:val="00D123FA"/>
     <w:rsid w:val="00D12CF2"/>
     <w:rsid w:val="00D329CF"/>
@@ -10438,50 +10376,51 @@
     <w:rsid w:val="00E342C5"/>
     <w:rsid w:val="00E34AA8"/>
     <w:rsid w:val="00E52EB1"/>
     <w:rsid w:val="00E62AB3"/>
     <w:rsid w:val="00E63A2D"/>
     <w:rsid w:val="00E72293"/>
     <w:rsid w:val="00E731DF"/>
     <w:rsid w:val="00E76E94"/>
     <w:rsid w:val="00E772F1"/>
     <w:rsid w:val="00E86125"/>
     <w:rsid w:val="00EA2562"/>
     <w:rsid w:val="00EA4B1E"/>
     <w:rsid w:val="00EC1486"/>
     <w:rsid w:val="00ED0F4B"/>
     <w:rsid w:val="00ED293E"/>
     <w:rsid w:val="00ED4D2E"/>
     <w:rsid w:val="00EE33DB"/>
     <w:rsid w:val="00EF017C"/>
     <w:rsid w:val="00EF0959"/>
     <w:rsid w:val="00EF4819"/>
     <w:rsid w:val="00F07976"/>
     <w:rsid w:val="00F079FA"/>
     <w:rsid w:val="00F144C8"/>
     <w:rsid w:val="00F1600A"/>
     <w:rsid w:val="00F2745E"/>
+    <w:rsid w:val="00F35E2E"/>
     <w:rsid w:val="00F433DE"/>
     <w:rsid w:val="00F45442"/>
     <w:rsid w:val="00F469F0"/>
     <w:rsid w:val="00F73EC8"/>
     <w:rsid w:val="00F85F53"/>
     <w:rsid w:val="00F86CD5"/>
     <w:rsid w:val="00F935A0"/>
     <w:rsid w:val="00F94AF4"/>
     <w:rsid w:val="00F964A1"/>
     <w:rsid w:val="00FA0BA9"/>
     <w:rsid w:val="00FB408E"/>
     <w:rsid w:val="00FE1285"/>
     <w:rsid w:val="00FE7EB0"/>
     <w:rsid w:val="00FF289E"/>
     <w:rsid w:val="00FF3993"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -12795,88 +12734,89 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15B4FD45-26B9-4C9E-9CA0-FAB1858A6BBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>274</Words>
   <Characters>2342</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>180</Lines>
-  <Paragraphs>137</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>PROJECT SUMMARY</vt:lpstr>
+      <vt:lpstr>Reevaluation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ia DOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2479</CharactersWithSpaces>
+  <CharactersWithSpaces>2611</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>PROJECT SUMMARY</dc:title>
+  <dc:title>Reevaluation Form</dc:title>
   <dc:creator>Newell, Deeann</dc:creator>
+  <cp:keywords>Accessibility Verified</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Folder_Number">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Folder_Code">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Folder_Name">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Folder_Description">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="/Folder_Name/">
     <vt:lpwstr/>
   </property>