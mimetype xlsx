--- v3 (2026-02-16)
+++ v4 (2026-04-04)
@@ -19,86 +19,1078 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Highway\LocalSystems\Secondary Roads\TIME-21 Funds\FY2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6A84C09C-5CE4-4A5A-A10F-343927D2EA80}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9089F23-EC4D-4006-A068-4CD2B5097EEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29340" yWindow="330" windowWidth="27435" windowHeight="15060" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="675" yWindow="330" windowWidth="27690" windowHeight="15075" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FY2026" sheetId="1" r:id="rId1"/>
     <sheet name="July" sheetId="2" r:id="rId2"/>
     <sheet name="Aug" sheetId="3" r:id="rId3"/>
     <sheet name="Sept" sheetId="4" r:id="rId4"/>
     <sheet name="Oct" sheetId="5" r:id="rId5"/>
     <sheet name="Nov" sheetId="6" r:id="rId6"/>
     <sheet name="Dec" sheetId="7" r:id="rId7"/>
     <sheet name="Jan" sheetId="8" r:id="rId8"/>
     <sheet name="Feb" sheetId="9" r:id="rId9"/>
     <sheet name="Mar" sheetId="10" r:id="rId10"/>
     <sheet name="Apr" sheetId="11" r:id="rId11"/>
     <sheet name="May" sheetId="12" r:id="rId12"/>
     <sheet name="June" sheetId="13" r:id="rId13"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="Z103" i="1" l="1"/>
+  <c r="AF103" i="1" l="1"/>
+  <c r="AF102" i="1"/>
+  <c r="AF101" i="1"/>
+  <c r="AF100" i="1"/>
+  <c r="AF99" i="1"/>
+  <c r="AF98" i="1"/>
+  <c r="AF97" i="1"/>
+  <c r="AF96" i="1"/>
+  <c r="AF95" i="1"/>
+  <c r="AF94" i="1"/>
+  <c r="AF93" i="1"/>
+  <c r="AF92" i="1"/>
+  <c r="AF91" i="1"/>
+  <c r="AF90" i="1"/>
+  <c r="AF89" i="1"/>
+  <c r="AF88" i="1"/>
+  <c r="AF87" i="1"/>
+  <c r="AF86" i="1"/>
+  <c r="AF85" i="1"/>
+  <c r="AF84" i="1"/>
+  <c r="AF83" i="1"/>
+  <c r="AF82" i="1"/>
+  <c r="AF81" i="1"/>
+  <c r="AF80" i="1"/>
+  <c r="AF79" i="1"/>
+  <c r="AF78" i="1"/>
+  <c r="AF77" i="1"/>
+  <c r="AF76" i="1"/>
+  <c r="AF75" i="1"/>
+  <c r="AF74" i="1"/>
+  <c r="AF73" i="1"/>
+  <c r="AF72" i="1"/>
+  <c r="AF71" i="1"/>
+  <c r="AF70" i="1"/>
+  <c r="AF69" i="1"/>
+  <c r="AF68" i="1"/>
+  <c r="AF67" i="1"/>
+  <c r="AF66" i="1"/>
+  <c r="AF65" i="1"/>
+  <c r="AF64" i="1"/>
+  <c r="AF63" i="1"/>
+  <c r="AF62" i="1"/>
+  <c r="AF61" i="1"/>
+  <c r="AF60" i="1"/>
+  <c r="AF59" i="1"/>
+  <c r="AF58" i="1"/>
+  <c r="AF57" i="1"/>
+  <c r="AF56" i="1"/>
+  <c r="AF55" i="1"/>
+  <c r="AF54" i="1"/>
+  <c r="AF53" i="1"/>
+  <c r="AF52" i="1"/>
+  <c r="AF51" i="1"/>
+  <c r="AF50" i="1"/>
+  <c r="AF49" i="1"/>
+  <c r="AF48" i="1"/>
+  <c r="AF47" i="1"/>
+  <c r="AF46" i="1"/>
+  <c r="AF45" i="1"/>
+  <c r="AF44" i="1"/>
+  <c r="AF43" i="1"/>
+  <c r="AF42" i="1"/>
+  <c r="AF41" i="1"/>
+  <c r="AF40" i="1"/>
+  <c r="AF39" i="1"/>
+  <c r="AF38" i="1"/>
+  <c r="AF37" i="1"/>
+  <c r="AF36" i="1"/>
+  <c r="AF35" i="1"/>
+  <c r="AF34" i="1"/>
+  <c r="AF33" i="1"/>
+  <c r="AF32" i="1"/>
+  <c r="AF31" i="1"/>
+  <c r="AF30" i="1"/>
+  <c r="AF29" i="1"/>
+  <c r="AF28" i="1"/>
+  <c r="AF27" i="1"/>
+  <c r="AF26" i="1"/>
+  <c r="AF25" i="1"/>
+  <c r="AF24" i="1"/>
+  <c r="AF23" i="1"/>
+  <c r="AF22" i="1"/>
+  <c r="AF21" i="1"/>
+  <c r="AF20" i="1"/>
+  <c r="AF19" i="1"/>
+  <c r="AF18" i="1"/>
+  <c r="AF17" i="1"/>
+  <c r="AF16" i="1"/>
+  <c r="AF15" i="1"/>
+  <c r="AF14" i="1"/>
+  <c r="AF13" i="1"/>
+  <c r="AF12" i="1"/>
+  <c r="AF11" i="1"/>
+  <c r="AF10" i="1"/>
+  <c r="AF9" i="1"/>
+  <c r="AF8" i="1"/>
+  <c r="AF7" i="1"/>
+  <c r="AF6" i="1"/>
+  <c r="AF5" i="1"/>
+  <c r="AE103" i="1"/>
+  <c r="AD103" i="1"/>
+  <c r="AE102" i="1"/>
+  <c r="AD102" i="1"/>
+  <c r="AE101" i="1"/>
+  <c r="AD101" i="1"/>
+  <c r="AE100" i="1"/>
+  <c r="AD100" i="1"/>
+  <c r="AE99" i="1"/>
+  <c r="AD99" i="1"/>
+  <c r="AE98" i="1"/>
+  <c r="AD98" i="1"/>
+  <c r="AE97" i="1"/>
+  <c r="AD97" i="1"/>
+  <c r="AE96" i="1"/>
+  <c r="AD96" i="1"/>
+  <c r="AE95" i="1"/>
+  <c r="AD95" i="1"/>
+  <c r="AE94" i="1"/>
+  <c r="AD94" i="1"/>
+  <c r="AE93" i="1"/>
+  <c r="AD93" i="1"/>
+  <c r="AE92" i="1"/>
+  <c r="AD92" i="1"/>
+  <c r="AE91" i="1"/>
+  <c r="AD91" i="1"/>
+  <c r="AE90" i="1"/>
+  <c r="AD90" i="1"/>
+  <c r="AE89" i="1"/>
+  <c r="AD89" i="1"/>
+  <c r="AE88" i="1"/>
+  <c r="AD88" i="1"/>
+  <c r="AE87" i="1"/>
+  <c r="AD87" i="1"/>
+  <c r="AE86" i="1"/>
+  <c r="AD86" i="1"/>
+  <c r="AE85" i="1"/>
+  <c r="AD85" i="1"/>
+  <c r="AE84" i="1"/>
+  <c r="AD84" i="1"/>
+  <c r="AE83" i="1"/>
+  <c r="AD83" i="1"/>
+  <c r="AE82" i="1"/>
+  <c r="AD82" i="1"/>
+  <c r="AE81" i="1"/>
+  <c r="AD81" i="1"/>
+  <c r="AE80" i="1"/>
+  <c r="AD80" i="1"/>
+  <c r="AE79" i="1"/>
+  <c r="AD79" i="1"/>
+  <c r="AE78" i="1"/>
+  <c r="AD78" i="1"/>
+  <c r="AE77" i="1"/>
+  <c r="AD77" i="1"/>
+  <c r="AE76" i="1"/>
+  <c r="AD76" i="1"/>
+  <c r="AE75" i="1"/>
+  <c r="AD75" i="1"/>
+  <c r="AE74" i="1"/>
+  <c r="AD74" i="1"/>
+  <c r="AE73" i="1"/>
+  <c r="AD73" i="1"/>
+  <c r="AE72" i="1"/>
+  <c r="AD72" i="1"/>
+  <c r="AE71" i="1"/>
+  <c r="AD71" i="1"/>
+  <c r="AE70" i="1"/>
+  <c r="AD70" i="1"/>
+  <c r="AE69" i="1"/>
+  <c r="AD69" i="1"/>
+  <c r="AE68" i="1"/>
+  <c r="AD68" i="1"/>
+  <c r="AE67" i="1"/>
+  <c r="AD67" i="1"/>
+  <c r="AE66" i="1"/>
+  <c r="AD66" i="1"/>
+  <c r="AE65" i="1"/>
+  <c r="AD65" i="1"/>
+  <c r="AE64" i="1"/>
+  <c r="AD64" i="1"/>
+  <c r="AE63" i="1"/>
+  <c r="AD63" i="1"/>
+  <c r="AE62" i="1"/>
+  <c r="AD62" i="1"/>
+  <c r="AE61" i="1"/>
+  <c r="AD61" i="1"/>
+  <c r="AE60" i="1"/>
+  <c r="AD60" i="1"/>
+  <c r="AE59" i="1"/>
+  <c r="AD59" i="1"/>
+  <c r="AE58" i="1"/>
+  <c r="AD58" i="1"/>
+  <c r="AE57" i="1"/>
+  <c r="AD57" i="1"/>
+  <c r="AE56" i="1"/>
+  <c r="AD56" i="1"/>
+  <c r="AE55" i="1"/>
+  <c r="AD55" i="1"/>
+  <c r="AE54" i="1"/>
+  <c r="AD54" i="1"/>
+  <c r="AE53" i="1"/>
+  <c r="AD53" i="1"/>
+  <c r="AE52" i="1"/>
+  <c r="AD52" i="1"/>
+  <c r="AE51" i="1"/>
+  <c r="AD51" i="1"/>
+  <c r="AE50" i="1"/>
+  <c r="AD50" i="1"/>
+  <c r="AE49" i="1"/>
+  <c r="AD49" i="1"/>
+  <c r="AE48" i="1"/>
+  <c r="AD48" i="1"/>
+  <c r="AE47" i="1"/>
+  <c r="AD47" i="1"/>
+  <c r="AE46" i="1"/>
+  <c r="AD46" i="1"/>
+  <c r="AE45" i="1"/>
+  <c r="AD45" i="1"/>
+  <c r="AE44" i="1"/>
+  <c r="AD44" i="1"/>
+  <c r="AE43" i="1"/>
+  <c r="AD43" i="1"/>
+  <c r="AE42" i="1"/>
+  <c r="AD42" i="1"/>
+  <c r="AE41" i="1"/>
+  <c r="AD41" i="1"/>
+  <c r="AE40" i="1"/>
+  <c r="AD40" i="1"/>
+  <c r="AE39" i="1"/>
+  <c r="AD39" i="1"/>
+  <c r="AE38" i="1"/>
+  <c r="AD38" i="1"/>
+  <c r="AE37" i="1"/>
+  <c r="AD37" i="1"/>
+  <c r="AE36" i="1"/>
+  <c r="AD36" i="1"/>
+  <c r="AE35" i="1"/>
+  <c r="AD35" i="1"/>
+  <c r="AE34" i="1"/>
+  <c r="AD34" i="1"/>
+  <c r="AE33" i="1"/>
+  <c r="AD33" i="1"/>
+  <c r="AE32" i="1"/>
+  <c r="AD32" i="1"/>
+  <c r="AE31" i="1"/>
+  <c r="AD31" i="1"/>
+  <c r="AE30" i="1"/>
+  <c r="AD30" i="1"/>
+  <c r="AE29" i="1"/>
+  <c r="AD29" i="1"/>
+  <c r="AE28" i="1"/>
+  <c r="AD28" i="1"/>
+  <c r="AE27" i="1"/>
+  <c r="AD27" i="1"/>
+  <c r="AE26" i="1"/>
+  <c r="AD26" i="1"/>
+  <c r="AE25" i="1"/>
+  <c r="AD25" i="1"/>
+  <c r="AE24" i="1"/>
+  <c r="AD24" i="1"/>
+  <c r="AE23" i="1"/>
+  <c r="AD23" i="1"/>
+  <c r="AE22" i="1"/>
+  <c r="AD22" i="1"/>
+  <c r="AE21" i="1"/>
+  <c r="AD21" i="1"/>
+  <c r="AE20" i="1"/>
+  <c r="AD20" i="1"/>
+  <c r="AE19" i="1"/>
+  <c r="AD19" i="1"/>
+  <c r="AE18" i="1"/>
+  <c r="AD18" i="1"/>
+  <c r="AE17" i="1"/>
+  <c r="AD17" i="1"/>
+  <c r="AE16" i="1"/>
+  <c r="AD16" i="1"/>
+  <c r="AE15" i="1"/>
+  <c r="AD15" i="1"/>
+  <c r="AE14" i="1"/>
+  <c r="AD14" i="1"/>
+  <c r="AE13" i="1"/>
+  <c r="AD13" i="1"/>
+  <c r="AE12" i="1"/>
+  <c r="AD12" i="1"/>
+  <c r="AE11" i="1"/>
+  <c r="AD11" i="1"/>
+  <c r="AE10" i="1"/>
+  <c r="AD10" i="1"/>
+  <c r="AE9" i="1"/>
+  <c r="AD9" i="1"/>
+  <c r="AE8" i="1"/>
+  <c r="AD8" i="1"/>
+  <c r="AE7" i="1"/>
+  <c r="AD7" i="1"/>
+  <c r="AE6" i="1"/>
+  <c r="AD6" i="1"/>
+  <c r="AE5" i="1"/>
+  <c r="AD5" i="1"/>
+  <c r="E102" i="11"/>
+  <c r="D102" i="11"/>
+  <c r="E101" i="11"/>
+  <c r="D101" i="11"/>
+  <c r="E100" i="11"/>
+  <c r="D100" i="11"/>
+  <c r="E99" i="11"/>
+  <c r="D99" i="11"/>
+  <c r="E98" i="11"/>
+  <c r="D98" i="11"/>
+  <c r="E97" i="11"/>
+  <c r="D97" i="11"/>
+  <c r="E96" i="11"/>
+  <c r="D96" i="11"/>
+  <c r="E95" i="11"/>
+  <c r="D95" i="11"/>
+  <c r="E94" i="11"/>
+  <c r="D94" i="11"/>
+  <c r="E93" i="11"/>
+  <c r="D93" i="11"/>
+  <c r="E92" i="11"/>
+  <c r="D92" i="11"/>
+  <c r="E91" i="11"/>
+  <c r="D91" i="11"/>
+  <c r="E90" i="11"/>
+  <c r="D90" i="11"/>
+  <c r="E89" i="11"/>
+  <c r="D89" i="11"/>
+  <c r="E88" i="11"/>
+  <c r="D88" i="11"/>
+  <c r="E87" i="11"/>
+  <c r="D87" i="11"/>
+  <c r="E86" i="11"/>
+  <c r="D86" i="11"/>
+  <c r="E85" i="11"/>
+  <c r="D85" i="11"/>
+  <c r="E84" i="11"/>
+  <c r="D84" i="11"/>
+  <c r="E83" i="11"/>
+  <c r="D83" i="11"/>
+  <c r="E82" i="11"/>
+  <c r="D82" i="11"/>
+  <c r="E81" i="11"/>
+  <c r="D81" i="11"/>
+  <c r="E80" i="11"/>
+  <c r="D80" i="11"/>
+  <c r="E79" i="11"/>
+  <c r="D79" i="11"/>
+  <c r="E78" i="11"/>
+  <c r="D78" i="11"/>
+  <c r="E77" i="11"/>
+  <c r="D77" i="11"/>
+  <c r="E76" i="11"/>
+  <c r="D76" i="11"/>
+  <c r="E75" i="11"/>
+  <c r="D75" i="11"/>
+  <c r="E74" i="11"/>
+  <c r="D74" i="11"/>
+  <c r="E73" i="11"/>
+  <c r="D73" i="11"/>
+  <c r="E72" i="11"/>
+  <c r="D72" i="11"/>
+  <c r="E71" i="11"/>
+  <c r="D71" i="11"/>
+  <c r="E70" i="11"/>
+  <c r="D70" i="11"/>
+  <c r="E69" i="11"/>
+  <c r="D69" i="11"/>
+  <c r="E68" i="11"/>
+  <c r="D68" i="11"/>
+  <c r="E67" i="11"/>
+  <c r="D67" i="11"/>
+  <c r="E66" i="11"/>
+  <c r="D66" i="11"/>
+  <c r="E65" i="11"/>
+  <c r="D65" i="11"/>
+  <c r="E64" i="11"/>
+  <c r="D64" i="11"/>
+  <c r="E63" i="11"/>
+  <c r="D63" i="11"/>
+  <c r="E62" i="11"/>
+  <c r="D62" i="11"/>
+  <c r="E61" i="11"/>
+  <c r="D61" i="11"/>
+  <c r="E60" i="11"/>
+  <c r="D60" i="11"/>
+  <c r="E59" i="11"/>
+  <c r="D59" i="11"/>
+  <c r="E58" i="11"/>
+  <c r="D58" i="11"/>
+  <c r="E57" i="11"/>
+  <c r="D57" i="11"/>
+  <c r="E56" i="11"/>
+  <c r="D56" i="11"/>
+  <c r="E55" i="11"/>
+  <c r="D55" i="11"/>
+  <c r="E54" i="11"/>
+  <c r="D54" i="11"/>
+  <c r="E53" i="11"/>
+  <c r="D53" i="11"/>
+  <c r="E52" i="11"/>
+  <c r="D52" i="11"/>
+  <c r="E51" i="11"/>
+  <c r="D51" i="11"/>
+  <c r="E50" i="11"/>
+  <c r="D50" i="11"/>
+  <c r="E49" i="11"/>
+  <c r="D49" i="11"/>
+  <c r="E48" i="11"/>
+  <c r="D48" i="11"/>
+  <c r="E47" i="11"/>
+  <c r="D47" i="11"/>
+  <c r="E46" i="11"/>
+  <c r="D46" i="11"/>
+  <c r="E45" i="11"/>
+  <c r="D45" i="11"/>
+  <c r="E44" i="11"/>
+  <c r="D44" i="11"/>
+  <c r="E43" i="11"/>
+  <c r="D43" i="11"/>
+  <c r="E42" i="11"/>
+  <c r="D42" i="11"/>
+  <c r="E41" i="11"/>
+  <c r="D41" i="11"/>
+  <c r="E40" i="11"/>
+  <c r="D40" i="11"/>
+  <c r="E39" i="11"/>
+  <c r="D39" i="11"/>
+  <c r="E38" i="11"/>
+  <c r="D38" i="11"/>
+  <c r="E37" i="11"/>
+  <c r="D37" i="11"/>
+  <c r="E36" i="11"/>
+  <c r="D36" i="11"/>
+  <c r="E35" i="11"/>
+  <c r="D35" i="11"/>
+  <c r="E34" i="11"/>
+  <c r="D34" i="11"/>
+  <c r="E33" i="11"/>
+  <c r="D33" i="11"/>
+  <c r="E32" i="11"/>
+  <c r="D32" i="11"/>
+  <c r="E31" i="11"/>
+  <c r="D31" i="11"/>
+  <c r="E30" i="11"/>
+  <c r="D30" i="11"/>
+  <c r="E29" i="11"/>
+  <c r="D29" i="11"/>
+  <c r="E28" i="11"/>
+  <c r="D28" i="11"/>
+  <c r="E27" i="11"/>
+  <c r="D27" i="11"/>
+  <c r="E26" i="11"/>
+  <c r="D26" i="11"/>
+  <c r="E25" i="11"/>
+  <c r="D25" i="11"/>
+  <c r="E24" i="11"/>
+  <c r="D24" i="11"/>
+  <c r="E23" i="11"/>
+  <c r="D23" i="11"/>
+  <c r="E22" i="11"/>
+  <c r="D22" i="11"/>
+  <c r="E21" i="11"/>
+  <c r="D21" i="11"/>
+  <c r="E20" i="11"/>
+  <c r="D20" i="11"/>
+  <c r="E19" i="11"/>
+  <c r="D19" i="11"/>
+  <c r="E18" i="11"/>
+  <c r="D18" i="11"/>
+  <c r="E17" i="11"/>
+  <c r="D17" i="11"/>
+  <c r="E16" i="11"/>
+  <c r="D16" i="11"/>
+  <c r="E15" i="11"/>
+  <c r="D15" i="11"/>
+  <c r="E14" i="11"/>
+  <c r="D14" i="11"/>
+  <c r="E13" i="11"/>
+  <c r="D13" i="11"/>
+  <c r="E12" i="11"/>
+  <c r="D12" i="11"/>
+  <c r="E11" i="11"/>
+  <c r="D11" i="11"/>
+  <c r="E10" i="11"/>
+  <c r="D10" i="11"/>
+  <c r="E9" i="11"/>
+  <c r="D9" i="11"/>
+  <c r="E8" i="11"/>
+  <c r="D8" i="11"/>
+  <c r="E7" i="11"/>
+  <c r="D7" i="11"/>
+  <c r="E6" i="11"/>
+  <c r="E1" i="11" s="1"/>
+  <c r="D6" i="11"/>
+  <c r="E5" i="11"/>
+  <c r="D5" i="11"/>
+  <c r="E4" i="11"/>
+  <c r="D4" i="11"/>
+  <c r="D1" i="11" s="1"/>
+  <c r="AC103" i="1"/>
+  <c r="AC102" i="1"/>
+  <c r="AC101" i="1"/>
+  <c r="AC100" i="1"/>
+  <c r="AC99" i="1"/>
+  <c r="AC98" i="1"/>
+  <c r="AC97" i="1"/>
+  <c r="AC96" i="1"/>
+  <c r="AC95" i="1"/>
+  <c r="AC94" i="1"/>
+  <c r="AC93" i="1"/>
+  <c r="AC92" i="1"/>
+  <c r="AC91" i="1"/>
+  <c r="AC90" i="1"/>
+  <c r="AC89" i="1"/>
+  <c r="AC88" i="1"/>
+  <c r="AC87" i="1"/>
+  <c r="AC86" i="1"/>
+  <c r="AC85" i="1"/>
+  <c r="AC84" i="1"/>
+  <c r="AC83" i="1"/>
+  <c r="AC82" i="1"/>
+  <c r="AC81" i="1"/>
+  <c r="AC80" i="1"/>
+  <c r="AC79" i="1"/>
+  <c r="AC78" i="1"/>
+  <c r="AC77" i="1"/>
+  <c r="AC76" i="1"/>
+  <c r="AC75" i="1"/>
+  <c r="AC74" i="1"/>
+  <c r="AC73" i="1"/>
+  <c r="AC72" i="1"/>
+  <c r="AC71" i="1"/>
+  <c r="AC70" i="1"/>
+  <c r="AC69" i="1"/>
+  <c r="AC68" i="1"/>
+  <c r="AC67" i="1"/>
+  <c r="AC66" i="1"/>
+  <c r="AC65" i="1"/>
+  <c r="AC64" i="1"/>
+  <c r="AC63" i="1"/>
+  <c r="AC62" i="1"/>
+  <c r="AC61" i="1"/>
+  <c r="AC60" i="1"/>
+  <c r="AC59" i="1"/>
+  <c r="AC58" i="1"/>
+  <c r="AC57" i="1"/>
+  <c r="AC56" i="1"/>
+  <c r="AC55" i="1"/>
+  <c r="AC54" i="1"/>
+  <c r="AC53" i="1"/>
+  <c r="AC52" i="1"/>
+  <c r="AC51" i="1"/>
+  <c r="AC50" i="1"/>
+  <c r="AC49" i="1"/>
+  <c r="AC48" i="1"/>
+  <c r="AC47" i="1"/>
+  <c r="AC46" i="1"/>
+  <c r="AC45" i="1"/>
+  <c r="AC44" i="1"/>
+  <c r="AC43" i="1"/>
+  <c r="AC42" i="1"/>
+  <c r="AC41" i="1"/>
+  <c r="AC40" i="1"/>
+  <c r="AC39" i="1"/>
+  <c r="AC38" i="1"/>
+  <c r="AC37" i="1"/>
+  <c r="AC36" i="1"/>
+  <c r="AC35" i="1"/>
+  <c r="AC34" i="1"/>
+  <c r="AC33" i="1"/>
+  <c r="AC32" i="1"/>
+  <c r="AC31" i="1"/>
+  <c r="AC30" i="1"/>
+  <c r="AC29" i="1"/>
+  <c r="AC28" i="1"/>
+  <c r="AC27" i="1"/>
+  <c r="AC26" i="1"/>
+  <c r="AC25" i="1"/>
+  <c r="AC24" i="1"/>
+  <c r="AC23" i="1"/>
+  <c r="AC22" i="1"/>
+  <c r="AC21" i="1"/>
+  <c r="AC20" i="1"/>
+  <c r="AC19" i="1"/>
+  <c r="AC18" i="1"/>
+  <c r="AC17" i="1"/>
+  <c r="AC16" i="1"/>
+  <c r="AC15" i="1"/>
+  <c r="AC14" i="1"/>
+  <c r="AC13" i="1"/>
+  <c r="AC12" i="1"/>
+  <c r="AC11" i="1"/>
+  <c r="AC10" i="1"/>
+  <c r="AC9" i="1"/>
+  <c r="AC8" i="1"/>
+  <c r="AC7" i="1"/>
+  <c r="AC6" i="1"/>
+  <c r="AC5" i="1"/>
+  <c r="AB103" i="1"/>
+  <c r="AA103" i="1"/>
+  <c r="AB102" i="1"/>
+  <c r="AA102" i="1"/>
+  <c r="AB101" i="1"/>
+  <c r="AA101" i="1"/>
+  <c r="AB100" i="1"/>
+  <c r="AA100" i="1"/>
+  <c r="AB99" i="1"/>
+  <c r="AA99" i="1"/>
+  <c r="AB98" i="1"/>
+  <c r="AA98" i="1"/>
+  <c r="AB97" i="1"/>
+  <c r="AA97" i="1"/>
+  <c r="AB96" i="1"/>
+  <c r="AA96" i="1"/>
+  <c r="AB95" i="1"/>
+  <c r="AA95" i="1"/>
+  <c r="AB94" i="1"/>
+  <c r="AA94" i="1"/>
+  <c r="AB93" i="1"/>
+  <c r="AA93" i="1"/>
+  <c r="AB92" i="1"/>
+  <c r="AA92" i="1"/>
+  <c r="AB91" i="1"/>
+  <c r="AA91" i="1"/>
+  <c r="AB90" i="1"/>
+  <c r="AA90" i="1"/>
+  <c r="AB89" i="1"/>
+  <c r="AA89" i="1"/>
+  <c r="AB88" i="1"/>
+  <c r="AA88" i="1"/>
+  <c r="AB87" i="1"/>
+  <c r="AA87" i="1"/>
+  <c r="AB86" i="1"/>
+  <c r="AA86" i="1"/>
+  <c r="AB85" i="1"/>
+  <c r="AA85" i="1"/>
+  <c r="AB84" i="1"/>
+  <c r="AA84" i="1"/>
+  <c r="AB83" i="1"/>
+  <c r="AA83" i="1"/>
+  <c r="AB82" i="1"/>
+  <c r="AA82" i="1"/>
+  <c r="AB81" i="1"/>
+  <c r="AA81" i="1"/>
+  <c r="AB80" i="1"/>
+  <c r="AA80" i="1"/>
+  <c r="AB79" i="1"/>
+  <c r="AA79" i="1"/>
+  <c r="AB78" i="1"/>
+  <c r="AA78" i="1"/>
+  <c r="AB77" i="1"/>
+  <c r="AA77" i="1"/>
+  <c r="AB76" i="1"/>
+  <c r="AA76" i="1"/>
+  <c r="AB75" i="1"/>
+  <c r="AA75" i="1"/>
+  <c r="AB74" i="1"/>
+  <c r="AA74" i="1"/>
+  <c r="AB73" i="1"/>
+  <c r="AA73" i="1"/>
+  <c r="AB72" i="1"/>
+  <c r="AA72" i="1"/>
+  <c r="AB71" i="1"/>
+  <c r="AA71" i="1"/>
+  <c r="AB70" i="1"/>
+  <c r="AA70" i="1"/>
+  <c r="AB69" i="1"/>
+  <c r="AA69" i="1"/>
+  <c r="AB68" i="1"/>
+  <c r="AA68" i="1"/>
+  <c r="AB67" i="1"/>
+  <c r="AA67" i="1"/>
+  <c r="AB66" i="1"/>
+  <c r="AA66" i="1"/>
+  <c r="AB65" i="1"/>
+  <c r="AA65" i="1"/>
+  <c r="AB64" i="1"/>
+  <c r="AA64" i="1"/>
+  <c r="AB63" i="1"/>
+  <c r="AA63" i="1"/>
+  <c r="AB62" i="1"/>
+  <c r="AA62" i="1"/>
+  <c r="AB61" i="1"/>
+  <c r="AA61" i="1"/>
+  <c r="AB60" i="1"/>
+  <c r="AA60" i="1"/>
+  <c r="AB59" i="1"/>
+  <c r="AA59" i="1"/>
+  <c r="AB58" i="1"/>
+  <c r="AA58" i="1"/>
+  <c r="AB57" i="1"/>
+  <c r="AA57" i="1"/>
+  <c r="AB56" i="1"/>
+  <c r="AA56" i="1"/>
+  <c r="AB55" i="1"/>
+  <c r="AA55" i="1"/>
+  <c r="AB54" i="1"/>
+  <c r="AA54" i="1"/>
+  <c r="AB53" i="1"/>
+  <c r="AA53" i="1"/>
+  <c r="AB52" i="1"/>
+  <c r="AA52" i="1"/>
+  <c r="AB51" i="1"/>
+  <c r="AA51" i="1"/>
+  <c r="AB50" i="1"/>
+  <c r="AA50" i="1"/>
+  <c r="AB49" i="1"/>
+  <c r="AA49" i="1"/>
+  <c r="AB48" i="1"/>
+  <c r="AA48" i="1"/>
+  <c r="AB47" i="1"/>
+  <c r="AA47" i="1"/>
+  <c r="AB46" i="1"/>
+  <c r="AA46" i="1"/>
+  <c r="AB45" i="1"/>
+  <c r="AA45" i="1"/>
+  <c r="AB44" i="1"/>
+  <c r="AA44" i="1"/>
+  <c r="AB43" i="1"/>
+  <c r="AA43" i="1"/>
+  <c r="AB42" i="1"/>
+  <c r="AA42" i="1"/>
+  <c r="AB41" i="1"/>
+  <c r="AA41" i="1"/>
+  <c r="AB40" i="1"/>
+  <c r="AA40" i="1"/>
+  <c r="AB39" i="1"/>
+  <c r="AA39" i="1"/>
+  <c r="AB38" i="1"/>
+  <c r="AA38" i="1"/>
+  <c r="AB37" i="1"/>
+  <c r="AA37" i="1"/>
+  <c r="AB36" i="1"/>
+  <c r="AA36" i="1"/>
+  <c r="AB35" i="1"/>
+  <c r="AA35" i="1"/>
+  <c r="AB34" i="1"/>
+  <c r="AA34" i="1"/>
+  <c r="AB33" i="1"/>
+  <c r="AA33" i="1"/>
+  <c r="AB32" i="1"/>
+  <c r="AA32" i="1"/>
+  <c r="AB31" i="1"/>
+  <c r="AA31" i="1"/>
+  <c r="AB30" i="1"/>
+  <c r="AA30" i="1"/>
+  <c r="AB29" i="1"/>
+  <c r="AA29" i="1"/>
+  <c r="AB28" i="1"/>
+  <c r="AA28" i="1"/>
+  <c r="AB27" i="1"/>
+  <c r="AA27" i="1"/>
+  <c r="AB26" i="1"/>
+  <c r="AA26" i="1"/>
+  <c r="AB25" i="1"/>
+  <c r="AA25" i="1"/>
+  <c r="AB24" i="1"/>
+  <c r="AA24" i="1"/>
+  <c r="AB23" i="1"/>
+  <c r="AA23" i="1"/>
+  <c r="AB22" i="1"/>
+  <c r="AA22" i="1"/>
+  <c r="AB21" i="1"/>
+  <c r="AA21" i="1"/>
+  <c r="AB20" i="1"/>
+  <c r="AA20" i="1"/>
+  <c r="AB19" i="1"/>
+  <c r="AA19" i="1"/>
+  <c r="AB18" i="1"/>
+  <c r="AA18" i="1"/>
+  <c r="AB17" i="1"/>
+  <c r="AA17" i="1"/>
+  <c r="AB16" i="1"/>
+  <c r="AA16" i="1"/>
+  <c r="AB15" i="1"/>
+  <c r="AA15" i="1"/>
+  <c r="AB14" i="1"/>
+  <c r="AA14" i="1"/>
+  <c r="AB13" i="1"/>
+  <c r="AA13" i="1"/>
+  <c r="AB12" i="1"/>
+  <c r="AA12" i="1"/>
+  <c r="AB11" i="1"/>
+  <c r="AA11" i="1"/>
+  <c r="AB10" i="1"/>
+  <c r="AA10" i="1"/>
+  <c r="AB9" i="1"/>
+  <c r="AA9" i="1"/>
+  <c r="AB8" i="1"/>
+  <c r="AA8" i="1"/>
+  <c r="AB7" i="1"/>
+  <c r="AA7" i="1"/>
+  <c r="AB6" i="1"/>
+  <c r="AA6" i="1"/>
+  <c r="AB5" i="1"/>
+  <c r="AA5" i="1"/>
+  <c r="E102" i="10"/>
+  <c r="D102" i="10"/>
+  <c r="E101" i="10"/>
+  <c r="D101" i="10"/>
+  <c r="E100" i="10"/>
+  <c r="D100" i="10"/>
+  <c r="E99" i="10"/>
+  <c r="D99" i="10"/>
+  <c r="E98" i="10"/>
+  <c r="D98" i="10"/>
+  <c r="E97" i="10"/>
+  <c r="D97" i="10"/>
+  <c r="E96" i="10"/>
+  <c r="D96" i="10"/>
+  <c r="E95" i="10"/>
+  <c r="D95" i="10"/>
+  <c r="E94" i="10"/>
+  <c r="D94" i="10"/>
+  <c r="E93" i="10"/>
+  <c r="D93" i="10"/>
+  <c r="E92" i="10"/>
+  <c r="D92" i="10"/>
+  <c r="E91" i="10"/>
+  <c r="D91" i="10"/>
+  <c r="E90" i="10"/>
+  <c r="D90" i="10"/>
+  <c r="E89" i="10"/>
+  <c r="D89" i="10"/>
+  <c r="E88" i="10"/>
+  <c r="D88" i="10"/>
+  <c r="E87" i="10"/>
+  <c r="D87" i="10"/>
+  <c r="E86" i="10"/>
+  <c r="D86" i="10"/>
+  <c r="E85" i="10"/>
+  <c r="D85" i="10"/>
+  <c r="E84" i="10"/>
+  <c r="D84" i="10"/>
+  <c r="E83" i="10"/>
+  <c r="D83" i="10"/>
+  <c r="E82" i="10"/>
+  <c r="D82" i="10"/>
+  <c r="E81" i="10"/>
+  <c r="D81" i="10"/>
+  <c r="E80" i="10"/>
+  <c r="D80" i="10"/>
+  <c r="E79" i="10"/>
+  <c r="D79" i="10"/>
+  <c r="E78" i="10"/>
+  <c r="D78" i="10"/>
+  <c r="E77" i="10"/>
+  <c r="D77" i="10"/>
+  <c r="E76" i="10"/>
+  <c r="D76" i="10"/>
+  <c r="E75" i="10"/>
+  <c r="D75" i="10"/>
+  <c r="E74" i="10"/>
+  <c r="D74" i="10"/>
+  <c r="E73" i="10"/>
+  <c r="D73" i="10"/>
+  <c r="E72" i="10"/>
+  <c r="D72" i="10"/>
+  <c r="E71" i="10"/>
+  <c r="D71" i="10"/>
+  <c r="E70" i="10"/>
+  <c r="D70" i="10"/>
+  <c r="E69" i="10"/>
+  <c r="D69" i="10"/>
+  <c r="E68" i="10"/>
+  <c r="D68" i="10"/>
+  <c r="E67" i="10"/>
+  <c r="D67" i="10"/>
+  <c r="E66" i="10"/>
+  <c r="D66" i="10"/>
+  <c r="E65" i="10"/>
+  <c r="D65" i="10"/>
+  <c r="E64" i="10"/>
+  <c r="D64" i="10"/>
+  <c r="E63" i="10"/>
+  <c r="D63" i="10"/>
+  <c r="E62" i="10"/>
+  <c r="D62" i="10"/>
+  <c r="E61" i="10"/>
+  <c r="D61" i="10"/>
+  <c r="E60" i="10"/>
+  <c r="D60" i="10"/>
+  <c r="E59" i="10"/>
+  <c r="D59" i="10"/>
+  <c r="E58" i="10"/>
+  <c r="D58" i="10"/>
+  <c r="E57" i="10"/>
+  <c r="D57" i="10"/>
+  <c r="E56" i="10"/>
+  <c r="D56" i="10"/>
+  <c r="E55" i="10"/>
+  <c r="D55" i="10"/>
+  <c r="E54" i="10"/>
+  <c r="D54" i="10"/>
+  <c r="E53" i="10"/>
+  <c r="D53" i="10"/>
+  <c r="E52" i="10"/>
+  <c r="D52" i="10"/>
+  <c r="E51" i="10"/>
+  <c r="D51" i="10"/>
+  <c r="E50" i="10"/>
+  <c r="D50" i="10"/>
+  <c r="E49" i="10"/>
+  <c r="D49" i="10"/>
+  <c r="E48" i="10"/>
+  <c r="D48" i="10"/>
+  <c r="E47" i="10"/>
+  <c r="D47" i="10"/>
+  <c r="E46" i="10"/>
+  <c r="D46" i="10"/>
+  <c r="E45" i="10"/>
+  <c r="D45" i="10"/>
+  <c r="E44" i="10"/>
+  <c r="D44" i="10"/>
+  <c r="E43" i="10"/>
+  <c r="D43" i="10"/>
+  <c r="E42" i="10"/>
+  <c r="D42" i="10"/>
+  <c r="E41" i="10"/>
+  <c r="D41" i="10"/>
+  <c r="E40" i="10"/>
+  <c r="D40" i="10"/>
+  <c r="E39" i="10"/>
+  <c r="D39" i="10"/>
+  <c r="E38" i="10"/>
+  <c r="D38" i="10"/>
+  <c r="E37" i="10"/>
+  <c r="D37" i="10"/>
+  <c r="E36" i="10"/>
+  <c r="D36" i="10"/>
+  <c r="E35" i="10"/>
+  <c r="D35" i="10"/>
+  <c r="E34" i="10"/>
+  <c r="D34" i="10"/>
+  <c r="E33" i="10"/>
+  <c r="D33" i="10"/>
+  <c r="E32" i="10"/>
+  <c r="D32" i="10"/>
+  <c r="E31" i="10"/>
+  <c r="D31" i="10"/>
+  <c r="E30" i="10"/>
+  <c r="D30" i="10"/>
+  <c r="E29" i="10"/>
+  <c r="D29" i="10"/>
+  <c r="E28" i="10"/>
+  <c r="D28" i="10"/>
+  <c r="E27" i="10"/>
+  <c r="D27" i="10"/>
+  <c r="E26" i="10"/>
+  <c r="D26" i="10"/>
+  <c r="E25" i="10"/>
+  <c r="D25" i="10"/>
+  <c r="E24" i="10"/>
+  <c r="D24" i="10"/>
+  <c r="E23" i="10"/>
+  <c r="D23" i="10"/>
+  <c r="E22" i="10"/>
+  <c r="D22" i="10"/>
+  <c r="E21" i="10"/>
+  <c r="D21" i="10"/>
+  <c r="E20" i="10"/>
+  <c r="D20" i="10"/>
+  <c r="E19" i="10"/>
+  <c r="D19" i="10"/>
+  <c r="E18" i="10"/>
+  <c r="D18" i="10"/>
+  <c r="E17" i="10"/>
+  <c r="D17" i="10"/>
+  <c r="E16" i="10"/>
+  <c r="D16" i="10"/>
+  <c r="E15" i="10"/>
+  <c r="D15" i="10"/>
+  <c r="E14" i="10"/>
+  <c r="D14" i="10"/>
+  <c r="E13" i="10"/>
+  <c r="D13" i="10"/>
+  <c r="E12" i="10"/>
+  <c r="D12" i="10"/>
+  <c r="E11" i="10"/>
+  <c r="D11" i="10"/>
+  <c r="E10" i="10"/>
+  <c r="D10" i="10"/>
+  <c r="E9" i="10"/>
+  <c r="D9" i="10"/>
+  <c r="E8" i="10"/>
+  <c r="D8" i="10"/>
+  <c r="E7" i="10"/>
+  <c r="D7" i="10"/>
+  <c r="E6" i="10"/>
+  <c r="D6" i="10"/>
+  <c r="E5" i="10"/>
+  <c r="D5" i="10"/>
+  <c r="E4" i="10"/>
+  <c r="D4" i="10"/>
+  <c r="Z103" i="1"/>
   <c r="Z102" i="1"/>
   <c r="Z101" i="1"/>
   <c r="Z100" i="1"/>
   <c r="Z99" i="1"/>
   <c r="Z98" i="1"/>
   <c r="Z97" i="1"/>
   <c r="Z96" i="1"/>
   <c r="Z95" i="1"/>
   <c r="Z94" i="1"/>
   <c r="Z93" i="1"/>
   <c r="Z92" i="1"/>
   <c r="Z91" i="1"/>
   <c r="Z90" i="1"/>
   <c r="Z89" i="1"/>
   <c r="Z88" i="1"/>
   <c r="Z87" i="1"/>
   <c r="Z86" i="1"/>
   <c r="Z85" i="1"/>
   <c r="Z84" i="1"/>
   <c r="Z83" i="1"/>
   <c r="Z82" i="1"/>
   <c r="Z81" i="1"/>
   <c r="Z80" i="1"/>
   <c r="Z79" i="1"/>
   <c r="Z78" i="1"/>
@@ -1553,52 +2545,50 @@
   <c r="E10" i="7"/>
   <c r="D10" i="7"/>
   <c r="E9" i="7"/>
   <c r="D9" i="7"/>
   <c r="E8" i="7"/>
   <c r="D8" i="7"/>
   <c r="E7" i="7"/>
   <c r="D7" i="7"/>
   <c r="E6" i="7"/>
   <c r="D6" i="7"/>
   <c r="E5" i="7"/>
   <c r="D5" i="7"/>
   <c r="E4" i="7"/>
   <c r="E1" i="7" s="1"/>
   <c r="D4" i="7"/>
   <c r="D1" i="7" s="1"/>
   <c r="A1" i="7"/>
   <c r="E1" i="13"/>
   <c r="D1" i="13"/>
   <c r="B1" i="13"/>
   <c r="A1" i="13"/>
   <c r="E1" i="12"/>
   <c r="D1" i="12"/>
   <c r="B1" i="12"/>
   <c r="A1" i="12"/>
-  <c r="E1" i="11"/>
-  <c r="D1" i="11"/>
   <c r="B1" i="11"/>
   <c r="A1" i="11"/>
   <c r="E1" i="10"/>
   <c r="D1" i="10"/>
   <c r="B1" i="10"/>
   <c r="A1" i="10"/>
   <c r="B1" i="9"/>
   <c r="A1" i="9"/>
   <c r="B1" i="8"/>
   <c r="A1" i="8"/>
   <c r="B1" i="7"/>
   <c r="E1" i="2"/>
   <c r="D1" i="2"/>
   <c r="B1" i="2"/>
   <c r="A1" i="2"/>
   <c r="E1" i="3"/>
   <c r="D1" i="3"/>
   <c r="B1" i="3"/>
   <c r="A1" i="3"/>
   <c r="M103" i="1"/>
   <c r="M102" i="1"/>
   <c r="M101" i="1"/>
   <c r="M100" i="1"/>
   <c r="M99" i="1"/>
   <c r="M98" i="1"/>
@@ -4477,89 +5467,89 @@
     <xf numFmtId="164" fontId="0" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="26" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="27" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="4" fillId="0" borderId="33" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="37" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -4839,254 +5829,254 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AM105"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="G5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="X108" sqref="X108"/>
+      <selection pane="bottomRight" activeCell="AF100" sqref="AF100"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="18" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="18" customWidth="1"/>
     <col min="5" max="6" width="13.85546875" style="18" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="18" customWidth="1"/>
     <col min="8" max="8" width="13.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="18" customWidth="1"/>
     <col min="11" max="12" width="13.7109375" style="18" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="18" customWidth="1"/>
     <col min="14" max="14" width="14.140625" style="18" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="12.7109375" style="18" customWidth="1"/>
     <col min="19" max="19" width="11" style="18" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="12" style="18" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="18" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="12" style="18" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11" style="18" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="12" style="18" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="13.5703125" style="18" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="11" style="18" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="13.5703125" style="18" bestFit="1" customWidth="1"/>
     <col min="30" max="30" width="14.85546875" style="18" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="12" style="18" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="14.85546875" style="18" bestFit="1" customWidth="1"/>
     <col min="34" max="34" width="12" style="18" bestFit="1" customWidth="1"/>
     <col min="35" max="36" width="14.85546875" style="18" bestFit="1" customWidth="1"/>
     <col min="37" max="37" width="12" style="18" bestFit="1" customWidth="1"/>
     <col min="38" max="38" width="14.85546875" style="18" bestFit="1" customWidth="1"/>
     <col min="39" max="39" width="14.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:39" s="4" customFormat="1" ht="26.25" x14ac:dyDescent="0.25">
-      <c r="A1" s="52" t="s">
+      <c r="A1" s="54" t="s">
         <v>116</v>
       </c>
-      <c r="B1" s="52"/>
-[...36 lines deleted...]
-      <c r="AM1" s="52"/>
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+      <c r="Z1" s="54"/>
+      <c r="AA1" s="54"/>
+      <c r="AB1" s="54"/>
+      <c r="AC1" s="54"/>
+      <c r="AD1" s="54"/>
+      <c r="AE1" s="54"/>
+      <c r="AF1" s="54"/>
+      <c r="AG1" s="54"/>
+      <c r="AH1" s="54"/>
+      <c r="AI1" s="54"/>
+      <c r="AJ1" s="54"/>
+      <c r="AK1" s="54"/>
+      <c r="AL1" s="54"/>
+      <c r="AM1" s="54"/>
     </row>
     <row r="2" spans="1:39" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="63">
-[...2 lines deleted...]
-      <c r="B2" s="63"/>
+      <c r="A2" s="53">
+        <v>46106</v>
+      </c>
+      <c r="B2" s="53"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="50" t="s">
         <v>117</v>
       </c>
       <c r="M2" s="49"/>
       <c r="N2" s="49"/>
       <c r="O2" s="49"/>
       <c r="P2" s="49"/>
       <c r="Q2" s="49"/>
       <c r="R2" s="49"/>
       <c r="S2" s="49"/>
       <c r="T2" s="49"/>
       <c r="U2" s="49"/>
       <c r="V2" s="49"/>
       <c r="W2" s="49"/>
       <c r="X2" s="49"/>
       <c r="Y2" s="49"/>
       <c r="Z2" s="49"/>
       <c r="AA2" s="49"/>
       <c r="AB2" s="49"/>
       <c r="AC2" s="49"/>
       <c r="AD2" s="49"/>
       <c r="AE2" s="49"/>
       <c r="AF2" s="49"/>
       <c r="AG2" s="49"/>
       <c r="AH2" s="49"/>
       <c r="AI2" s="49"/>
       <c r="AJ2" s="49"/>
       <c r="AK2" s="49"/>
       <c r="AL2" s="49"/>
       <c r="AM2" s="49"/>
     </row>
     <row r="3" spans="1:39" s="4" customFormat="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="54" t="s">
-[...2 lines deleted...]
-      <c r="B3" s="56" t="s">
+      <c r="A3" s="55" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="57" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="53" t="s">
+      <c r="C3" s="52" t="s">
         <v>102</v>
       </c>
-      <c r="D3" s="53"/>
-[...1 lines deleted...]
-      <c r="F3" s="58" t="s">
+      <c r="D3" s="52"/>
+      <c r="E3" s="52"/>
+      <c r="F3" s="59" t="s">
         <v>103</v>
       </c>
-      <c r="G3" s="59"/>
-[...1 lines deleted...]
-      <c r="I3" s="53" t="s">
+      <c r="G3" s="60"/>
+      <c r="H3" s="61"/>
+      <c r="I3" s="52" t="s">
         <v>104</v>
       </c>
-      <c r="J3" s="53"/>
-[...1 lines deleted...]
-      <c r="L3" s="53" t="s">
+      <c r="J3" s="52"/>
+      <c r="K3" s="52"/>
+      <c r="L3" s="52" t="s">
         <v>106</v>
       </c>
-      <c r="M3" s="53"/>
-[...1 lines deleted...]
-      <c r="O3" s="53" t="s">
+      <c r="M3" s="52"/>
+      <c r="N3" s="52"/>
+      <c r="O3" s="52" t="s">
         <v>107</v>
       </c>
-      <c r="P3" s="53"/>
-[...1 lines deleted...]
-      <c r="R3" s="53" t="s">
+      <c r="P3" s="52"/>
+      <c r="Q3" s="52"/>
+      <c r="R3" s="52" t="s">
         <v>108</v>
       </c>
-      <c r="S3" s="53"/>
-[...1 lines deleted...]
-      <c r="U3" s="53" t="s">
+      <c r="S3" s="52"/>
+      <c r="T3" s="52"/>
+      <c r="U3" s="52" t="s">
         <v>109</v>
       </c>
-      <c r="V3" s="53"/>
-[...1 lines deleted...]
-      <c r="X3" s="53" t="s">
+      <c r="V3" s="52"/>
+      <c r="W3" s="52"/>
+      <c r="X3" s="52" t="s">
         <v>110</v>
       </c>
-      <c r="Y3" s="53"/>
-[...1 lines deleted...]
-      <c r="AA3" s="53" t="s">
+      <c r="Y3" s="52"/>
+      <c r="Z3" s="52"/>
+      <c r="AA3" s="52" t="s">
         <v>111</v>
       </c>
-      <c r="AB3" s="53"/>
-[...1 lines deleted...]
-      <c r="AD3" s="53" t="s">
+      <c r="AB3" s="52"/>
+      <c r="AC3" s="52"/>
+      <c r="AD3" s="52" t="s">
         <v>112</v>
       </c>
-      <c r="AE3" s="53"/>
-[...1 lines deleted...]
-      <c r="AG3" s="53" t="s">
+      <c r="AE3" s="52"/>
+      <c r="AF3" s="52"/>
+      <c r="AG3" s="52" t="s">
         <v>113</v>
       </c>
-      <c r="AH3" s="53"/>
-[...1 lines deleted...]
-      <c r="AJ3" s="53" t="s">
+      <c r="AH3" s="52"/>
+      <c r="AI3" s="52"/>
+      <c r="AJ3" s="52" t="s">
         <v>114</v>
       </c>
-      <c r="AK3" s="53"/>
-[...1 lines deleted...]
-      <c r="AM3" s="61" t="s">
+      <c r="AK3" s="52"/>
+      <c r="AL3" s="52"/>
+      <c r="AM3" s="62" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="4" spans="1:39" s="4" customFormat="1" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="55"/>
-      <c r="B4" s="57"/>
+      <c r="A4" s="56"/>
+      <c r="B4" s="58"/>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>115</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>105</v>
       </c>
       <c r="F4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>115</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>105</v>
       </c>
       <c r="I4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="6" t="s">
         <v>115</v>
       </c>
       <c r="K4" s="7" t="s">
@@ -5151,51 +6141,51 @@
       </c>
       <c r="AE4" s="6" t="s">
         <v>115</v>
       </c>
       <c r="AF4" s="7" t="s">
         <v>105</v>
       </c>
       <c r="AG4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AH4" s="6" t="s">
         <v>115</v>
       </c>
       <c r="AI4" s="7" t="s">
         <v>105</v>
       </c>
       <c r="AJ4" s="19" t="s">
         <v>1</v>
       </c>
       <c r="AK4" s="6" t="s">
         <v>115</v>
       </c>
       <c r="AL4" s="7" t="s">
         <v>105</v>
       </c>
-      <c r="AM4" s="62"/>
+      <c r="AM4" s="63"/>
     </row>
     <row r="5" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A5" s="1">
         <v>1</v>
       </c>
       <c r="B5" s="41" t="s">
         <v>2</v>
       </c>
       <c r="C5" s="32">
         <v>0</v>
       </c>
       <c r="D5" s="37">
         <v>0</v>
       </c>
       <c r="E5" s="10">
         <f>C5+D5</f>
         <v>0</v>
       </c>
       <c r="F5" s="9">
         <v>0</v>
       </c>
       <c r="G5" s="20">
         <v>0</v>
       </c>
       <c r="H5" s="10">
@@ -5252,82 +6242,100 @@
       </c>
       <c r="U5" s="8">
         <f>Jan!D4</f>
         <v>3449.83</v>
       </c>
       <c r="V5" s="9">
         <f>Jan!E4</f>
         <v>17.12</v>
       </c>
       <c r="W5" s="10">
         <f t="shared" ref="W5:W68" si="5">U5+V5</f>
         <v>3466.95</v>
       </c>
       <c r="X5" s="9">
         <f>Feb!D4</f>
         <v>3531.27</v>
       </c>
       <c r="Y5" s="20">
         <f>Feb!E4</f>
         <v>17.52</v>
       </c>
       <c r="Z5" s="10">
         <f t="shared" ref="Z5:Z68" si="6">X5+Y5</f>
         <v>3548.79</v>
       </c>
-      <c r="AA5" s="9"/>
-[...4 lines deleted...]
-      <c r="AF5" s="10"/>
+      <c r="AA5" s="9">
+        <f>Mar!D4</f>
+        <v>79659.72</v>
+      </c>
+      <c r="AB5" s="25">
+        <f>Mar!E4</f>
+        <v>395.19</v>
+      </c>
+      <c r="AC5" s="10">
+        <f t="shared" ref="AC5:AC68" si="7">AA5+AB5</f>
+        <v>80054.91</v>
+      </c>
+      <c r="AD5" s="8">
+        <f>Apr!D4</f>
+        <v>135970.76</v>
+      </c>
+      <c r="AE5" s="32">
+        <f>Apr!E4</f>
+        <v>674.55</v>
+      </c>
+      <c r="AF5" s="10">
+        <f t="shared" ref="AF5:AF68" si="8">AD5+AE5</f>
+        <v>136645.31</v>
+      </c>
       <c r="AG5" s="9"/>
       <c r="AH5" s="20"/>
       <c r="AI5" s="10"/>
       <c r="AJ5" s="9"/>
       <c r="AK5" s="25"/>
       <c r="AL5" s="10"/>
       <c r="AM5" s="46">
         <f>E5+H5+K5+N5+Q5+T5+W5+Z5+AC5+AF5+AI5+AL5</f>
-        <v>20411.72</v>
+        <v>237111.94</v>
       </c>
     </row>
     <row r="6" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A6" s="1">
         <v>2</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="32">
         <v>0</v>
       </c>
       <c r="D6" s="38">
         <v>0</v>
       </c>
       <c r="E6" s="10">
-        <f t="shared" ref="E6:E69" si="7">C6+D6</f>
+        <f t="shared" ref="E6:E69" si="9">C6+D6</f>
         <v>0</v>
       </c>
       <c r="F6" s="9">
         <v>0</v>
       </c>
       <c r="G6" s="20">
         <v>0</v>
       </c>
       <c r="H6" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I6" s="9">
         <f>Sept!D5</f>
         <v>2416.83</v>
       </c>
       <c r="J6" s="20">
         <f>Sept!E5</f>
         <v>7.78</v>
       </c>
       <c r="K6" s="10">
         <f t="shared" si="1"/>
         <v>2424.61</v>
       </c>
       <c r="L6" s="8">
@@ -5368,82 +6376,100 @@
       </c>
       <c r="U6" s="8">
         <f>Jan!D5</f>
         <v>2480.4</v>
       </c>
       <c r="V6" s="9">
         <f>Jan!E5</f>
         <v>8.02</v>
       </c>
       <c r="W6" s="10">
         <f t="shared" si="5"/>
         <v>2488.42</v>
       </c>
       <c r="X6" s="9">
         <f>Feb!D5</f>
         <v>2538.9499999999998</v>
       </c>
       <c r="Y6" s="20">
         <f>Feb!E5</f>
         <v>8.2200000000000006</v>
       </c>
       <c r="Z6" s="10">
         <f t="shared" si="6"/>
         <v>2547.1699999999996</v>
       </c>
-      <c r="AA6" s="9"/>
-[...4 lines deleted...]
-      <c r="AF6" s="10"/>
+      <c r="AA6" s="9">
+        <f>Mar!D5</f>
+        <v>57274.64</v>
+      </c>
+      <c r="AB6" s="25">
+        <f>Mar!E5</f>
+        <v>185.32</v>
+      </c>
+      <c r="AC6" s="10">
+        <f t="shared" si="7"/>
+        <v>57459.96</v>
+      </c>
+      <c r="AD6" s="8">
+        <f>Apr!D5</f>
+        <v>97761.8</v>
+      </c>
+      <c r="AE6" s="32">
+        <f>Apr!E5</f>
+        <v>316.33</v>
+      </c>
+      <c r="AF6" s="10">
+        <f t="shared" si="8"/>
+        <v>98078.13</v>
+      </c>
       <c r="AG6" s="9"/>
       <c r="AH6" s="20"/>
       <c r="AI6" s="10"/>
       <c r="AJ6" s="9"/>
       <c r="AK6" s="25"/>
       <c r="AL6" s="10"/>
       <c r="AM6" s="46">
-        <f t="shared" ref="AM6:AM69" si="8">E6+H6+K6+N6+Q6+T6+W6+Z6+AC6+AF6+AI6+AL6</f>
-        <v>14650.65</v>
+        <f t="shared" ref="AM6:AM69" si="10">E6+H6+K6+N6+Q6+T6+W6+Z6+AC6+AF6+AI6+AL6</f>
+        <v>170188.74</v>
       </c>
     </row>
     <row r="7" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A7" s="1">
         <v>3</v>
       </c>
       <c r="B7" s="42" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="32">
         <v>0</v>
       </c>
       <c r="D7" s="38">
         <v>0</v>
       </c>
       <c r="E7" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F7" s="9">
         <v>0</v>
       </c>
       <c r="G7" s="20">
         <v>0</v>
       </c>
       <c r="H7" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I7" s="9">
         <f>Sept!D6</f>
         <v>3659.98</v>
       </c>
       <c r="J7" s="20">
         <f>Sept!E6</f>
         <v>10.53</v>
       </c>
       <c r="K7" s="10">
         <f t="shared" si="1"/>
         <v>3670.51</v>
       </c>
       <c r="L7" s="8">
@@ -5484,82 +6510,100 @@
       </c>
       <c r="U7" s="8">
         <f>Jan!D6</f>
         <v>3780.05</v>
       </c>
       <c r="V7" s="9">
         <f>Jan!E6</f>
         <v>10.87</v>
       </c>
       <c r="W7" s="10">
         <f t="shared" si="5"/>
         <v>3790.92</v>
       </c>
       <c r="X7" s="9">
         <f>Feb!D6</f>
         <v>3869.29</v>
       </c>
       <c r="Y7" s="20">
         <f>Feb!E6</f>
         <v>11.12</v>
       </c>
       <c r="Z7" s="10">
         <f t="shared" si="6"/>
         <v>3880.41</v>
       </c>
-      <c r="AA7" s="9"/>
-[...4 lines deleted...]
-      <c r="AF7" s="10"/>
+      <c r="AA7" s="9">
+        <f>Mar!D6</f>
+        <v>87284.87</v>
+      </c>
+      <c r="AB7" s="25">
+        <f>Mar!E6</f>
+        <v>250.87</v>
+      </c>
+      <c r="AC7" s="10">
+        <f t="shared" si="7"/>
+        <v>87535.739999999991</v>
+      </c>
+      <c r="AD7" s="8">
+        <f>Apr!D6</f>
+        <v>148986.1</v>
+      </c>
+      <c r="AE7" s="32">
+        <f>Apr!E6</f>
+        <v>428.21</v>
+      </c>
+      <c r="AF7" s="10">
+        <f t="shared" si="8"/>
+        <v>149414.31</v>
+      </c>
       <c r="AG7" s="9"/>
       <c r="AH7" s="20"/>
       <c r="AI7" s="10"/>
       <c r="AJ7" s="9"/>
       <c r="AK7" s="25"/>
       <c r="AL7" s="10"/>
       <c r="AM7" s="46">
-        <f t="shared" si="8"/>
-        <v>22319.11</v>
+        <f t="shared" si="10"/>
+        <v>259269.15999999997</v>
       </c>
     </row>
     <row r="8" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>4</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="32">
         <v>0</v>
       </c>
       <c r="D8" s="38">
         <v>0</v>
       </c>
       <c r="E8" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F8" s="9">
         <v>0</v>
       </c>
       <c r="G8" s="20">
         <v>0</v>
       </c>
       <c r="H8" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I8" s="9">
         <f>Sept!D7</f>
         <v>2918.54</v>
       </c>
       <c r="J8" s="20">
         <f>Sept!E7</f>
         <v>46.41</v>
       </c>
       <c r="K8" s="10">
         <f t="shared" si="1"/>
         <v>2964.95</v>
       </c>
       <c r="L8" s="8">
@@ -5600,82 +6644,100 @@
       </c>
       <c r="U8" s="8">
         <f>Jan!D7</f>
         <v>3010.05</v>
       </c>
       <c r="V8" s="9">
         <f>Jan!E7</f>
         <v>47.88</v>
       </c>
       <c r="W8" s="10">
         <f t="shared" si="5"/>
         <v>3057.9300000000003</v>
       </c>
       <c r="X8" s="9">
         <f>Feb!D7</f>
         <v>3081.11</v>
       </c>
       <c r="Y8" s="20">
         <f>Feb!E7</f>
         <v>49.01</v>
       </c>
       <c r="Z8" s="10">
         <f t="shared" si="6"/>
         <v>3130.1200000000003</v>
       </c>
-      <c r="AA8" s="9"/>
-[...4 lines deleted...]
-      <c r="AF8" s="10"/>
+      <c r="AA8" s="9">
+        <f>Mar!D7</f>
+        <v>69504.81</v>
+      </c>
+      <c r="AB8" s="25">
+        <f>Mar!E7</f>
+        <v>1105.57</v>
+      </c>
+      <c r="AC8" s="10">
+        <f t="shared" si="7"/>
+        <v>70610.38</v>
+      </c>
+      <c r="AD8" s="8">
+        <f>Apr!D7</f>
+        <v>118637.41</v>
+      </c>
+      <c r="AE8" s="32">
+        <f>Apr!E7</f>
+        <v>1887.08</v>
+      </c>
+      <c r="AF8" s="10">
+        <f t="shared" si="8"/>
+        <v>120524.49</v>
+      </c>
       <c r="AG8" s="9"/>
       <c r="AH8" s="20"/>
       <c r="AI8" s="10"/>
       <c r="AJ8" s="9"/>
       <c r="AK8" s="25"/>
       <c r="AL8" s="10"/>
       <c r="AM8" s="46">
-        <f t="shared" si="8"/>
-        <v>18003.64</v>
+        <f t="shared" si="10"/>
+        <v>209138.51</v>
       </c>
     </row>
     <row r="9" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>5</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="36">
         <v>0</v>
       </c>
       <c r="D9" s="33">
         <v>0</v>
       </c>
       <c r="E9" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F9" s="12">
         <v>0</v>
       </c>
       <c r="G9" s="21">
         <v>0</v>
       </c>
       <c r="H9" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I9" s="12">
         <f>Sept!D8</f>
         <v>2596.6799999999998</v>
       </c>
       <c r="J9" s="21">
         <f>Sept!E8</f>
         <v>15.81</v>
       </c>
       <c r="K9" s="13">
         <f t="shared" si="1"/>
         <v>2612.4899999999998</v>
       </c>
       <c r="L9" s="11">
@@ -5716,82 +6778,100 @@
       </c>
       <c r="U9" s="11">
         <f>Jan!D8</f>
         <v>2663.95</v>
       </c>
       <c r="V9" s="12">
         <f>Jan!E8</f>
         <v>16.309999999999999</v>
       </c>
       <c r="W9" s="13">
         <f t="shared" si="5"/>
         <v>2680.2599999999998</v>
       </c>
       <c r="X9" s="12">
         <f>Feb!D8</f>
         <v>2726.84</v>
       </c>
       <c r="Y9" s="21">
         <f>Feb!E8</f>
         <v>16.7</v>
       </c>
       <c r="Z9" s="13">
         <f t="shared" si="6"/>
         <v>2743.54</v>
       </c>
-      <c r="AA9" s="12"/>
-[...4 lines deleted...]
-      <c r="AF9" s="13"/>
+      <c r="AA9" s="12">
+        <f>Mar!D8</f>
+        <v>61513.06</v>
+      </c>
+      <c r="AB9" s="26">
+        <f>Mar!E8</f>
+        <v>376.61</v>
+      </c>
+      <c r="AC9" s="13">
+        <f t="shared" si="7"/>
+        <v>61889.67</v>
+      </c>
+      <c r="AD9" s="11">
+        <f>Apr!D8</f>
+        <v>104996.33</v>
+      </c>
+      <c r="AE9" s="33">
+        <f>Apr!E8</f>
+        <v>642.84</v>
+      </c>
+      <c r="AF9" s="13">
+        <f t="shared" si="8"/>
+        <v>105639.17</v>
+      </c>
       <c r="AG9" s="12"/>
       <c r="AH9" s="21"/>
       <c r="AI9" s="13"/>
       <c r="AJ9" s="12"/>
       <c r="AK9" s="26"/>
       <c r="AL9" s="13"/>
       <c r="AM9" s="47">
-        <f t="shared" si="8"/>
-        <v>15780.099999999999</v>
+        <f t="shared" si="10"/>
+        <v>183308.94</v>
       </c>
     </row>
     <row r="10" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A10" s="1">
         <v>6</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="32">
         <v>0</v>
       </c>
       <c r="D10" s="38">
         <v>0</v>
       </c>
       <c r="E10" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>0</v>
       </c>
       <c r="G10" s="20">
         <v>0</v>
       </c>
       <c r="H10" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I10" s="9">
         <f>Sept!D9</f>
         <v>4992.29</v>
       </c>
       <c r="J10" s="20">
         <f>Sept!E9</f>
         <v>34.229999999999997</v>
       </c>
       <c r="K10" s="10">
         <f t="shared" si="1"/>
         <v>5026.5199999999995</v>
       </c>
       <c r="L10" s="8">
@@ -5832,82 +6912,100 @@
       </c>
       <c r="U10" s="8">
         <f>Jan!D9</f>
         <v>5151.9799999999996</v>
       </c>
       <c r="V10" s="9">
         <f>Jan!E9</f>
         <v>35.32</v>
       </c>
       <c r="W10" s="10">
         <f t="shared" si="5"/>
         <v>5187.2999999999993</v>
       </c>
       <c r="X10" s="9">
         <f>Feb!D9</f>
         <v>5273.6</v>
       </c>
       <c r="Y10" s="20">
         <f>Feb!E9</f>
         <v>36.15</v>
       </c>
       <c r="Z10" s="10">
         <f t="shared" si="6"/>
         <v>5309.75</v>
       </c>
-      <c r="AA10" s="9"/>
-[...4 lines deleted...]
-      <c r="AF10" s="10"/>
+      <c r="AA10" s="9">
+        <f>Mar!D9</f>
+        <v>118963.94</v>
+      </c>
+      <c r="AB10" s="25">
+        <f>Mar!E9</f>
+        <v>815.44</v>
+      </c>
+      <c r="AC10" s="10">
+        <f t="shared" si="7"/>
+        <v>119779.38</v>
+      </c>
+      <c r="AD10" s="8">
+        <f>Apr!D9</f>
+        <v>203058.95</v>
+      </c>
+      <c r="AE10" s="32">
+        <f>Apr!E9</f>
+        <v>1391.87</v>
+      </c>
+      <c r="AF10" s="10">
+        <f t="shared" si="8"/>
+        <v>204450.82</v>
+      </c>
       <c r="AG10" s="9"/>
       <c r="AH10" s="20"/>
       <c r="AI10" s="10"/>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="25"/>
       <c r="AL10" s="10"/>
       <c r="AM10" s="46">
-        <f t="shared" si="8"/>
-        <v>30540.32</v>
+        <f t="shared" si="10"/>
+        <v>354770.52</v>
       </c>
     </row>
     <row r="11" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A11" s="1">
         <v>7</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="32">
         <v>0</v>
       </c>
       <c r="D11" s="38">
         <v>0</v>
       </c>
       <c r="E11" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F11" s="9">
         <v>0</v>
       </c>
       <c r="G11" s="30">
         <v>0</v>
       </c>
       <c r="H11" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <f>Sept!D10</f>
         <v>4329.79</v>
       </c>
       <c r="J11" s="30">
         <f>Sept!E10</f>
         <v>0</v>
       </c>
       <c r="K11" s="10">
         <f t="shared" si="1"/>
         <v>4329.79</v>
       </c>
       <c r="L11" s="8">
@@ -5948,82 +7046,100 @@
       </c>
       <c r="U11" s="8">
         <f>Jan!D10</f>
         <v>4514.5200000000004</v>
       </c>
       <c r="V11" s="9">
         <f>Jan!E10</f>
         <v>0</v>
       </c>
       <c r="W11" s="10">
         <f t="shared" si="5"/>
         <v>4514.5200000000004</v>
       </c>
       <c r="X11" s="9">
         <f>Feb!D10</f>
         <v>4621.1000000000004</v>
       </c>
       <c r="Y11" s="30">
         <f>Feb!E10</f>
         <v>0</v>
       </c>
       <c r="Z11" s="10">
         <f t="shared" si="6"/>
         <v>4621.1000000000004</v>
       </c>
-      <c r="AA11" s="9"/>
-[...4 lines deleted...]
-      <c r="AF11" s="10"/>
+      <c r="AA11" s="9">
+        <f>Mar!D10</f>
+        <v>104244.46</v>
+      </c>
+      <c r="AB11" s="28">
+        <f>Mar!E10</f>
+        <v>0</v>
+      </c>
+      <c r="AC11" s="10">
+        <f t="shared" si="7"/>
+        <v>104244.46</v>
+      </c>
+      <c r="AD11" s="8">
+        <f>Apr!D10</f>
+        <v>177934.34</v>
+      </c>
+      <c r="AE11" s="32">
+        <f>Apr!E10</f>
+        <v>0</v>
+      </c>
+      <c r="AF11" s="10">
+        <f t="shared" si="8"/>
+        <v>177934.34</v>
+      </c>
       <c r="AG11" s="9"/>
       <c r="AH11" s="30"/>
       <c r="AI11" s="10"/>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="28"/>
       <c r="AL11" s="10"/>
       <c r="AM11" s="46">
-        <f t="shared" si="8"/>
-        <v>26579.370000000003</v>
+        <f t="shared" si="10"/>
+        <v>308758.17000000004</v>
       </c>
     </row>
     <row r="12" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A12" s="1">
         <v>8</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="32">
         <v>0</v>
       </c>
       <c r="D12" s="38">
         <v>0</v>
       </c>
       <c r="E12" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F12" s="9">
         <v>0</v>
       </c>
       <c r="G12" s="20">
         <v>0</v>
       </c>
       <c r="H12" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I12" s="9">
         <f>Sept!D11</f>
         <v>3835.79</v>
       </c>
       <c r="J12" s="20">
         <f>Sept!E11</f>
         <v>27.68</v>
       </c>
       <c r="K12" s="10">
         <f t="shared" si="1"/>
         <v>3863.47</v>
       </c>
       <c r="L12" s="8">
@@ -6064,82 +7180,100 @@
       </c>
       <c r="U12" s="8">
         <f>Jan!D11</f>
         <v>3959.02</v>
       </c>
       <c r="V12" s="9">
         <f>Jan!E11</f>
         <v>28.55</v>
       </c>
       <c r="W12" s="10">
         <f t="shared" si="5"/>
         <v>3987.57</v>
       </c>
       <c r="X12" s="9">
         <f>Feb!D11</f>
         <v>4052.49</v>
       </c>
       <c r="Y12" s="20">
         <f>Feb!E11</f>
         <v>29.23</v>
       </c>
       <c r="Z12" s="10">
         <f t="shared" si="6"/>
         <v>4081.72</v>
       </c>
-      <c r="AA12" s="9"/>
-[...4 lines deleted...]
-      <c r="AF12" s="10"/>
+      <c r="AA12" s="9">
+        <f>Mar!D11</f>
+        <v>91417.5</v>
+      </c>
+      <c r="AB12" s="25">
+        <f>Mar!E11</f>
+        <v>659.35</v>
+      </c>
+      <c r="AC12" s="10">
+        <f t="shared" si="7"/>
+        <v>92076.85</v>
+      </c>
+      <c r="AD12" s="8">
+        <f>Apr!D11</f>
+        <v>156040.07</v>
+      </c>
+      <c r="AE12" s="32">
+        <f>Apr!E11</f>
+        <v>1125.43</v>
+      </c>
+      <c r="AF12" s="10">
+        <f t="shared" si="8"/>
+        <v>157165.5</v>
+      </c>
       <c r="AG12" s="9"/>
       <c r="AH12" s="20"/>
       <c r="AI12" s="10"/>
       <c r="AJ12" s="9"/>
       <c r="AK12" s="25"/>
       <c r="AL12" s="10"/>
       <c r="AM12" s="46">
-        <f t="shared" si="8"/>
-        <v>23476.97</v>
+        <f t="shared" si="10"/>
+        <v>272719.32</v>
       </c>
     </row>
     <row r="13" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A13" s="1">
         <v>9</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="32">
         <v>0</v>
       </c>
       <c r="D13" s="38">
         <v>0</v>
       </c>
       <c r="E13" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F13" s="9">
         <v>0</v>
       </c>
       <c r="G13" s="20">
         <v>0</v>
       </c>
       <c r="H13" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <f>Sept!D12</f>
         <v>3227.72</v>
       </c>
       <c r="J13" s="20">
         <f>Sept!E12</f>
         <v>7.89</v>
       </c>
       <c r="K13" s="10">
         <f t="shared" si="1"/>
         <v>3235.6099999999997</v>
       </c>
       <c r="L13" s="8">
@@ -6180,82 +7314,100 @@
       </c>
       <c r="U13" s="8">
         <f>Jan!D12</f>
         <v>3327.5</v>
       </c>
       <c r="V13" s="9">
         <f>Jan!E12</f>
         <v>8.14</v>
       </c>
       <c r="W13" s="10">
         <f t="shared" si="5"/>
         <v>3335.64</v>
       </c>
       <c r="X13" s="9">
         <f>Feb!D12</f>
         <v>3406.06</v>
       </c>
       <c r="Y13" s="20">
         <f>Feb!E12</f>
         <v>8.33</v>
       </c>
       <c r="Z13" s="10">
         <f t="shared" si="6"/>
         <v>3414.39</v>
       </c>
-      <c r="AA13" s="9"/>
-[...4 lines deleted...]
-      <c r="AF13" s="10"/>
+      <c r="AA13" s="9">
+        <f>Mar!D12</f>
+        <v>76835.149999999994</v>
+      </c>
+      <c r="AB13" s="25">
+        <f>Mar!E12</f>
+        <v>187.92</v>
+      </c>
+      <c r="AC13" s="10">
+        <f t="shared" si="7"/>
+        <v>77023.069999999992</v>
+      </c>
+      <c r="AD13" s="8">
+        <f>Apr!D12</f>
+        <v>131149.53</v>
+      </c>
+      <c r="AE13" s="32">
+        <f>Apr!E12</f>
+        <v>320.76</v>
+      </c>
+      <c r="AF13" s="10">
+        <f t="shared" si="8"/>
+        <v>131470.29</v>
+      </c>
       <c r="AG13" s="9"/>
       <c r="AH13" s="20"/>
       <c r="AI13" s="10"/>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="25"/>
       <c r="AL13" s="10"/>
       <c r="AM13" s="46">
-        <f t="shared" si="8"/>
-        <v>19638.679999999997</v>
+        <f t="shared" si="10"/>
+        <v>228132.03999999998</v>
       </c>
     </row>
     <row r="14" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>10</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="36">
         <v>0</v>
       </c>
       <c r="D14" s="33">
         <v>0</v>
       </c>
       <c r="E14" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F14" s="12">
         <v>0</v>
       </c>
       <c r="G14" s="21">
         <v>0</v>
       </c>
       <c r="H14" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I14" s="12">
         <f>Sept!D13</f>
         <v>4232.8</v>
       </c>
       <c r="J14" s="21">
         <f>Sept!E13</f>
         <v>39.130000000000003</v>
       </c>
       <c r="K14" s="13">
         <f t="shared" si="1"/>
         <v>4271.93</v>
       </c>
       <c r="L14" s="11">
@@ -6296,82 +7448,100 @@
       </c>
       <c r="U14" s="11">
         <f>Jan!D13</f>
         <v>4363.96</v>
       </c>
       <c r="V14" s="12">
         <f>Jan!E13</f>
         <v>40.36</v>
       </c>
       <c r="W14" s="13">
         <f t="shared" si="5"/>
         <v>4404.32</v>
       </c>
       <c r="X14" s="12">
         <f>Feb!D13</f>
         <v>4466.9799999999996</v>
       </c>
       <c r="Y14" s="21">
         <f>Feb!E13</f>
         <v>41.32</v>
       </c>
       <c r="Z14" s="13">
         <f t="shared" si="6"/>
         <v>4508.2999999999993</v>
       </c>
-      <c r="AA14" s="12"/>
-[...4 lines deleted...]
-      <c r="AF14" s="13"/>
+      <c r="AA14" s="12">
+        <f>Mar!D13</f>
+        <v>100767.78</v>
+      </c>
+      <c r="AB14" s="26">
+        <f>Mar!E13</f>
+        <v>932.05</v>
+      </c>
+      <c r="AC14" s="13">
+        <f t="shared" si="7"/>
+        <v>101699.83</v>
+      </c>
+      <c r="AD14" s="11">
+        <f>Apr!D13</f>
+        <v>172000.01</v>
+      </c>
+      <c r="AE14" s="33">
+        <f>Apr!E13</f>
+        <v>1590.91</v>
+      </c>
+      <c r="AF14" s="13">
+        <f t="shared" si="8"/>
+        <v>173590.92</v>
+      </c>
       <c r="AG14" s="12"/>
       <c r="AH14" s="21"/>
       <c r="AI14" s="13"/>
       <c r="AJ14" s="12"/>
       <c r="AK14" s="26"/>
       <c r="AL14" s="13"/>
       <c r="AM14" s="47">
-        <f t="shared" si="8"/>
-        <v>25930.559999999998</v>
+        <f t="shared" si="10"/>
+        <v>301221.31</v>
       </c>
     </row>
     <row r="15" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A15" s="1">
         <v>11</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="32">
         <v>0</v>
       </c>
       <c r="D15" s="38">
         <v>0</v>
       </c>
       <c r="E15" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F15" s="9">
         <v>0</v>
       </c>
       <c r="G15" s="20">
         <v>0</v>
       </c>
       <c r="H15" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="9">
         <f>Sept!D14</f>
         <v>3509</v>
       </c>
       <c r="J15" s="20">
         <f>Sept!E14</f>
         <v>27.8</v>
       </c>
       <c r="K15" s="10">
         <f t="shared" si="1"/>
         <v>3536.8</v>
       </c>
       <c r="L15" s="8">
@@ -6412,82 +7582,100 @@
       </c>
       <c r="U15" s="8">
         <f>Jan!D14</f>
         <v>3596.15</v>
       </c>
       <c r="V15" s="9">
         <f>Jan!E14</f>
         <v>28.67</v>
       </c>
       <c r="W15" s="10">
         <f t="shared" si="5"/>
         <v>3624.82</v>
       </c>
       <c r="X15" s="9">
         <f>Feb!D14</f>
         <v>3681.05</v>
       </c>
       <c r="Y15" s="20">
         <f>Feb!E14</f>
         <v>29.35</v>
       </c>
       <c r="Z15" s="10">
         <f t="shared" si="6"/>
         <v>3710.4</v>
       </c>
-      <c r="AA15" s="9"/>
-[...4 lines deleted...]
-      <c r="AF15" s="10"/>
+      <c r="AA15" s="9">
+        <f>Mar!D14</f>
+        <v>83038.41</v>
+      </c>
+      <c r="AB15" s="25">
+        <f>Mar!E14</f>
+        <v>662.17</v>
+      </c>
+      <c r="AC15" s="10">
+        <f t="shared" si="7"/>
+        <v>83700.58</v>
+      </c>
+      <c r="AD15" s="8">
+        <f>Apr!D14</f>
+        <v>141737.82999999999</v>
+      </c>
+      <c r="AE15" s="32">
+        <f>Apr!E14</f>
+        <v>1130.25</v>
+      </c>
+      <c r="AF15" s="10">
+        <f t="shared" si="8"/>
+        <v>142868.07999999999</v>
+      </c>
       <c r="AG15" s="9"/>
       <c r="AH15" s="20"/>
       <c r="AI15" s="10"/>
       <c r="AJ15" s="9"/>
       <c r="AK15" s="25"/>
       <c r="AL15" s="10"/>
       <c r="AM15" s="46">
-        <f t="shared" si="8"/>
-        <v>21341.250000000004</v>
+        <f t="shared" si="10"/>
+        <v>247909.90999999997</v>
       </c>
     </row>
     <row r="16" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A16" s="1">
         <v>12</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="32">
         <v>0</v>
       </c>
       <c r="D16" s="38">
         <v>0</v>
       </c>
       <c r="E16" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F16" s="9">
         <v>0</v>
       </c>
       <c r="G16" s="20">
         <v>0</v>
       </c>
       <c r="H16" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="9">
         <f>Sept!D15</f>
         <v>3874.06</v>
       </c>
       <c r="J16" s="20">
         <f>Sept!E15</f>
         <v>11.85</v>
       </c>
       <c r="K16" s="10">
         <f t="shared" si="1"/>
         <v>3885.91</v>
       </c>
       <c r="L16" s="8">
@@ -6528,82 +7716,100 @@
       </c>
       <c r="U16" s="8">
         <f>Jan!D15</f>
         <v>4017.5</v>
       </c>
       <c r="V16" s="9">
         <f>Jan!E15</f>
         <v>12.23</v>
       </c>
       <c r="W16" s="10">
         <f t="shared" si="5"/>
         <v>4029.73</v>
       </c>
       <c r="X16" s="9">
         <f>Feb!D15</f>
         <v>4112.34</v>
       </c>
       <c r="Y16" s="20">
         <f>Feb!E15</f>
         <v>12.52</v>
       </c>
       <c r="Z16" s="10">
         <f t="shared" si="6"/>
         <v>4124.8600000000006</v>
       </c>
-      <c r="AA16" s="9"/>
-[...4 lines deleted...]
-      <c r="AF16" s="10"/>
+      <c r="AA16" s="9">
+        <f>Mar!D15</f>
+        <v>92767.81</v>
+      </c>
+      <c r="AB16" s="25">
+        <f>Mar!E15</f>
+        <v>282.35000000000002</v>
+      </c>
+      <c r="AC16" s="10">
+        <f t="shared" si="7"/>
+        <v>93050.16</v>
+      </c>
+      <c r="AD16" s="8">
+        <f>Apr!D15</f>
+        <v>158344.89000000001</v>
+      </c>
+      <c r="AE16" s="32">
+        <f>Apr!E15</f>
+        <v>481.95</v>
+      </c>
+      <c r="AF16" s="10">
+        <f t="shared" si="8"/>
+        <v>158826.84000000003</v>
+      </c>
       <c r="AG16" s="9"/>
       <c r="AH16" s="20"/>
       <c r="AI16" s="10"/>
       <c r="AJ16" s="9"/>
       <c r="AK16" s="25"/>
       <c r="AL16" s="10"/>
       <c r="AM16" s="46">
-        <f t="shared" si="8"/>
-        <v>23725.13</v>
+        <f t="shared" si="10"/>
+        <v>275602.13</v>
       </c>
     </row>
     <row r="17" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A17" s="1">
         <v>13</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="32">
         <v>0</v>
       </c>
       <c r="D17" s="38">
         <v>0</v>
       </c>
       <c r="E17" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F17" s="9">
         <v>0</v>
       </c>
       <c r="G17" s="20">
         <v>0</v>
       </c>
       <c r="H17" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="9">
         <f>Sept!D16</f>
         <v>3425.36</v>
       </c>
       <c r="J17" s="20">
         <f>Sept!E16</f>
         <v>30.53</v>
       </c>
       <c r="K17" s="10">
         <f t="shared" si="1"/>
         <v>3455.8900000000003</v>
       </c>
       <c r="L17" s="8">
@@ -6644,82 +7850,100 @@
       </c>
       <c r="U17" s="8">
         <f>Jan!D16</f>
         <v>3522.15</v>
       </c>
       <c r="V17" s="9">
         <f>Jan!E16</f>
         <v>31.49</v>
       </c>
       <c r="W17" s="10">
         <f t="shared" si="5"/>
         <v>3553.64</v>
       </c>
       <c r="X17" s="9">
         <f>Feb!D16</f>
         <v>3605.3</v>
       </c>
       <c r="Y17" s="20">
         <f>Feb!E16</f>
         <v>32.229999999999997</v>
       </c>
       <c r="Z17" s="10">
         <f t="shared" si="6"/>
         <v>3637.53</v>
       </c>
-      <c r="AA17" s="9"/>
-[...4 lines deleted...]
-      <c r="AF17" s="10"/>
+      <c r="AA17" s="9">
+        <f>Mar!D16</f>
+        <v>81329.81</v>
+      </c>
+      <c r="AB17" s="25">
+        <f>Mar!E16</f>
+        <v>727.15</v>
+      </c>
+      <c r="AC17" s="10">
+        <f t="shared" si="7"/>
+        <v>82056.959999999992</v>
+      </c>
+      <c r="AD17" s="8">
+        <f>Apr!D16</f>
+        <v>138821.43</v>
+      </c>
+      <c r="AE17" s="32">
+        <f>Apr!E16</f>
+        <v>1241.17</v>
+      </c>
+      <c r="AF17" s="10">
+        <f t="shared" si="8"/>
+        <v>140062.6</v>
+      </c>
       <c r="AG17" s="9"/>
       <c r="AH17" s="20"/>
       <c r="AI17" s="10"/>
       <c r="AJ17" s="9"/>
       <c r="AK17" s="25"/>
       <c r="AL17" s="10"/>
       <c r="AM17" s="46">
-        <f t="shared" si="8"/>
-        <v>20922.18</v>
+        <f t="shared" si="10"/>
+        <v>243041.74</v>
       </c>
     </row>
     <row r="18" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A18" s="1">
         <v>14</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="32">
         <v>0</v>
       </c>
       <c r="D18" s="38">
         <v>0</v>
       </c>
       <c r="E18" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F18" s="9">
         <v>0</v>
       </c>
       <c r="G18" s="20">
         <v>0</v>
       </c>
       <c r="H18" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="9">
         <f>Sept!D17</f>
         <v>3687.27</v>
       </c>
       <c r="J18" s="20">
         <f>Sept!E17</f>
         <v>88.7</v>
       </c>
       <c r="K18" s="10">
         <f t="shared" si="1"/>
         <v>3775.97</v>
       </c>
       <c r="L18" s="8">
@@ -6760,82 +7984,100 @@
       </c>
       <c r="U18" s="8">
         <f>Jan!D17</f>
         <v>3798.43</v>
       </c>
       <c r="V18" s="9">
         <f>Jan!E17</f>
         <v>91.5</v>
       </c>
       <c r="W18" s="10">
         <f t="shared" si="5"/>
         <v>3889.93</v>
       </c>
       <c r="X18" s="9">
         <f>Feb!D17</f>
         <v>3888.11</v>
       </c>
       <c r="Y18" s="20">
         <f>Feb!E17</f>
         <v>93.67</v>
       </c>
       <c r="Z18" s="10">
         <f t="shared" si="6"/>
         <v>3981.78</v>
       </c>
-      <c r="AA18" s="9"/>
-[...4 lines deleted...]
-      <c r="AF18" s="10"/>
+      <c r="AA18" s="9">
+        <f>Mar!D17</f>
+        <v>87709.34</v>
+      </c>
+      <c r="AB18" s="25">
+        <f>Mar!E17</f>
+        <v>2112.86</v>
+      </c>
+      <c r="AC18" s="10">
+        <f t="shared" si="7"/>
+        <v>89822.2</v>
+      </c>
+      <c r="AD18" s="8">
+        <f>Apr!D17</f>
+        <v>149710.62</v>
+      </c>
+      <c r="AE18" s="32">
+        <f>Apr!E17</f>
+        <v>3606.45</v>
+      </c>
+      <c r="AF18" s="10">
+        <f t="shared" si="8"/>
+        <v>153317.07</v>
+      </c>
       <c r="AG18" s="9"/>
       <c r="AH18" s="20"/>
       <c r="AI18" s="10"/>
       <c r="AJ18" s="9"/>
       <c r="AK18" s="25"/>
       <c r="AL18" s="10"/>
       <c r="AM18" s="46">
-        <f t="shared" si="8"/>
-        <v>22902.109999999997</v>
+        <f t="shared" si="10"/>
+        <v>266041.38</v>
       </c>
     </row>
     <row r="19" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>15</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="36">
         <v>0</v>
       </c>
       <c r="D19" s="33">
         <v>0</v>
       </c>
       <c r="E19" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F19" s="12">
         <v>0</v>
       </c>
       <c r="G19" s="21">
         <v>0</v>
       </c>
       <c r="H19" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="12">
         <f>Sept!D18</f>
         <v>3204.29</v>
       </c>
       <c r="J19" s="21">
         <f>Sept!E18</f>
         <v>29.5</v>
       </c>
       <c r="K19" s="13">
         <f t="shared" si="1"/>
         <v>3233.79</v>
       </c>
       <c r="L19" s="11">
@@ -6876,82 +8118,100 @@
       </c>
       <c r="U19" s="11">
         <f>Jan!D18</f>
         <v>3306.79</v>
       </c>
       <c r="V19" s="12">
         <f>Jan!E18</f>
         <v>30.44</v>
       </c>
       <c r="W19" s="13">
         <f t="shared" si="5"/>
         <v>3337.23</v>
       </c>
       <c r="X19" s="12">
         <f>Feb!D18</f>
         <v>3384.85</v>
       </c>
       <c r="Y19" s="21">
         <f>Feb!E18</f>
         <v>31.15</v>
       </c>
       <c r="Z19" s="13">
         <f t="shared" si="6"/>
         <v>3416</v>
       </c>
-      <c r="AA19" s="12"/>
-[...4 lines deleted...]
-      <c r="AF19" s="13"/>
+      <c r="AA19" s="12">
+        <f>Mar!D18</f>
+        <v>76356.83</v>
+      </c>
+      <c r="AB19" s="26">
+        <f>Mar!E18</f>
+        <v>702.79</v>
+      </c>
+      <c r="AC19" s="13">
+        <f t="shared" si="7"/>
+        <v>77059.62</v>
+      </c>
+      <c r="AD19" s="11">
+        <f>Apr!D18</f>
+        <v>130333.08</v>
+      </c>
+      <c r="AE19" s="33">
+        <f>Apr!E18</f>
+        <v>1199.58</v>
+      </c>
+      <c r="AF19" s="13">
+        <f t="shared" si="8"/>
+        <v>131532.66</v>
+      </c>
       <c r="AG19" s="12"/>
       <c r="AH19" s="21"/>
       <c r="AI19" s="13"/>
       <c r="AJ19" s="12"/>
       <c r="AK19" s="26"/>
       <c r="AL19" s="13"/>
       <c r="AM19" s="47">
-        <f t="shared" si="8"/>
-        <v>19648</v>
+        <f t="shared" si="10"/>
+        <v>228240.28</v>
       </c>
     </row>
     <row r="20" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A20" s="1">
         <v>16</v>
       </c>
       <c r="B20" s="42" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="32">
         <v>0</v>
       </c>
       <c r="D20" s="38">
         <v>0</v>
       </c>
       <c r="E20" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="20">
         <v>0</v>
       </c>
       <c r="H20" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="9">
         <f>Sept!D19</f>
         <v>3938.8</v>
       </c>
       <c r="J20" s="20">
         <f>Sept!E19</f>
         <v>6.56</v>
       </c>
       <c r="K20" s="10">
         <f t="shared" si="1"/>
         <v>3945.36</v>
       </c>
       <c r="L20" s="8">
@@ -6992,82 +8252,100 @@
       </c>
       <c r="U20" s="8">
         <f>Jan!D19</f>
         <v>4056.92</v>
       </c>
       <c r="V20" s="9">
         <f>Jan!E19</f>
         <v>6.77</v>
       </c>
       <c r="W20" s="10">
         <f t="shared" si="5"/>
         <v>4063.69</v>
       </c>
       <c r="X20" s="9">
         <f>Feb!D19</f>
         <v>4152.7</v>
       </c>
       <c r="Y20" s="20">
         <f>Feb!E19</f>
         <v>6.93</v>
       </c>
       <c r="Z20" s="10">
         <f t="shared" si="6"/>
         <v>4159.63</v>
       </c>
-      <c r="AA20" s="9"/>
-[...4 lines deleted...]
-      <c r="AF20" s="10"/>
+      <c r="AA20" s="9">
+        <f>Mar!D19</f>
+        <v>93678.12</v>
+      </c>
+      <c r="AB20" s="25">
+        <f>Mar!E19</f>
+        <v>156.34</v>
+      </c>
+      <c r="AC20" s="10">
+        <f t="shared" si="7"/>
+        <v>93834.459999999992</v>
+      </c>
+      <c r="AD20" s="8">
+        <f>Apr!D19</f>
+        <v>159898.70000000001</v>
+      </c>
+      <c r="AE20" s="32">
+        <f>Apr!E19</f>
+        <v>266.85000000000002</v>
+      </c>
+      <c r="AF20" s="10">
+        <f t="shared" si="8"/>
+        <v>160165.55000000002</v>
+      </c>
       <c r="AG20" s="9"/>
       <c r="AH20" s="20"/>
       <c r="AI20" s="10"/>
       <c r="AJ20" s="9"/>
       <c r="AK20" s="25"/>
       <c r="AL20" s="10"/>
       <c r="AM20" s="46">
-        <f t="shared" si="8"/>
-        <v>23925.119999999999</v>
+        <f t="shared" si="10"/>
+        <v>277925.13</v>
       </c>
     </row>
     <row r="21" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A21" s="1">
         <v>17</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="32">
         <v>0</v>
       </c>
       <c r="D21" s="38">
         <v>0</v>
       </c>
       <c r="E21" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="20">
         <v>0</v>
       </c>
       <c r="H21" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="9">
         <f>Sept!D20</f>
         <v>3861.7</v>
       </c>
       <c r="J21" s="20">
         <f>Sept!E20</f>
         <v>58.13</v>
       </c>
       <c r="K21" s="10">
         <f t="shared" si="1"/>
         <v>3919.83</v>
       </c>
       <c r="L21" s="8">
@@ -7108,82 +8386,100 @@
       </c>
       <c r="U21" s="8">
         <f>Jan!D20</f>
         <v>3974.86</v>
       </c>
       <c r="V21" s="9">
         <f>Jan!E20</f>
         <v>59.97</v>
       </c>
       <c r="W21" s="10">
         <f t="shared" si="5"/>
         <v>4034.83</v>
       </c>
       <c r="X21" s="9">
         <f>Feb!D20</f>
         <v>4068.7</v>
       </c>
       <c r="Y21" s="20">
         <f>Feb!E20</f>
         <v>61.39</v>
       </c>
       <c r="Z21" s="10">
         <f t="shared" si="6"/>
         <v>4130.09</v>
       </c>
-      <c r="AA21" s="9"/>
-[...4 lines deleted...]
-      <c r="AF21" s="10"/>
+      <c r="AA21" s="9">
+        <f>Mar!D20</f>
+        <v>91783.28</v>
+      </c>
+      <c r="AB21" s="25">
+        <f>Mar!E20</f>
+        <v>1384.78</v>
+      </c>
+      <c r="AC21" s="10">
+        <f t="shared" si="7"/>
+        <v>93168.06</v>
+      </c>
+      <c r="AD21" s="8">
+        <f>Apr!D20</f>
+        <v>156664.41</v>
+      </c>
+      <c r="AE21" s="32">
+        <f>Apr!E20</f>
+        <v>2363.6799999999998</v>
+      </c>
+      <c r="AF21" s="10">
+        <f t="shared" si="8"/>
+        <v>159028.09</v>
+      </c>
       <c r="AG21" s="9"/>
       <c r="AH21" s="20"/>
       <c r="AI21" s="10"/>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="25"/>
       <c r="AL21" s="10"/>
       <c r="AM21" s="46">
-        <f t="shared" si="8"/>
-        <v>23755.200000000001</v>
+        <f t="shared" si="10"/>
+        <v>275951.34999999998</v>
       </c>
     </row>
     <row r="22" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A22" s="1">
         <v>18</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="32">
         <v>0</v>
       </c>
       <c r="D22" s="38">
         <v>0</v>
       </c>
       <c r="E22" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="20">
         <v>0</v>
       </c>
       <c r="H22" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="9">
         <f>Sept!D21</f>
         <v>3552.67</v>
       </c>
       <c r="J22" s="20">
         <f>Sept!E21</f>
         <v>16.559999999999999</v>
       </c>
       <c r="K22" s="10">
         <f t="shared" si="1"/>
         <v>3569.23</v>
       </c>
       <c r="L22" s="8">
@@ -7224,82 +8520,100 @@
       </c>
       <c r="U22" s="8">
         <f>Jan!D21</f>
         <v>3654.05</v>
       </c>
       <c r="V22" s="9">
         <f>Jan!E21</f>
         <v>17.079999999999998</v>
       </c>
       <c r="W22" s="10">
         <f t="shared" si="5"/>
         <v>3671.13</v>
       </c>
       <c r="X22" s="9">
         <f>Feb!D21</f>
         <v>3740.31</v>
       </c>
       <c r="Y22" s="20">
         <f>Feb!E21</f>
         <v>17.489999999999998</v>
       </c>
       <c r="Z22" s="10">
         <f t="shared" si="6"/>
         <v>3757.7999999999997</v>
       </c>
-      <c r="AA22" s="9"/>
-[...4 lines deleted...]
-      <c r="AF22" s="10"/>
+      <c r="AA22" s="9">
+        <f>Mar!D21</f>
+        <v>84375.39</v>
+      </c>
+      <c r="AB22" s="25">
+        <f>Mar!E21</f>
+        <v>394.49</v>
+      </c>
+      <c r="AC22" s="10">
+        <f t="shared" si="7"/>
+        <v>84769.88</v>
+      </c>
+      <c r="AD22" s="8">
+        <f>Apr!D21</f>
+        <v>144019.92000000001</v>
+      </c>
+      <c r="AE22" s="32">
+        <f>Apr!E21</f>
+        <v>673.35</v>
+      </c>
+      <c r="AF22" s="10">
+        <f t="shared" si="8"/>
+        <v>144693.27000000002</v>
+      </c>
       <c r="AG22" s="9"/>
       <c r="AH22" s="20"/>
       <c r="AI22" s="10"/>
       <c r="AJ22" s="9"/>
       <c r="AK22" s="25"/>
       <c r="AL22" s="10"/>
       <c r="AM22" s="46">
-        <f t="shared" si="8"/>
-        <v>21613.89</v>
+        <f t="shared" si="10"/>
+        <v>251077.04000000004</v>
       </c>
     </row>
     <row r="23" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A23" s="1">
         <v>19</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="32">
         <v>0</v>
       </c>
       <c r="D23" s="38">
         <v>0</v>
       </c>
       <c r="E23" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F23" s="9">
         <v>0</v>
       </c>
       <c r="G23" s="20">
         <v>0</v>
       </c>
       <c r="H23" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I23" s="9">
         <f>Sept!D22</f>
         <v>3386.49</v>
       </c>
       <c r="J23" s="20">
         <f>Sept!E22</f>
         <v>50.1</v>
       </c>
       <c r="K23" s="10">
         <f t="shared" si="1"/>
         <v>3436.5899999999997</v>
       </c>
       <c r="L23" s="8">
@@ -7340,82 +8654,100 @@
       </c>
       <c r="U23" s="8">
         <f>Jan!D22</f>
         <v>3499.82</v>
       </c>
       <c r="V23" s="9">
         <f>Jan!E22</f>
         <v>51.69</v>
       </c>
       <c r="W23" s="10">
         <f t="shared" si="5"/>
         <v>3551.51</v>
       </c>
       <c r="X23" s="9">
         <f>Feb!D22</f>
         <v>3582.44</v>
       </c>
       <c r="Y23" s="20">
         <f>Feb!E22</f>
         <v>52.9</v>
       </c>
       <c r="Z23" s="10">
         <f t="shared" si="6"/>
         <v>3635.34</v>
       </c>
-      <c r="AA23" s="9"/>
-[...4 lines deleted...]
-      <c r="AF23" s="10"/>
+      <c r="AA23" s="9">
+        <f>Mar!D22</f>
+        <v>80814.039999999994</v>
+      </c>
+      <c r="AB23" s="25">
+        <f>Mar!E22</f>
+        <v>1193.42</v>
+      </c>
+      <c r="AC23" s="10">
+        <f t="shared" si="7"/>
+        <v>82007.459999999992</v>
+      </c>
+      <c r="AD23" s="8">
+        <f>Apr!D22</f>
+        <v>137941.07</v>
+      </c>
+      <c r="AE23" s="32">
+        <f>Apr!E22</f>
+        <v>2037.05</v>
+      </c>
+      <c r="AF23" s="10">
+        <f t="shared" si="8"/>
+        <v>139978.12</v>
+      </c>
       <c r="AG23" s="9"/>
       <c r="AH23" s="20"/>
       <c r="AI23" s="10"/>
       <c r="AJ23" s="9"/>
       <c r="AK23" s="25"/>
       <c r="AL23" s="10"/>
       <c r="AM23" s="46">
-        <f t="shared" si="8"/>
-        <v>20909.560000000001</v>
+        <f t="shared" si="10"/>
+        <v>242895.13999999998</v>
       </c>
     </row>
     <row r="24" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>20</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="36">
         <v>0</v>
       </c>
       <c r="D24" s="33">
         <v>0</v>
       </c>
       <c r="E24" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F24" s="12">
         <v>0</v>
       </c>
       <c r="G24" s="21">
         <v>0</v>
       </c>
       <c r="H24" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I24" s="12">
         <f>Sept!D23</f>
         <v>2265.2199999999998</v>
       </c>
       <c r="J24" s="21">
         <f>Sept!E23</f>
         <v>5.03</v>
       </c>
       <c r="K24" s="13">
         <f t="shared" si="1"/>
         <v>2270.25</v>
       </c>
       <c r="L24" s="11">
@@ -7456,82 +8788,100 @@
       </c>
       <c r="U24" s="11">
         <f>Jan!D23</f>
         <v>2343</v>
       </c>
       <c r="V24" s="12">
         <f>Jan!E23</f>
         <v>5.19</v>
       </c>
       <c r="W24" s="13">
         <f t="shared" si="5"/>
         <v>2348.19</v>
       </c>
       <c r="X24" s="12">
         <f>Feb!D23</f>
         <v>2398.3200000000002</v>
       </c>
       <c r="Y24" s="21">
         <f>Feb!E23</f>
         <v>5.31</v>
       </c>
       <c r="Z24" s="13">
         <f t="shared" si="6"/>
         <v>2403.63</v>
       </c>
-      <c r="AA24" s="12"/>
-[...4 lines deleted...]
-      <c r="AF24" s="13"/>
+      <c r="AA24" s="12">
+        <f>Mar!D23</f>
+        <v>54102.11</v>
+      </c>
+      <c r="AB24" s="26">
+        <f>Mar!E23</f>
+        <v>119.92</v>
+      </c>
+      <c r="AC24" s="13">
+        <f t="shared" si="7"/>
+        <v>54222.03</v>
+      </c>
+      <c r="AD24" s="11">
+        <f>Apr!D23</f>
+        <v>92346.61</v>
+      </c>
+      <c r="AE24" s="33">
+        <f>Apr!E23</f>
+        <v>204.69</v>
+      </c>
+      <c r="AF24" s="13">
+        <f t="shared" si="8"/>
+        <v>92551.3</v>
+      </c>
       <c r="AG24" s="12"/>
       <c r="AH24" s="21"/>
       <c r="AI24" s="13"/>
       <c r="AJ24" s="12"/>
       <c r="AK24" s="26"/>
       <c r="AL24" s="13"/>
       <c r="AM24" s="47">
-        <f t="shared" si="8"/>
-        <v>13825.059999999998</v>
+        <f t="shared" si="10"/>
+        <v>160598.39000000001</v>
       </c>
     </row>
     <row r="25" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A25" s="1">
         <v>21</v>
       </c>
       <c r="B25" s="42" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="32">
         <v>0</v>
       </c>
       <c r="D25" s="38">
         <v>0</v>
       </c>
       <c r="E25" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F25" s="9">
         <v>0</v>
       </c>
       <c r="G25" s="20">
         <v>0</v>
       </c>
       <c r="H25" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I25" s="9">
         <f>Sept!D24</f>
         <v>3563.02</v>
       </c>
       <c r="J25" s="20">
         <f>Sept!E24</f>
         <v>40.479999999999997</v>
       </c>
       <c r="K25" s="10">
         <f t="shared" si="1"/>
         <v>3603.5</v>
       </c>
       <c r="L25" s="8">
@@ -7572,82 +8922,100 @@
       </c>
       <c r="U25" s="8">
         <f>Jan!D24</f>
         <v>3678.79</v>
       </c>
       <c r="V25" s="9">
         <f>Jan!E24</f>
         <v>41.77</v>
       </c>
       <c r="W25" s="10">
         <f t="shared" si="5"/>
         <v>3720.56</v>
       </c>
       <c r="X25" s="9">
         <f>Feb!D24</f>
         <v>3765.63</v>
       </c>
       <c r="Y25" s="20">
         <f>Feb!E24</f>
         <v>42.75</v>
       </c>
       <c r="Z25" s="10">
         <f t="shared" si="6"/>
         <v>3808.38</v>
       </c>
-      <c r="AA25" s="9"/>
-[...4 lines deleted...]
-      <c r="AF25" s="10"/>
+      <c r="AA25" s="9">
+        <f>Mar!D24</f>
+        <v>84946.59</v>
+      </c>
+      <c r="AB25" s="25">
+        <f>Mar!E24</f>
+        <v>964.38</v>
+      </c>
+      <c r="AC25" s="10">
+        <f t="shared" si="7"/>
+        <v>85910.97</v>
+      </c>
+      <c r="AD25" s="8">
+        <f>Apr!D24</f>
+        <v>144994.89000000001</v>
+      </c>
+      <c r="AE25" s="32">
+        <f>Apr!E24</f>
+        <v>1646.1</v>
+      </c>
+      <c r="AF25" s="10">
+        <f t="shared" si="8"/>
+        <v>146640.99000000002</v>
+      </c>
       <c r="AG25" s="9"/>
       <c r="AH25" s="20"/>
       <c r="AI25" s="10"/>
       <c r="AJ25" s="9"/>
       <c r="AK25" s="25"/>
       <c r="AL25" s="10"/>
       <c r="AM25" s="46">
-        <f t="shared" si="8"/>
-        <v>21904.840000000004</v>
+        <f t="shared" si="10"/>
+        <v>254456.80000000002</v>
       </c>
     </row>
     <row r="26" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A26" s="1">
         <v>22</v>
       </c>
       <c r="B26" s="42" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="32">
         <v>0</v>
       </c>
       <c r="D26" s="38">
         <v>0</v>
       </c>
       <c r="E26" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F26" s="9">
         <v>0</v>
       </c>
       <c r="G26" s="20">
         <v>0</v>
       </c>
       <c r="H26" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I26" s="9">
         <f>Sept!D25</f>
         <v>4424.53</v>
       </c>
       <c r="J26" s="20">
         <f>Sept!E25</f>
         <v>80.239999999999995</v>
       </c>
       <c r="K26" s="10">
         <f t="shared" si="1"/>
         <v>4504.7699999999995</v>
       </c>
       <c r="L26" s="8">
@@ -7688,82 +9056,100 @@
       </c>
       <c r="U26" s="8">
         <f>Jan!D25</f>
         <v>4567.99</v>
       </c>
       <c r="V26" s="9">
         <f>Jan!E25</f>
         <v>82.78</v>
       </c>
       <c r="W26" s="10">
         <f t="shared" si="5"/>
         <v>4650.7699999999995</v>
       </c>
       <c r="X26" s="9">
         <f>Feb!D25</f>
         <v>4675.83</v>
       </c>
       <c r="Y26" s="20">
         <f>Feb!E25</f>
         <v>84.73</v>
       </c>
       <c r="Z26" s="10">
         <f t="shared" si="6"/>
         <v>4760.5599999999995</v>
       </c>
-      <c r="AA26" s="9"/>
-[...4 lines deleted...]
-      <c r="AF26" s="10"/>
+      <c r="AA26" s="9">
+        <f>Mar!D25</f>
+        <v>105479.2</v>
+      </c>
+      <c r="AB26" s="25">
+        <f>Mar!E25</f>
+        <v>1911.4</v>
+      </c>
+      <c r="AC26" s="10">
+        <f t="shared" si="7"/>
+        <v>107390.59999999999</v>
+      </c>
+      <c r="AD26" s="8">
+        <f>Apr!D25</f>
+        <v>180041.91</v>
+      </c>
+      <c r="AE26" s="32">
+        <f>Apr!E25</f>
+        <v>3262.54</v>
+      </c>
+      <c r="AF26" s="10">
+        <f t="shared" si="8"/>
+        <v>183304.45</v>
+      </c>
       <c r="AG26" s="9"/>
       <c r="AH26" s="20"/>
       <c r="AI26" s="10"/>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="25"/>
       <c r="AL26" s="10"/>
       <c r="AM26" s="46">
-        <f t="shared" si="8"/>
-        <v>27381.520000000004</v>
+        <f t="shared" si="10"/>
+        <v>318076.57</v>
       </c>
     </row>
     <row r="27" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A27" s="1">
         <v>23</v>
       </c>
       <c r="B27" s="42" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="32">
         <v>0</v>
       </c>
       <c r="D27" s="38">
         <v>0</v>
       </c>
       <c r="E27" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F27" s="9">
         <v>0</v>
       </c>
       <c r="G27" s="20">
         <v>0</v>
       </c>
       <c r="H27" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I27" s="9">
         <f>Sept!D26</f>
         <v>4444.3999999999996</v>
       </c>
       <c r="J27" s="20">
         <f>Sept!E26</f>
         <v>72.37</v>
       </c>
       <c r="K27" s="10">
         <f t="shared" si="1"/>
         <v>4516.7699999999995</v>
       </c>
       <c r="L27" s="8">
@@ -7804,82 +9190,100 @@
       </c>
       <c r="U27" s="8">
         <f>Jan!D26</f>
         <v>4624.0200000000004</v>
       </c>
       <c r="V27" s="9">
         <f>Jan!E26</f>
         <v>74.66</v>
       </c>
       <c r="W27" s="10">
         <f t="shared" si="5"/>
         <v>4698.68</v>
       </c>
       <c r="X27" s="9">
         <f>Feb!D26</f>
         <v>4733.18</v>
       </c>
       <c r="Y27" s="20">
         <f>Feb!E26</f>
         <v>76.430000000000007</v>
       </c>
       <c r="Z27" s="10">
         <f t="shared" si="6"/>
         <v>4809.6100000000006</v>
       </c>
-      <c r="AA27" s="9"/>
-[...4 lines deleted...]
-      <c r="AF27" s="10"/>
+      <c r="AA27" s="9">
+        <f>Mar!D26</f>
+        <v>106772.9</v>
+      </c>
+      <c r="AB27" s="25">
+        <f>Mar!E26</f>
+        <v>1724.07</v>
+      </c>
+      <c r="AC27" s="10">
+        <f t="shared" si="7"/>
+        <v>108496.97</v>
+      </c>
+      <c r="AD27" s="8">
+        <f>Apr!D26</f>
+        <v>182250.11</v>
+      </c>
+      <c r="AE27" s="32">
+        <f>Apr!E26</f>
+        <v>2942.8</v>
+      </c>
+      <c r="AF27" s="10">
+        <f t="shared" si="8"/>
+        <v>185192.90999999997</v>
+      </c>
       <c r="AG27" s="9"/>
       <c r="AH27" s="20"/>
       <c r="AI27" s="10"/>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="25"/>
       <c r="AL27" s="10"/>
       <c r="AM27" s="46">
-        <f t="shared" si="8"/>
-        <v>27663.629999999997</v>
+        <f t="shared" si="10"/>
+        <v>321353.51</v>
       </c>
     </row>
     <row r="28" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A28" s="1">
         <v>24</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>25</v>
       </c>
       <c r="C28" s="32">
         <v>0</v>
       </c>
       <c r="D28" s="38">
         <v>0</v>
       </c>
       <c r="E28" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F28" s="9">
         <v>0</v>
       </c>
       <c r="G28" s="20">
         <v>0</v>
       </c>
       <c r="H28" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I28" s="9">
         <f>Sept!D27</f>
         <v>3989.76</v>
       </c>
       <c r="J28" s="20">
         <f>Sept!E27</f>
         <v>60.82</v>
       </c>
       <c r="K28" s="10">
         <f t="shared" si="1"/>
         <v>4050.5800000000004</v>
       </c>
       <c r="L28" s="8">
@@ -7920,82 +9324,100 @@
       </c>
       <c r="U28" s="8">
         <f>Jan!D27</f>
         <v>4118.2</v>
       </c>
       <c r="V28" s="9">
         <f>Jan!E27</f>
         <v>62.75</v>
       </c>
       <c r="W28" s="10">
         <f t="shared" si="5"/>
         <v>4180.95</v>
       </c>
       <c r="X28" s="9">
         <f>Feb!D27</f>
         <v>4215.42</v>
       </c>
       <c r="Y28" s="20">
         <f>Feb!E27</f>
         <v>64.22</v>
       </c>
       <c r="Z28" s="10">
         <f t="shared" si="6"/>
         <v>4279.6400000000003</v>
       </c>
-      <c r="AA28" s="9"/>
-[...4 lines deleted...]
-      <c r="AF28" s="10"/>
+      <c r="AA28" s="9">
+        <f>Mar!D27</f>
+        <v>95093.04</v>
+      </c>
+      <c r="AB28" s="25">
+        <f>Mar!E27</f>
+        <v>1448.81</v>
+      </c>
+      <c r="AC28" s="10">
+        <f t="shared" si="7"/>
+        <v>96541.849999999991</v>
+      </c>
+      <c r="AD28" s="8">
+        <f>Apr!D27</f>
+        <v>162313.82</v>
+      </c>
+      <c r="AE28" s="32">
+        <f>Apr!E27</f>
+        <v>2472.96</v>
+      </c>
+      <c r="AF28" s="10">
+        <f t="shared" si="8"/>
+        <v>164786.78</v>
+      </c>
       <c r="AG28" s="9"/>
       <c r="AH28" s="20"/>
       <c r="AI28" s="10"/>
       <c r="AJ28" s="9"/>
       <c r="AK28" s="25"/>
       <c r="AL28" s="10"/>
       <c r="AM28" s="46">
-        <f t="shared" si="8"/>
-        <v>24615.42</v>
+        <f t="shared" si="10"/>
+        <v>285944.05</v>
       </c>
     </row>
     <row r="29" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>25</v>
       </c>
       <c r="B29" s="43" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="36">
         <v>0</v>
       </c>
       <c r="D29" s="33">
         <v>0</v>
       </c>
       <c r="E29" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F29" s="15">
         <v>0</v>
       </c>
       <c r="G29" s="22">
         <v>0</v>
       </c>
       <c r="H29" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I29" s="15">
         <f>Sept!D28</f>
         <v>4026.97</v>
       </c>
       <c r="J29" s="22">
         <f>Sept!E28</f>
         <v>37.270000000000003</v>
       </c>
       <c r="K29" s="13">
         <f t="shared" si="1"/>
         <v>4064.24</v>
       </c>
       <c r="L29" s="14">
@@ -8036,82 +9458,100 @@
       </c>
       <c r="U29" s="11">
         <f>Jan!D28</f>
         <v>4256.3999999999996</v>
       </c>
       <c r="V29" s="12">
         <f>Jan!E28</f>
         <v>38.450000000000003</v>
       </c>
       <c r="W29" s="13">
         <f t="shared" si="5"/>
         <v>4294.8499999999995</v>
       </c>
       <c r="X29" s="15">
         <f>Feb!D28</f>
         <v>4356.88</v>
       </c>
       <c r="Y29" s="22">
         <f>Feb!E28</f>
         <v>39.36</v>
       </c>
       <c r="Z29" s="13">
         <f t="shared" si="6"/>
         <v>4396.24</v>
       </c>
-      <c r="AA29" s="15"/>
-[...4 lines deleted...]
-      <c r="AF29" s="13"/>
+      <c r="AA29" s="15">
+        <f>Mar!D28</f>
+        <v>98284.18</v>
+      </c>
+      <c r="AB29" s="27">
+        <f>Mar!E28</f>
+        <v>887.79</v>
+      </c>
+      <c r="AC29" s="13">
+        <f t="shared" si="7"/>
+        <v>99171.969999999987</v>
+      </c>
+      <c r="AD29" s="14">
+        <f>Apr!D28</f>
+        <v>167760.75</v>
+      </c>
+      <c r="AE29" s="33">
+        <f>Apr!E28</f>
+        <v>1515.35</v>
+      </c>
+      <c r="AF29" s="13">
+        <f t="shared" si="8"/>
+        <v>169276.1</v>
+      </c>
       <c r="AG29" s="15"/>
       <c r="AH29" s="22"/>
       <c r="AI29" s="13"/>
       <c r="AJ29" s="15"/>
       <c r="AK29" s="27"/>
       <c r="AL29" s="13"/>
       <c r="AM29" s="47">
-        <f t="shared" si="8"/>
-        <v>25286.009999999995</v>
+        <f t="shared" si="10"/>
+        <v>293734.07999999996</v>
       </c>
     </row>
     <row r="30" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A30" s="1">
         <v>26</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="32">
         <v>0</v>
       </c>
       <c r="D30" s="38">
         <v>0</v>
       </c>
       <c r="E30" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F30" s="9">
         <v>0</v>
       </c>
       <c r="G30" s="20">
         <v>0</v>
       </c>
       <c r="H30" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I30" s="9">
         <f>Sept!D29</f>
         <v>2987.8</v>
       </c>
       <c r="J30" s="20">
         <f>Sept!E29</f>
         <v>24.6</v>
       </c>
       <c r="K30" s="10">
         <f t="shared" si="1"/>
         <v>3012.4</v>
       </c>
       <c r="L30" s="8">
@@ -8152,82 +9592,100 @@
       </c>
       <c r="U30" s="8">
         <f>Jan!D29</f>
         <v>3068.82</v>
       </c>
       <c r="V30" s="9">
         <f>Jan!E29</f>
         <v>25.38</v>
       </c>
       <c r="W30" s="10">
         <f t="shared" si="5"/>
         <v>3094.2000000000003</v>
       </c>
       <c r="X30" s="9">
         <f>Feb!D29</f>
         <v>3141.26</v>
       </c>
       <c r="Y30" s="20">
         <f>Feb!E29</f>
         <v>25.98</v>
       </c>
       <c r="Z30" s="10">
         <f t="shared" si="6"/>
         <v>3167.2400000000002</v>
       </c>
-      <c r="AA30" s="9"/>
-[...4 lines deleted...]
-      <c r="AF30" s="10"/>
+      <c r="AA30" s="9">
+        <f>Mar!D29</f>
+        <v>70861.8</v>
+      </c>
+      <c r="AB30" s="25">
+        <f>Mar!E29</f>
+        <v>586.05999999999995</v>
+      </c>
+      <c r="AC30" s="10">
+        <f t="shared" si="7"/>
+        <v>71447.86</v>
+      </c>
+      <c r="AD30" s="8">
+        <f>Apr!D29</f>
+        <v>120953.65</v>
+      </c>
+      <c r="AE30" s="32">
+        <f>Apr!E29</f>
+        <v>1000.34</v>
+      </c>
+      <c r="AF30" s="10">
+        <f t="shared" si="8"/>
+        <v>121953.98999999999</v>
+      </c>
       <c r="AG30" s="9"/>
       <c r="AH30" s="20"/>
       <c r="AI30" s="10"/>
       <c r="AJ30" s="9"/>
       <c r="AK30" s="25"/>
       <c r="AL30" s="10"/>
       <c r="AM30" s="46">
-        <f t="shared" si="8"/>
-        <v>18217.16</v>
+        <f t="shared" si="10"/>
+        <v>211619.01</v>
       </c>
     </row>
     <row r="31" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A31" s="1">
         <v>27</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="32">
         <v>0</v>
       </c>
       <c r="D31" s="38">
         <v>0</v>
       </c>
       <c r="E31" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F31" s="9">
         <v>0</v>
       </c>
       <c r="G31" s="20">
         <v>0</v>
       </c>
       <c r="H31" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I31" s="9">
         <f>Sept!D30</f>
         <v>2896.29</v>
       </c>
       <c r="J31" s="20">
         <f>Sept!E30</f>
         <v>26.67</v>
       </c>
       <c r="K31" s="10">
         <f t="shared" si="1"/>
         <v>2922.96</v>
       </c>
       <c r="L31" s="8">
@@ -8268,82 +9726,100 @@
       </c>
       <c r="U31" s="8">
         <f>Jan!D30</f>
         <v>2961.47</v>
       </c>
       <c r="V31" s="9">
         <f>Jan!E30</f>
         <v>27.52</v>
       </c>
       <c r="W31" s="10">
         <f t="shared" si="5"/>
         <v>2988.99</v>
       </c>
       <c r="X31" s="9">
         <f>Feb!D30</f>
         <v>3031.38</v>
       </c>
       <c r="Y31" s="20">
         <f>Feb!E30</f>
         <v>28.17</v>
       </c>
       <c r="Z31" s="10">
         <f t="shared" si="6"/>
         <v>3059.55</v>
       </c>
-      <c r="AA31" s="9"/>
-[...4 lines deleted...]
-      <c r="AF31" s="10"/>
+      <c r="AA31" s="9">
+        <f>Mar!D30</f>
+        <v>68383.12</v>
+      </c>
+      <c r="AB31" s="25">
+        <f>Mar!E30</f>
+        <v>635.49</v>
+      </c>
+      <c r="AC31" s="10">
+        <f t="shared" si="7"/>
+        <v>69018.61</v>
+      </c>
+      <c r="AD31" s="8">
+        <f>Apr!D30</f>
+        <v>116722.8</v>
+      </c>
+      <c r="AE31" s="32">
+        <f>Apr!E30</f>
+        <v>1084.72</v>
+      </c>
+      <c r="AF31" s="10">
+        <f t="shared" si="8"/>
+        <v>117807.52</v>
+      </c>
       <c r="AG31" s="9"/>
       <c r="AH31" s="20"/>
       <c r="AI31" s="10"/>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="25"/>
       <c r="AL31" s="10"/>
       <c r="AM31" s="46">
-        <f t="shared" si="8"/>
-        <v>17597.77</v>
+        <f t="shared" si="10"/>
+        <v>204423.90000000002</v>
       </c>
     </row>
     <row r="32" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A32" s="1">
         <v>28</v>
       </c>
       <c r="B32" s="42" t="s">
         <v>29</v>
       </c>
       <c r="C32" s="32">
         <v>0</v>
       </c>
       <c r="D32" s="38">
         <v>0</v>
       </c>
       <c r="E32" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F32" s="9">
         <v>0</v>
       </c>
       <c r="G32" s="20">
         <v>0</v>
       </c>
       <c r="H32" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I32" s="9">
         <f>Sept!D31</f>
         <v>4107.66</v>
       </c>
       <c r="J32" s="20">
         <f>Sept!E31</f>
         <v>48.63</v>
       </c>
       <c r="K32" s="10">
         <f t="shared" si="1"/>
         <v>4156.29</v>
       </c>
       <c r="L32" s="8">
@@ -8384,82 +9860,100 @@
       </c>
       <c r="U32" s="8">
         <f>Jan!D31</f>
         <v>4241.8999999999996</v>
       </c>
       <c r="V32" s="9">
         <f>Jan!E31</f>
         <v>50.16</v>
       </c>
       <c r="W32" s="10">
         <f t="shared" si="5"/>
         <v>4292.0599999999995</v>
       </c>
       <c r="X32" s="9">
         <f>Feb!D31</f>
         <v>4342.04</v>
       </c>
       <c r="Y32" s="20">
         <f>Feb!E31</f>
         <v>51.35</v>
       </c>
       <c r="Z32" s="10">
         <f t="shared" si="6"/>
         <v>4393.3900000000003</v>
       </c>
-      <c r="AA32" s="9"/>
-[...4 lines deleted...]
-      <c r="AF32" s="10"/>
+      <c r="AA32" s="9">
+        <f>Mar!D31</f>
+        <v>97949.48</v>
+      </c>
+      <c r="AB32" s="25">
+        <f>Mar!E31</f>
+        <v>1158.3499999999999</v>
+      </c>
+      <c r="AC32" s="10">
+        <f t="shared" si="7"/>
+        <v>99107.83</v>
+      </c>
+      <c r="AD32" s="8">
+        <f>Apr!D31</f>
+        <v>167189.46</v>
+      </c>
+      <c r="AE32" s="32">
+        <f>Apr!E31</f>
+        <v>1977.19</v>
+      </c>
+      <c r="AF32" s="10">
+        <f t="shared" si="8"/>
+        <v>169166.65</v>
+      </c>
       <c r="AG32" s="9"/>
       <c r="AH32" s="20"/>
       <c r="AI32" s="10"/>
       <c r="AJ32" s="9"/>
       <c r="AK32" s="25"/>
       <c r="AL32" s="10"/>
       <c r="AM32" s="46">
-        <f t="shared" si="8"/>
-        <v>25269.67</v>
+        <f t="shared" si="10"/>
+        <v>293544.15000000002</v>
       </c>
     </row>
     <row r="33" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A33" s="1">
         <v>29</v>
       </c>
       <c r="B33" s="42" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="32">
         <v>0</v>
       </c>
       <c r="D33" s="38">
         <v>0</v>
       </c>
       <c r="E33" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F33" s="9">
         <v>0</v>
       </c>
       <c r="G33" s="30">
         <v>0</v>
       </c>
       <c r="H33" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I33" s="9">
         <f>Sept!D32</f>
         <v>2897.26</v>
       </c>
       <c r="J33" s="30">
         <f>Sept!E32</f>
         <v>9.9700000000000006</v>
       </c>
       <c r="K33" s="10">
         <f t="shared" si="1"/>
         <v>2907.23</v>
       </c>
       <c r="L33" s="8">
@@ -8500,82 +9994,100 @@
       </c>
       <c r="U33" s="8">
         <f>Jan!D32</f>
         <v>3024.4</v>
       </c>
       <c r="V33" s="9">
         <f>Jan!E32</f>
         <v>10.29</v>
       </c>
       <c r="W33" s="10">
         <f t="shared" si="5"/>
         <v>3034.69</v>
       </c>
       <c r="X33" s="9">
         <f>Feb!D32</f>
         <v>3095.8</v>
       </c>
       <c r="Y33" s="20">
         <f>Feb!E32</f>
         <v>10.53</v>
       </c>
       <c r="Z33" s="10">
         <f t="shared" si="6"/>
         <v>3106.3300000000004</v>
       </c>
-      <c r="AA33" s="9"/>
-[...4 lines deleted...]
-      <c r="AF33" s="10"/>
+      <c r="AA33" s="9">
+        <f>Mar!D32</f>
+        <v>69836.289999999994</v>
+      </c>
+      <c r="AB33" s="25">
+        <f>Mar!E32</f>
+        <v>237.59</v>
+      </c>
+      <c r="AC33" s="10">
+        <f t="shared" si="7"/>
+        <v>70073.87999999999</v>
+      </c>
+      <c r="AD33" s="8">
+        <f>Apr!D32</f>
+        <v>119203.21</v>
+      </c>
+      <c r="AE33" s="32">
+        <f>Apr!E32</f>
+        <v>405.55</v>
+      </c>
+      <c r="AF33" s="10">
+        <f t="shared" si="8"/>
+        <v>119608.76000000001</v>
+      </c>
       <c r="AG33" s="9"/>
       <c r="AH33" s="20"/>
       <c r="AI33" s="10"/>
       <c r="AJ33" s="9"/>
       <c r="AK33" s="25"/>
       <c r="AL33" s="10"/>
       <c r="AM33" s="46">
-        <f t="shared" si="8"/>
-        <v>17866.830000000002</v>
+        <f t="shared" si="10"/>
+        <v>207549.47</v>
       </c>
     </row>
     <row r="34" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>30</v>
       </c>
       <c r="B34" s="43" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="36">
         <v>0</v>
       </c>
       <c r="D34" s="33">
         <v>0</v>
       </c>
       <c r="E34" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F34" s="12">
         <v>0</v>
       </c>
       <c r="G34" s="21">
         <v>0</v>
       </c>
       <c r="H34" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I34" s="12">
         <f>Sept!D33</f>
         <v>2613.29</v>
       </c>
       <c r="J34" s="21">
         <f>Sept!E33</f>
         <v>9.9499999999999993</v>
       </c>
       <c r="K34" s="13">
         <f t="shared" si="1"/>
         <v>2623.24</v>
       </c>
       <c r="L34" s="11">
@@ -8616,82 +10128,100 @@
       </c>
       <c r="U34" s="11">
         <f>Jan!D33</f>
         <v>2725.86</v>
       </c>
       <c r="V34" s="12">
         <f>Jan!E33</f>
         <v>10.27</v>
       </c>
       <c r="W34" s="13">
         <f t="shared" si="5"/>
         <v>2736.13</v>
       </c>
       <c r="X34" s="12">
         <f>Feb!D33</f>
         <v>2790.21</v>
       </c>
       <c r="Y34" s="21">
         <f>Feb!E33</f>
         <v>10.51</v>
       </c>
       <c r="Z34" s="13">
         <f t="shared" si="6"/>
         <v>2800.7200000000003</v>
       </c>
-      <c r="AA34" s="12"/>
-[...4 lines deleted...]
-      <c r="AF34" s="13"/>
+      <c r="AA34" s="12">
+        <f>Mar!D33</f>
+        <v>62942.54</v>
+      </c>
+      <c r="AB34" s="26">
+        <f>Mar!E33</f>
+        <v>237.15</v>
+      </c>
+      <c r="AC34" s="13">
+        <f t="shared" si="7"/>
+        <v>63179.69</v>
+      </c>
+      <c r="AD34" s="11">
+        <f>Apr!D33</f>
+        <v>107436.3</v>
+      </c>
+      <c r="AE34" s="33">
+        <f>Apr!E33</f>
+        <v>404.78</v>
+      </c>
+      <c r="AF34" s="13">
+        <f t="shared" si="8"/>
+        <v>107841.08</v>
+      </c>
       <c r="AG34" s="12"/>
       <c r="AH34" s="21"/>
       <c r="AI34" s="13"/>
       <c r="AJ34" s="12"/>
       <c r="AK34" s="26"/>
       <c r="AL34" s="13"/>
       <c r="AM34" s="47">
-        <f t="shared" si="8"/>
-        <v>16109.010000000002</v>
+        <f t="shared" si="10"/>
+        <v>187129.78000000003</v>
       </c>
     </row>
     <row r="35" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A35" s="1">
         <v>31</v>
       </c>
       <c r="B35" s="42" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="32">
         <v>0</v>
       </c>
       <c r="D35" s="38">
         <v>0</v>
       </c>
       <c r="E35" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F35" s="9">
         <v>0</v>
       </c>
       <c r="G35" s="20">
         <v>0</v>
       </c>
       <c r="H35" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I35" s="9">
         <f>Sept!D34</f>
         <v>5172.12</v>
       </c>
       <c r="J35" s="20">
         <f>Sept!E34</f>
         <v>85.35</v>
       </c>
       <c r="K35" s="10">
         <f t="shared" si="1"/>
         <v>5257.47</v>
       </c>
       <c r="L35" s="8">
@@ -8732,82 +10262,100 @@
       </c>
       <c r="U35" s="8">
         <f>Jan!D34</f>
         <v>5329.24</v>
       </c>
       <c r="V35" s="9">
         <f>Jan!E34</f>
         <v>88.04</v>
       </c>
       <c r="W35" s="10">
         <f t="shared" si="5"/>
         <v>5417.28</v>
       </c>
       <c r="X35" s="9">
         <f>Feb!D34</f>
         <v>5455.06</v>
       </c>
       <c r="Y35" s="20">
         <f>Feb!E34</f>
         <v>90.14</v>
       </c>
       <c r="Z35" s="10">
         <f t="shared" si="6"/>
         <v>5545.2000000000007</v>
       </c>
-      <c r="AA35" s="9"/>
-[...4 lines deleted...]
-      <c r="AF35" s="10"/>
+      <c r="AA35" s="9">
+        <f>Mar!D34</f>
+        <v>123057.19</v>
+      </c>
+      <c r="AB35" s="25">
+        <f>Mar!E34</f>
+        <v>2033.15</v>
+      </c>
+      <c r="AC35" s="10">
+        <f t="shared" si="7"/>
+        <v>125090.34</v>
+      </c>
+      <c r="AD35" s="8">
+        <f>Apr!D34</f>
+        <v>210045.68</v>
+      </c>
+      <c r="AE35" s="32">
+        <f>Apr!E34</f>
+        <v>3470.38</v>
+      </c>
+      <c r="AF35" s="10">
+        <f t="shared" si="8"/>
+        <v>213516.06</v>
+      </c>
       <c r="AG35" s="9"/>
       <c r="AH35" s="20"/>
       <c r="AI35" s="10"/>
       <c r="AJ35" s="9"/>
       <c r="AK35" s="25"/>
       <c r="AL35" s="10"/>
       <c r="AM35" s="46">
-        <f t="shared" si="8"/>
-        <v>31894.46</v>
+        <f t="shared" si="10"/>
+        <v>370500.86</v>
       </c>
     </row>
     <row r="36" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A36" s="1">
         <v>32</v>
       </c>
       <c r="B36" s="42" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="32">
         <v>0</v>
       </c>
       <c r="D36" s="38">
         <v>0</v>
       </c>
       <c r="E36" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F36" s="9">
         <v>0</v>
       </c>
       <c r="G36" s="20">
         <v>0</v>
       </c>
       <c r="H36" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I36" s="9">
         <f>Sept!D35</f>
         <v>2251.65</v>
       </c>
       <c r="J36" s="20">
         <f>Sept!E35</f>
         <v>19.84</v>
       </c>
       <c r="K36" s="10">
         <f t="shared" si="1"/>
         <v>2271.4900000000002</v>
       </c>
       <c r="L36" s="8">
@@ -8848,82 +10396,100 @@
       </c>
       <c r="U36" s="8">
         <f>Jan!D35</f>
         <v>2312.06</v>
       </c>
       <c r="V36" s="9">
         <f>Jan!E35</f>
         <v>20.47</v>
       </c>
       <c r="W36" s="10">
         <f t="shared" si="5"/>
         <v>2332.5299999999997</v>
       </c>
       <c r="X36" s="9">
         <f>Feb!D35</f>
         <v>2366.64</v>
       </c>
       <c r="Y36" s="20">
         <f>Feb!E35</f>
         <v>20.95</v>
       </c>
       <c r="Z36" s="10">
         <f t="shared" si="6"/>
         <v>2387.5899999999997</v>
       </c>
-      <c r="AA36" s="9"/>
-[...4 lines deleted...]
-      <c r="AF36" s="10"/>
+      <c r="AA36" s="9">
+        <f>Mar!D35</f>
+        <v>53387.6</v>
+      </c>
+      <c r="AB36" s="25">
+        <f>Mar!E35</f>
+        <v>472.6</v>
+      </c>
+      <c r="AC36" s="10">
+        <f t="shared" si="7"/>
+        <v>53860.2</v>
+      </c>
+      <c r="AD36" s="8">
+        <f>Apr!D35</f>
+        <v>91127.03</v>
+      </c>
+      <c r="AE36" s="32">
+        <f>Apr!E35</f>
+        <v>806.69</v>
+      </c>
+      <c r="AF36" s="10">
+        <f t="shared" si="8"/>
+        <v>91933.72</v>
+      </c>
       <c r="AG36" s="9"/>
       <c r="AH36" s="20"/>
       <c r="AI36" s="10"/>
       <c r="AJ36" s="9"/>
       <c r="AK36" s="25"/>
       <c r="AL36" s="10"/>
       <c r="AM36" s="46">
-        <f t="shared" si="8"/>
-        <v>13732.829999999998</v>
+        <f t="shared" si="10"/>
+        <v>159526.75</v>
       </c>
     </row>
     <row r="37" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A37" s="1">
         <v>33</v>
       </c>
       <c r="B37" s="42" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="32">
         <v>0</v>
       </c>
       <c r="D37" s="38">
         <v>0</v>
       </c>
       <c r="E37" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F37" s="9">
         <v>0</v>
       </c>
       <c r="G37" s="20">
         <v>0</v>
       </c>
       <c r="H37" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I37" s="9">
         <f>Sept!D36</f>
         <v>4525.12</v>
       </c>
       <c r="J37" s="20">
         <f>Sept!E36</f>
         <v>75.77</v>
       </c>
       <c r="K37" s="10">
         <f t="shared" si="1"/>
         <v>4600.8900000000003</v>
       </c>
       <c r="L37" s="8">
@@ -8964,82 +10530,100 @@
       </c>
       <c r="U37" s="8">
         <f>Jan!D36</f>
         <v>4669.32</v>
       </c>
       <c r="V37" s="9">
         <f>Jan!E36</f>
         <v>78.17</v>
       </c>
       <c r="W37" s="10">
         <f t="shared" si="5"/>
         <v>4747.49</v>
       </c>
       <c r="X37" s="9">
         <f>Feb!D36</f>
         <v>4779.55</v>
       </c>
       <c r="Y37" s="20">
         <f>Feb!E36</f>
         <v>80.010000000000005</v>
       </c>
       <c r="Z37" s="10">
         <f t="shared" si="6"/>
         <v>4859.5600000000004</v>
       </c>
-      <c r="AA37" s="9"/>
-[...4 lines deleted...]
-      <c r="AF37" s="10"/>
+      <c r="AA37" s="9">
+        <f>Mar!D36</f>
+        <v>107818.95</v>
+      </c>
+      <c r="AB37" s="25">
+        <f>Mar!E36</f>
+        <v>1804.97</v>
+      </c>
+      <c r="AC37" s="10">
+        <f t="shared" si="7"/>
+        <v>109623.92</v>
+      </c>
+      <c r="AD37" s="8">
+        <f>Apr!D36</f>
+        <v>184035.6</v>
+      </c>
+      <c r="AE37" s="32">
+        <f>Apr!E36</f>
+        <v>3080.89</v>
+      </c>
+      <c r="AF37" s="10">
+        <f t="shared" si="8"/>
+        <v>187116.49000000002</v>
+      </c>
       <c r="AG37" s="9"/>
       <c r="AH37" s="20"/>
       <c r="AI37" s="10"/>
       <c r="AJ37" s="9"/>
       <c r="AK37" s="25"/>
       <c r="AL37" s="10"/>
       <c r="AM37" s="46">
-        <f t="shared" si="8"/>
-        <v>27950.970000000005</v>
+        <f t="shared" si="10"/>
+        <v>324691.38</v>
       </c>
     </row>
     <row r="38" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A38" s="1">
         <v>34</v>
       </c>
       <c r="B38" s="42" t="s">
         <v>35</v>
       </c>
       <c r="C38" s="32">
         <v>0</v>
       </c>
       <c r="D38" s="38">
         <v>0</v>
       </c>
       <c r="E38" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F38" s="9">
         <v>0</v>
       </c>
       <c r="G38" s="20">
         <v>0</v>
       </c>
       <c r="H38" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I38" s="9">
         <f>Sept!D37</f>
         <v>3392.8</v>
       </c>
       <c r="J38" s="20">
         <f>Sept!E37</f>
         <v>36.67</v>
       </c>
       <c r="K38" s="10">
         <f t="shared" si="1"/>
         <v>3429.4700000000003</v>
       </c>
       <c r="L38" s="8">
@@ -9080,82 +10664,100 @@
       </c>
       <c r="U38" s="8">
         <f>Jan!D37</f>
         <v>3507.88</v>
       </c>
       <c r="V38" s="9">
         <f>Jan!E37</f>
         <v>37.82</v>
       </c>
       <c r="W38" s="10">
         <f t="shared" si="5"/>
         <v>3545.7000000000003</v>
       </c>
       <c r="X38" s="9">
         <f>Feb!D37</f>
         <v>3590.69</v>
       </c>
       <c r="Y38" s="20">
         <f>Feb!E37</f>
         <v>38.72</v>
       </c>
       <c r="Z38" s="10">
         <f t="shared" si="6"/>
         <v>3629.41</v>
       </c>
-      <c r="AA38" s="9"/>
-[...4 lines deleted...]
-      <c r="AF38" s="10"/>
+      <c r="AA38" s="9">
+        <f>Mar!D37</f>
+        <v>81000.12</v>
+      </c>
+      <c r="AB38" s="25">
+        <f>Mar!E37</f>
+        <v>873.34</v>
+      </c>
+      <c r="AC38" s="10">
+        <f t="shared" si="7"/>
+        <v>81873.459999999992</v>
+      </c>
+      <c r="AD38" s="8">
+        <f>Apr!D37</f>
+        <v>138258.68</v>
+      </c>
+      <c r="AE38" s="32">
+        <f>Apr!E37</f>
+        <v>1490.71</v>
+      </c>
+      <c r="AF38" s="10">
+        <f t="shared" si="8"/>
+        <v>139749.38999999998</v>
+      </c>
       <c r="AG38" s="9"/>
       <c r="AH38" s="20"/>
       <c r="AI38" s="10"/>
       <c r="AJ38" s="9"/>
       <c r="AK38" s="25"/>
       <c r="AL38" s="10"/>
       <c r="AM38" s="46">
-        <f t="shared" si="8"/>
-        <v>20875.400000000001</v>
+        <f t="shared" si="10"/>
+        <v>242498.24999999997</v>
       </c>
     </row>
     <row r="39" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>35</v>
       </c>
       <c r="B39" s="43" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="36">
         <v>0</v>
       </c>
       <c r="D39" s="33">
         <v>0</v>
       </c>
       <c r="E39" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F39" s="12">
         <v>0</v>
       </c>
       <c r="G39" s="21">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I39" s="12">
         <f>Sept!D38</f>
         <v>3575.25</v>
       </c>
       <c r="J39" s="21">
         <f>Sept!E38</f>
         <v>61.69</v>
       </c>
       <c r="K39" s="13">
         <f t="shared" si="1"/>
         <v>3636.94</v>
       </c>
       <c r="L39" s="11">
@@ -9196,82 +10798,100 @@
       </c>
       <c r="U39" s="11">
         <f>Jan!D38</f>
         <v>3686.03</v>
       </c>
       <c r="V39" s="12">
         <f>Jan!E38</f>
         <v>63.64</v>
       </c>
       <c r="W39" s="13">
         <f t="shared" si="5"/>
         <v>3749.67</v>
       </c>
       <c r="X39" s="12">
         <f>Feb!D38</f>
         <v>3773.05</v>
       </c>
       <c r="Y39" s="21">
         <f>Feb!E38</f>
         <v>65.14</v>
       </c>
       <c r="Z39" s="13">
         <f t="shared" si="6"/>
         <v>3838.19</v>
       </c>
-      <c r="AA39" s="12"/>
-[...4 lines deleted...]
-      <c r="AF39" s="13"/>
+      <c r="AA39" s="12">
+        <f>Mar!D38</f>
+        <v>85113.85</v>
+      </c>
+      <c r="AB39" s="26">
+        <f>Mar!E38</f>
+        <v>1469.59</v>
+      </c>
+      <c r="AC39" s="13">
+        <f t="shared" si="7"/>
+        <v>86583.44</v>
+      </c>
+      <c r="AD39" s="11">
+        <f>Apr!D38</f>
+        <v>145280.39000000001</v>
+      </c>
+      <c r="AE39" s="33">
+        <f>Apr!E38</f>
+        <v>2508.4499999999998</v>
+      </c>
+      <c r="AF39" s="13">
+        <f t="shared" si="8"/>
+        <v>147788.84000000003</v>
+      </c>
       <c r="AG39" s="12"/>
       <c r="AH39" s="21"/>
       <c r="AI39" s="13"/>
       <c r="AJ39" s="12"/>
       <c r="AK39" s="26"/>
       <c r="AL39" s="13"/>
       <c r="AM39" s="47">
-        <f t="shared" si="8"/>
-        <v>22076.3</v>
+        <f t="shared" si="10"/>
+        <v>256448.58000000002</v>
       </c>
     </row>
     <row r="40" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A40" s="1">
         <v>36</v>
       </c>
       <c r="B40" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="32">
         <v>0</v>
       </c>
       <c r="D40" s="38">
         <v>0</v>
       </c>
       <c r="E40" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F40" s="9">
         <v>0</v>
       </c>
       <c r="G40" s="20">
         <v>0</v>
       </c>
       <c r="H40" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I40" s="9">
         <f>Sept!D39</f>
         <v>2882.14</v>
       </c>
       <c r="J40" s="20">
         <f>Sept!E39</f>
         <v>31.89</v>
       </c>
       <c r="K40" s="10">
         <f t="shared" si="1"/>
         <v>2914.0299999999997</v>
       </c>
       <c r="L40" s="8">
@@ -9312,82 +10932,100 @@
       </c>
       <c r="U40" s="8">
         <f>Jan!D39</f>
         <v>2968.5</v>
       </c>
       <c r="V40" s="9">
         <f>Jan!E39</f>
         <v>32.9</v>
       </c>
       <c r="W40" s="10">
         <f t="shared" si="5"/>
         <v>3001.4</v>
       </c>
       <c r="X40" s="9">
         <f>Feb!D39</f>
         <v>3038.58</v>
       </c>
       <c r="Y40" s="20">
         <f>Feb!E39</f>
         <v>33.68</v>
       </c>
       <c r="Z40" s="10">
         <f t="shared" si="6"/>
         <v>3072.2599999999998</v>
       </c>
-      <c r="AA40" s="9"/>
-[...4 lines deleted...]
-      <c r="AF40" s="10"/>
+      <c r="AA40" s="9">
+        <f>Mar!D39</f>
+        <v>68545.52</v>
+      </c>
+      <c r="AB40" s="25">
+        <f>Mar!E39</f>
+        <v>759.69</v>
+      </c>
+      <c r="AC40" s="10">
+        <f t="shared" si="7"/>
+        <v>69305.210000000006</v>
+      </c>
+      <c r="AD40" s="8">
+        <f>Apr!D39</f>
+        <v>117000</v>
+      </c>
+      <c r="AE40" s="32">
+        <f>Apr!E39</f>
+        <v>1296.71</v>
+      </c>
+      <c r="AF40" s="10">
+        <f t="shared" si="8"/>
+        <v>118296.71</v>
+      </c>
       <c r="AG40" s="9"/>
       <c r="AH40" s="20"/>
       <c r="AI40" s="10"/>
       <c r="AJ40" s="9"/>
       <c r="AK40" s="25"/>
       <c r="AL40" s="10"/>
       <c r="AM40" s="46">
-        <f t="shared" si="8"/>
-        <v>17670.84</v>
+        <f t="shared" si="10"/>
+        <v>205272.76</v>
       </c>
     </row>
     <row r="41" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A41" s="1">
         <v>37</v>
       </c>
       <c r="B41" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="32">
         <v>0</v>
       </c>
       <c r="D41" s="38">
         <v>0</v>
       </c>
       <c r="E41" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F41" s="9">
         <v>0</v>
       </c>
       <c r="G41" s="20">
         <v>0</v>
       </c>
       <c r="H41" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I41" s="9">
         <f>Sept!D40</f>
         <v>3285.85</v>
       </c>
       <c r="J41" s="20">
         <f>Sept!E40</f>
         <v>36.090000000000003</v>
       </c>
       <c r="K41" s="10">
         <f t="shared" si="1"/>
         <v>3321.94</v>
       </c>
       <c r="L41" s="8">
@@ -9428,82 +11066,100 @@
       </c>
       <c r="U41" s="8">
         <f>Jan!D40</f>
         <v>3395.38</v>
       </c>
       <c r="V41" s="9">
         <f>Jan!E40</f>
         <v>37.22</v>
       </c>
       <c r="W41" s="10">
         <f t="shared" si="5"/>
         <v>3432.6</v>
       </c>
       <c r="X41" s="9">
         <f>Feb!D40</f>
         <v>3475.54</v>
       </c>
       <c r="Y41" s="20">
         <f>Feb!E40</f>
         <v>38.1</v>
       </c>
       <c r="Z41" s="10">
         <f t="shared" si="6"/>
         <v>3513.64</v>
       </c>
-      <c r="AA41" s="9"/>
-[...4 lines deleted...]
-      <c r="AF41" s="10"/>
+      <c r="AA41" s="9">
+        <f>Mar!D40</f>
+        <v>78402.5</v>
+      </c>
+      <c r="AB41" s="25">
+        <f>Mar!E40</f>
+        <v>859.54</v>
+      </c>
+      <c r="AC41" s="10">
+        <f t="shared" si="7"/>
+        <v>79262.039999999994</v>
+      </c>
+      <c r="AD41" s="8">
+        <f>Apr!D40</f>
+        <v>133824.82</v>
+      </c>
+      <c r="AE41" s="32">
+        <f>Apr!E40</f>
+        <v>1467.14</v>
+      </c>
+      <c r="AF41" s="10">
+        <f t="shared" si="8"/>
+        <v>135291.96000000002</v>
+      </c>
       <c r="AG41" s="9"/>
       <c r="AH41" s="20"/>
       <c r="AI41" s="10"/>
       <c r="AJ41" s="9"/>
       <c r="AK41" s="25"/>
       <c r="AL41" s="10"/>
       <c r="AM41" s="46">
-        <f t="shared" si="8"/>
-        <v>20209.559999999998</v>
+        <f t="shared" si="10"/>
+        <v>234763.56</v>
       </c>
     </row>
     <row r="42" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A42" s="1">
         <v>38</v>
       </c>
       <c r="B42" s="42" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="32">
         <v>0</v>
       </c>
       <c r="D42" s="38">
         <v>0</v>
       </c>
       <c r="E42" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F42" s="9">
         <v>0</v>
       </c>
       <c r="G42" s="20">
         <v>0</v>
       </c>
       <c r="H42" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I42" s="9">
         <f>Sept!D41</f>
         <v>3365.6</v>
       </c>
       <c r="J42" s="20">
         <f>Sept!E41</f>
         <v>23.32</v>
       </c>
       <c r="K42" s="10">
         <f t="shared" si="1"/>
         <v>3388.92</v>
       </c>
       <c r="L42" s="8">
@@ -9544,82 +11200,100 @@
       </c>
       <c r="U42" s="8">
         <f>Jan!D41</f>
         <v>3475.46</v>
       </c>
       <c r="V42" s="9">
         <f>Jan!E41</f>
         <v>24.06</v>
       </c>
       <c r="W42" s="10">
         <f t="shared" si="5"/>
         <v>3499.52</v>
       </c>
       <c r="X42" s="9">
         <f>Feb!D41</f>
         <v>3557.51</v>
       </c>
       <c r="Y42" s="20">
         <f>Feb!E41</f>
         <v>24.63</v>
       </c>
       <c r="Z42" s="10">
         <f t="shared" si="6"/>
         <v>3582.1400000000003</v>
       </c>
-      <c r="AA42" s="9"/>
-[...4 lines deleted...]
-      <c r="AF42" s="10"/>
+      <c r="AA42" s="9">
+        <f>Mar!D41</f>
+        <v>80251.59</v>
+      </c>
+      <c r="AB42" s="25">
+        <f>Mar!E41</f>
+        <v>555.53</v>
+      </c>
+      <c r="AC42" s="10">
+        <f t="shared" si="7"/>
+        <v>80807.12</v>
+      </c>
+      <c r="AD42" s="8">
+        <f>Apr!D41</f>
+        <v>136981.03</v>
+      </c>
+      <c r="AE42" s="32">
+        <f>Apr!E41</f>
+        <v>948.23</v>
+      </c>
+      <c r="AF42" s="10">
+        <f t="shared" si="8"/>
+        <v>137929.26</v>
+      </c>
       <c r="AG42" s="9"/>
       <c r="AH42" s="20"/>
       <c r="AI42" s="10"/>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="25"/>
       <c r="AL42" s="10"/>
       <c r="AM42" s="46">
-        <f t="shared" si="8"/>
-        <v>20603.53</v>
+        <f t="shared" si="10"/>
+        <v>239339.91</v>
       </c>
     </row>
     <row r="43" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A43" s="1">
         <v>39</v>
       </c>
       <c r="B43" s="42" t="s">
         <v>40</v>
       </c>
       <c r="C43" s="32">
         <v>0</v>
       </c>
       <c r="D43" s="38">
         <v>0</v>
       </c>
       <c r="E43" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F43" s="9">
         <v>0</v>
       </c>
       <c r="G43" s="20">
         <v>0</v>
       </c>
       <c r="H43" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I43" s="9">
         <f>Sept!D42</f>
         <v>3608.85</v>
       </c>
       <c r="J43" s="20">
         <f>Sept!E42</f>
         <v>24.72</v>
       </c>
       <c r="K43" s="10">
         <f t="shared" si="1"/>
         <v>3633.5699999999997</v>
       </c>
       <c r="L43" s="8">
@@ -9660,82 +11334,100 @@
       </c>
       <c r="U43" s="8">
         <f>Jan!D42</f>
         <v>3722.93</v>
       </c>
       <c r="V43" s="9">
         <f>Jan!E42</f>
         <v>25.5</v>
       </c>
       <c r="W43" s="10">
         <f t="shared" si="5"/>
         <v>3748.43</v>
       </c>
       <c r="X43" s="9">
         <f>Feb!D42</f>
         <v>3810.82</v>
       </c>
       <c r="Y43" s="20">
         <f>Feb!E42</f>
         <v>26.1</v>
       </c>
       <c r="Z43" s="10">
         <f t="shared" si="6"/>
         <v>3836.92</v>
       </c>
-      <c r="AA43" s="9"/>
-[...4 lines deleted...]
-      <c r="AF43" s="10"/>
+      <c r="AA43" s="9">
+        <f>Mar!D42</f>
+        <v>85965.91</v>
+      </c>
+      <c r="AB43" s="25">
+        <f>Mar!E42</f>
+        <v>588.84</v>
+      </c>
+      <c r="AC43" s="10">
+        <f t="shared" si="7"/>
+        <v>86554.75</v>
+      </c>
+      <c r="AD43" s="8">
+        <f>Apr!D42</f>
+        <v>146734.76999999999</v>
+      </c>
+      <c r="AE43" s="32">
+        <f>Apr!E42</f>
+        <v>1005.08</v>
+      </c>
+      <c r="AF43" s="10">
+        <f t="shared" si="8"/>
+        <v>147739.84999999998</v>
+      </c>
       <c r="AG43" s="9"/>
       <c r="AH43" s="20"/>
       <c r="AI43" s="10"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="25"/>
       <c r="AL43" s="10"/>
       <c r="AM43" s="46">
-        <f t="shared" si="8"/>
-        <v>22069</v>
+        <f t="shared" si="10"/>
+        <v>256363.59999999998</v>
       </c>
     </row>
     <row r="44" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>40</v>
       </c>
       <c r="B44" s="43" t="s">
         <v>41</v>
       </c>
       <c r="C44" s="36">
         <v>0</v>
       </c>
       <c r="D44" s="33">
         <v>0</v>
       </c>
       <c r="E44" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F44" s="12">
         <v>0</v>
       </c>
       <c r="G44" s="21">
         <v>0</v>
       </c>
       <c r="H44" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I44" s="12">
         <f>Sept!D43</f>
         <v>3327.92</v>
       </c>
       <c r="J44" s="21">
         <f>Sept!E43</f>
         <v>33.020000000000003</v>
       </c>
       <c r="K44" s="13">
         <f t="shared" si="1"/>
         <v>3360.94</v>
       </c>
       <c r="L44" s="11">
@@ -9776,82 +11468,100 @@
       </c>
       <c r="U44" s="11">
         <f>Jan!D43</f>
         <v>3428.07</v>
       </c>
       <c r="V44" s="12">
         <f>Jan!E43</f>
         <v>34.06</v>
       </c>
       <c r="W44" s="13">
         <f t="shared" si="5"/>
         <v>3462.13</v>
       </c>
       <c r="X44" s="12">
         <f>Feb!D43</f>
         <v>3508.99</v>
       </c>
       <c r="Y44" s="21">
         <f>Feb!E43</f>
         <v>34.869999999999997</v>
       </c>
       <c r="Z44" s="13">
         <f t="shared" si="6"/>
         <v>3543.8599999999997</v>
       </c>
-      <c r="AA44" s="12"/>
-[...4 lines deleted...]
-      <c r="AF44" s="13"/>
+      <c r="AA44" s="12">
+        <f>Mar!D43</f>
+        <v>79157.22</v>
+      </c>
+      <c r="AB44" s="26">
+        <f>Mar!E43</f>
+        <v>786.52</v>
+      </c>
+      <c r="AC44" s="13">
+        <f t="shared" si="7"/>
+        <v>79943.740000000005</v>
+      </c>
+      <c r="AD44" s="11">
+        <f>Apr!D43</f>
+        <v>135113.04999999999</v>
+      </c>
+      <c r="AE44" s="33">
+        <f>Apr!E43</f>
+        <v>1342.5</v>
+      </c>
+      <c r="AF44" s="13">
+        <f t="shared" si="8"/>
+        <v>136455.54999999999</v>
+      </c>
       <c r="AG44" s="12"/>
       <c r="AH44" s="21"/>
       <c r="AI44" s="13"/>
       <c r="AJ44" s="12"/>
       <c r="AK44" s="26"/>
       <c r="AL44" s="13"/>
       <c r="AM44" s="47">
-        <f t="shared" si="8"/>
-        <v>20383.37</v>
+        <f t="shared" si="10"/>
+        <v>236782.65999999997</v>
       </c>
     </row>
     <row r="45" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A45" s="1">
         <v>41</v>
       </c>
       <c r="B45" s="42" t="s">
         <v>42</v>
       </c>
       <c r="C45" s="32">
         <v>0</v>
       </c>
       <c r="D45" s="38">
         <v>0</v>
       </c>
       <c r="E45" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F45" s="9">
         <v>0</v>
       </c>
       <c r="G45" s="20">
         <v>0</v>
       </c>
       <c r="H45" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I45" s="9">
         <f>Sept!D44</f>
         <v>3514.59</v>
       </c>
       <c r="J45" s="20">
         <f>Sept!E44</f>
         <v>48.22</v>
       </c>
       <c r="K45" s="10">
         <f t="shared" si="1"/>
         <v>3562.81</v>
       </c>
       <c r="L45" s="8">
@@ -9892,82 +11602,100 @@
       </c>
       <c r="U45" s="8">
         <f>Jan!D44</f>
         <v>3612.9</v>
       </c>
       <c r="V45" s="9">
         <f>Jan!E44</f>
         <v>49.75</v>
       </c>
       <c r="W45" s="10">
         <f t="shared" si="5"/>
         <v>3662.65</v>
       </c>
       <c r="X45" s="9">
         <f>Feb!D44</f>
         <v>3698.19</v>
       </c>
       <c r="Y45" s="20">
         <f>Feb!E44</f>
         <v>50.92</v>
       </c>
       <c r="Z45" s="10">
         <f t="shared" si="6"/>
         <v>3749.11</v>
       </c>
-      <c r="AA45" s="9"/>
-[...4 lines deleted...]
-      <c r="AF45" s="10"/>
+      <c r="AA45" s="9">
+        <f>Mar!D44</f>
+        <v>83425.240000000005</v>
+      </c>
+      <c r="AB45" s="25">
+        <f>Mar!E44</f>
+        <v>1148.73</v>
+      </c>
+      <c r="AC45" s="10">
+        <f t="shared" si="7"/>
+        <v>84573.97</v>
+      </c>
+      <c r="AD45" s="8">
+        <f>Apr!D44</f>
+        <v>142398.12</v>
+      </c>
+      <c r="AE45" s="32">
+        <f>Apr!E44</f>
+        <v>1960.77</v>
+      </c>
+      <c r="AF45" s="10">
+        <f t="shared" si="8"/>
+        <v>144358.88999999998</v>
+      </c>
       <c r="AG45" s="9"/>
       <c r="AH45" s="20"/>
       <c r="AI45" s="10"/>
       <c r="AJ45" s="9"/>
       <c r="AK45" s="25"/>
       <c r="AL45" s="10"/>
       <c r="AM45" s="46">
-        <f t="shared" si="8"/>
-        <v>21563.94</v>
+        <f t="shared" si="10"/>
+        <v>250496.8</v>
       </c>
     </row>
     <row r="46" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A46" s="1">
         <v>42</v>
       </c>
       <c r="B46" s="42" t="s">
         <v>43</v>
       </c>
       <c r="C46" s="32">
         <v>0</v>
       </c>
       <c r="D46" s="38">
         <v>0</v>
       </c>
       <c r="E46" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F46" s="9">
         <v>0</v>
       </c>
       <c r="G46" s="20">
         <v>0</v>
       </c>
       <c r="H46" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I46" s="9">
         <f>Sept!D45</f>
         <v>3727.95</v>
       </c>
       <c r="J46" s="20">
         <f>Sept!E45</f>
         <v>53.96</v>
       </c>
       <c r="K46" s="10">
         <f t="shared" si="1"/>
         <v>3781.91</v>
       </c>
       <c r="L46" s="8">
@@ -10008,82 +11736,100 @@
       </c>
       <c r="U46" s="8">
         <f>Jan!D45</f>
         <v>3840.77</v>
       </c>
       <c r="V46" s="9">
         <f>Jan!E45</f>
         <v>55.67</v>
       </c>
       <c r="W46" s="10">
         <f t="shared" si="5"/>
         <v>3896.44</v>
       </c>
       <c r="X46" s="9">
         <f>Feb!D45</f>
         <v>3931.44</v>
       </c>
       <c r="Y46" s="20">
         <f>Feb!E45</f>
         <v>56.99</v>
       </c>
       <c r="Z46" s="10">
         <f t="shared" si="6"/>
         <v>3988.43</v>
       </c>
-      <c r="AA46" s="9"/>
-[...4 lines deleted...]
-      <c r="AF46" s="10"/>
+      <c r="AA46" s="9">
+        <f>Mar!D45</f>
+        <v>88686.93</v>
+      </c>
+      <c r="AB46" s="25">
+        <f>Mar!E45</f>
+        <v>1285.52</v>
+      </c>
+      <c r="AC46" s="10">
+        <f t="shared" si="7"/>
+        <v>89972.45</v>
+      </c>
+      <c r="AD46" s="8">
+        <f>Apr!D45</f>
+        <v>151379.26</v>
+      </c>
+      <c r="AE46" s="32">
+        <f>Apr!E45</f>
+        <v>2194.23</v>
+      </c>
+      <c r="AF46" s="10">
+        <f t="shared" si="8"/>
+        <v>153573.49000000002</v>
+      </c>
       <c r="AG46" s="9"/>
       <c r="AH46" s="20"/>
       <c r="AI46" s="10"/>
       <c r="AJ46" s="9"/>
       <c r="AK46" s="25"/>
       <c r="AL46" s="10"/>
       <c r="AM46" s="46">
-        <f t="shared" si="8"/>
-        <v>22940.41</v>
+        <f t="shared" si="10"/>
+        <v>266486.35000000003</v>
       </c>
     </row>
     <row r="47" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A47" s="1">
         <v>43</v>
       </c>
       <c r="B47" s="42" t="s">
         <v>44</v>
       </c>
       <c r="C47" s="32">
         <v>0</v>
       </c>
       <c r="D47" s="38">
         <v>0</v>
       </c>
       <c r="E47" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F47" s="9">
         <v>0</v>
       </c>
       <c r="G47" s="20">
         <v>0</v>
       </c>
       <c r="H47" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I47" s="9">
         <f>Sept!D46</f>
         <v>3898.7</v>
       </c>
       <c r="J47" s="20">
         <f>Sept!E46</f>
         <v>41.86</v>
       </c>
       <c r="K47" s="10">
         <f t="shared" si="1"/>
         <v>3940.56</v>
       </c>
       <c r="L47" s="8">
@@ -10124,82 +11870,100 @@
       </c>
       <c r="U47" s="8">
         <f>Jan!D46</f>
         <v>4025.13</v>
       </c>
       <c r="V47" s="9">
         <f>Jan!E46</f>
         <v>43.18</v>
       </c>
       <c r="W47" s="10">
         <f t="shared" si="5"/>
         <v>4068.31</v>
       </c>
       <c r="X47" s="9">
         <f>Feb!D46</f>
         <v>4120.16</v>
       </c>
       <c r="Y47" s="20">
         <f>Feb!E46</f>
         <v>44.2</v>
       </c>
       <c r="Z47" s="10">
         <f t="shared" si="6"/>
         <v>4164.3599999999997</v>
       </c>
-      <c r="AA47" s="9"/>
-[...4 lines deleted...]
-      <c r="AF47" s="10"/>
+      <c r="AA47" s="9">
+        <f>Mar!D46</f>
+        <v>92944.08</v>
+      </c>
+      <c r="AB47" s="25">
+        <f>Mar!E46</f>
+        <v>996.99</v>
+      </c>
+      <c r="AC47" s="10">
+        <f t="shared" si="7"/>
+        <v>93941.07</v>
+      </c>
+      <c r="AD47" s="8">
+        <f>Apr!D46</f>
+        <v>158645.76999999999</v>
+      </c>
+      <c r="AE47" s="32">
+        <f>Apr!E46</f>
+        <v>1701.76</v>
+      </c>
+      <c r="AF47" s="10">
+        <f t="shared" si="8"/>
+        <v>160347.53</v>
+      </c>
       <c r="AG47" s="9"/>
       <c r="AH47" s="20"/>
       <c r="AI47" s="10"/>
       <c r="AJ47" s="9"/>
       <c r="AK47" s="25"/>
       <c r="AL47" s="10"/>
       <c r="AM47" s="46">
-        <f t="shared" si="8"/>
-        <v>23952.31</v>
+        <f t="shared" si="10"/>
+        <v>278240.91000000003</v>
       </c>
     </row>
     <row r="48" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A48" s="1">
         <v>44</v>
       </c>
       <c r="B48" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C48" s="32">
         <v>0</v>
       </c>
       <c r="D48" s="38">
         <v>0</v>
       </c>
       <c r="E48" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F48" s="9">
         <v>0</v>
       </c>
       <c r="G48" s="20">
         <v>0</v>
       </c>
       <c r="H48" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I48" s="9">
         <f>Sept!D47</f>
         <v>3053.78</v>
       </c>
       <c r="J48" s="20">
         <f>Sept!E47</f>
         <v>27.63</v>
       </c>
       <c r="K48" s="10">
         <f t="shared" si="1"/>
         <v>3081.4100000000003</v>
       </c>
       <c r="L48" s="8">
@@ -10240,82 +12004,100 @@
       </c>
       <c r="U48" s="8">
         <f>Jan!D47</f>
         <v>3145.83</v>
       </c>
       <c r="V48" s="9">
         <f>Jan!E47</f>
         <v>28.5</v>
       </c>
       <c r="W48" s="10">
         <f t="shared" si="5"/>
         <v>3174.33</v>
       </c>
       <c r="X48" s="9">
         <f>Feb!D47</f>
         <v>3220.1</v>
       </c>
       <c r="Y48" s="20">
         <f>Feb!E47</f>
         <v>29.17</v>
       </c>
       <c r="Z48" s="10">
         <f t="shared" si="6"/>
         <v>3249.27</v>
       </c>
-      <c r="AA48" s="9"/>
-[...4 lines deleted...]
-      <c r="AF48" s="10"/>
+      <c r="AA48" s="9">
+        <f>Mar!D47</f>
+        <v>72640.179999999993</v>
+      </c>
+      <c r="AB48" s="25">
+        <f>Mar!E47</f>
+        <v>658.08</v>
+      </c>
+      <c r="AC48" s="10">
+        <f t="shared" si="7"/>
+        <v>73298.259999999995</v>
+      </c>
+      <c r="AD48" s="8">
+        <f>Apr!D47</f>
+        <v>123989.15</v>
+      </c>
+      <c r="AE48" s="32">
+        <f>Apr!E47</f>
+        <v>1123.27</v>
+      </c>
+      <c r="AF48" s="10">
+        <f t="shared" si="8"/>
+        <v>125112.42</v>
+      </c>
       <c r="AG48" s="9"/>
       <c r="AH48" s="20"/>
       <c r="AI48" s="10"/>
       <c r="AJ48" s="9"/>
       <c r="AK48" s="25"/>
       <c r="AL48" s="10"/>
       <c r="AM48" s="46">
-        <f t="shared" si="8"/>
-        <v>18688.96</v>
+        <f t="shared" si="10"/>
+        <v>217099.64</v>
       </c>
     </row>
     <row r="49" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>45</v>
       </c>
       <c r="B49" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C49" s="36">
         <v>0</v>
       </c>
       <c r="D49" s="33">
         <v>0</v>
       </c>
       <c r="E49" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F49" s="12">
         <v>0</v>
       </c>
       <c r="G49" s="21">
         <v>0</v>
       </c>
       <c r="H49" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I49" s="12">
         <f>Sept!D48</f>
         <v>2896.97</v>
       </c>
       <c r="J49" s="21">
         <f>Sept!E48</f>
         <v>37.64</v>
       </c>
       <c r="K49" s="13">
         <f t="shared" si="1"/>
         <v>2934.6099999999997</v>
       </c>
       <c r="L49" s="11">
@@ -10356,82 +12138,100 @@
       </c>
       <c r="U49" s="11">
         <f>Jan!D48</f>
         <v>2979.69</v>
       </c>
       <c r="V49" s="12">
         <f>Jan!E48</f>
         <v>38.83</v>
       </c>
       <c r="W49" s="13">
         <f t="shared" si="5"/>
         <v>3018.52</v>
       </c>
       <c r="X49" s="12">
         <f>Feb!D48</f>
         <v>3050.03</v>
       </c>
       <c r="Y49" s="21">
         <f>Feb!E48</f>
         <v>39.75</v>
       </c>
       <c r="Z49" s="13">
         <f t="shared" si="6"/>
         <v>3089.78</v>
       </c>
-      <c r="AA49" s="12"/>
-[...4 lines deleted...]
-      <c r="AF49" s="13"/>
+      <c r="AA49" s="12">
+        <f>Mar!D48</f>
+        <v>68803.820000000007</v>
+      </c>
+      <c r="AB49" s="26">
+        <f>Mar!E48</f>
+        <v>896.62</v>
+      </c>
+      <c r="AC49" s="13">
+        <f t="shared" si="7"/>
+        <v>69700.44</v>
+      </c>
+      <c r="AD49" s="11">
+        <f>Apr!D48</f>
+        <v>117440.89</v>
+      </c>
+      <c r="AE49" s="33">
+        <f>Apr!E48</f>
+        <v>1530.44</v>
+      </c>
+      <c r="AF49" s="13">
+        <f t="shared" si="8"/>
+        <v>118971.33</v>
+      </c>
       <c r="AG49" s="12"/>
       <c r="AH49" s="21"/>
       <c r="AI49" s="13"/>
       <c r="AJ49" s="12"/>
       <c r="AK49" s="26"/>
       <c r="AL49" s="13"/>
       <c r="AM49" s="47">
-        <f t="shared" si="8"/>
-        <v>17771.63</v>
+        <f t="shared" si="10"/>
+        <v>206443.40000000002</v>
       </c>
     </row>
     <row r="50" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A50" s="1">
         <v>46</v>
       </c>
       <c r="B50" s="42" t="s">
         <v>47</v>
       </c>
       <c r="C50" s="32">
         <v>0</v>
       </c>
       <c r="D50" s="38">
         <v>0</v>
       </c>
       <c r="E50" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F50" s="9">
         <v>0</v>
       </c>
       <c r="G50" s="20">
         <v>0</v>
       </c>
       <c r="H50" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I50" s="9">
         <f>Sept!D49</f>
         <v>2533.04</v>
       </c>
       <c r="J50" s="20">
         <f>Sept!E49</f>
         <v>69.91</v>
       </c>
       <c r="K50" s="10">
         <f t="shared" si="1"/>
         <v>2602.9499999999998</v>
       </c>
       <c r="L50" s="8">
@@ -10472,82 +12272,100 @@
       </c>
       <c r="U50" s="8">
         <f>Jan!D49</f>
         <v>2591.9</v>
       </c>
       <c r="V50" s="9">
         <f>Jan!E49</f>
         <v>72.12</v>
       </c>
       <c r="W50" s="10">
         <f t="shared" si="5"/>
         <v>2664.02</v>
       </c>
       <c r="X50" s="9">
         <f>Feb!D49</f>
         <v>2653.08</v>
       </c>
       <c r="Y50" s="20">
         <f>Feb!E49</f>
         <v>73.819999999999993</v>
       </c>
       <c r="Z50" s="10">
         <f t="shared" si="6"/>
         <v>2726.9</v>
       </c>
-      <c r="AA50" s="9"/>
-[...4 lines deleted...]
-      <c r="AF50" s="10"/>
+      <c r="AA50" s="9">
+        <f>Mar!D49</f>
+        <v>59849.279999999999</v>
+      </c>
+      <c r="AB50" s="25">
+        <f>Mar!E49</f>
+        <v>1665.28</v>
+      </c>
+      <c r="AC50" s="10">
+        <f t="shared" si="7"/>
+        <v>61514.559999999998</v>
+      </c>
+      <c r="AD50" s="8">
+        <f>Apr!D49</f>
+        <v>102156.43</v>
+      </c>
+      <c r="AE50" s="32">
+        <f>Apr!E49</f>
+        <v>2842.46</v>
+      </c>
+      <c r="AF50" s="10">
+        <f t="shared" si="8"/>
+        <v>104998.89</v>
+      </c>
       <c r="AG50" s="9"/>
       <c r="AH50" s="20"/>
       <c r="AI50" s="10"/>
       <c r="AJ50" s="9"/>
       <c r="AK50" s="25"/>
       <c r="AL50" s="10"/>
       <c r="AM50" s="46">
-        <f t="shared" si="8"/>
-        <v>15684.47</v>
+        <f t="shared" si="10"/>
+        <v>182197.91999999998</v>
       </c>
     </row>
     <row r="51" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A51" s="1">
         <v>47</v>
       </c>
       <c r="B51" s="42" t="s">
         <v>48</v>
       </c>
       <c r="C51" s="32">
         <v>0</v>
       </c>
       <c r="D51" s="38">
         <v>0</v>
       </c>
       <c r="E51" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F51" s="9">
         <v>0</v>
       </c>
       <c r="G51" s="20">
         <v>0</v>
       </c>
       <c r="H51" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I51" s="9">
         <f>Sept!D50</f>
         <v>2427.62</v>
       </c>
       <c r="J51" s="20">
         <f>Sept!E50</f>
         <v>20.2</v>
       </c>
       <c r="K51" s="10">
         <f t="shared" si="1"/>
         <v>2447.8199999999997</v>
       </c>
       <c r="L51" s="8">
@@ -10588,82 +12406,100 @@
       </c>
       <c r="U51" s="8">
         <f>Jan!D50</f>
         <v>2508.34</v>
       </c>
       <c r="V51" s="9">
         <f>Jan!E50</f>
         <v>20.83</v>
       </c>
       <c r="W51" s="10">
         <f t="shared" si="5"/>
         <v>2529.17</v>
       </c>
       <c r="X51" s="9">
         <f>Feb!D50</f>
         <v>2567.56</v>
       </c>
       <c r="Y51" s="20">
         <f>Feb!E50</f>
         <v>21.33</v>
       </c>
       <c r="Z51" s="10">
         <f t="shared" si="6"/>
         <v>2588.89</v>
       </c>
-      <c r="AA51" s="9"/>
-[...4 lines deleted...]
-      <c r="AF51" s="10"/>
+      <c r="AA51" s="9">
+        <f>Mar!D50</f>
+        <v>57919.93</v>
+      </c>
+      <c r="AB51" s="25">
+        <f>Mar!E50</f>
+        <v>481.13</v>
+      </c>
+      <c r="AC51" s="10">
+        <f t="shared" si="7"/>
+        <v>58401.06</v>
+      </c>
+      <c r="AD51" s="8">
+        <f>Apr!D50</f>
+        <v>98863.23</v>
+      </c>
+      <c r="AE51" s="32">
+        <f>Apr!E50</f>
+        <v>821.24</v>
+      </c>
+      <c r="AF51" s="10">
+        <f t="shared" si="8"/>
+        <v>99684.47</v>
+      </c>
       <c r="AG51" s="9"/>
       <c r="AH51" s="20"/>
       <c r="AI51" s="10"/>
       <c r="AJ51" s="9"/>
       <c r="AK51" s="25"/>
       <c r="AL51" s="10"/>
       <c r="AM51" s="46">
-        <f t="shared" si="8"/>
-        <v>14890.589999999998</v>
+        <f t="shared" si="10"/>
+        <v>172976.12</v>
       </c>
     </row>
     <row r="52" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A52" s="1">
         <v>48</v>
       </c>
       <c r="B52" s="42" t="s">
         <v>49</v>
       </c>
       <c r="C52" s="32">
         <v>0</v>
       </c>
       <c r="D52" s="38">
         <v>0</v>
       </c>
       <c r="E52" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F52" s="9">
         <v>0</v>
       </c>
       <c r="G52" s="20">
         <v>0</v>
       </c>
       <c r="H52" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I52" s="9">
         <f>Sept!D51</f>
         <v>3713.78</v>
       </c>
       <c r="J52" s="20">
         <f>Sept!E51</f>
         <v>15.77</v>
       </c>
       <c r="K52" s="10">
         <f t="shared" si="1"/>
         <v>3729.55</v>
       </c>
       <c r="L52" s="8">
@@ -10704,82 +12540,100 @@
       </c>
       <c r="U52" s="8">
         <f>Jan!D51</f>
         <v>3830.87</v>
       </c>
       <c r="V52" s="9">
         <f>Jan!E51</f>
         <v>16.27</v>
       </c>
       <c r="W52" s="10">
         <f t="shared" si="5"/>
         <v>3847.14</v>
       </c>
       <c r="X52" s="9">
         <f>Feb!D51</f>
         <v>3921.31</v>
       </c>
       <c r="Y52" s="20">
         <f>Feb!E51</f>
         <v>16.66</v>
       </c>
       <c r="Z52" s="10">
         <f t="shared" si="6"/>
         <v>3937.97</v>
       </c>
-      <c r="AA52" s="9"/>
-[...4 lines deleted...]
-      <c r="AF52" s="10"/>
+      <c r="AA52" s="9">
+        <f>Mar!D51</f>
+        <v>88458.27</v>
+      </c>
+      <c r="AB52" s="25">
+        <f>Mar!E51</f>
+        <v>375.72</v>
+      </c>
+      <c r="AC52" s="10">
+        <f t="shared" si="7"/>
+        <v>88833.99</v>
+      </c>
+      <c r="AD52" s="8">
+        <f>Apr!D51</f>
+        <v>150988.97</v>
+      </c>
+      <c r="AE52" s="32">
+        <f>Apr!E51</f>
+        <v>641.30999999999995</v>
+      </c>
+      <c r="AF52" s="10">
+        <f t="shared" si="8"/>
+        <v>151630.28</v>
+      </c>
       <c r="AG52" s="9"/>
       <c r="AH52" s="20"/>
       <c r="AI52" s="10"/>
       <c r="AJ52" s="9"/>
       <c r="AK52" s="25"/>
       <c r="AL52" s="10"/>
       <c r="AM52" s="46">
-        <f t="shared" si="8"/>
-        <v>22650.140000000003</v>
+        <f t="shared" si="10"/>
+        <v>263114.41000000003</v>
       </c>
     </row>
     <row r="53" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A53" s="1">
         <v>49</v>
       </c>
       <c r="B53" s="42" t="s">
         <v>50</v>
       </c>
       <c r="C53" s="32">
         <v>0</v>
       </c>
       <c r="D53" s="38">
         <v>0</v>
       </c>
       <c r="E53" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F53" s="9">
         <v>0</v>
       </c>
       <c r="G53" s="20">
         <v>0</v>
       </c>
       <c r="H53" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I53" s="9">
         <f>Sept!D52</f>
         <v>3835.5</v>
       </c>
       <c r="J53" s="20">
         <f>Sept!E52</f>
         <v>68.53</v>
       </c>
       <c r="K53" s="10">
         <f t="shared" si="1"/>
         <v>3904.03</v>
       </c>
       <c r="L53" s="8">
@@ -10820,82 +12674,100 @@
       </c>
       <c r="U53" s="8">
         <f>Jan!D52</f>
         <v>3961.36</v>
       </c>
       <c r="V53" s="9">
         <f>Jan!E52</f>
         <v>70.7</v>
       </c>
       <c r="W53" s="10">
         <f t="shared" si="5"/>
         <v>4032.06</v>
       </c>
       <c r="X53" s="9">
         <f>Feb!D52</f>
         <v>4054.88</v>
       </c>
       <c r="Y53" s="20">
         <f>Feb!E52</f>
         <v>72.36</v>
       </c>
       <c r="Z53" s="10">
         <f t="shared" si="6"/>
         <v>4127.24</v>
       </c>
-      <c r="AA53" s="9"/>
-[...4 lines deleted...]
-      <c r="AF53" s="10"/>
+      <c r="AA53" s="9">
+        <f>Mar!D52</f>
+        <v>91471.57</v>
+      </c>
+      <c r="AB53" s="25">
+        <f>Mar!E52</f>
+        <v>1632.46</v>
+      </c>
+      <c r="AC53" s="10">
+        <f t="shared" si="7"/>
+        <v>93104.030000000013</v>
+      </c>
+      <c r="AD53" s="8">
+        <f>Apr!D52</f>
+        <v>156132.35999999999</v>
+      </c>
+      <c r="AE53" s="32">
+        <f>Apr!E52</f>
+        <v>2786.44</v>
+      </c>
+      <c r="AF53" s="10">
+        <f t="shared" si="8"/>
+        <v>158918.79999999999</v>
+      </c>
       <c r="AG53" s="9"/>
       <c r="AH53" s="20"/>
       <c r="AI53" s="10"/>
       <c r="AJ53" s="9"/>
       <c r="AK53" s="25"/>
       <c r="AL53" s="10"/>
       <c r="AM53" s="46">
-        <f t="shared" si="8"/>
-        <v>23738.85</v>
+        <f t="shared" si="10"/>
+        <v>275761.68</v>
       </c>
     </row>
     <row r="54" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>50</v>
       </c>
       <c r="B54" s="43" t="s">
         <v>51</v>
       </c>
       <c r="C54" s="36">
         <v>0</v>
       </c>
       <c r="D54" s="33">
         <v>0</v>
       </c>
       <c r="E54" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F54" s="12">
         <v>0</v>
       </c>
       <c r="G54" s="21">
         <v>0</v>
       </c>
       <c r="H54" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I54" s="12">
         <f>Sept!D53</f>
         <v>5249.82</v>
       </c>
       <c r="J54" s="21">
         <f>Sept!E53</f>
         <v>38.97</v>
       </c>
       <c r="K54" s="13">
         <f t="shared" si="1"/>
         <v>5288.79</v>
       </c>
       <c r="L54" s="11">
@@ -10936,82 +12808,100 @@
       </c>
       <c r="U54" s="11">
         <f>Jan!D53</f>
         <v>5423.55</v>
       </c>
       <c r="V54" s="12">
         <f>Jan!E53</f>
         <v>40.200000000000003</v>
       </c>
       <c r="W54" s="13">
         <f t="shared" si="5"/>
         <v>5463.75</v>
       </c>
       <c r="X54" s="12">
         <f>Feb!D53</f>
         <v>5551.59</v>
       </c>
       <c r="Y54" s="21">
         <f>Feb!E53</f>
         <v>41.15</v>
       </c>
       <c r="Z54" s="13">
         <f t="shared" si="6"/>
         <v>5592.74</v>
       </c>
-      <c r="AA54" s="12"/>
-[...4 lines deleted...]
-      <c r="AF54" s="13"/>
+      <c r="AA54" s="12">
+        <f>Mar!D53</f>
+        <v>125234.88</v>
+      </c>
+      <c r="AB54" s="26">
+        <f>Mar!E53</f>
+        <v>928.4</v>
+      </c>
+      <c r="AC54" s="13">
+        <f t="shared" si="7"/>
+        <v>126163.28</v>
+      </c>
+      <c r="AD54" s="11">
+        <f>Apr!D53</f>
+        <v>213762.78</v>
+      </c>
+      <c r="AE54" s="33">
+        <f>Apr!E53</f>
+        <v>1584.69</v>
+      </c>
+      <c r="AF54" s="13">
+        <f t="shared" si="8"/>
+        <v>215347.47</v>
+      </c>
       <c r="AG54" s="12"/>
       <c r="AH54" s="21"/>
       <c r="AI54" s="13"/>
       <c r="AJ54" s="12"/>
       <c r="AK54" s="26"/>
       <c r="AL54" s="13"/>
       <c r="AM54" s="47">
-        <f t="shared" si="8"/>
-        <v>32168.019999999997</v>
+        <f t="shared" si="10"/>
+        <v>373678.77</v>
       </c>
     </row>
     <row r="55" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A55" s="1">
         <v>51</v>
       </c>
       <c r="B55" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C55" s="32">
         <v>0</v>
       </c>
       <c r="D55" s="38">
         <v>0</v>
       </c>
       <c r="E55" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F55" s="9">
         <v>0</v>
       </c>
       <c r="G55" s="20">
         <v>0</v>
       </c>
       <c r="H55" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I55" s="9">
         <f>Sept!D54</f>
         <v>2787.6</v>
       </c>
       <c r="J55" s="20">
         <f>Sept!E54</f>
         <v>68.150000000000006</v>
       </c>
       <c r="K55" s="10">
         <f t="shared" si="1"/>
         <v>2855.75</v>
       </c>
       <c r="L55" s="8">
@@ -11052,82 +12942,100 @@
       </c>
       <c r="U55" s="8">
         <f>Jan!D54</f>
         <v>2882.41</v>
       </c>
       <c r="V55" s="9">
         <f>Jan!E54</f>
         <v>70.3</v>
       </c>
       <c r="W55" s="10">
         <f t="shared" si="5"/>
         <v>2952.71</v>
       </c>
       <c r="X55" s="9">
         <f>Feb!D54</f>
         <v>2950.45</v>
       </c>
       <c r="Y55" s="20">
         <f>Feb!E54</f>
         <v>71.97</v>
       </c>
       <c r="Z55" s="10">
         <f t="shared" si="6"/>
         <v>3022.4199999999996</v>
       </c>
-      <c r="AA55" s="9"/>
-[...4 lines deleted...]
-      <c r="AF55" s="10"/>
+      <c r="AA55" s="9">
+        <f>Mar!D54</f>
+        <v>66557.47</v>
+      </c>
+      <c r="AB55" s="25">
+        <f>Mar!E54</f>
+        <v>1623.37</v>
+      </c>
+      <c r="AC55" s="10">
+        <f t="shared" si="7"/>
+        <v>68180.84</v>
+      </c>
+      <c r="AD55" s="8">
+        <f>Apr!D54</f>
+        <v>113606.6</v>
+      </c>
+      <c r="AE55" s="32">
+        <f>Apr!E54</f>
+        <v>2770.93</v>
+      </c>
+      <c r="AF55" s="10">
+        <f t="shared" si="8"/>
+        <v>116377.53</v>
+      </c>
       <c r="AG55" s="9"/>
       <c r="AH55" s="20"/>
       <c r="AI55" s="10"/>
       <c r="AJ55" s="9"/>
       <c r="AK55" s="25"/>
       <c r="AL55" s="10"/>
       <c r="AM55" s="46">
-        <f t="shared" si="8"/>
-        <v>17384.149999999998</v>
+        <f t="shared" si="10"/>
+        <v>201942.52</v>
       </c>
     </row>
     <row r="56" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A56" s="1">
         <v>52</v>
       </c>
       <c r="B56" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C56" s="32">
         <v>0</v>
       </c>
       <c r="D56" s="38">
         <v>0</v>
       </c>
       <c r="E56" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F56" s="9">
         <v>0</v>
       </c>
       <c r="G56" s="20">
         <v>0</v>
       </c>
       <c r="H56" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I56" s="9">
         <f>Sept!D55</f>
         <v>5772.1</v>
       </c>
       <c r="J56" s="20">
         <f>Sept!E55</f>
         <v>51.41</v>
       </c>
       <c r="K56" s="10">
         <f t="shared" si="1"/>
         <v>5823.51</v>
       </c>
       <c r="L56" s="8">
@@ -11168,82 +13076,100 @@
       </c>
       <c r="U56" s="8">
         <f>Jan!D55</f>
         <v>5943.55</v>
       </c>
       <c r="V56" s="9">
         <f>Jan!E55</f>
         <v>53.04</v>
       </c>
       <c r="W56" s="10">
         <f t="shared" si="5"/>
         <v>5996.59</v>
       </c>
       <c r="X56" s="9">
         <f>Feb!D55</f>
         <v>6083.87</v>
       </c>
       <c r="Y56" s="20">
         <f>Feb!E55</f>
         <v>54.29</v>
       </c>
       <c r="Z56" s="10">
         <f t="shared" si="6"/>
         <v>6138.16</v>
       </c>
-      <c r="AA56" s="9"/>
-[...4 lines deleted...]
-      <c r="AF56" s="10"/>
+      <c r="AA56" s="9">
+        <f>Mar!D55</f>
+        <v>137242.14000000001</v>
+      </c>
+      <c r="AB56" s="25">
+        <f>Mar!E55</f>
+        <v>1224.67</v>
+      </c>
+      <c r="AC56" s="10">
+        <f t="shared" si="7"/>
+        <v>138466.81000000003</v>
+      </c>
+      <c r="AD56" s="8">
+        <f>Apr!D55</f>
+        <v>234257.9</v>
+      </c>
+      <c r="AE56" s="32">
+        <f>Apr!E55</f>
+        <v>2090.39</v>
+      </c>
+      <c r="AF56" s="10">
+        <f t="shared" si="8"/>
+        <v>236348.29</v>
+      </c>
       <c r="AG56" s="9"/>
       <c r="AH56" s="20"/>
       <c r="AI56" s="10"/>
       <c r="AJ56" s="9"/>
       <c r="AK56" s="25"/>
       <c r="AL56" s="10"/>
       <c r="AM56" s="46">
-        <f t="shared" si="8"/>
-        <v>35305.07</v>
+        <f t="shared" si="10"/>
+        <v>410120.17000000004</v>
       </c>
     </row>
     <row r="57" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A57" s="1">
         <v>53</v>
       </c>
       <c r="B57" s="42" t="s">
         <v>54</v>
       </c>
       <c r="C57" s="32">
         <v>0</v>
       </c>
       <c r="D57" s="38">
         <v>0</v>
       </c>
       <c r="E57" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F57" s="9">
         <v>0</v>
       </c>
       <c r="G57" s="20">
         <v>0</v>
       </c>
       <c r="H57" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I57" s="9">
         <f>Sept!D56</f>
         <v>3579.77</v>
       </c>
       <c r="J57" s="20">
         <f>Sept!E56</f>
         <v>22.39</v>
       </c>
       <c r="K57" s="10">
         <f t="shared" si="1"/>
         <v>3602.16</v>
       </c>
       <c r="L57" s="8">
@@ -11284,82 +13210,100 @@
       </c>
       <c r="U57" s="8">
         <f>Jan!D56</f>
         <v>3699.11</v>
       </c>
       <c r="V57" s="9">
         <f>Jan!E56</f>
         <v>23.1</v>
       </c>
       <c r="W57" s="10">
         <f t="shared" si="5"/>
         <v>3722.21</v>
       </c>
       <c r="X57" s="9">
         <f>Feb!D56</f>
         <v>3786.43</v>
       </c>
       <c r="Y57" s="20">
         <f>Feb!E56</f>
         <v>23.65</v>
       </c>
       <c r="Z57" s="10">
         <f t="shared" si="6"/>
         <v>3810.08</v>
       </c>
-      <c r="AA57" s="9"/>
-[...4 lines deleted...]
-      <c r="AF57" s="10"/>
+      <c r="AA57" s="9">
+        <f>Mar!D56</f>
+        <v>85415.79</v>
+      </c>
+      <c r="AB57" s="25">
+        <f>Mar!E56</f>
+        <v>533.36</v>
+      </c>
+      <c r="AC57" s="10">
+        <f t="shared" si="7"/>
+        <v>85949.15</v>
+      </c>
+      <c r="AD57" s="8">
+        <f>Apr!D56</f>
+        <v>145795.78</v>
+      </c>
+      <c r="AE57" s="32">
+        <f>Apr!E56</f>
+        <v>910.39</v>
+      </c>
+      <c r="AF57" s="10">
+        <f t="shared" si="8"/>
+        <v>146706.17000000001</v>
+      </c>
       <c r="AG57" s="9"/>
       <c r="AH57" s="20"/>
       <c r="AI57" s="10"/>
       <c r="AJ57" s="9"/>
       <c r="AK57" s="25"/>
       <c r="AL57" s="10"/>
       <c r="AM57" s="46">
-        <f t="shared" si="8"/>
-        <v>21914.61</v>
+        <f t="shared" si="10"/>
+        <v>254569.93</v>
       </c>
     </row>
     <row r="58" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A58" s="1">
         <v>54</v>
       </c>
       <c r="B58" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C58" s="32">
         <v>0</v>
       </c>
       <c r="D58" s="38">
         <v>0</v>
       </c>
       <c r="E58" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F58" s="9">
         <v>0</v>
       </c>
       <c r="G58" s="20">
         <v>0</v>
       </c>
       <c r="H58" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I58" s="9">
         <f>Sept!D57</f>
         <v>3116.45</v>
       </c>
       <c r="J58" s="20">
         <f>Sept!E57</f>
         <v>54.68</v>
       </c>
       <c r="K58" s="10">
         <f t="shared" si="1"/>
         <v>3171.1299999999997</v>
       </c>
       <c r="L58" s="8">
@@ -11400,82 +13344,100 @@
       </c>
       <c r="U58" s="8">
         <f>Jan!D57</f>
         <v>3215.96</v>
       </c>
       <c r="V58" s="9">
         <f>Jan!E57</f>
         <v>56.41</v>
       </c>
       <c r="W58" s="10">
         <f t="shared" si="5"/>
         <v>3272.37</v>
       </c>
       <c r="X58" s="9">
         <f>Feb!D57</f>
         <v>3291.88</v>
       </c>
       <c r="Y58" s="20">
         <f>Feb!E57</f>
         <v>57.74</v>
       </c>
       <c r="Z58" s="10">
         <f t="shared" si="6"/>
         <v>3349.62</v>
       </c>
-      <c r="AA58" s="9"/>
-[...4 lines deleted...]
-      <c r="AF58" s="10"/>
+      <c r="AA58" s="9">
+        <f>Mar!D57</f>
+        <v>74259.570000000007</v>
+      </c>
+      <c r="AB58" s="25">
+        <f>Mar!E57</f>
+        <v>1302.53</v>
+      </c>
+      <c r="AC58" s="10">
+        <f t="shared" si="7"/>
+        <v>75562.100000000006</v>
+      </c>
+      <c r="AD58" s="8">
+        <f>Apr!D57</f>
+        <v>126753.28</v>
+      </c>
+      <c r="AE58" s="32">
+        <f>Apr!E57</f>
+        <v>2223.2800000000002</v>
+      </c>
+      <c r="AF58" s="10">
+        <f t="shared" si="8"/>
+        <v>128976.56</v>
+      </c>
       <c r="AG58" s="9"/>
       <c r="AH58" s="20"/>
       <c r="AI58" s="10"/>
       <c r="AJ58" s="9"/>
       <c r="AK58" s="25"/>
       <c r="AL58" s="10"/>
       <c r="AM58" s="46">
-        <f t="shared" si="8"/>
-        <v>19266.189999999999</v>
+        <f t="shared" si="10"/>
+        <v>223804.85</v>
       </c>
     </row>
     <row r="59" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>55</v>
       </c>
       <c r="B59" s="43" t="s">
         <v>56</v>
       </c>
       <c r="C59" s="36">
         <v>0</v>
       </c>
       <c r="D59" s="33">
         <v>0</v>
       </c>
       <c r="E59" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F59" s="12">
         <v>0</v>
       </c>
       <c r="G59" s="21">
         <v>0</v>
       </c>
       <c r="H59" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I59" s="12">
         <f>Sept!D58</f>
         <v>6044.33</v>
       </c>
       <c r="J59" s="21">
         <f>Sept!E58</f>
         <v>52.23</v>
       </c>
       <c r="K59" s="13">
         <f t="shared" si="1"/>
         <v>6096.5599999999995</v>
       </c>
       <c r="L59" s="11">
@@ -11516,82 +13478,100 @@
       </c>
       <c r="U59" s="11">
         <f>Jan!D58</f>
         <v>6237.55</v>
       </c>
       <c r="V59" s="12">
         <f>Jan!E58</f>
         <v>53.88</v>
       </c>
       <c r="W59" s="13">
         <f t="shared" si="5"/>
         <v>6291.43</v>
       </c>
       <c r="X59" s="12">
         <f>Feb!D58</f>
         <v>6384.81</v>
       </c>
       <c r="Y59" s="21">
         <f>Feb!E58</f>
         <v>55.15</v>
       </c>
       <c r="Z59" s="13">
         <f t="shared" si="6"/>
         <v>6439.96</v>
       </c>
-      <c r="AA59" s="12"/>
-[...4 lines deleted...]
-      <c r="AF59" s="13"/>
+      <c r="AA59" s="12">
+        <f>Mar!D58</f>
+        <v>144030.92000000001</v>
+      </c>
+      <c r="AB59" s="26">
+        <f>Mar!E58</f>
+        <v>1244.2</v>
+      </c>
+      <c r="AC59" s="13">
+        <f t="shared" si="7"/>
+        <v>145275.12000000002</v>
+      </c>
+      <c r="AD59" s="11">
+        <f>Apr!D58</f>
+        <v>245845.63</v>
+      </c>
+      <c r="AE59" s="33">
+        <f>Apr!E58</f>
+        <v>2123.71</v>
+      </c>
+      <c r="AF59" s="13">
+        <f t="shared" si="8"/>
+        <v>247969.34</v>
+      </c>
       <c r="AG59" s="12"/>
       <c r="AH59" s="21"/>
       <c r="AI59" s="13"/>
       <c r="AJ59" s="12"/>
       <c r="AK59" s="26"/>
       <c r="AL59" s="13"/>
       <c r="AM59" s="47">
-        <f t="shared" si="8"/>
-        <v>37040.99</v>
+        <f t="shared" si="10"/>
+        <v>430285.45</v>
       </c>
     </row>
     <row r="60" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A60" s="1">
         <v>56</v>
       </c>
       <c r="B60" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C60" s="32">
         <v>0</v>
       </c>
       <c r="D60" s="38">
         <v>0</v>
       </c>
       <c r="E60" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F60" s="9">
         <v>0</v>
       </c>
       <c r="G60" s="20">
         <v>0</v>
       </c>
       <c r="H60" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I60" s="9">
         <f>Sept!D59</f>
         <v>3671.28</v>
       </c>
       <c r="J60" s="20">
         <f>Sept!E59</f>
         <v>17.2</v>
       </c>
       <c r="K60" s="10">
         <f t="shared" si="1"/>
         <v>3688.48</v>
       </c>
       <c r="L60" s="8">
@@ -11632,82 +13612,100 @@
       </c>
       <c r="U60" s="8">
         <f>Jan!D59</f>
         <v>3805.12</v>
       </c>
       <c r="V60" s="9">
         <f>Jan!E59</f>
         <v>17.75</v>
       </c>
       <c r="W60" s="10">
         <f t="shared" si="5"/>
         <v>3822.87</v>
       </c>
       <c r="X60" s="9">
         <f>Feb!D59</f>
         <v>3894.95</v>
       </c>
       <c r="Y60" s="20">
         <f>Feb!E59</f>
         <v>18.16</v>
       </c>
       <c r="Z60" s="10">
         <f t="shared" si="6"/>
         <v>3913.1099999999997</v>
       </c>
-      <c r="AA60" s="9"/>
-[...4 lines deleted...]
-      <c r="AF60" s="10"/>
+      <c r="AA60" s="9">
+        <f>Mar!D59</f>
+        <v>87863.76</v>
+      </c>
+      <c r="AB60" s="25">
+        <f>Mar!E59</f>
+        <v>409.78</v>
+      </c>
+      <c r="AC60" s="10">
+        <f t="shared" si="7"/>
+        <v>88273.54</v>
+      </c>
+      <c r="AD60" s="8">
+        <f>Apr!D59</f>
+        <v>149974.19</v>
+      </c>
+      <c r="AE60" s="32">
+        <f>Apr!E59</f>
+        <v>699.46</v>
+      </c>
+      <c r="AF60" s="10">
+        <f t="shared" si="8"/>
+        <v>150673.65</v>
+      </c>
       <c r="AG60" s="9"/>
       <c r="AH60" s="20"/>
       <c r="AI60" s="10"/>
       <c r="AJ60" s="9"/>
       <c r="AK60" s="25"/>
       <c r="AL60" s="10"/>
       <c r="AM60" s="46">
-        <f t="shared" si="8"/>
-        <v>22507.23</v>
+        <f t="shared" si="10"/>
+        <v>261454.41999999998</v>
       </c>
     </row>
     <row r="61" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A61" s="1">
         <v>57</v>
       </c>
       <c r="B61" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C61" s="32">
         <v>0</v>
       </c>
       <c r="D61" s="38">
         <v>0</v>
       </c>
       <c r="E61" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F61" s="9">
         <v>0</v>
       </c>
       <c r="G61" s="20">
         <v>0</v>
       </c>
       <c r="H61" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I61" s="9">
         <f>Sept!D60</f>
         <v>6637.63</v>
       </c>
       <c r="J61" s="20">
         <f>Sept!E60</f>
         <v>7.8</v>
       </c>
       <c r="K61" s="10">
         <f t="shared" si="1"/>
         <v>6645.43</v>
       </c>
       <c r="L61" s="8">
@@ -11748,82 +13746,100 @@
       </c>
       <c r="U61" s="8">
         <f>Jan!D60</f>
         <v>6879.63</v>
       </c>
       <c r="V61" s="9">
         <f>Jan!E60</f>
         <v>8.0500000000000007</v>
       </c>
       <c r="W61" s="10">
         <f t="shared" si="5"/>
         <v>6887.68</v>
       </c>
       <c r="X61" s="9">
         <f>Feb!D60</f>
         <v>7042.04</v>
       </c>
       <c r="Y61" s="20">
         <f>Feb!E60</f>
         <v>8.24</v>
       </c>
       <c r="Z61" s="10">
         <f t="shared" si="6"/>
         <v>7050.28</v>
       </c>
-      <c r="AA61" s="9"/>
-[...4 lines deleted...]
-      <c r="AF61" s="10"/>
+      <c r="AA61" s="9">
+        <f>Mar!D60</f>
+        <v>158857.04999999999</v>
+      </c>
+      <c r="AB61" s="25">
+        <f>Mar!E60</f>
+        <v>185.77</v>
+      </c>
+      <c r="AC61" s="10">
+        <f t="shared" si="7"/>
+        <v>159042.81999999998</v>
+      </c>
+      <c r="AD61" s="8">
+        <f>Apr!D60</f>
+        <v>271152.28999999998</v>
+      </c>
+      <c r="AE61" s="32">
+        <f>Apr!E60</f>
+        <v>317.08999999999997</v>
+      </c>
+      <c r="AF61" s="10">
+        <f t="shared" si="8"/>
+        <v>271469.38</v>
+      </c>
       <c r="AG61" s="9"/>
       <c r="AH61" s="20"/>
       <c r="AI61" s="10"/>
       <c r="AJ61" s="9"/>
       <c r="AK61" s="25"/>
       <c r="AL61" s="10"/>
       <c r="AM61" s="46">
-        <f t="shared" si="8"/>
-        <v>40551.39</v>
+        <f t="shared" si="10"/>
+        <v>471063.58999999997</v>
       </c>
     </row>
     <row r="62" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A62" s="1">
         <v>58</v>
       </c>
       <c r="B62" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C62" s="32">
         <v>0</v>
       </c>
       <c r="D62" s="38">
         <v>0</v>
       </c>
       <c r="E62" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F62" s="9">
         <v>0</v>
       </c>
       <c r="G62" s="20">
         <v>0</v>
       </c>
       <c r="H62" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I62" s="9">
         <f>Sept!D61</f>
         <v>2544.0300000000002</v>
       </c>
       <c r="J62" s="20">
         <f>Sept!E61</f>
         <v>50.22</v>
       </c>
       <c r="K62" s="10">
         <f t="shared" si="1"/>
         <v>2594.25</v>
       </c>
       <c r="L62" s="8">
@@ -11864,82 +13880,100 @@
       </c>
       <c r="U62" s="8">
         <f>Jan!D61</f>
         <v>2624.84</v>
       </c>
       <c r="V62" s="9">
         <f>Jan!E61</f>
         <v>51.81</v>
       </c>
       <c r="W62" s="10">
         <f t="shared" si="5"/>
         <v>2676.65</v>
       </c>
       <c r="X62" s="9">
         <f>Feb!D61</f>
         <v>2686.81</v>
       </c>
       <c r="Y62" s="20">
         <f>Feb!E61</f>
         <v>53.03</v>
       </c>
       <c r="Z62" s="10">
         <f t="shared" si="6"/>
         <v>2739.84</v>
       </c>
-      <c r="AA62" s="9"/>
-[...4 lines deleted...]
-      <c r="AF62" s="10"/>
+      <c r="AA62" s="9">
+        <f>Mar!D61</f>
+        <v>60610</v>
+      </c>
+      <c r="AB62" s="25">
+        <f>Mar!E61</f>
+        <v>1196.22</v>
+      </c>
+      <c r="AC62" s="10">
+        <f t="shared" si="7"/>
+        <v>61806.22</v>
+      </c>
+      <c r="AD62" s="8">
+        <f>Apr!D61</f>
+        <v>103454.89</v>
+      </c>
+      <c r="AE62" s="32">
+        <f>Apr!E61</f>
+        <v>2041.82</v>
+      </c>
+      <c r="AF62" s="10">
+        <f t="shared" si="8"/>
+        <v>105496.71</v>
+      </c>
       <c r="AG62" s="9"/>
       <c r="AH62" s="20"/>
       <c r="AI62" s="10"/>
       <c r="AJ62" s="9"/>
       <c r="AK62" s="25"/>
       <c r="AL62" s="10"/>
       <c r="AM62" s="46">
-        <f t="shared" si="8"/>
-        <v>15758.83</v>
+        <f t="shared" si="10"/>
+        <v>183061.76000000001</v>
       </c>
     </row>
     <row r="63" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A63" s="1">
         <v>59</v>
       </c>
       <c r="B63" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C63" s="32">
         <v>0</v>
       </c>
       <c r="D63" s="38">
         <v>0</v>
       </c>
       <c r="E63" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F63" s="9">
         <v>0</v>
       </c>
       <c r="G63" s="20">
         <v>0</v>
       </c>
       <c r="H63" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I63" s="9">
         <f>Sept!D62</f>
         <v>2358.38</v>
       </c>
       <c r="J63" s="20">
         <f>Sept!E62</f>
         <v>25.47</v>
       </c>
       <c r="K63" s="10">
         <f t="shared" si="1"/>
         <v>2383.85</v>
       </c>
       <c r="L63" s="8">
@@ -11980,82 +14014,100 @@
       </c>
       <c r="U63" s="8">
         <f>Jan!D62</f>
         <v>2437.3200000000002</v>
       </c>
       <c r="V63" s="9">
         <f>Jan!E62</f>
         <v>26.28</v>
       </c>
       <c r="W63" s="10">
         <f t="shared" si="5"/>
         <v>2463.6000000000004</v>
       </c>
       <c r="X63" s="9">
         <f>Feb!D62</f>
         <v>2494.86</v>
       </c>
       <c r="Y63" s="20">
         <f>Feb!E62</f>
         <v>26.9</v>
       </c>
       <c r="Z63" s="10">
         <f t="shared" si="6"/>
         <v>2521.7600000000002</v>
       </c>
-      <c r="AA63" s="9"/>
-[...4 lines deleted...]
-      <c r="AF63" s="10"/>
+      <c r="AA63" s="9">
+        <f>Mar!D62</f>
+        <v>56279.92</v>
+      </c>
+      <c r="AB63" s="25">
+        <f>Mar!E62</f>
+        <v>606.83000000000004</v>
+      </c>
+      <c r="AC63" s="10">
+        <f t="shared" si="7"/>
+        <v>56886.75</v>
+      </c>
+      <c r="AD63" s="8">
+        <f>Apr!D62</f>
+        <v>96063.91</v>
+      </c>
+      <c r="AE63" s="32">
+        <f>Apr!E62</f>
+        <v>1035.79</v>
+      </c>
+      <c r="AF63" s="10">
+        <f t="shared" si="8"/>
+        <v>97099.7</v>
+      </c>
       <c r="AG63" s="9"/>
       <c r="AH63" s="20"/>
       <c r="AI63" s="10"/>
       <c r="AJ63" s="9"/>
       <c r="AK63" s="25"/>
       <c r="AL63" s="10"/>
       <c r="AM63" s="46">
-        <f t="shared" si="8"/>
-        <v>14504.5</v>
+        <f t="shared" si="10"/>
+        <v>168490.95</v>
       </c>
     </row>
     <row r="64" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>60</v>
       </c>
       <c r="B64" s="43" t="s">
         <v>61</v>
       </c>
       <c r="C64" s="36">
         <v>0</v>
       </c>
       <c r="D64" s="33">
         <v>0</v>
       </c>
       <c r="E64" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F64" s="12">
         <v>0</v>
       </c>
       <c r="G64" s="21">
         <v>0</v>
       </c>
       <c r="H64" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I64" s="12">
         <f>Sept!D63</f>
         <v>4067.17</v>
       </c>
       <c r="J64" s="21">
         <f>Sept!E63</f>
         <v>37.64</v>
       </c>
       <c r="K64" s="13">
         <f t="shared" si="1"/>
         <v>4104.8100000000004</v>
       </c>
       <c r="L64" s="11">
@@ -12096,82 +14148,100 @@
       </c>
       <c r="U64" s="11">
         <f>Jan!D63</f>
         <v>4193.55</v>
       </c>
       <c r="V64" s="12">
         <f>Jan!E63</f>
         <v>38.83</v>
       </c>
       <c r="W64" s="13">
         <f t="shared" si="5"/>
         <v>4232.38</v>
       </c>
       <c r="X64" s="12">
         <f>Feb!D63</f>
         <v>4292.55</v>
       </c>
       <c r="Y64" s="21">
         <f>Feb!E63</f>
         <v>39.75</v>
       </c>
       <c r="Z64" s="13">
         <f t="shared" si="6"/>
         <v>4332.3</v>
       </c>
-      <c r="AA64" s="12"/>
-[...4 lines deleted...]
-      <c r="AF64" s="13"/>
+      <c r="AA64" s="12">
+        <f>Mar!D63</f>
+        <v>96832.91</v>
+      </c>
+      <c r="AB64" s="26">
+        <f>Mar!E63</f>
+        <v>896.63</v>
+      </c>
+      <c r="AC64" s="13">
+        <f t="shared" si="7"/>
+        <v>97729.540000000008</v>
+      </c>
+      <c r="AD64" s="11">
+        <f>Apr!D63</f>
+        <v>165283.6</v>
+      </c>
+      <c r="AE64" s="33">
+        <f>Apr!E63</f>
+        <v>1530.46</v>
+      </c>
+      <c r="AF64" s="13">
+        <f t="shared" si="8"/>
+        <v>166814.06</v>
+      </c>
       <c r="AG64" s="12"/>
       <c r="AH64" s="21"/>
       <c r="AI64" s="13"/>
       <c r="AJ64" s="12"/>
       <c r="AK64" s="26"/>
       <c r="AL64" s="13"/>
       <c r="AM64" s="47">
-        <f t="shared" si="8"/>
-        <v>24918.25</v>
+        <f t="shared" si="10"/>
+        <v>289461.84999999998</v>
       </c>
     </row>
     <row r="65" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A65" s="1">
         <v>61</v>
       </c>
       <c r="B65" s="42" t="s">
         <v>62</v>
       </c>
       <c r="C65" s="32">
         <v>0</v>
       </c>
       <c r="D65" s="38">
         <v>0</v>
       </c>
       <c r="E65" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F65" s="9">
         <v>0</v>
       </c>
       <c r="G65" s="20">
         <v>0</v>
       </c>
       <c r="H65" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I65" s="9">
         <f>Sept!D64</f>
         <v>3704.46</v>
       </c>
       <c r="J65" s="20">
         <f>Sept!E64</f>
         <v>44.15</v>
       </c>
       <c r="K65" s="10">
         <f t="shared" si="1"/>
         <v>3748.61</v>
       </c>
       <c r="L65" s="8">
@@ -12212,82 +14282,100 @@
       </c>
       <c r="U65" s="8">
         <f>Jan!D64</f>
         <v>3843.74</v>
       </c>
       <c r="V65" s="9">
         <f>Jan!E64</f>
         <v>45.54</v>
       </c>
       <c r="W65" s="10">
         <f t="shared" si="5"/>
         <v>3889.2799999999997</v>
       </c>
       <c r="X65" s="9">
         <f>Feb!D64</f>
         <v>3934.48</v>
       </c>
       <c r="Y65" s="20">
         <f>Feb!E64</f>
         <v>46.62</v>
       </c>
       <c r="Z65" s="10">
         <f t="shared" si="6"/>
         <v>3981.1</v>
       </c>
-      <c r="AA65" s="9"/>
-[...4 lines deleted...]
-      <c r="AF65" s="10"/>
+      <c r="AA65" s="9">
+        <f>Mar!D64</f>
+        <v>88755.58</v>
+      </c>
+      <c r="AB65" s="25">
+        <f>Mar!E64</f>
+        <v>1051.71</v>
+      </c>
+      <c r="AC65" s="10">
+        <f t="shared" si="7"/>
+        <v>89807.290000000008</v>
+      </c>
+      <c r="AD65" s="8">
+        <f>Apr!D64</f>
+        <v>151496.45000000001</v>
+      </c>
+      <c r="AE65" s="32">
+        <f>Apr!E64</f>
+        <v>1795.16</v>
+      </c>
+      <c r="AF65" s="10">
+        <f t="shared" si="8"/>
+        <v>153291.61000000002</v>
+      </c>
       <c r="AG65" s="9"/>
       <c r="AH65" s="20"/>
       <c r="AI65" s="10"/>
       <c r="AJ65" s="9"/>
       <c r="AK65" s="25"/>
       <c r="AL65" s="10"/>
       <c r="AM65" s="46">
-        <f t="shared" si="8"/>
-        <v>22898.289999999997</v>
+        <f t="shared" si="10"/>
+        <v>265997.19</v>
       </c>
     </row>
     <row r="66" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A66" s="1">
         <v>62</v>
       </c>
       <c r="B66" s="42" t="s">
         <v>63</v>
       </c>
       <c r="C66" s="32">
         <v>0</v>
       </c>
       <c r="D66" s="38">
         <v>0</v>
       </c>
       <c r="E66" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F66" s="9">
         <v>0</v>
       </c>
       <c r="G66" s="20">
         <v>0</v>
       </c>
       <c r="H66" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I66" s="9">
         <f>Sept!D65</f>
         <v>3651.01</v>
       </c>
       <c r="J66" s="20">
         <f>Sept!E65</f>
         <v>52.58</v>
       </c>
       <c r="K66" s="10">
         <f t="shared" si="1"/>
         <v>3703.59</v>
       </c>
       <c r="L66" s="8">
@@ -12328,82 +14416,100 @@
       </c>
       <c r="U66" s="8">
         <f>Jan!D65</f>
         <v>3757.55</v>
       </c>
       <c r="V66" s="9">
         <f>Jan!E65</f>
         <v>54.25</v>
       </c>
       <c r="W66" s="10">
         <f t="shared" si="5"/>
         <v>3811.8</v>
       </c>
       <c r="X66" s="9">
         <f>Feb!D65</f>
         <v>3846.26</v>
       </c>
       <c r="Y66" s="20">
         <f>Feb!E65</f>
         <v>55.52</v>
       </c>
       <c r="Z66" s="10">
         <f t="shared" si="6"/>
         <v>3901.78</v>
       </c>
-      <c r="AA66" s="9"/>
-[...4 lines deleted...]
-      <c r="AF66" s="10"/>
+      <c r="AA66" s="9">
+        <f>Mar!D65</f>
+        <v>86765.35</v>
+      </c>
+      <c r="AB66" s="25">
+        <f>Mar!E65</f>
+        <v>1252.5899999999999</v>
+      </c>
+      <c r="AC66" s="10">
+        <f t="shared" si="7"/>
+        <v>88017.94</v>
+      </c>
+      <c r="AD66" s="8">
+        <f>Apr!D65</f>
+        <v>148099.34</v>
+      </c>
+      <c r="AE66" s="32">
+        <f>Apr!E65</f>
+        <v>2138.04</v>
+      </c>
+      <c r="AF66" s="10">
+        <f t="shared" si="8"/>
+        <v>150237.38</v>
+      </c>
       <c r="AG66" s="9"/>
       <c r="AH66" s="20"/>
       <c r="AI66" s="10"/>
       <c r="AJ66" s="9"/>
       <c r="AK66" s="25"/>
       <c r="AL66" s="10"/>
       <c r="AM66" s="46">
-        <f t="shared" si="8"/>
-        <v>22442.06</v>
+        <f t="shared" si="10"/>
+        <v>260697.38</v>
       </c>
     </row>
     <row r="67" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A67" s="1">
         <v>63</v>
       </c>
       <c r="B67" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C67" s="32">
         <v>0</v>
       </c>
       <c r="D67" s="38">
         <v>0</v>
       </c>
       <c r="E67" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F67" s="9">
         <v>0</v>
       </c>
       <c r="G67" s="20">
         <v>0</v>
       </c>
       <c r="H67" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I67" s="9">
         <f>Sept!D66</f>
         <v>4164.42</v>
       </c>
       <c r="J67" s="20">
         <f>Sept!E66</f>
         <v>22.43</v>
       </c>
       <c r="K67" s="10">
         <f t="shared" si="1"/>
         <v>4186.8500000000004</v>
       </c>
       <c r="L67" s="8">
@@ -12444,82 +14550,100 @@
       </c>
       <c r="U67" s="8">
         <f>Jan!D66</f>
         <v>4294</v>
       </c>
       <c r="V67" s="9">
         <f>Jan!E66</f>
         <v>23.14</v>
       </c>
       <c r="W67" s="10">
         <f t="shared" si="5"/>
         <v>4317.1400000000003</v>
       </c>
       <c r="X67" s="9">
         <f>Feb!D66</f>
         <v>4395.37</v>
       </c>
       <c r="Y67" s="20">
         <f>Feb!E66</f>
         <v>23.69</v>
       </c>
       <c r="Z67" s="10">
         <f t="shared" si="6"/>
         <v>4419.0599999999995</v>
       </c>
-      <c r="AA67" s="9"/>
-[...4 lines deleted...]
-      <c r="AF67" s="10"/>
+      <c r="AA67" s="9">
+        <f>Mar!D66</f>
+        <v>99152.49</v>
+      </c>
+      <c r="AB67" s="25">
+        <f>Mar!E66</f>
+        <v>534.28</v>
+      </c>
+      <c r="AC67" s="10">
+        <f t="shared" si="7"/>
+        <v>99686.77</v>
+      </c>
+      <c r="AD67" s="8">
+        <f>Apr!D66</f>
+        <v>169242.87</v>
+      </c>
+      <c r="AE67" s="32">
+        <f>Apr!E66</f>
+        <v>911.96</v>
+      </c>
+      <c r="AF67" s="10">
+        <f t="shared" si="8"/>
+        <v>170154.83</v>
+      </c>
       <c r="AG67" s="9"/>
       <c r="AH67" s="20"/>
       <c r="AI67" s="10"/>
       <c r="AJ67" s="9"/>
       <c r="AK67" s="25"/>
       <c r="AL67" s="10"/>
       <c r="AM67" s="46">
-        <f t="shared" si="8"/>
-        <v>25417.279999999999</v>
+        <f t="shared" si="10"/>
+        <v>295258.88</v>
       </c>
     </row>
     <row r="68" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A68" s="1">
         <v>64</v>
       </c>
       <c r="B68" s="42" t="s">
         <v>65</v>
       </c>
       <c r="C68" s="32">
         <v>0</v>
       </c>
       <c r="D68" s="38">
         <v>0</v>
       </c>
       <c r="E68" s="10">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F68" s="9">
         <v>0</v>
       </c>
       <c r="G68" s="20">
         <v>0</v>
       </c>
       <c r="H68" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I68" s="9">
         <f>Sept!D67</f>
         <v>3963.22</v>
       </c>
       <c r="J68" s="20">
         <f>Sept!E67</f>
         <v>50.86</v>
       </c>
       <c r="K68" s="10">
         <f t="shared" si="1"/>
         <v>4014.08</v>
       </c>
       <c r="L68" s="8">
@@ -12560,4458 +14684,8286 @@
       </c>
       <c r="U68" s="8">
         <f>Jan!D67</f>
         <v>4088.08</v>
       </c>
       <c r="V68" s="9">
         <f>Jan!E67</f>
         <v>52.47</v>
       </c>
       <c r="W68" s="10">
         <f t="shared" si="5"/>
         <v>4140.55</v>
       </c>
       <c r="X68" s="9">
         <f>Feb!D67</f>
         <v>4184.59</v>
       </c>
       <c r="Y68" s="20">
         <f>Feb!E67</f>
         <v>53.7</v>
       </c>
       <c r="Z68" s="10">
         <f t="shared" si="6"/>
         <v>4238.29</v>
       </c>
-      <c r="AA68" s="9"/>
-[...4 lines deleted...]
-      <c r="AF68" s="10"/>
+      <c r="AA68" s="9">
+        <f>Mar!D67</f>
+        <v>94397.66</v>
+      </c>
+      <c r="AB68" s="25">
+        <f>Mar!E67</f>
+        <v>1211.45</v>
+      </c>
+      <c r="AC68" s="10">
+        <f t="shared" si="7"/>
+        <v>95609.11</v>
+      </c>
+      <c r="AD68" s="8">
+        <f>Apr!D67</f>
+        <v>161126.88</v>
+      </c>
+      <c r="AE68" s="32">
+        <f>Apr!E67</f>
+        <v>2067.83</v>
+      </c>
+      <c r="AF68" s="10">
+        <f t="shared" si="8"/>
+        <v>163194.71</v>
+      </c>
       <c r="AG68" s="9"/>
       <c r="AH68" s="20"/>
       <c r="AI68" s="10"/>
       <c r="AJ68" s="9"/>
       <c r="AK68" s="25"/>
       <c r="AL68" s="10"/>
       <c r="AM68" s="46">
-        <f t="shared" si="8"/>
-        <v>24377.59</v>
+        <f t="shared" si="10"/>
+        <v>283181.40999999997</v>
       </c>
     </row>
     <row r="69" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>65</v>
       </c>
       <c r="B69" s="43" t="s">
         <v>66</v>
       </c>
       <c r="C69" s="36">
         <v>0</v>
       </c>
       <c r="D69" s="33">
         <v>0</v>
       </c>
       <c r="E69" s="13">
-        <f t="shared" si="7"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="F69" s="12">
         <v>0</v>
       </c>
       <c r="G69" s="21">
         <v>0</v>
       </c>
       <c r="H69" s="13">
-        <f t="shared" ref="H69:H103" si="9">F69+G69</f>
+        <f t="shared" ref="H69:H103" si="11">F69+G69</f>
         <v>0</v>
       </c>
       <c r="I69" s="12">
         <f>Sept!D68</f>
         <v>3124.46</v>
       </c>
       <c r="J69" s="21">
         <f>Sept!E68</f>
         <v>23.52</v>
       </c>
       <c r="K69" s="13">
-        <f t="shared" ref="K69:K103" si="10">I69+J69</f>
+        <f t="shared" ref="K69:K103" si="12">I69+J69</f>
         <v>3147.98</v>
       </c>
       <c r="L69" s="11">
         <f>Oct!D68</f>
         <v>3138.58</v>
       </c>
       <c r="M69" s="34">
         <f>Oct!E68</f>
         <v>24</v>
       </c>
       <c r="N69" s="13">
-        <f t="shared" ref="N69:N103" si="11">L69+M69</f>
+        <f t="shared" ref="N69:N103" si="13">L69+M69</f>
         <v>3162.58</v>
       </c>
       <c r="O69" s="12">
         <f>Nov!D68</f>
         <v>3025.55</v>
       </c>
       <c r="P69" s="21">
         <f>Nov!E68</f>
         <v>22.95</v>
       </c>
       <c r="Q69" s="13">
-        <f t="shared" ref="Q69:Q103" si="12">O69+P69</f>
+        <f t="shared" ref="Q69:Q103" si="14">O69+P69</f>
         <v>3048.5</v>
       </c>
       <c r="R69" s="12">
         <f>Dec!D68</f>
         <v>3068.78</v>
       </c>
       <c r="S69" s="26">
         <f>Dec!E68</f>
         <v>23.28</v>
       </c>
       <c r="T69" s="13">
-        <f t="shared" ref="T69:T103" si="13">R69+S69</f>
+        <f t="shared" ref="T69:T103" si="15">R69+S69</f>
         <v>3092.0600000000004</v>
       </c>
       <c r="U69" s="11">
         <f>Jan!D68</f>
         <v>3198.14</v>
       </c>
       <c r="V69" s="12">
         <f>Jan!E68</f>
         <v>24.26</v>
       </c>
       <c r="W69" s="13">
-        <f t="shared" ref="W69:W103" si="14">U69+V69</f>
+        <f t="shared" ref="W69:W103" si="16">U69+V69</f>
         <v>3222.4</v>
       </c>
       <c r="X69" s="12">
         <f>Feb!D68</f>
         <v>3273.65</v>
       </c>
       <c r="Y69" s="21">
         <f>Feb!E68</f>
         <v>24.84</v>
       </c>
       <c r="Z69" s="13">
-        <f t="shared" ref="Z69:Z103" si="15">X69+Y69</f>
+        <f t="shared" ref="Z69:Z103" si="17">X69+Y69</f>
         <v>3298.4900000000002</v>
       </c>
-      <c r="AA69" s="12"/>
-[...4 lines deleted...]
-      <c r="AF69" s="13"/>
+      <c r="AA69" s="12">
+        <f>Mar!D68</f>
+        <v>73848.13</v>
+      </c>
+      <c r="AB69" s="26">
+        <f>Mar!E68</f>
+        <v>560.26</v>
+      </c>
+      <c r="AC69" s="13">
+        <f t="shared" ref="AC69:AC103" si="18">AA69+AB69</f>
+        <v>74408.39</v>
+      </c>
+      <c r="AD69" s="11">
+        <f>Apr!D68</f>
+        <v>126050.99</v>
+      </c>
+      <c r="AE69" s="33">
+        <f>Apr!E68</f>
+        <v>956.31</v>
+      </c>
+      <c r="AF69" s="13">
+        <f t="shared" ref="AF69:AF103" si="19">AD69+AE69</f>
+        <v>127007.3</v>
+      </c>
       <c r="AG69" s="12"/>
       <c r="AH69" s="21"/>
       <c r="AI69" s="13"/>
       <c r="AJ69" s="12"/>
       <c r="AK69" s="26"/>
       <c r="AL69" s="13"/>
       <c r="AM69" s="47">
-        <f t="shared" si="8"/>
-        <v>18972.009999999998</v>
+        <f t="shared" si="10"/>
+        <v>220387.7</v>
       </c>
     </row>
     <row r="70" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A70" s="1">
         <v>66</v>
       </c>
       <c r="B70" s="42" t="s">
         <v>67</v>
       </c>
       <c r="C70" s="32">
         <v>0</v>
       </c>
       <c r="D70" s="38">
         <v>0</v>
       </c>
       <c r="E70" s="10">
-        <f t="shared" ref="E70:E103" si="16">C70+D70</f>
+        <f t="shared" ref="E70:E103" si="20">C70+D70</f>
         <v>0</v>
       </c>
       <c r="F70" s="9">
         <v>0</v>
       </c>
       <c r="G70" s="20">
         <v>0</v>
       </c>
       <c r="H70" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I70" s="9">
         <f>Sept!D69</f>
         <v>3036.07</v>
       </c>
       <c r="J70" s="20">
         <f>Sept!E69</f>
         <v>30.08</v>
       </c>
       <c r="K70" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>3066.15</v>
       </c>
       <c r="L70" s="8">
         <f>Oct!D69</f>
         <v>3106.56</v>
       </c>
       <c r="M70" s="32">
         <f>Oct!E69</f>
         <v>30.7</v>
       </c>
       <c r="N70" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>3137.2599999999998</v>
       </c>
       <c r="O70" s="9">
         <f>Nov!D69</f>
         <v>2967.38</v>
       </c>
       <c r="P70" s="20">
         <f>Nov!E69</f>
         <v>29.36</v>
       </c>
       <c r="Q70" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>2996.7400000000002</v>
       </c>
       <c r="R70" s="9">
         <f>Dec!D69</f>
         <v>3009.78</v>
       </c>
       <c r="S70" s="25">
         <f>Dec!E69</f>
         <v>29.78</v>
       </c>
       <c r="T70" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>3039.5600000000004</v>
       </c>
       <c r="U70" s="8">
         <f>Jan!D69</f>
         <v>3136.66</v>
       </c>
       <c r="V70" s="9">
         <f>Jan!E69</f>
         <v>31.04</v>
       </c>
       <c r="W70" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3167.7</v>
       </c>
       <c r="X70" s="9">
         <f>Feb!D69</f>
         <v>3210.71</v>
       </c>
       <c r="Y70" s="20">
         <f>Feb!E69</f>
         <v>31.77</v>
       </c>
       <c r="Z70" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3242.48</v>
       </c>
-      <c r="AA70" s="9"/>
-[...4 lines deleted...]
-      <c r="AF70" s="10"/>
+      <c r="AA70" s="9">
+        <f>Mar!D69</f>
+        <v>72428.31</v>
+      </c>
+      <c r="AB70" s="25">
+        <f>Mar!E69</f>
+        <v>716.66</v>
+      </c>
+      <c r="AC70" s="10">
+        <f t="shared" si="18"/>
+        <v>73144.97</v>
+      </c>
+      <c r="AD70" s="8">
+        <f>Apr!D69</f>
+        <v>123627.51</v>
+      </c>
+      <c r="AE70" s="32">
+        <f>Apr!E69</f>
+        <v>1223.26</v>
+      </c>
+      <c r="AF70" s="10">
+        <f t="shared" si="19"/>
+        <v>124850.76999999999</v>
+      </c>
       <c r="AG70" s="9"/>
       <c r="AH70" s="20"/>
       <c r="AI70" s="10"/>
       <c r="AJ70" s="9"/>
       <c r="AK70" s="25"/>
       <c r="AL70" s="10"/>
       <c r="AM70" s="46">
-        <f t="shared" ref="AM70:AM103" si="17">E70+H70+K70+N70+Q70+T70+W70+Z70+AC70+AF70+AI70+AL70</f>
-        <v>18649.89</v>
+        <f t="shared" ref="AM70:AM103" si="21">E70+H70+K70+N70+Q70+T70+W70+Z70+AC70+AF70+AI70+AL70</f>
+        <v>216645.63</v>
       </c>
     </row>
     <row r="71" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A71" s="1">
         <v>67</v>
       </c>
       <c r="B71" s="42" t="s">
         <v>68</v>
       </c>
       <c r="C71" s="32">
         <v>0</v>
       </c>
       <c r="D71" s="38">
         <v>0</v>
       </c>
       <c r="E71" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F71" s="9">
         <v>0</v>
       </c>
       <c r="G71" s="20">
         <v>0</v>
       </c>
       <c r="H71" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I71" s="9">
         <f>Sept!D70</f>
         <v>3630.61</v>
       </c>
       <c r="J71" s="20">
         <f>Sept!E70</f>
         <v>19.21</v>
       </c>
       <c r="K71" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>3649.82</v>
       </c>
       <c r="L71" s="8">
         <f>Oct!D70</f>
         <v>3659</v>
       </c>
       <c r="M71" s="32">
         <f>Oct!E70</f>
         <v>19.600000000000001</v>
       </c>
       <c r="N71" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>3678.6</v>
       </c>
       <c r="O71" s="9">
         <f>Nov!D70</f>
         <v>3521.47</v>
       </c>
       <c r="P71" s="20">
         <f>Nov!E70</f>
         <v>18.75</v>
       </c>
       <c r="Q71" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>3540.22</v>
       </c>
       <c r="R71" s="9">
         <f>Dec!D70</f>
         <v>3571.78</v>
       </c>
       <c r="S71" s="25">
         <f>Dec!E70</f>
         <v>19.02</v>
       </c>
       <c r="T71" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>3590.8</v>
       </c>
       <c r="U71" s="8">
         <f>Jan!D70</f>
         <v>3722.35</v>
       </c>
       <c r="V71" s="9">
         <f>Jan!E70</f>
         <v>19.82</v>
       </c>
       <c r="W71" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3742.17</v>
       </c>
       <c r="X71" s="9">
         <f>Feb!D70</f>
         <v>3810.23</v>
       </c>
       <c r="Y71" s="20">
         <f>Feb!E70</f>
         <v>20.29</v>
       </c>
       <c r="Z71" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3830.52</v>
       </c>
-      <c r="AA71" s="9"/>
-[...4 lines deleted...]
-      <c r="AF71" s="10"/>
+      <c r="AA71" s="9">
+        <f>Mar!D70</f>
+        <v>85952.49</v>
+      </c>
+      <c r="AB71" s="25">
+        <f>Mar!E70</f>
+        <v>457.66</v>
+      </c>
+      <c r="AC71" s="10">
+        <f t="shared" si="18"/>
+        <v>86410.150000000009</v>
+      </c>
+      <c r="AD71" s="8">
+        <f>Apr!D70</f>
+        <v>146711.87</v>
+      </c>
+      <c r="AE71" s="32">
+        <f>Apr!E70</f>
+        <v>781.18</v>
+      </c>
+      <c r="AF71" s="10">
+        <f t="shared" si="19"/>
+        <v>147493.04999999999</v>
+      </c>
       <c r="AG71" s="9"/>
       <c r="AH71" s="20"/>
       <c r="AI71" s="10"/>
       <c r="AJ71" s="9"/>
       <c r="AK71" s="25"/>
       <c r="AL71" s="10"/>
       <c r="AM71" s="46">
-        <f t="shared" si="17"/>
-        <v>22032.13</v>
+        <f t="shared" si="21"/>
+        <v>255935.33000000002</v>
       </c>
     </row>
     <row r="72" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A72" s="1">
         <v>68</v>
       </c>
       <c r="B72" s="42" t="s">
         <v>69</v>
       </c>
       <c r="C72" s="32">
         <v>0</v>
       </c>
       <c r="D72" s="38">
         <v>0</v>
       </c>
       <c r="E72" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F72" s="9">
         <v>0</v>
       </c>
       <c r="G72" s="20">
         <v>0</v>
       </c>
       <c r="H72" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I72" s="9">
         <f>Sept!D71</f>
         <v>2243.96</v>
       </c>
       <c r="J72" s="20">
         <f>Sept!E71</f>
         <v>11.3</v>
       </c>
       <c r="K72" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>2255.2600000000002</v>
       </c>
       <c r="L72" s="8">
         <f>Oct!D71</f>
         <v>2289.36</v>
       </c>
       <c r="M72" s="32">
         <f>Oct!E71</f>
         <v>11.53</v>
       </c>
       <c r="N72" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>2300.8900000000003</v>
       </c>
       <c r="O72" s="9">
         <f>Nov!D71</f>
         <v>2189.96</v>
       </c>
       <c r="P72" s="20">
         <f>Nov!E71</f>
         <v>11.03</v>
       </c>
       <c r="Q72" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>2200.9900000000002</v>
       </c>
       <c r="R72" s="9">
         <f>Dec!D71</f>
         <v>2221.25</v>
       </c>
       <c r="S72" s="25">
         <f>Dec!E71</f>
         <v>11.19</v>
       </c>
       <c r="T72" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>2232.44</v>
       </c>
       <c r="U72" s="8">
         <f>Jan!D71</f>
         <v>2314.88</v>
       </c>
       <c r="V72" s="9">
         <f>Jan!E71</f>
         <v>11.66</v>
       </c>
       <c r="W72" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>2326.54</v>
       </c>
       <c r="X72" s="9">
         <f>Feb!D71</f>
         <v>2369.5300000000002</v>
       </c>
       <c r="Y72" s="20">
         <f>Feb!E71</f>
         <v>11.93</v>
       </c>
       <c r="Z72" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>2381.46</v>
       </c>
-      <c r="AA72" s="9"/>
-[...4 lines deleted...]
-      <c r="AF72" s="10"/>
+      <c r="AA72" s="9">
+        <f>Mar!D71</f>
+        <v>53452.83</v>
+      </c>
+      <c r="AB72" s="25">
+        <f>Mar!E71</f>
+        <v>269.18</v>
+      </c>
+      <c r="AC72" s="10">
+        <f t="shared" si="18"/>
+        <v>53722.01</v>
+      </c>
+      <c r="AD72" s="8">
+        <f>Apr!D71</f>
+        <v>91238.37</v>
+      </c>
+      <c r="AE72" s="32">
+        <f>Apr!E71</f>
+        <v>459.46</v>
+      </c>
+      <c r="AF72" s="10">
+        <f t="shared" si="19"/>
+        <v>91697.83</v>
+      </c>
       <c r="AG72" s="9"/>
       <c r="AH72" s="20"/>
       <c r="AI72" s="10"/>
       <c r="AJ72" s="9"/>
       <c r="AK72" s="25"/>
       <c r="AL72" s="10"/>
       <c r="AM72" s="46">
-        <f t="shared" si="17"/>
-        <v>13697.580000000002</v>
+        <f t="shared" si="21"/>
+        <v>159117.41999999998</v>
       </c>
     </row>
     <row r="73" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A73" s="1">
         <v>69</v>
       </c>
       <c r="B73" s="42" t="s">
         <v>70</v>
       </c>
       <c r="C73" s="32">
         <v>0</v>
       </c>
       <c r="D73" s="38">
         <v>0</v>
       </c>
       <c r="E73" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F73" s="9">
         <v>0</v>
       </c>
       <c r="G73" s="20">
         <v>0</v>
       </c>
       <c r="H73" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I73" s="9">
         <f>Sept!D72</f>
         <v>2579.13</v>
       </c>
       <c r="J73" s="20">
         <f>Sept!E72</f>
         <v>8.4600000000000009</v>
       </c>
       <c r="K73" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>2587.59</v>
       </c>
       <c r="L73" s="8">
         <f>Oct!D72</f>
         <v>2621.4299999999998</v>
       </c>
       <c r="M73" s="32">
         <f>Oct!E72</f>
         <v>8.64</v>
       </c>
       <c r="N73" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>2630.0699999999997</v>
       </c>
       <c r="O73" s="9">
         <f>Nov!D72</f>
         <v>2512.2800000000002</v>
       </c>
       <c r="P73" s="20">
         <f>Nov!E72</f>
         <v>8.26</v>
       </c>
       <c r="Q73" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>2520.5400000000004</v>
       </c>
       <c r="R73" s="9">
         <f>Dec!D72</f>
         <v>2548.1799999999998</v>
       </c>
       <c r="S73" s="25">
         <f>Dec!E72</f>
         <v>8.3800000000000008</v>
       </c>
       <c r="T73" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>2556.56</v>
       </c>
       <c r="U73" s="8">
         <f>Jan!D72</f>
         <v>2655.6</v>
       </c>
       <c r="V73" s="9">
         <f>Jan!E72</f>
         <v>8.73</v>
       </c>
       <c r="W73" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>2664.33</v>
       </c>
       <c r="X73" s="9">
         <f>Feb!D72</f>
         <v>2718.29</v>
       </c>
       <c r="Y73" s="20">
         <f>Feb!E72</f>
         <v>8.94</v>
       </c>
       <c r="Z73" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>2727.23</v>
       </c>
-      <c r="AA73" s="9"/>
-[...4 lines deleted...]
-      <c r="AF73" s="10"/>
+      <c r="AA73" s="9">
+        <f>Mar!D72</f>
+        <v>61320.17</v>
+      </c>
+      <c r="AB73" s="25">
+        <f>Mar!E72</f>
+        <v>201.65</v>
+      </c>
+      <c r="AC73" s="10">
+        <f t="shared" si="18"/>
+        <v>61521.82</v>
+      </c>
+      <c r="AD73" s="8">
+        <f>Apr!D72</f>
+        <v>104667.09</v>
+      </c>
+      <c r="AE73" s="32">
+        <f>Apr!E72</f>
+        <v>344.2</v>
+      </c>
+      <c r="AF73" s="10">
+        <f t="shared" si="19"/>
+        <v>105011.29</v>
+      </c>
       <c r="AG73" s="9"/>
       <c r="AH73" s="20"/>
       <c r="AI73" s="10"/>
       <c r="AJ73" s="9"/>
       <c r="AK73" s="25"/>
       <c r="AL73" s="10"/>
       <c r="AM73" s="46">
-        <f t="shared" si="17"/>
-        <v>15686.32</v>
+        <f t="shared" si="21"/>
+        <v>182219.43</v>
       </c>
     </row>
     <row r="74" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>70</v>
       </c>
       <c r="B74" s="43" t="s">
         <v>71</v>
       </c>
       <c r="C74" s="36">
         <v>0</v>
       </c>
       <c r="D74" s="33">
         <v>0</v>
       </c>
       <c r="E74" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F74" s="12">
         <v>0</v>
       </c>
       <c r="G74" s="21">
         <v>0</v>
       </c>
       <c r="H74" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I74" s="12">
         <f>Sept!D73</f>
         <v>3226.39</v>
       </c>
       <c r="J74" s="21">
         <f>Sept!E73</f>
         <v>13.29</v>
       </c>
       <c r="K74" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>3239.68</v>
       </c>
       <c r="L74" s="11">
         <f>Oct!D73</f>
         <v>3291.7</v>
       </c>
       <c r="M74" s="34">
         <f>Oct!E73</f>
         <v>13.56</v>
       </c>
       <c r="N74" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>3305.2599999999998</v>
       </c>
       <c r="O74" s="12">
         <f>Nov!D73</f>
         <v>3148.76</v>
       </c>
       <c r="P74" s="21">
         <f>Nov!E73</f>
         <v>12.97</v>
       </c>
       <c r="Q74" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>3161.73</v>
       </c>
       <c r="R74" s="12">
         <f>Dec!D73</f>
         <v>3193.74</v>
       </c>
       <c r="S74" s="26">
         <f>Dec!E73</f>
         <v>13.15</v>
       </c>
       <c r="T74" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>3206.89</v>
       </c>
       <c r="U74" s="11">
         <f>Jan!D73</f>
         <v>3328.38</v>
       </c>
       <c r="V74" s="12">
         <f>Jan!E73</f>
         <v>13.71</v>
       </c>
       <c r="W74" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3342.09</v>
       </c>
       <c r="X74" s="12">
         <f>Feb!D73</f>
         <v>3406.95</v>
       </c>
       <c r="Y74" s="21">
         <f>Feb!E73</f>
         <v>14.03</v>
       </c>
       <c r="Z74" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3420.98</v>
       </c>
-      <c r="AA74" s="12"/>
-[...4 lines deleted...]
-      <c r="AF74" s="13"/>
+      <c r="AA74" s="12">
+        <f>Mar!D73</f>
+        <v>76855.34</v>
+      </c>
+      <c r="AB74" s="26">
+        <f>Mar!E73</f>
+        <v>316.5</v>
+      </c>
+      <c r="AC74" s="13">
+        <f t="shared" si="18"/>
+        <v>77171.839999999997</v>
+      </c>
+      <c r="AD74" s="11">
+        <f>Apr!D73</f>
+        <v>131183.99</v>
+      </c>
+      <c r="AE74" s="33">
+        <f>Apr!E73</f>
+        <v>540.23</v>
+      </c>
+      <c r="AF74" s="13">
+        <f t="shared" si="19"/>
+        <v>131724.22</v>
+      </c>
       <c r="AG74" s="12"/>
       <c r="AH74" s="21"/>
       <c r="AI74" s="13"/>
       <c r="AJ74" s="12"/>
       <c r="AK74" s="26"/>
       <c r="AL74" s="13"/>
       <c r="AM74" s="47">
-        <f t="shared" si="17"/>
-        <v>19676.63</v>
+        <f t="shared" si="21"/>
+        <v>228572.69</v>
       </c>
     </row>
     <row r="75" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A75" s="1">
         <v>71</v>
       </c>
       <c r="B75" s="42" t="s">
         <v>72</v>
       </c>
       <c r="C75" s="32">
         <v>0</v>
       </c>
       <c r="D75" s="38">
         <v>0</v>
       </c>
       <c r="E75" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F75" s="9">
         <v>0</v>
       </c>
       <c r="G75" s="20">
         <v>0</v>
       </c>
       <c r="H75" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I75" s="9">
         <f>Sept!D74</f>
         <v>3679.79</v>
       </c>
       <c r="J75" s="20">
         <f>Sept!E74</f>
         <v>6.12</v>
       </c>
       <c r="K75" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>3685.91</v>
       </c>
       <c r="L75" s="8">
         <f>Oct!D74</f>
         <v>3706.92</v>
       </c>
       <c r="M75" s="32">
         <f>Oct!E74</f>
         <v>6.24</v>
       </c>
       <c r="N75" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>3713.16</v>
       </c>
       <c r="O75" s="9">
         <f>Nov!D74</f>
         <v>3568.37</v>
       </c>
       <c r="P75" s="20">
         <f>Nov!E74</f>
         <v>5.97</v>
       </c>
       <c r="Q75" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>3574.3399999999997</v>
       </c>
       <c r="R75" s="9">
         <f>Dec!D74</f>
         <v>3619.35</v>
       </c>
       <c r="S75" s="25">
         <f>Dec!E74</f>
         <v>6.06</v>
       </c>
       <c r="T75" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>3625.41</v>
       </c>
       <c r="U75" s="8">
         <f>Jan!D74</f>
         <v>3771.93</v>
       </c>
       <c r="V75" s="9">
         <f>Jan!E74</f>
         <v>6.31</v>
       </c>
       <c r="W75" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3778.24</v>
       </c>
       <c r="X75" s="9">
         <f>Feb!D74</f>
         <v>3860.98</v>
       </c>
       <c r="Y75" s="20">
         <f>Feb!E74</f>
         <v>6.46</v>
       </c>
       <c r="Z75" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3867.44</v>
       </c>
-      <c r="AA75" s="9"/>
-[...4 lines deleted...]
-      <c r="AF75" s="10"/>
+      <c r="AA75" s="9">
+        <f>Mar!D74</f>
+        <v>87097.38</v>
+      </c>
+      <c r="AB75" s="25">
+        <f>Mar!E74</f>
+        <v>145.81</v>
+      </c>
+      <c r="AC75" s="10">
+        <f t="shared" si="18"/>
+        <v>87243.19</v>
+      </c>
+      <c r="AD75" s="8">
+        <f>Apr!D74</f>
+        <v>148666.07</v>
+      </c>
+      <c r="AE75" s="32">
+        <f>Apr!E74</f>
+        <v>248.88</v>
+      </c>
+      <c r="AF75" s="10">
+        <f t="shared" si="19"/>
+        <v>148914.95000000001</v>
+      </c>
       <c r="AG75" s="9"/>
       <c r="AH75" s="20"/>
       <c r="AI75" s="10"/>
       <c r="AJ75" s="9"/>
       <c r="AK75" s="25"/>
       <c r="AL75" s="10"/>
       <c r="AM75" s="46">
-        <f t="shared" si="17"/>
-        <v>22244.499999999996</v>
+        <f t="shared" si="21"/>
+        <v>258402.64</v>
       </c>
     </row>
     <row r="76" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A76" s="1">
         <v>72</v>
       </c>
       <c r="B76" s="42" t="s">
         <v>73</v>
       </c>
       <c r="C76" s="32">
         <v>0</v>
       </c>
       <c r="D76" s="38">
         <v>0</v>
       </c>
       <c r="E76" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F76" s="9">
         <v>0</v>
       </c>
       <c r="G76" s="20">
         <v>0</v>
       </c>
       <c r="H76" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I76" s="9">
         <f>Sept!D75</f>
         <v>2646.21</v>
       </c>
       <c r="J76" s="20">
         <f>Sept!E75</f>
         <v>38.86</v>
       </c>
       <c r="K76" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>2685.07</v>
       </c>
       <c r="L76" s="8">
         <f>Oct!D75</f>
         <v>2677.79</v>
       </c>
       <c r="M76" s="32">
         <f>Oct!E75</f>
         <v>39.65</v>
       </c>
       <c r="N76" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>2717.44</v>
       </c>
       <c r="O76" s="9">
         <f>Nov!D75</f>
         <v>2571.92</v>
       </c>
       <c r="P76" s="20">
         <f>Nov!E75</f>
         <v>37.93</v>
       </c>
       <c r="Q76" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>2609.85</v>
       </c>
       <c r="R76" s="9">
         <f>Dec!D75</f>
         <v>2608.66</v>
       </c>
       <c r="S76" s="25">
         <f>Dec!E75</f>
         <v>38.47</v>
       </c>
       <c r="T76" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>2647.1299999999997</v>
       </c>
       <c r="U76" s="8">
         <f>Jan!D75</f>
         <v>2718.63</v>
       </c>
       <c r="V76" s="9">
         <f>Jan!E75</f>
         <v>40.090000000000003</v>
       </c>
       <c r="W76" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>2758.7200000000003</v>
       </c>
       <c r="X76" s="9">
         <f>Feb!D75</f>
         <v>2782.81</v>
       </c>
       <c r="Y76" s="20">
         <f>Feb!E75</f>
         <v>41.04</v>
       </c>
       <c r="Z76" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>2823.85</v>
       </c>
-      <c r="AA76" s="9"/>
-[...4 lines deleted...]
-      <c r="AF76" s="10"/>
+      <c r="AA76" s="9">
+        <f>Mar!D75</f>
+        <v>62775.77</v>
+      </c>
+      <c r="AB76" s="25">
+        <f>Mar!E75</f>
+        <v>925.74</v>
+      </c>
+      <c r="AC76" s="10">
+        <f t="shared" si="18"/>
+        <v>63701.509999999995</v>
+      </c>
+      <c r="AD76" s="8">
+        <f>Apr!D75</f>
+        <v>107151.63</v>
+      </c>
+      <c r="AE76" s="32">
+        <f>Apr!E75</f>
+        <v>1580.14</v>
+      </c>
+      <c r="AF76" s="10">
+        <f t="shared" si="19"/>
+        <v>108731.77</v>
+      </c>
       <c r="AG76" s="9"/>
       <c r="AH76" s="20"/>
       <c r="AI76" s="10"/>
       <c r="AJ76" s="9"/>
       <c r="AK76" s="25"/>
       <c r="AL76" s="10"/>
       <c r="AM76" s="46">
-        <f t="shared" si="17"/>
-        <v>16242.06</v>
+        <f t="shared" si="21"/>
+        <v>188675.34</v>
       </c>
     </row>
     <row r="77" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A77" s="1">
         <v>73</v>
       </c>
       <c r="B77" s="42" t="s">
         <v>74</v>
       </c>
       <c r="C77" s="32">
         <v>0</v>
       </c>
       <c r="D77" s="38">
         <v>0</v>
       </c>
       <c r="E77" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F77" s="9">
         <v>0</v>
       </c>
       <c r="G77" s="20">
         <v>0</v>
       </c>
       <c r="H77" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I77" s="9">
         <f>Sept!D76</f>
         <v>3319.58</v>
       </c>
       <c r="J77" s="20">
         <f>Sept!E76</f>
         <v>21.05</v>
       </c>
       <c r="K77" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>3340.63</v>
       </c>
       <c r="L77" s="8">
         <f>Oct!D76</f>
         <v>3371.84</v>
       </c>
       <c r="M77" s="32">
         <f>Oct!E76</f>
         <v>21.48</v>
       </c>
       <c r="N77" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>3393.32</v>
       </c>
       <c r="O77" s="9">
         <f>Nov!D76</f>
         <v>3232.49</v>
       </c>
       <c r="P77" s="20">
         <f>Nov!E76</f>
         <v>20.55</v>
       </c>
       <c r="Q77" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>3253.04</v>
       </c>
       <c r="R77" s="9">
         <f>Dec!D76</f>
         <v>3278.67</v>
       </c>
       <c r="S77" s="25">
         <f>Dec!E76</f>
         <v>20.84</v>
       </c>
       <c r="T77" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>3299.51</v>
       </c>
       <c r="U77" s="8">
         <f>Jan!D76</f>
         <v>3416.89</v>
       </c>
       <c r="V77" s="9">
         <f>Jan!E76</f>
         <v>21.72</v>
       </c>
       <c r="W77" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3438.6099999999997</v>
       </c>
       <c r="X77" s="9">
         <f>Feb!D76</f>
         <v>3497.55</v>
       </c>
       <c r="Y77" s="20">
         <f>Feb!E76</f>
         <v>22.23</v>
       </c>
       <c r="Z77" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3519.78</v>
       </c>
-      <c r="AA77" s="9"/>
-[...4 lines deleted...]
-      <c r="AF77" s="10"/>
+      <c r="AA77" s="9">
+        <f>Mar!D76</f>
+        <v>78899.09</v>
+      </c>
+      <c r="AB77" s="25">
+        <f>Mar!E76</f>
+        <v>501.53</v>
+      </c>
+      <c r="AC77" s="10">
+        <f t="shared" si="18"/>
+        <v>79400.62</v>
+      </c>
+      <c r="AD77" s="8">
+        <f>Apr!D76</f>
+        <v>134672.46</v>
+      </c>
+      <c r="AE77" s="32">
+        <f>Apr!E76</f>
+        <v>856.06</v>
+      </c>
+      <c r="AF77" s="10">
+        <f t="shared" si="19"/>
+        <v>135528.51999999999</v>
+      </c>
       <c r="AG77" s="9"/>
       <c r="AH77" s="20"/>
       <c r="AI77" s="10"/>
       <c r="AJ77" s="9"/>
       <c r="AK77" s="25"/>
       <c r="AL77" s="10"/>
       <c r="AM77" s="46">
-        <f t="shared" si="17"/>
-        <v>20244.89</v>
+        <f t="shared" si="21"/>
+        <v>235174.02999999997</v>
       </c>
     </row>
     <row r="78" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A78" s="1">
         <v>74</v>
       </c>
       <c r="B78" s="42" t="s">
         <v>75</v>
       </c>
       <c r="C78" s="32">
         <v>0</v>
       </c>
       <c r="D78" s="38">
         <v>0</v>
       </c>
       <c r="E78" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F78" s="9">
         <v>0</v>
       </c>
       <c r="G78" s="20">
         <v>0</v>
       </c>
       <c r="H78" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I78" s="9">
         <f>Sept!D77</f>
         <v>3200.15</v>
       </c>
       <c r="J78" s="20">
         <f>Sept!E77</f>
         <v>14.91</v>
       </c>
       <c r="K78" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>3215.06</v>
       </c>
       <c r="L78" s="8">
         <f>Oct!D77</f>
         <v>3238.83</v>
       </c>
       <c r="M78" s="32">
         <f>Oct!E77</f>
         <v>15.21</v>
       </c>
       <c r="N78" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>3254.04</v>
       </c>
       <c r="O78" s="9">
         <f>Nov!D77</f>
         <v>3110.54</v>
       </c>
       <c r="P78" s="20">
         <f>Nov!E77</f>
         <v>14.55</v>
       </c>
       <c r="Q78" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>3125.09</v>
       </c>
       <c r="R78" s="9">
         <f>Dec!D77</f>
         <v>3154.98</v>
       </c>
       <c r="S78" s="25">
         <f>Dec!E77</f>
         <v>14.76</v>
       </c>
       <c r="T78" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>3169.7400000000002</v>
       </c>
       <c r="U78" s="8">
         <f>Jan!D77</f>
         <v>3287.98</v>
       </c>
       <c r="V78" s="9">
         <f>Jan!E77</f>
         <v>15.38</v>
       </c>
       <c r="W78" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3303.36</v>
       </c>
       <c r="X78" s="9">
         <f>Feb!D77</f>
         <v>3365.6</v>
       </c>
       <c r="Y78" s="20">
         <f>Feb!E77</f>
         <v>15.75</v>
       </c>
       <c r="Z78" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3381.35</v>
       </c>
-      <c r="AA78" s="9"/>
-[...4 lines deleted...]
-      <c r="AF78" s="10"/>
+      <c r="AA78" s="9">
+        <f>Mar!D77</f>
+        <v>75922.559999999998</v>
+      </c>
+      <c r="AB78" s="25">
+        <f>Mar!E77</f>
+        <v>355.17</v>
+      </c>
+      <c r="AC78" s="10">
+        <f t="shared" si="18"/>
+        <v>76277.73</v>
+      </c>
+      <c r="AD78" s="8">
+        <f>Apr!D77</f>
+        <v>129591.82</v>
+      </c>
+      <c r="AE78" s="32">
+        <f>Apr!E77</f>
+        <v>606.24</v>
+      </c>
+      <c r="AF78" s="10">
+        <f t="shared" si="19"/>
+        <v>130198.06000000001</v>
+      </c>
       <c r="AG78" s="9"/>
       <c r="AH78" s="20"/>
       <c r="AI78" s="10"/>
       <c r="AJ78" s="9"/>
       <c r="AK78" s="25"/>
       <c r="AL78" s="10"/>
       <c r="AM78" s="46">
-        <f t="shared" si="17"/>
-        <v>19448.64</v>
+        <f t="shared" si="21"/>
+        <v>225924.43</v>
       </c>
     </row>
     <row r="79" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>75</v>
       </c>
       <c r="B79" s="43" t="s">
         <v>76</v>
       </c>
       <c r="C79" s="36">
         <v>0</v>
       </c>
       <c r="D79" s="33">
         <v>0</v>
       </c>
       <c r="E79" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F79" s="12">
         <v>0</v>
       </c>
       <c r="G79" s="21">
         <v>0</v>
       </c>
       <c r="H79" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I79" s="12">
         <f>Sept!D78</f>
         <v>5956.05</v>
       </c>
       <c r="J79" s="21">
         <f>Sept!E78</f>
         <v>8.34</v>
       </c>
       <c r="K79" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>5964.39</v>
       </c>
       <c r="L79" s="11">
         <f>Oct!D78</f>
         <v>6042.65</v>
       </c>
       <c r="M79" s="34">
         <f>Oct!E78</f>
         <v>8.51</v>
       </c>
       <c r="N79" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>6051.16</v>
       </c>
       <c r="O79" s="12">
         <f>Nov!D78</f>
         <v>5796.33</v>
       </c>
       <c r="P79" s="21">
         <f>Nov!E78</f>
         <v>8.14</v>
       </c>
       <c r="Q79" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>5804.47</v>
       </c>
       <c r="R79" s="12">
         <f>Dec!D78</f>
         <v>5879.15</v>
       </c>
       <c r="S79" s="26">
         <f>Dec!E78</f>
         <v>8.25</v>
       </c>
       <c r="T79" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>5887.4</v>
       </c>
       <c r="U79" s="11">
         <f>Jan!D78</f>
         <v>6126.98</v>
       </c>
       <c r="V79" s="12">
         <f>Jan!E78</f>
         <v>8.6</v>
       </c>
       <c r="W79" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>6135.58</v>
       </c>
       <c r="X79" s="12">
         <f>Feb!D78</f>
         <v>6271.63</v>
       </c>
       <c r="Y79" s="21">
         <f>Feb!E78</f>
         <v>8.8000000000000007</v>
       </c>
       <c r="Z79" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>6280.43</v>
       </c>
-      <c r="AA79" s="12"/>
-[...4 lines deleted...]
-      <c r="AF79" s="13"/>
+      <c r="AA79" s="12">
+        <f>Mar!D78</f>
+        <v>141477.76000000001</v>
+      </c>
+      <c r="AB79" s="26">
+        <f>Mar!E78</f>
+        <v>198.63</v>
+      </c>
+      <c r="AC79" s="13">
+        <f t="shared" si="18"/>
+        <v>141676.39000000001</v>
+      </c>
+      <c r="AD79" s="11">
+        <f>Apr!D78</f>
+        <v>241487.67</v>
+      </c>
+      <c r="AE79" s="33">
+        <f>Apr!E78</f>
+        <v>339.05</v>
+      </c>
+      <c r="AF79" s="13">
+        <f t="shared" si="19"/>
+        <v>241826.72</v>
+      </c>
       <c r="AG79" s="12"/>
       <c r="AH79" s="21"/>
       <c r="AI79" s="13"/>
       <c r="AJ79" s="12"/>
       <c r="AK79" s="26"/>
       <c r="AL79" s="13"/>
       <c r="AM79" s="47">
-        <f t="shared" si="17"/>
-        <v>36123.43</v>
+        <f t="shared" si="21"/>
+        <v>419626.54000000004</v>
       </c>
     </row>
     <row r="80" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A80" s="1">
         <v>76</v>
       </c>
       <c r="B80" s="42" t="s">
         <v>77</v>
       </c>
       <c r="C80" s="32">
         <v>0</v>
       </c>
       <c r="D80" s="38">
         <v>0</v>
       </c>
       <c r="E80" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F80" s="9">
         <v>0</v>
       </c>
       <c r="G80" s="20">
         <v>0</v>
       </c>
       <c r="H80" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I80" s="9">
         <f>Sept!D79</f>
         <v>3370.2</v>
       </c>
       <c r="J80" s="20">
         <f>Sept!E79</f>
         <v>22.12</v>
       </c>
       <c r="K80" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>3392.3199999999997</v>
       </c>
       <c r="L80" s="8">
         <f>Oct!D79</f>
         <v>3396.13</v>
       </c>
       <c r="M80" s="32">
         <f>Oct!E79</f>
         <v>22.57</v>
       </c>
       <c r="N80" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>3418.7000000000003</v>
       </c>
       <c r="O80" s="9">
         <f>Nov!D79</f>
         <v>3268.68</v>
       </c>
       <c r="P80" s="20">
         <f>Nov!E79</f>
         <v>21.59</v>
       </c>
       <c r="Q80" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>3290.27</v>
       </c>
       <c r="R80" s="9">
         <f>Dec!D79</f>
         <v>3315.38</v>
       </c>
       <c r="S80" s="25">
         <f>Dec!E79</f>
         <v>21.89</v>
       </c>
       <c r="T80" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>3337.27</v>
       </c>
       <c r="U80" s="8">
         <f>Jan!D79</f>
         <v>3455.14</v>
       </c>
       <c r="V80" s="9">
         <f>Jan!E79</f>
         <v>22.82</v>
       </c>
       <c r="W80" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3477.96</v>
       </c>
       <c r="X80" s="9">
         <f>Feb!D79</f>
         <v>3536.71</v>
       </c>
       <c r="Y80" s="20">
         <f>Feb!E79</f>
         <v>23.36</v>
       </c>
       <c r="Z80" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3560.07</v>
       </c>
-      <c r="AA80" s="9"/>
-[...4 lines deleted...]
-      <c r="AF80" s="10"/>
+      <c r="AA80" s="9">
+        <f>Mar!D79</f>
+        <v>79782.429999999993</v>
+      </c>
+      <c r="AB80" s="25">
+        <f>Mar!E79</f>
+        <v>526.86</v>
+      </c>
+      <c r="AC80" s="10">
+        <f t="shared" si="18"/>
+        <v>80309.289999999994</v>
+      </c>
+      <c r="AD80" s="8">
+        <f>Apr!D79</f>
+        <v>136180.21</v>
+      </c>
+      <c r="AE80" s="32">
+        <f>Apr!E79</f>
+        <v>899.3</v>
+      </c>
+      <c r="AF80" s="10">
+        <f t="shared" si="19"/>
+        <v>137079.50999999998</v>
+      </c>
       <c r="AG80" s="9"/>
       <c r="AH80" s="20"/>
       <c r="AI80" s="10"/>
       <c r="AJ80" s="9"/>
       <c r="AK80" s="25"/>
       <c r="AL80" s="10"/>
       <c r="AM80" s="46">
-        <f t="shared" si="17"/>
-        <v>20476.59</v>
+        <f t="shared" si="21"/>
+        <v>237865.38999999996</v>
       </c>
     </row>
     <row r="81" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A81" s="1">
         <v>77</v>
       </c>
       <c r="B81" s="42" t="s">
         <v>78</v>
       </c>
       <c r="C81" s="32">
         <v>0</v>
       </c>
       <c r="D81" s="38">
         <v>0</v>
       </c>
       <c r="E81" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F81" s="9">
         <v>0</v>
       </c>
       <c r="G81" s="20">
         <v>0</v>
       </c>
       <c r="H81" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I81" s="9">
         <f>Sept!D80</f>
         <v>6400.73</v>
       </c>
       <c r="J81" s="20">
         <f>Sept!E80</f>
         <v>37.4</v>
       </c>
       <c r="K81" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>6438.1299999999992</v>
       </c>
       <c r="L81" s="8">
         <f>Oct!D80</f>
         <v>6744.7</v>
       </c>
       <c r="M81" s="32">
         <f>Oct!E80</f>
         <v>38.159999999999997</v>
       </c>
       <c r="N81" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>6782.86</v>
       </c>
       <c r="O81" s="9">
         <f>Nov!D80</f>
         <v>6350.29</v>
       </c>
       <c r="P81" s="20">
         <f>Nov!E80</f>
         <v>36.5</v>
       </c>
       <c r="Q81" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>6386.79</v>
       </c>
       <c r="R81" s="9">
         <f>Dec!D80</f>
         <v>6441.02</v>
       </c>
       <c r="S81" s="25">
         <f>Dec!E80</f>
         <v>37.020000000000003</v>
       </c>
       <c r="T81" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>6478.0400000000009</v>
       </c>
       <c r="U81" s="8">
         <f>Jan!D80</f>
         <v>6712.55</v>
       </c>
       <c r="V81" s="9">
         <f>Jan!E80</f>
         <v>38.58</v>
       </c>
       <c r="W81" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>6751.13</v>
       </c>
       <c r="X81" s="9">
         <f>Feb!D80</f>
         <v>6871.01</v>
       </c>
       <c r="Y81" s="20">
         <f>Feb!E80</f>
         <v>39.49</v>
       </c>
       <c r="Z81" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>6910.5</v>
       </c>
-      <c r="AA81" s="9"/>
-[...4 lines deleted...]
-      <c r="AF81" s="10"/>
+      <c r="AA81" s="9">
+        <f>Mar!D80</f>
+        <v>154998.94</v>
+      </c>
+      <c r="AB81" s="25">
+        <f>Mar!E80</f>
+        <v>890.93</v>
+      </c>
+      <c r="AC81" s="10">
+        <f t="shared" si="18"/>
+        <v>155889.87</v>
+      </c>
+      <c r="AD81" s="8">
+        <f>Apr!D80</f>
+        <v>264566.89</v>
+      </c>
+      <c r="AE81" s="32">
+        <f>Apr!E80</f>
+        <v>1520.72</v>
+      </c>
+      <c r="AF81" s="10">
+        <f t="shared" si="19"/>
+        <v>266087.61</v>
+      </c>
       <c r="AG81" s="9"/>
       <c r="AH81" s="20"/>
       <c r="AI81" s="10"/>
       <c r="AJ81" s="9"/>
       <c r="AK81" s="25"/>
       <c r="AL81" s="10"/>
       <c r="AM81" s="46">
-        <f t="shared" si="17"/>
-        <v>39747.449999999997</v>
+        <f t="shared" si="21"/>
+        <v>461724.93</v>
       </c>
     </row>
     <row r="82" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A82" s="1">
         <v>78</v>
       </c>
       <c r="B82" s="42" t="s">
         <v>79</v>
       </c>
       <c r="C82" s="32">
         <v>0</v>
       </c>
       <c r="D82" s="38">
         <v>0</v>
       </c>
       <c r="E82" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F82" s="9">
         <v>0</v>
       </c>
       <c r="G82" s="20">
         <v>0</v>
       </c>
       <c r="H82" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I82" s="9">
         <f>Sept!D81</f>
         <v>6858.56</v>
       </c>
       <c r="J82" s="20">
         <f>Sept!E81</f>
         <v>19.91</v>
       </c>
       <c r="K82" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>6878.47</v>
       </c>
       <c r="L82" s="8">
         <f>Oct!D81</f>
         <v>7022.91</v>
       </c>
       <c r="M82" s="32">
         <f>Oct!E81</f>
         <v>20.309999999999999</v>
       </c>
       <c r="N82" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>7043.22</v>
       </c>
       <c r="O82" s="9">
         <f>Nov!D81</f>
         <v>6705.86</v>
       </c>
       <c r="P82" s="20">
         <f>Nov!E81</f>
         <v>19.43</v>
       </c>
       <c r="Q82" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>6725.29</v>
       </c>
       <c r="R82" s="9">
         <f>Dec!D81</f>
         <v>6801.67</v>
       </c>
       <c r="S82" s="25">
         <f>Dec!E81</f>
         <v>19.71</v>
       </c>
       <c r="T82" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>6821.38</v>
       </c>
       <c r="U82" s="8">
         <f>Jan!D81</f>
         <v>7088.4</v>
       </c>
       <c r="V82" s="9">
         <f>Jan!E81</f>
         <v>20.54</v>
       </c>
       <c r="W82" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>7108.94</v>
       </c>
       <c r="X82" s="9">
         <f>Feb!D81</f>
         <v>7255.74</v>
       </c>
       <c r="Y82" s="20">
         <f>Feb!E81</f>
         <v>21.02</v>
       </c>
       <c r="Z82" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>7276.76</v>
       </c>
-      <c r="AA82" s="9"/>
-[...4 lines deleted...]
-      <c r="AF82" s="10"/>
+      <c r="AA82" s="9">
+        <f>Mar!D81</f>
+        <v>163677.64000000001</v>
+      </c>
+      <c r="AB82" s="25">
+        <f>Mar!E81</f>
+        <v>474.29</v>
+      </c>
+      <c r="AC82" s="10">
+        <f t="shared" si="18"/>
+        <v>164151.93000000002</v>
+      </c>
+      <c r="AD82" s="8">
+        <f>Apr!D81</f>
+        <v>279380.53000000003</v>
+      </c>
+      <c r="AE82" s="32">
+        <f>Apr!E81</f>
+        <v>809.57</v>
+      </c>
+      <c r="AF82" s="10">
+        <f t="shared" si="19"/>
+        <v>280190.10000000003</v>
+      </c>
       <c r="AG82" s="9"/>
       <c r="AH82" s="20"/>
       <c r="AI82" s="10"/>
       <c r="AJ82" s="9"/>
       <c r="AK82" s="25"/>
       <c r="AL82" s="10"/>
       <c r="AM82" s="46">
-        <f t="shared" si="17"/>
-        <v>41854.060000000005</v>
+        <f t="shared" si="21"/>
+        <v>486196.09000000008</v>
       </c>
     </row>
     <row r="83" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A83" s="1">
         <v>79</v>
       </c>
       <c r="B83" s="42" t="s">
         <v>80</v>
       </c>
       <c r="C83" s="32">
         <v>0</v>
       </c>
       <c r="D83" s="38">
         <v>0</v>
       </c>
       <c r="E83" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F83" s="9">
         <v>0</v>
       </c>
       <c r="G83" s="20">
         <v>0</v>
       </c>
       <c r="H83" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I83" s="9">
         <f>Sept!D82</f>
         <v>3349.89</v>
       </c>
       <c r="J83" s="20">
         <f>Sept!E82</f>
         <v>18.07</v>
       </c>
       <c r="K83" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>3367.96</v>
       </c>
       <c r="L83" s="8">
         <f>Oct!D82</f>
         <v>3437.73</v>
       </c>
       <c r="M83" s="32">
         <f>Oct!E82</f>
         <v>18.43</v>
       </c>
       <c r="N83" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>3456.16</v>
       </c>
       <c r="O83" s="9">
         <f>Nov!D82</f>
         <v>3278.96</v>
       </c>
       <c r="P83" s="20">
         <f>Nov!E82</f>
         <v>17.63</v>
       </c>
       <c r="Q83" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>3296.59</v>
       </c>
       <c r="R83" s="9">
         <f>Dec!D82</f>
         <v>3325.81</v>
       </c>
       <c r="S83" s="25">
         <f>Dec!E82</f>
         <v>17.88</v>
       </c>
       <c r="T83" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>3343.69</v>
       </c>
       <c r="U83" s="8">
         <f>Jan!D82</f>
         <v>3466.01</v>
       </c>
       <c r="V83" s="9">
         <f>Jan!E82</f>
         <v>18.64</v>
       </c>
       <c r="W83" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3484.65</v>
       </c>
       <c r="X83" s="9">
         <f>Feb!D82</f>
         <v>3547.83</v>
       </c>
       <c r="Y83" s="20">
         <f>Feb!E82</f>
         <v>19.07</v>
       </c>
       <c r="Z83" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3566.9</v>
       </c>
-      <c r="AA83" s="9"/>
-[...4 lines deleted...]
-      <c r="AF83" s="10"/>
+      <c r="AA83" s="9">
+        <f>Mar!D82</f>
+        <v>80033.39</v>
+      </c>
+      <c r="AB83" s="25">
+        <f>Mar!E82</f>
+        <v>430.33</v>
+      </c>
+      <c r="AC83" s="10">
+        <f t="shared" si="18"/>
+        <v>80463.72</v>
+      </c>
+      <c r="AD83" s="8">
+        <f>Apr!D82</f>
+        <v>136608.59</v>
+      </c>
+      <c r="AE83" s="32">
+        <f>Apr!E82</f>
+        <v>734.52</v>
+      </c>
+      <c r="AF83" s="10">
+        <f t="shared" si="19"/>
+        <v>137343.10999999999</v>
+      </c>
       <c r="AG83" s="9"/>
       <c r="AH83" s="20"/>
       <c r="AI83" s="10"/>
       <c r="AJ83" s="9"/>
       <c r="AK83" s="25"/>
       <c r="AL83" s="10"/>
       <c r="AM83" s="46">
-        <f t="shared" si="17"/>
-        <v>20515.95</v>
+        <f t="shared" si="21"/>
+        <v>238322.77999999997</v>
       </c>
     </row>
     <row r="84" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>80</v>
       </c>
       <c r="B84" s="43" t="s">
         <v>81</v>
       </c>
       <c r="C84" s="36">
         <v>0</v>
       </c>
       <c r="D84" s="33">
         <v>0</v>
       </c>
       <c r="E84" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F84" s="12">
         <v>0</v>
       </c>
       <c r="G84" s="21">
         <v>0</v>
       </c>
       <c r="H84" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I84" s="12">
         <f>Sept!D83</f>
         <v>2891.74</v>
       </c>
       <c r="J84" s="21">
         <f>Sept!E83</f>
         <v>32.01</v>
       </c>
       <c r="K84" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>2923.75</v>
       </c>
       <c r="L84" s="11">
         <f>Oct!D83</f>
         <v>2911.29</v>
       </c>
       <c r="M84" s="34">
         <f>Oct!E83</f>
         <v>32.659999999999997</v>
       </c>
       <c r="N84" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>2943.95</v>
       </c>
       <c r="O84" s="12">
         <f>Nov!D83</f>
         <v>2803.33</v>
       </c>
       <c r="P84" s="21">
         <f>Nov!E83</f>
         <v>31.24</v>
       </c>
       <c r="Q84" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>2834.5699999999997</v>
       </c>
       <c r="R84" s="12">
         <f>Dec!D83</f>
         <v>2843.38</v>
       </c>
       <c r="S84" s="26">
         <f>Dec!E83</f>
         <v>31.69</v>
       </c>
       <c r="T84" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>2875.07</v>
       </c>
       <c r="U84" s="11">
         <f>Jan!D83</f>
         <v>2963.24</v>
       </c>
       <c r="V84" s="12">
         <f>Jan!E83</f>
         <v>33.03</v>
       </c>
       <c r="W84" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>2996.27</v>
       </c>
       <c r="X84" s="12">
         <f>Feb!D83</f>
         <v>3033.2</v>
       </c>
       <c r="Y84" s="21">
         <f>Feb!E83</f>
         <v>33.799999999999997</v>
       </c>
       <c r="Z84" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3067</v>
       </c>
-      <c r="AA84" s="12"/>
-[...4 lines deleted...]
-      <c r="AF84" s="13"/>
+      <c r="AA84" s="12">
+        <f>Mar!D83</f>
+        <v>68424.05</v>
+      </c>
+      <c r="AB84" s="26">
+        <f>Mar!E83</f>
+        <v>762.55</v>
+      </c>
+      <c r="AC84" s="13">
+        <f t="shared" si="18"/>
+        <v>69186.600000000006</v>
+      </c>
+      <c r="AD84" s="11">
+        <f>Apr!D83</f>
+        <v>116792.66</v>
+      </c>
+      <c r="AE84" s="33">
+        <f>Apr!E83</f>
+        <v>1301.5999999999999</v>
+      </c>
+      <c r="AF84" s="13">
+        <f t="shared" si="19"/>
+        <v>118094.26000000001</v>
+      </c>
       <c r="AG84" s="12"/>
       <c r="AH84" s="21"/>
       <c r="AI84" s="13"/>
       <c r="AJ84" s="12"/>
       <c r="AK84" s="26"/>
       <c r="AL84" s="13"/>
       <c r="AM84" s="47">
-        <f t="shared" si="17"/>
-        <v>17640.61</v>
+        <f t="shared" si="21"/>
+        <v>204921.47000000003</v>
       </c>
     </row>
     <row r="85" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A85" s="1">
         <v>81</v>
       </c>
       <c r="B85" s="42" t="s">
         <v>82</v>
       </c>
       <c r="C85" s="32">
         <v>0</v>
       </c>
       <c r="D85" s="38">
         <v>0</v>
       </c>
       <c r="E85" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F85" s="9">
         <v>0</v>
       </c>
       <c r="G85" s="20">
         <v>0</v>
       </c>
       <c r="H85" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I85" s="9">
         <f>Sept!D84</f>
         <v>3544.57</v>
       </c>
       <c r="J85" s="20">
         <f>Sept!E84</f>
         <v>9</v>
       </c>
       <c r="K85" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>3553.57</v>
       </c>
       <c r="L85" s="8">
         <f>Oct!D84</f>
         <v>3622.23</v>
       </c>
       <c r="M85" s="32">
         <f>Oct!E84</f>
         <v>9.18</v>
       </c>
       <c r="N85" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>3631.41</v>
       </c>
       <c r="O85" s="9">
         <f>Nov!D84</f>
         <v>3462.14</v>
       </c>
       <c r="P85" s="20">
         <f>Nov!E84</f>
         <v>8.7799999999999994</v>
       </c>
       <c r="Q85" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>3470.92</v>
       </c>
       <c r="R85" s="9">
         <f>Dec!D84</f>
         <v>3511.6</v>
       </c>
       <c r="S85" s="25">
         <f>Dec!E84</f>
         <v>8.91</v>
       </c>
       <c r="T85" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>3520.5099999999998</v>
       </c>
       <c r="U85" s="8">
         <f>Jan!D84</f>
         <v>3659.64</v>
       </c>
       <c r="V85" s="9">
         <f>Jan!E84</f>
         <v>9.2799999999999994</v>
       </c>
       <c r="W85" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3668.92</v>
       </c>
       <c r="X85" s="9">
         <f>Feb!D84</f>
         <v>3746.03</v>
       </c>
       <c r="Y85" s="20">
         <f>Feb!E84</f>
         <v>9.5</v>
       </c>
       <c r="Z85" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3755.53</v>
       </c>
-      <c r="AA85" s="9"/>
-[...4 lines deleted...]
-      <c r="AF85" s="10"/>
+      <c r="AA85" s="9">
+        <f>Mar!D84</f>
+        <v>84504.46</v>
+      </c>
+      <c r="AB85" s="25">
+        <f>Mar!E84</f>
+        <v>214.36</v>
+      </c>
+      <c r="AC85" s="10">
+        <f t="shared" si="18"/>
+        <v>84718.82</v>
+      </c>
+      <c r="AD85" s="8">
+        <f>Apr!D84</f>
+        <v>144240.23000000001</v>
+      </c>
+      <c r="AE85" s="32">
+        <f>Apr!E84</f>
+        <v>365.9</v>
+      </c>
+      <c r="AF85" s="10">
+        <f t="shared" si="19"/>
+        <v>144606.13</v>
+      </c>
       <c r="AG85" s="9"/>
       <c r="AH85" s="20"/>
       <c r="AI85" s="10"/>
       <c r="AJ85" s="9"/>
       <c r="AK85" s="25"/>
       <c r="AL85" s="10"/>
       <c r="AM85" s="46">
-        <f t="shared" si="17"/>
-        <v>21600.86</v>
+        <f t="shared" si="21"/>
+        <v>250925.81</v>
       </c>
     </row>
     <row r="86" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A86" s="1">
         <v>82</v>
       </c>
       <c r="B86" s="42" t="s">
         <v>83</v>
       </c>
       <c r="C86" s="32">
         <v>0</v>
       </c>
       <c r="D86" s="38">
         <v>0</v>
       </c>
       <c r="E86" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F86" s="9">
         <v>0</v>
       </c>
       <c r="G86" s="20">
         <v>0</v>
       </c>
       <c r="H86" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I86" s="9">
         <f>Sept!D85</f>
         <v>3893.87</v>
       </c>
       <c r="J86" s="20">
         <f>Sept!E85</f>
         <v>54.83</v>
       </c>
       <c r="K86" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>3948.7</v>
       </c>
       <c r="L86" s="8">
         <f>Oct!D85</f>
         <v>4027.47</v>
       </c>
       <c r="M86" s="32">
         <f>Oct!E85</f>
         <v>55.94</v>
       </c>
       <c r="N86" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>4083.41</v>
       </c>
       <c r="O86" s="9">
         <f>Nov!D85</f>
         <v>3826.64</v>
       </c>
       <c r="P86" s="20">
         <f>Nov!E85</f>
         <v>53.52</v>
       </c>
       <c r="Q86" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>3880.16</v>
       </c>
       <c r="R86" s="9">
         <f>Dec!D85</f>
         <v>3881.31</v>
       </c>
       <c r="S86" s="25">
         <f>Dec!E85</f>
         <v>54.28</v>
       </c>
       <c r="T86" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>3935.59</v>
       </c>
       <c r="U86" s="8">
         <f>Jan!D85</f>
         <v>4044.93</v>
       </c>
       <c r="V86" s="9">
         <f>Jan!E85</f>
         <v>56.57</v>
       </c>
       <c r="W86" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>4101.5</v>
       </c>
       <c r="X86" s="9">
         <f>Feb!D85</f>
         <v>4140.42</v>
       </c>
       <c r="Y86" s="20">
         <f>Feb!E85</f>
         <v>57.9</v>
       </c>
       <c r="Z86" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>4198.32</v>
       </c>
-      <c r="AA86" s="9"/>
-[...4 lines deleted...]
-      <c r="AF86" s="10"/>
+      <c r="AA86" s="9">
+        <f>Mar!D85</f>
+        <v>93401.25</v>
+      </c>
+      <c r="AB86" s="25">
+        <f>Mar!E85</f>
+        <v>1306.24</v>
+      </c>
+      <c r="AC86" s="10">
+        <f t="shared" si="18"/>
+        <v>94707.49</v>
+      </c>
+      <c r="AD86" s="8">
+        <f>Apr!D85</f>
+        <v>159426.12</v>
+      </c>
+      <c r="AE86" s="32">
+        <f>Apr!E85</f>
+        <v>2229.61</v>
+      </c>
+      <c r="AF86" s="10">
+        <f t="shared" si="19"/>
+        <v>161655.72999999998</v>
+      </c>
       <c r="AG86" s="9"/>
       <c r="AH86" s="20"/>
       <c r="AI86" s="10"/>
       <c r="AJ86" s="9"/>
       <c r="AK86" s="25"/>
       <c r="AL86" s="10"/>
       <c r="AM86" s="46">
-        <f t="shared" si="17"/>
-        <v>24147.68</v>
+        <f t="shared" si="21"/>
+        <v>280510.90000000002</v>
       </c>
     </row>
     <row r="87" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A87" s="1">
         <v>83</v>
       </c>
       <c r="B87" s="42" t="s">
         <v>84</v>
       </c>
       <c r="C87" s="32">
         <v>0</v>
       </c>
       <c r="D87" s="38">
         <v>0</v>
       </c>
       <c r="E87" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F87" s="9">
         <v>0</v>
       </c>
       <c r="G87" s="20">
         <v>0</v>
       </c>
       <c r="H87" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I87" s="9">
         <f>Sept!D86</f>
         <v>3415.42</v>
       </c>
       <c r="J87" s="20">
         <f>Sept!E86</f>
         <v>46.47</v>
       </c>
       <c r="K87" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>3461.89</v>
       </c>
       <c r="L87" s="8">
         <f>Oct!D86</f>
         <v>3453.78</v>
       </c>
       <c r="M87" s="32">
         <f>Oct!E86</f>
         <v>47.42</v>
       </c>
       <c r="N87" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>3501.2000000000003</v>
       </c>
       <c r="O87" s="9">
         <f>Nov!D86</f>
         <v>3318.37</v>
       </c>
       <c r="P87" s="20">
         <f>Nov!E86</f>
         <v>45.36</v>
       </c>
       <c r="Q87" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>3363.73</v>
       </c>
       <c r="R87" s="9">
         <f>Dec!D86</f>
         <v>3365.78</v>
       </c>
       <c r="S87" s="25">
         <f>Dec!E86</f>
         <v>46.01</v>
       </c>
       <c r="T87" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>3411.7900000000004</v>
       </c>
       <c r="U87" s="8">
         <f>Jan!D86</f>
         <v>3507.67</v>
       </c>
       <c r="V87" s="9">
         <f>Jan!E86</f>
         <v>47.95</v>
       </c>
       <c r="W87" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3555.62</v>
       </c>
       <c r="X87" s="9">
         <f>Feb!D86</f>
         <v>3590.48</v>
       </c>
       <c r="Y87" s="20">
         <f>Feb!E86</f>
         <v>49.07</v>
       </c>
       <c r="Z87" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3639.55</v>
       </c>
-      <c r="AA87" s="9"/>
-[...4 lines deleted...]
-      <c r="AF87" s="10"/>
+      <c r="AA87" s="9">
+        <f>Mar!D86</f>
+        <v>80995.360000000001</v>
+      </c>
+      <c r="AB87" s="25">
+        <f>Mar!E86</f>
+        <v>1107.02</v>
+      </c>
+      <c r="AC87" s="10">
+        <f t="shared" si="18"/>
+        <v>82102.38</v>
+      </c>
+      <c r="AD87" s="8">
+        <f>Apr!D86</f>
+        <v>138250.56</v>
+      </c>
+      <c r="AE87" s="32">
+        <f>Apr!E86</f>
+        <v>1889.56</v>
+      </c>
+      <c r="AF87" s="10">
+        <f t="shared" si="19"/>
+        <v>140140.12</v>
+      </c>
       <c r="AG87" s="9"/>
       <c r="AH87" s="20"/>
       <c r="AI87" s="10"/>
       <c r="AJ87" s="9"/>
       <c r="AK87" s="25"/>
       <c r="AL87" s="10"/>
       <c r="AM87" s="46">
-        <f t="shared" si="17"/>
-        <v>20933.78</v>
+        <f t="shared" si="21"/>
+        <v>243176.28</v>
       </c>
     </row>
     <row r="88" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A88" s="1">
         <v>84</v>
       </c>
       <c r="B88" s="42" t="s">
         <v>85</v>
       </c>
       <c r="C88" s="32">
         <v>0</v>
       </c>
       <c r="D88" s="38">
         <v>0</v>
       </c>
       <c r="E88" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F88" s="9">
         <v>0</v>
       </c>
       <c r="G88" s="20">
         <v>0</v>
       </c>
       <c r="H88" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I88" s="9">
         <f>Sept!D87</f>
         <v>5742.58</v>
       </c>
       <c r="J88" s="20">
         <f>Sept!E87</f>
         <v>12.13</v>
       </c>
       <c r="K88" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>5754.71</v>
       </c>
       <c r="L88" s="8">
         <f>Oct!D87</f>
         <v>5807.88</v>
       </c>
       <c r="M88" s="32">
         <f>Oct!E87</f>
         <v>12.37</v>
       </c>
       <c r="N88" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>5820.25</v>
       </c>
       <c r="O88" s="9">
         <f>Nov!D87</f>
         <v>5579.79</v>
       </c>
       <c r="P88" s="20">
         <f>Nov!E87</f>
         <v>11.84</v>
       </c>
       <c r="Q88" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>5591.63</v>
       </c>
       <c r="R88" s="9">
         <f>Dec!D87</f>
         <v>5659.51</v>
       </c>
       <c r="S88" s="25">
         <f>Dec!E87</f>
         <v>12</v>
       </c>
       <c r="T88" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>5671.51</v>
       </c>
       <c r="U88" s="8">
         <f>Jan!D87</f>
         <v>5898.09</v>
       </c>
       <c r="V88" s="9">
         <f>Jan!E87</f>
         <v>12.51</v>
       </c>
       <c r="W88" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>5910.6</v>
       </c>
       <c r="X88" s="9">
         <f>Feb!D87</f>
         <v>6037.33</v>
       </c>
       <c r="Y88" s="20">
         <f>Feb!E87</f>
         <v>12.81</v>
       </c>
       <c r="Z88" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>6050.14</v>
       </c>
-      <c r="AA88" s="9"/>
-[...4 lines deleted...]
-      <c r="AF88" s="10"/>
+      <c r="AA88" s="9">
+        <f>Mar!D87</f>
+        <v>136192.46</v>
+      </c>
+      <c r="AB88" s="25">
+        <f>Mar!E87</f>
+        <v>288.92</v>
+      </c>
+      <c r="AC88" s="10">
+        <f t="shared" si="18"/>
+        <v>136481.38</v>
+      </c>
+      <c r="AD88" s="8">
+        <f>Apr!D87</f>
+        <v>232466.21</v>
+      </c>
+      <c r="AE88" s="32">
+        <f>Apr!E87</f>
+        <v>493.15</v>
+      </c>
+      <c r="AF88" s="10">
+        <f t="shared" si="19"/>
+        <v>232959.35999999999</v>
+      </c>
       <c r="AG88" s="9"/>
       <c r="AH88" s="20"/>
       <c r="AI88" s="10"/>
       <c r="AJ88" s="9"/>
       <c r="AK88" s="25"/>
       <c r="AL88" s="10"/>
       <c r="AM88" s="46">
-        <f t="shared" si="17"/>
-        <v>34798.839999999997</v>
+        <f t="shared" si="21"/>
+        <v>404239.57999999996</v>
       </c>
     </row>
     <row r="89" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>85</v>
       </c>
       <c r="B89" s="43" t="s">
         <v>86</v>
       </c>
       <c r="C89" s="36">
         <v>0</v>
       </c>
       <c r="D89" s="33">
         <v>0</v>
       </c>
       <c r="E89" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F89" s="12">
         <v>0</v>
       </c>
       <c r="G89" s="21">
         <v>0</v>
       </c>
       <c r="H89" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I89" s="12">
         <f>Sept!D88</f>
         <v>4160.1899999999996</v>
       </c>
       <c r="J89" s="21">
         <f>Sept!E88</f>
         <v>37.1</v>
       </c>
       <c r="K89" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>4197.29</v>
       </c>
       <c r="L89" s="11">
         <f>Oct!D88</f>
         <v>4193.3599999999997</v>
       </c>
       <c r="M89" s="34">
         <f>Oct!E88</f>
         <v>37.85</v>
       </c>
       <c r="N89" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>4231.21</v>
       </c>
       <c r="O89" s="12">
         <f>Nov!D88</f>
         <v>4035.43</v>
       </c>
       <c r="P89" s="21">
         <f>Nov!E88</f>
         <v>36.21</v>
       </c>
       <c r="Q89" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>4071.64</v>
       </c>
       <c r="R89" s="12">
         <f>Dec!D88</f>
         <v>4093.09</v>
       </c>
       <c r="S89" s="26">
         <f>Dec!E88</f>
         <v>36.729999999999997</v>
       </c>
       <c r="T89" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>4129.82</v>
       </c>
       <c r="U89" s="11">
         <f>Jan!D88</f>
         <v>4265.63</v>
       </c>
       <c r="V89" s="12">
         <f>Jan!E88</f>
         <v>38.28</v>
       </c>
       <c r="W89" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>4303.91</v>
       </c>
       <c r="X89" s="12">
         <f>Feb!D88</f>
         <v>4366.34</v>
       </c>
       <c r="Y89" s="21">
         <f>Feb!E88</f>
         <v>39.18</v>
       </c>
       <c r="Z89" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>4405.5200000000004</v>
       </c>
-      <c r="AA89" s="12"/>
-[...4 lines deleted...]
-      <c r="AF89" s="13"/>
+      <c r="AA89" s="12">
+        <f>Mar!D88</f>
+        <v>98497.45</v>
+      </c>
+      <c r="AB89" s="26">
+        <f>Mar!E88</f>
+        <v>883.77</v>
+      </c>
+      <c r="AC89" s="13">
+        <f t="shared" si="18"/>
+        <v>99381.22</v>
+      </c>
+      <c r="AD89" s="11">
+        <f>Apr!D88</f>
+        <v>168124.79</v>
+      </c>
+      <c r="AE89" s="33">
+        <f>Apr!E88</f>
+        <v>1508.51</v>
+      </c>
+      <c r="AF89" s="13">
+        <f t="shared" si="19"/>
+        <v>169633.30000000002</v>
+      </c>
       <c r="AG89" s="12"/>
       <c r="AH89" s="21"/>
       <c r="AI89" s="13"/>
       <c r="AJ89" s="12"/>
       <c r="AK89" s="26"/>
       <c r="AL89" s="13"/>
       <c r="AM89" s="47">
-        <f t="shared" si="17"/>
-        <v>25339.39</v>
+        <f t="shared" si="21"/>
+        <v>294353.91000000003</v>
       </c>
     </row>
     <row r="90" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A90" s="1">
         <v>86</v>
       </c>
       <c r="B90" s="42" t="s">
         <v>87</v>
       </c>
       <c r="C90" s="32">
         <v>0</v>
       </c>
       <c r="D90" s="38">
         <v>0</v>
       </c>
       <c r="E90" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F90" s="9">
         <v>0</v>
       </c>
       <c r="G90" s="20">
         <v>0</v>
       </c>
       <c r="H90" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I90" s="9">
         <f>Sept!D89</f>
         <v>4373.24</v>
       </c>
       <c r="J90" s="20">
         <f>Sept!E89</f>
         <v>62.21</v>
       </c>
       <c r="K90" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>4435.45</v>
       </c>
       <c r="L90" s="8">
         <f>Oct!D89</f>
         <v>4454.9399999999996</v>
       </c>
       <c r="M90" s="32">
         <f>Oct!E89</f>
         <v>63.46</v>
       </c>
       <c r="N90" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>4518.3999999999996</v>
       </c>
       <c r="O90" s="9">
         <f>Nov!D89</f>
         <v>4264.72</v>
       </c>
       <c r="P90" s="20">
         <f>Nov!E89</f>
         <v>60.71</v>
       </c>
       <c r="Q90" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>4325.43</v>
       </c>
       <c r="R90" s="9">
         <f>Dec!D89</f>
         <v>4325.6499999999996</v>
       </c>
       <c r="S90" s="25">
         <f>Dec!E89</f>
         <v>61.58</v>
       </c>
       <c r="T90" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>4387.2299999999996</v>
       </c>
       <c r="U90" s="8">
         <f>Jan!D89</f>
         <v>4508</v>
       </c>
       <c r="V90" s="9">
         <f>Jan!E89</f>
         <v>64.17</v>
       </c>
       <c r="W90" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>4572.17</v>
       </c>
       <c r="X90" s="9">
         <f>Feb!D89</f>
         <v>4614.42</v>
       </c>
       <c r="Y90" s="20">
         <f>Feb!E89</f>
         <v>65.69</v>
       </c>
       <c r="Z90" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>4680.1099999999997</v>
       </c>
-      <c r="AA90" s="9"/>
-[...4 lines deleted...]
-      <c r="AF90" s="10"/>
+      <c r="AA90" s="9">
+        <f>Mar!D89</f>
+        <v>104093.87</v>
+      </c>
+      <c r="AB90" s="25">
+        <f>Mar!E89</f>
+        <v>1481.78</v>
+      </c>
+      <c r="AC90" s="10">
+        <f t="shared" si="18"/>
+        <v>105575.65</v>
+      </c>
+      <c r="AD90" s="8">
+        <f>Apr!D89</f>
+        <v>177677.3</v>
+      </c>
+      <c r="AE90" s="32">
+        <f>Apr!E89</f>
+        <v>2529.23</v>
+      </c>
+      <c r="AF90" s="10">
+        <f t="shared" si="19"/>
+        <v>180206.53</v>
+      </c>
       <c r="AG90" s="9"/>
       <c r="AH90" s="20"/>
       <c r="AI90" s="10"/>
       <c r="AJ90" s="9"/>
       <c r="AK90" s="25"/>
       <c r="AL90" s="10"/>
       <c r="AM90" s="46">
-        <f t="shared" si="17"/>
-        <v>26918.79</v>
+        <f t="shared" si="21"/>
+        <v>312700.96999999997</v>
       </c>
     </row>
     <row r="91" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A91" s="1">
         <v>87</v>
       </c>
       <c r="B91" s="42" t="s">
         <v>88</v>
       </c>
       <c r="C91" s="32">
         <v>0</v>
       </c>
       <c r="D91" s="38">
         <v>0</v>
       </c>
       <c r="E91" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F91" s="9">
         <v>0</v>
       </c>
       <c r="G91" s="20">
         <v>0</v>
       </c>
       <c r="H91" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I91" s="9">
         <f>Sept!D90</f>
         <v>2947.57</v>
       </c>
       <c r="J91" s="20">
         <f>Sept!E90</f>
         <v>25.58</v>
       </c>
       <c r="K91" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>2973.15</v>
       </c>
       <c r="L91" s="8">
         <f>Oct!D90</f>
         <v>2996.91</v>
       </c>
       <c r="M91" s="32">
         <f>Oct!E90</f>
         <v>26.1</v>
       </c>
       <c r="N91" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>3023.0099999999998</v>
       </c>
       <c r="O91" s="9">
         <f>Nov!D90</f>
         <v>2871.66</v>
       </c>
       <c r="P91" s="20">
         <f>Nov!E90</f>
         <v>24.97</v>
       </c>
       <c r="Q91" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>2896.6299999999997</v>
       </c>
       <c r="R91" s="9">
         <f>Dec!D90</f>
         <v>2912.69</v>
       </c>
       <c r="S91" s="25">
         <f>Dec!E90</f>
         <v>25.32</v>
       </c>
       <c r="T91" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>2938.01</v>
       </c>
       <c r="U91" s="8">
         <f>Jan!D90</f>
         <v>3035.48</v>
       </c>
       <c r="V91" s="9">
         <f>Jan!E90</f>
         <v>26.39</v>
       </c>
       <c r="W91" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3061.87</v>
       </c>
       <c r="X91" s="9">
         <f>Feb!D90</f>
         <v>3107.14</v>
       </c>
       <c r="Y91" s="20">
         <f>Feb!E90</f>
         <v>27.02</v>
       </c>
       <c r="Z91" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3134.16</v>
       </c>
-      <c r="AA91" s="9"/>
-[...4 lines deleted...]
-      <c r="AF91" s="10"/>
+      <c r="AA91" s="9">
+        <f>Mar!D90</f>
+        <v>70092</v>
+      </c>
+      <c r="AB91" s="25">
+        <f>Mar!E90</f>
+        <v>609.39</v>
+      </c>
+      <c r="AC91" s="10">
+        <f t="shared" si="18"/>
+        <v>70701.39</v>
+      </c>
+      <c r="AD91" s="8">
+        <f>Apr!D90</f>
+        <v>119639.67999999999</v>
+      </c>
+      <c r="AE91" s="32">
+        <f>Apr!E90</f>
+        <v>1040.1600000000001</v>
+      </c>
+      <c r="AF91" s="10">
+        <f t="shared" si="19"/>
+        <v>120679.84</v>
+      </c>
       <c r="AG91" s="9"/>
       <c r="AH91" s="20"/>
       <c r="AI91" s="10"/>
       <c r="AJ91" s="9"/>
       <c r="AK91" s="25"/>
       <c r="AL91" s="10"/>
       <c r="AM91" s="46">
-        <f t="shared" si="17"/>
-        <v>18026.829999999998</v>
+        <f t="shared" si="21"/>
+        <v>209408.06</v>
       </c>
     </row>
     <row r="92" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A92" s="1">
         <v>88</v>
       </c>
       <c r="B92" s="42" t="s">
         <v>89</v>
       </c>
       <c r="C92" s="32">
         <v>0</v>
       </c>
       <c r="D92" s="38">
         <v>0</v>
       </c>
       <c r="E92" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F92" s="9">
         <v>0</v>
       </c>
       <c r="G92" s="20">
         <v>0</v>
       </c>
       <c r="H92" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I92" s="9">
         <f>Sept!D91</f>
         <v>2425.12</v>
       </c>
       <c r="J92" s="20">
         <f>Sept!E91</f>
         <v>18.75</v>
       </c>
       <c r="K92" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>2443.87</v>
       </c>
       <c r="L92" s="8">
         <f>Oct!D91</f>
         <v>2471.6999999999998</v>
       </c>
       <c r="M92" s="32">
         <f>Oct!E91</f>
         <v>19.13</v>
       </c>
       <c r="N92" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>2490.83</v>
       </c>
       <c r="O92" s="9">
         <f>Nov!D91</f>
         <v>2365.56</v>
       </c>
       <c r="P92" s="20">
         <f>Nov!E91</f>
         <v>18.29</v>
       </c>
       <c r="Q92" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>2383.85</v>
       </c>
       <c r="R92" s="9">
         <f>Dec!D91</f>
         <v>2399.35</v>
       </c>
       <c r="S92" s="25">
         <f>Dec!E91</f>
         <v>18.559999999999999</v>
       </c>
       <c r="T92" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>2417.91</v>
       </c>
       <c r="U92" s="8">
         <f>Jan!D91</f>
         <v>2500.5</v>
       </c>
       <c r="V92" s="9">
         <f>Jan!E91</f>
         <v>19.34</v>
       </c>
       <c r="W92" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>2519.84</v>
       </c>
       <c r="X92" s="9">
         <f>Feb!D91</f>
         <v>2559.5300000000002</v>
       </c>
       <c r="Y92" s="20">
         <f>Feb!E91</f>
         <v>19.8</v>
       </c>
       <c r="Z92" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>2579.3300000000004</v>
       </c>
-      <c r="AA92" s="9"/>
-[...4 lines deleted...]
-      <c r="AF92" s="10"/>
+      <c r="AA92" s="9">
+        <f>Mar!D91</f>
+        <v>57738.89</v>
+      </c>
+      <c r="AB92" s="25">
+        <f>Mar!E91</f>
+        <v>446.57</v>
+      </c>
+      <c r="AC92" s="10">
+        <f t="shared" si="18"/>
+        <v>58185.46</v>
+      </c>
+      <c r="AD92" s="8">
+        <f>Apr!D91</f>
+        <v>98554.21</v>
+      </c>
+      <c r="AE92" s="32">
+        <f>Apr!E91</f>
+        <v>762.23</v>
+      </c>
+      <c r="AF92" s="10">
+        <f t="shared" si="19"/>
+        <v>99316.44</v>
+      </c>
       <c r="AG92" s="9"/>
       <c r="AH92" s="20"/>
       <c r="AI92" s="10"/>
       <c r="AJ92" s="9"/>
       <c r="AK92" s="25"/>
       <c r="AL92" s="10"/>
       <c r="AM92" s="46">
-        <f t="shared" si="17"/>
-        <v>14835.63</v>
+        <f t="shared" si="21"/>
+        <v>172337.53</v>
       </c>
     </row>
     <row r="93" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A93" s="1">
         <v>89</v>
       </c>
       <c r="B93" s="42" t="s">
         <v>90</v>
       </c>
       <c r="C93" s="32">
         <v>0</v>
       </c>
       <c r="D93" s="38">
         <v>0</v>
       </c>
       <c r="E93" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F93" s="9">
         <v>0</v>
       </c>
       <c r="G93" s="20">
         <v>0</v>
       </c>
       <c r="H93" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I93" s="9">
         <f>Sept!D92</f>
         <v>2821.83</v>
       </c>
       <c r="J93" s="20">
         <f>Sept!E92</f>
         <v>59.93</v>
       </c>
       <c r="K93" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>2881.7599999999998</v>
       </c>
       <c r="L93" s="8">
         <f>Oct!D92</f>
         <v>2854.59</v>
       </c>
       <c r="M93" s="32">
         <f>Oct!E92</f>
         <v>61.14</v>
       </c>
       <c r="N93" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>2915.73</v>
       </c>
       <c r="O93" s="9">
         <f>Nov!D92</f>
         <v>2742.16</v>
       </c>
       <c r="P93" s="20">
         <f>Nov!E92</f>
         <v>58.48</v>
       </c>
       <c r="Q93" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>2800.64</v>
       </c>
       <c r="R93" s="9">
         <f>Dec!D92</f>
         <v>2781.34</v>
       </c>
       <c r="S93" s="25">
         <f>Dec!E92</f>
         <v>59.32</v>
       </c>
       <c r="T93" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>2840.6600000000003</v>
       </c>
       <c r="U93" s="8">
         <f>Jan!D92</f>
         <v>2898.59</v>
       </c>
       <c r="V93" s="9">
         <f>Jan!E92</f>
         <v>61.81</v>
       </c>
       <c r="W93" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>2960.4</v>
       </c>
       <c r="X93" s="9">
         <f>Feb!D92</f>
         <v>2967.02</v>
       </c>
       <c r="Y93" s="20">
         <f>Feb!E92</f>
         <v>63.28</v>
       </c>
       <c r="Z93" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3030.3</v>
       </c>
-      <c r="AA93" s="9"/>
-[...4 lines deleted...]
-      <c r="AF93" s="10"/>
+      <c r="AA93" s="9">
+        <f>Mar!D92</f>
+        <v>66931.070000000007</v>
+      </c>
+      <c r="AB93" s="25">
+        <f>Mar!E92</f>
+        <v>1427.42</v>
+      </c>
+      <c r="AC93" s="10">
+        <f t="shared" si="18"/>
+        <v>68358.490000000005</v>
+      </c>
+      <c r="AD93" s="8">
+        <f>Apr!D92</f>
+        <v>114244.3</v>
+      </c>
+      <c r="AE93" s="32">
+        <f>Apr!E92</f>
+        <v>2436.4499999999998</v>
+      </c>
+      <c r="AF93" s="10">
+        <f t="shared" si="19"/>
+        <v>116680.75</v>
+      </c>
       <c r="AG93" s="9"/>
       <c r="AH93" s="20"/>
       <c r="AI93" s="10"/>
       <c r="AJ93" s="9"/>
       <c r="AK93" s="25"/>
       <c r="AL93" s="10"/>
       <c r="AM93" s="46">
-        <f t="shared" si="17"/>
-        <v>17429.489999999998</v>
+        <f t="shared" si="21"/>
+        <v>202468.73</v>
       </c>
     </row>
     <row r="94" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>90</v>
       </c>
       <c r="B94" s="43" t="s">
         <v>91</v>
       </c>
       <c r="C94" s="36">
         <v>0</v>
       </c>
       <c r="D94" s="33">
         <v>0</v>
       </c>
       <c r="E94" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F94" s="12">
         <v>0</v>
       </c>
       <c r="G94" s="21">
         <v>0</v>
       </c>
       <c r="H94" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I94" s="12">
         <f>Sept!D93</f>
         <v>3079.82</v>
       </c>
       <c r="J94" s="21">
         <f>Sept!E93</f>
         <v>25.85</v>
       </c>
       <c r="K94" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>3105.67</v>
       </c>
       <c r="L94" s="11">
         <f>Oct!D93</f>
         <v>3137.52</v>
       </c>
       <c r="M94" s="34">
         <f>Oct!E93</f>
         <v>26.37</v>
       </c>
       <c r="N94" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>3163.89</v>
       </c>
       <c r="O94" s="12">
         <f>Nov!D93</f>
         <v>3003.48</v>
       </c>
       <c r="P94" s="21">
         <f>Nov!E93</f>
         <v>25.22</v>
       </c>
       <c r="Q94" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>3028.7</v>
       </c>
       <c r="R94" s="12">
         <f>Dec!D93</f>
         <v>3046.39</v>
       </c>
       <c r="S94" s="26">
         <f>Dec!E93</f>
         <v>25.59</v>
       </c>
       <c r="T94" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>3071.98</v>
       </c>
       <c r="U94" s="11">
         <f>Jan!D93</f>
         <v>3174.81</v>
       </c>
       <c r="V94" s="12">
         <f>Jan!E93</f>
         <v>26.67</v>
       </c>
       <c r="W94" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3201.48</v>
       </c>
       <c r="X94" s="12">
         <f>Feb!D93</f>
         <v>3249.76</v>
       </c>
       <c r="Y94" s="21">
         <f>Feb!E93</f>
         <v>27.3</v>
       </c>
       <c r="Z94" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3277.0600000000004</v>
       </c>
-      <c r="AA94" s="12"/>
-[...4 lines deleted...]
-      <c r="AF94" s="13"/>
+      <c r="AA94" s="12">
+        <f>Mar!D93</f>
+        <v>73309.289999999994</v>
+      </c>
+      <c r="AB94" s="26">
+        <f>Mar!E93</f>
+        <v>615.72</v>
+      </c>
+      <c r="AC94" s="13">
+        <f t="shared" si="18"/>
+        <v>73925.009999999995</v>
+      </c>
+      <c r="AD94" s="11">
+        <f>Apr!D93</f>
+        <v>125131.24</v>
+      </c>
+      <c r="AE94" s="33">
+        <f>Apr!E93</f>
+        <v>1050.97</v>
+      </c>
+      <c r="AF94" s="13">
+        <f t="shared" si="19"/>
+        <v>126182.21</v>
+      </c>
       <c r="AG94" s="12"/>
       <c r="AH94" s="21"/>
       <c r="AI94" s="13"/>
       <c r="AJ94" s="12"/>
       <c r="AK94" s="26"/>
       <c r="AL94" s="13"/>
       <c r="AM94" s="47">
-        <f t="shared" si="17"/>
-        <v>18848.78</v>
+        <f t="shared" si="21"/>
+        <v>218956</v>
       </c>
     </row>
     <row r="95" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A95" s="1">
         <v>91</v>
       </c>
       <c r="B95" s="42" t="s">
         <v>92</v>
       </c>
       <c r="C95" s="32">
         <v>0</v>
       </c>
       <c r="D95" s="38">
         <v>0</v>
       </c>
       <c r="E95" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F95" s="9">
         <v>0</v>
       </c>
       <c r="G95" s="20">
         <v>0</v>
       </c>
       <c r="H95" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I95" s="9">
         <f>Sept!D94</f>
         <v>4459.93</v>
       </c>
       <c r="J95" s="20">
         <f>Sept!E94</f>
         <v>57.34</v>
       </c>
       <c r="K95" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>4517.2700000000004</v>
       </c>
       <c r="L95" s="8">
         <f>Oct!D94</f>
         <v>4567.01</v>
       </c>
       <c r="M95" s="32">
         <f>Oct!E94</f>
         <v>58.5</v>
       </c>
       <c r="N95" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>4625.51</v>
       </c>
       <c r="O95" s="9">
         <f>Nov!D94</f>
         <v>4360.7299999999996</v>
       </c>
       <c r="P95" s="20">
         <f>Nov!E94</f>
         <v>55.96</v>
       </c>
       <c r="Q95" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>4416.6899999999996</v>
       </c>
       <c r="R95" s="9">
         <f>Dec!D94</f>
         <v>4423.03</v>
       </c>
       <c r="S95" s="25">
         <f>Dec!E94</f>
         <v>56.76</v>
       </c>
       <c r="T95" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>4479.79</v>
       </c>
       <c r="U95" s="8">
         <f>Jan!D94</f>
         <v>4609.49</v>
       </c>
       <c r="V95" s="9">
         <f>Jan!E94</f>
         <v>59.15</v>
       </c>
       <c r="W95" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>4668.6399999999994</v>
       </c>
       <c r="X95" s="9">
         <f>Feb!D94</f>
         <v>4718.3100000000004</v>
       </c>
       <c r="Y95" s="20">
         <f>Feb!E94</f>
         <v>60.55</v>
       </c>
       <c r="Z95" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>4778.8600000000006</v>
       </c>
-      <c r="AA95" s="9"/>
-[...4 lines deleted...]
-      <c r="AF95" s="10"/>
+      <c r="AA95" s="9">
+        <f>Mar!D94</f>
+        <v>106437.38</v>
+      </c>
+      <c r="AB95" s="25">
+        <f>Mar!E94</f>
+        <v>1365.95</v>
+      </c>
+      <c r="AC95" s="10">
+        <f t="shared" si="18"/>
+        <v>107803.33</v>
+      </c>
+      <c r="AD95" s="8">
+        <f>Apr!D94</f>
+        <v>181677.42</v>
+      </c>
+      <c r="AE95" s="32">
+        <f>Apr!E94</f>
+        <v>2331.5300000000002</v>
+      </c>
+      <c r="AF95" s="10">
+        <f t="shared" si="19"/>
+        <v>184008.95</v>
+      </c>
       <c r="AG95" s="9"/>
       <c r="AH95" s="20"/>
       <c r="AI95" s="10"/>
       <c r="AJ95" s="9"/>
       <c r="AK95" s="25"/>
       <c r="AL95" s="10"/>
       <c r="AM95" s="46">
-        <f t="shared" si="17"/>
-        <v>27486.760000000002</v>
+        <f t="shared" si="21"/>
+        <v>319299.04000000004</v>
       </c>
     </row>
     <row r="96" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A96" s="1">
         <v>92</v>
       </c>
       <c r="B96" s="42" t="s">
         <v>93</v>
       </c>
       <c r="C96" s="32">
         <v>0</v>
       </c>
       <c r="D96" s="38">
         <v>0</v>
       </c>
       <c r="E96" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F96" s="9">
         <v>0</v>
       </c>
       <c r="G96" s="20">
         <v>0</v>
       </c>
       <c r="H96" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I96" s="9">
         <f>Sept!D95</f>
         <v>3700.89</v>
       </c>
       <c r="J96" s="20">
         <f>Sept!E95</f>
         <v>20.07</v>
       </c>
       <c r="K96" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>3720.96</v>
       </c>
       <c r="L96" s="8">
         <f>Oct!D95</f>
         <v>3774.43</v>
       </c>
       <c r="M96" s="32">
         <f>Oct!E95</f>
         <v>20.48</v>
       </c>
       <c r="N96" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>3794.91</v>
       </c>
       <c r="O96" s="9">
         <f>Nov!D95</f>
         <v>3611.18</v>
       </c>
       <c r="P96" s="20">
         <f>Nov!E95</f>
         <v>19.579999999999998</v>
       </c>
       <c r="Q96" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>3630.7599999999998</v>
       </c>
       <c r="R96" s="9">
         <f>Dec!D95</f>
         <v>3662.77</v>
       </c>
       <c r="S96" s="25">
         <f>Dec!E95</f>
         <v>19.86</v>
       </c>
       <c r="T96" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>3682.63</v>
       </c>
       <c r="U96" s="8">
         <f>Jan!D95</f>
         <v>3817.18</v>
       </c>
       <c r="V96" s="9">
         <f>Jan!E95</f>
         <v>20.7</v>
       </c>
       <c r="W96" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3837.8799999999997</v>
       </c>
       <c r="X96" s="9">
         <f>Feb!D95</f>
         <v>3907.29</v>
       </c>
       <c r="Y96" s="20">
         <f>Feb!E95</f>
         <v>21.19</v>
       </c>
       <c r="Z96" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3928.48</v>
       </c>
-      <c r="AA96" s="9"/>
-[...4 lines deleted...]
-      <c r="AF96" s="10"/>
+      <c r="AA96" s="9">
+        <f>Mar!D95</f>
+        <v>88142.18</v>
+      </c>
+      <c r="AB96" s="25">
+        <f>Mar!E95</f>
+        <v>478.09</v>
+      </c>
+      <c r="AC96" s="10">
+        <f t="shared" si="18"/>
+        <v>88620.26999999999</v>
+      </c>
+      <c r="AD96" s="8">
+        <f>Apr!D95</f>
+        <v>150449.44</v>
+      </c>
+      <c r="AE96" s="32">
+        <f>Apr!E95</f>
+        <v>816.05</v>
+      </c>
+      <c r="AF96" s="10">
+        <f t="shared" si="19"/>
+        <v>151265.49</v>
+      </c>
       <c r="AG96" s="9"/>
       <c r="AH96" s="20"/>
       <c r="AI96" s="10"/>
       <c r="AJ96" s="9"/>
       <c r="AK96" s="25"/>
       <c r="AL96" s="10"/>
       <c r="AM96" s="46">
-        <f t="shared" si="17"/>
-        <v>22595.62</v>
+        <f t="shared" si="21"/>
+        <v>262481.38</v>
       </c>
     </row>
     <row r="97" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A97" s="1">
         <v>93</v>
       </c>
       <c r="B97" s="42" t="s">
         <v>94</v>
       </c>
       <c r="C97" s="32">
         <v>0</v>
       </c>
       <c r="D97" s="38">
         <v>0</v>
       </c>
       <c r="E97" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F97" s="9">
         <v>0</v>
       </c>
       <c r="G97" s="20">
         <v>0</v>
       </c>
       <c r="H97" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I97" s="9">
         <f>Sept!D96</f>
         <v>2720.28</v>
       </c>
       <c r="J97" s="20">
         <f>Sept!E96</f>
         <v>29.67</v>
       </c>
       <c r="K97" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>2749.9500000000003</v>
       </c>
       <c r="L97" s="8">
         <f>Oct!D96</f>
         <v>2767.11</v>
       </c>
       <c r="M97" s="32">
         <f>Oct!E96</f>
         <v>25.89</v>
       </c>
       <c r="N97" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>2793</v>
       </c>
       <c r="O97" s="9">
         <f>Nov!D96</f>
         <v>2650.85</v>
       </c>
       <c r="P97" s="20">
         <f>Nov!E96</f>
         <v>24.76</v>
       </c>
       <c r="Q97" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>2675.61</v>
       </c>
       <c r="R97" s="9">
         <f>Dec!D96</f>
         <v>2688.72</v>
       </c>
       <c r="S97" s="25">
         <f>Dec!E96</f>
         <v>25.12</v>
       </c>
       <c r="T97" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>2713.8399999999997</v>
       </c>
       <c r="U97" s="8">
         <f>Jan!D96</f>
         <v>2802.07</v>
       </c>
       <c r="V97" s="9">
         <f>Jan!E96</f>
         <v>26.18</v>
       </c>
       <c r="W97" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>2828.25</v>
       </c>
       <c r="X97" s="9">
         <f>Feb!D96</f>
         <v>2868.22</v>
       </c>
       <c r="Y97" s="20">
         <f>Feb!E96</f>
         <v>26.8</v>
       </c>
       <c r="Z97" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>2895.02</v>
       </c>
-      <c r="AA97" s="9"/>
-[...4 lines deleted...]
-      <c r="AF97" s="10"/>
+      <c r="AA97" s="9">
+        <f>Mar!D96</f>
+        <v>64702.33</v>
+      </c>
+      <c r="AB97" s="25">
+        <f>Mar!E96</f>
+        <v>604.48</v>
+      </c>
+      <c r="AC97" s="10">
+        <f t="shared" si="18"/>
+        <v>65306.810000000005</v>
+      </c>
+      <c r="AD97" s="8">
+        <f>Apr!D96</f>
+        <v>110440.07</v>
+      </c>
+      <c r="AE97" s="32">
+        <f>Apr!E96</f>
+        <v>1031.78</v>
+      </c>
+      <c r="AF97" s="10">
+        <f t="shared" si="19"/>
+        <v>111471.85</v>
+      </c>
       <c r="AG97" s="9"/>
       <c r="AH97" s="20"/>
       <c r="AI97" s="10"/>
       <c r="AJ97" s="9"/>
       <c r="AK97" s="25"/>
       <c r="AL97" s="10"/>
       <c r="AM97" s="46">
-        <f t="shared" si="17"/>
-        <v>16655.670000000002</v>
+        <f t="shared" si="21"/>
+        <v>193434.33000000002</v>
       </c>
     </row>
     <row r="98" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A98" s="1">
         <v>94</v>
       </c>
       <c r="B98" s="42" t="s">
         <v>95</v>
       </c>
       <c r="C98" s="32">
         <v>0</v>
       </c>
       <c r="D98" s="38">
         <v>0</v>
       </c>
       <c r="E98" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F98" s="9">
         <v>0</v>
       </c>
       <c r="G98" s="20">
         <v>0</v>
       </c>
       <c r="H98" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I98" s="9">
         <f>Sept!D97</f>
         <v>4933.08</v>
       </c>
       <c r="J98" s="20">
         <f>Sept!E97</f>
         <v>90.71</v>
       </c>
       <c r="K98" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>5023.79</v>
       </c>
       <c r="L98" s="8">
         <f>Oct!D97</f>
         <v>4828.5</v>
       </c>
       <c r="M98" s="32">
         <f>Oct!E97</f>
         <v>92.54</v>
       </c>
       <c r="N98" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>4921.04</v>
       </c>
       <c r="O98" s="9">
         <f>Nov!D97</f>
         <v>4715.62</v>
       </c>
       <c r="P98" s="20">
         <f>Nov!E97</f>
         <v>88.53</v>
       </c>
       <c r="Q98" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>4804.1499999999996</v>
       </c>
       <c r="R98" s="9">
         <f>Dec!D97</f>
         <v>4783</v>
       </c>
       <c r="S98" s="25">
         <f>Dec!E97</f>
         <v>89.79</v>
       </c>
       <c r="T98" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>4872.79</v>
       </c>
       <c r="U98" s="8">
         <f>Jan!D97</f>
         <v>4984.63</v>
       </c>
       <c r="V98" s="9">
         <f>Jan!E97</f>
         <v>93.57</v>
       </c>
       <c r="W98" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>5078.2</v>
       </c>
       <c r="X98" s="9">
         <f>Feb!D97</f>
         <v>5102.3</v>
       </c>
       <c r="Y98" s="20">
         <f>Feb!E97</f>
         <v>95.78</v>
       </c>
       <c r="Z98" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>5198.08</v>
       </c>
-      <c r="AA98" s="9"/>
-[...4 lines deleted...]
-      <c r="AF98" s="10"/>
+      <c r="AA98" s="9">
+        <f>Mar!D97</f>
+        <v>115099.67</v>
+      </c>
+      <c r="AB98" s="25">
+        <f>Mar!E97</f>
+        <v>2160.69</v>
+      </c>
+      <c r="AC98" s="10">
+        <f t="shared" si="18"/>
+        <v>117260.36</v>
+      </c>
+      <c r="AD98" s="8">
+        <f>Apr!D97</f>
+        <v>196463.04</v>
+      </c>
+      <c r="AE98" s="32">
+        <f>Apr!E97</f>
+        <v>3688.06</v>
+      </c>
+      <c r="AF98" s="10">
+        <f t="shared" si="19"/>
+        <v>200151.1</v>
+      </c>
       <c r="AG98" s="9"/>
       <c r="AH98" s="20"/>
       <c r="AI98" s="10"/>
       <c r="AJ98" s="9"/>
       <c r="AK98" s="25"/>
       <c r="AL98" s="10"/>
       <c r="AM98" s="46">
-        <f t="shared" si="17"/>
-        <v>29898.050000000003</v>
+        <f t="shared" si="21"/>
+        <v>347309.51</v>
       </c>
     </row>
     <row r="99" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>95</v>
       </c>
       <c r="B99" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C99" s="36">
         <v>0</v>
       </c>
       <c r="D99" s="33">
         <v>0</v>
       </c>
       <c r="E99" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F99" s="12">
         <v>0</v>
       </c>
       <c r="G99" s="21">
         <v>0</v>
       </c>
       <c r="H99" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I99" s="12">
         <f>Sept!D98</f>
         <v>2310.89</v>
       </c>
       <c r="J99" s="21">
         <f>Sept!E98</f>
         <v>21.09</v>
       </c>
       <c r="K99" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>2331.98</v>
       </c>
       <c r="L99" s="11">
         <f>Oct!D98</f>
         <v>2318.62</v>
       </c>
       <c r="M99" s="34">
         <f>Oct!E98</f>
         <v>21.52</v>
       </c>
       <c r="N99" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>2340.14</v>
       </c>
       <c r="O99" s="12">
         <f>Nov!D98</f>
         <v>2236.4299999999998</v>
       </c>
       <c r="P99" s="21">
         <f>Nov!E98</f>
         <v>20.59</v>
       </c>
       <c r="Q99" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>2257.02</v>
       </c>
       <c r="R99" s="12">
         <f>Dec!D98</f>
         <v>2268.38</v>
       </c>
       <c r="S99" s="26">
         <f>Dec!E98</f>
         <v>20.88</v>
       </c>
       <c r="T99" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>2289.2600000000002</v>
       </c>
       <c r="U99" s="11">
         <f>Jan!D98</f>
         <v>2364</v>
       </c>
       <c r="V99" s="12">
         <f>Jan!E98</f>
         <v>21.76</v>
       </c>
       <c r="W99" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>2385.7600000000002</v>
       </c>
       <c r="X99" s="12">
         <f>Feb!D98</f>
         <v>2419.81</v>
       </c>
       <c r="Y99" s="21">
         <f>Feb!E98</f>
         <v>22.27</v>
       </c>
       <c r="Z99" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>2442.08</v>
       </c>
-      <c r="AA99" s="12"/>
-[...4 lines deleted...]
-      <c r="AF99" s="13"/>
+      <c r="AA99" s="12">
+        <f>Mar!D98</f>
+        <v>54587.05</v>
+      </c>
+      <c r="AB99" s="26">
+        <f>Mar!E98</f>
+        <v>502.5</v>
+      </c>
+      <c r="AC99" s="13">
+        <f t="shared" si="18"/>
+        <v>55089.55</v>
+      </c>
+      <c r="AD99" s="11">
+        <f>Apr!D98</f>
+        <v>93174.35</v>
+      </c>
+      <c r="AE99" s="33">
+        <f>Apr!E98</f>
+        <v>857.71</v>
+      </c>
+      <c r="AF99" s="13">
+        <f t="shared" si="19"/>
+        <v>94032.060000000012</v>
+      </c>
       <c r="AG99" s="12"/>
       <c r="AH99" s="21"/>
       <c r="AI99" s="13"/>
       <c r="AJ99" s="12"/>
       <c r="AK99" s="26"/>
       <c r="AL99" s="13"/>
       <c r="AM99" s="47">
-        <f t="shared" si="17"/>
-        <v>14046.24</v>
+        <f t="shared" si="21"/>
+        <v>163167.85000000003</v>
       </c>
     </row>
     <row r="100" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A100" s="1">
         <v>96</v>
       </c>
       <c r="B100" s="42" t="s">
         <v>97</v>
       </c>
       <c r="C100" s="32">
         <v>0</v>
       </c>
       <c r="D100" s="38">
         <v>0</v>
       </c>
       <c r="E100" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F100" s="9">
         <v>0</v>
       </c>
       <c r="G100" s="20">
         <v>0</v>
       </c>
       <c r="H100" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I100" s="9">
         <f>Sept!D99</f>
         <v>4671.87</v>
       </c>
       <c r="J100" s="20">
         <f>Sept!E99</f>
         <v>53.57</v>
       </c>
       <c r="K100" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>4725.4399999999996</v>
       </c>
       <c r="L100" s="8">
         <f>Oct!D99</f>
         <v>4777.0600000000004</v>
       </c>
       <c r="M100" s="32">
         <f>Oct!E99</f>
         <v>54.66</v>
       </c>
       <c r="N100" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>4831.72</v>
       </c>
       <c r="O100" s="9">
         <f>Nov!D99</f>
         <v>4564.59</v>
       </c>
       <c r="P100" s="20">
         <f>Nov!E99</f>
         <v>52.28</v>
       </c>
       <c r="Q100" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>4616.87</v>
       </c>
       <c r="R100" s="9">
         <f>Dec!D99</f>
         <v>4629.8</v>
       </c>
       <c r="S100" s="25">
         <f>Dec!E99</f>
         <v>53.03</v>
       </c>
       <c r="T100" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>4682.83</v>
       </c>
       <c r="U100" s="8">
         <f>Jan!D99</f>
         <v>4824.97</v>
       </c>
       <c r="V100" s="9">
         <f>Jan!E99</f>
         <v>55.26</v>
       </c>
       <c r="W100" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>4880.2300000000005</v>
       </c>
       <c r="X100" s="9">
         <f>Feb!D99</f>
         <v>4938.88</v>
       </c>
       <c r="Y100" s="20">
         <f>Feb!E99</f>
         <v>56.57</v>
       </c>
       <c r="Z100" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>4995.45</v>
       </c>
-      <c r="AA100" s="9"/>
-[...4 lines deleted...]
-      <c r="AF100" s="10"/>
+      <c r="AA100" s="9">
+        <f>Mar!D99</f>
+        <v>111413.13</v>
+      </c>
+      <c r="AB100" s="25">
+        <f>Mar!E99</f>
+        <v>1276.1400000000001</v>
+      </c>
+      <c r="AC100" s="10">
+        <f t="shared" si="18"/>
+        <v>112689.27</v>
+      </c>
+      <c r="AD100" s="8">
+        <f>Apr!D99</f>
+        <v>190170.51</v>
+      </c>
+      <c r="AE100" s="32">
+        <f>Apr!E99</f>
+        <v>2178.2399999999998</v>
+      </c>
+      <c r="AF100" s="10">
+        <f t="shared" si="19"/>
+        <v>192348.75</v>
+      </c>
       <c r="AG100" s="9"/>
       <c r="AH100" s="20"/>
       <c r="AI100" s="10"/>
       <c r="AJ100" s="9"/>
       <c r="AK100" s="25"/>
       <c r="AL100" s="10"/>
       <c r="AM100" s="46">
-        <f t="shared" si="17"/>
-        <v>28732.54</v>
+        <f t="shared" si="21"/>
+        <v>333770.56</v>
       </c>
     </row>
     <row r="101" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A101" s="1">
         <v>97</v>
       </c>
       <c r="B101" s="42" t="s">
         <v>98</v>
       </c>
       <c r="C101" s="32">
         <v>0</v>
       </c>
       <c r="D101" s="38">
         <v>0</v>
       </c>
       <c r="E101" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F101" s="9">
         <v>0</v>
       </c>
       <c r="G101" s="20">
         <v>0</v>
       </c>
       <c r="H101" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I101" s="9">
         <f>Sept!D100</f>
         <v>5609.31</v>
       </c>
       <c r="J101" s="20">
         <f>Sept!E100</f>
         <v>63.61</v>
       </c>
       <c r="K101" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>5672.92</v>
       </c>
       <c r="L101" s="8">
         <f>Oct!D100</f>
         <v>5728.68</v>
       </c>
       <c r="M101" s="32">
         <f>Oct!E100</f>
         <v>64.900000000000006</v>
       </c>
       <c r="N101" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>5793.58</v>
       </c>
       <c r="O101" s="9">
         <f>Nov!D100</f>
         <v>5477.16</v>
       </c>
       <c r="P101" s="20">
         <f>Nov!E100</f>
         <v>62.08</v>
       </c>
       <c r="Q101" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>5539.24</v>
       </c>
       <c r="R101" s="9">
         <f>Dec!D100</f>
         <v>5555.41</v>
       </c>
       <c r="S101" s="25">
         <f>Dec!E100</f>
         <v>62.97</v>
       </c>
       <c r="T101" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>5618.38</v>
       </c>
       <c r="U101" s="8">
         <f>Jan!D100</f>
         <v>5789.6</v>
       </c>
       <c r="V101" s="9">
         <f>Jan!E100</f>
         <v>65.63</v>
       </c>
       <c r="W101" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>5855.2300000000005</v>
       </c>
       <c r="X101" s="9">
         <f>Feb!D100</f>
         <v>5926.28</v>
       </c>
       <c r="Y101" s="20">
         <f>Feb!E100</f>
         <v>67.17</v>
       </c>
       <c r="Z101" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>5993.45</v>
       </c>
-      <c r="AA101" s="9"/>
-[...4 lines deleted...]
-      <c r="AF101" s="10"/>
+      <c r="AA101" s="9">
+        <f>Mar!D100</f>
+        <v>133687.24</v>
+      </c>
+      <c r="AB101" s="25">
+        <f>Mar!E100</f>
+        <v>1515.33</v>
+      </c>
+      <c r="AC101" s="10">
+        <f t="shared" si="18"/>
+        <v>135202.56999999998</v>
+      </c>
+      <c r="AD101" s="8">
+        <f>Apr!D100</f>
+        <v>228190.07</v>
+      </c>
+      <c r="AE101" s="32">
+        <f>Apr!E100</f>
+        <v>2586.5</v>
+      </c>
+      <c r="AF101" s="10">
+        <f t="shared" si="19"/>
+        <v>230776.57</v>
+      </c>
       <c r="AG101" s="9"/>
       <c r="AH101" s="20"/>
       <c r="AI101" s="10"/>
       <c r="AJ101" s="9"/>
       <c r="AK101" s="25"/>
       <c r="AL101" s="10"/>
       <c r="AM101" s="46">
-        <f t="shared" si="17"/>
-        <v>34472.799999999996</v>
+        <f t="shared" si="21"/>
+        <v>400451.93999999994</v>
       </c>
     </row>
     <row r="102" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A102" s="1">
         <v>98</v>
       </c>
       <c r="B102" s="42" t="s">
         <v>99</v>
       </c>
       <c r="C102" s="32">
         <v>0</v>
       </c>
       <c r="D102" s="38">
         <v>0</v>
       </c>
       <c r="E102" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F102" s="9">
         <v>0</v>
       </c>
       <c r="G102" s="20">
         <v>0</v>
       </c>
       <c r="H102" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I102" s="9">
         <f>Sept!D101</f>
         <v>2474.41</v>
       </c>
       <c r="J102" s="20">
         <f>Sept!E101</f>
         <v>57.98</v>
       </c>
       <c r="K102" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>2532.39</v>
       </c>
       <c r="L102" s="8">
         <f>Oct!D101</f>
         <v>2518.31</v>
       </c>
       <c r="M102" s="32">
         <f>Oct!E101</f>
         <v>59.15</v>
       </c>
       <c r="N102" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>2577.46</v>
       </c>
       <c r="O102" s="9">
         <f>Nov!D101</f>
         <v>2411.89</v>
       </c>
       <c r="P102" s="20">
         <f>Nov!E101</f>
         <v>56.58</v>
       </c>
       <c r="Q102" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>2468.4699999999998</v>
       </c>
       <c r="R102" s="9">
         <f>Dec!D101</f>
         <v>2446.34</v>
       </c>
       <c r="S102" s="25">
         <f>Dec!E101</f>
         <v>57.39</v>
       </c>
       <c r="T102" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>2503.73</v>
       </c>
       <c r="U102" s="8">
         <f>Jan!D101</f>
         <v>2549.4699999999998</v>
       </c>
       <c r="V102" s="9">
         <f>Jan!E101</f>
         <v>59.81</v>
       </c>
       <c r="W102" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>2609.2799999999997</v>
       </c>
       <c r="X102" s="9">
         <f>Feb!D101</f>
         <v>2609.66</v>
       </c>
       <c r="Y102" s="20">
         <f>Feb!E101</f>
         <v>61.22</v>
       </c>
       <c r="Z102" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>2670.8799999999997</v>
       </c>
-      <c r="AA102" s="9"/>
-[...4 lines deleted...]
-      <c r="AF102" s="10"/>
+      <c r="AA102" s="9">
+        <f>Mar!D101</f>
+        <v>58869.68</v>
+      </c>
+      <c r="AB102" s="25">
+        <f>Mar!E101</f>
+        <v>1381.07</v>
+      </c>
+      <c r="AC102" s="10">
+        <f t="shared" si="18"/>
+        <v>60250.75</v>
+      </c>
+      <c r="AD102" s="8">
+        <f>Apr!D101</f>
+        <v>100484.35</v>
+      </c>
+      <c r="AE102" s="32">
+        <f>Apr!E101</f>
+        <v>2357.34</v>
+      </c>
+      <c r="AF102" s="10">
+        <f t="shared" si="19"/>
+        <v>102841.69</v>
+      </c>
       <c r="AG102" s="9"/>
       <c r="AH102" s="20"/>
       <c r="AI102" s="10"/>
       <c r="AJ102" s="9"/>
       <c r="AK102" s="25"/>
       <c r="AL102" s="10"/>
       <c r="AM102" s="46">
-        <f t="shared" si="17"/>
-        <v>15362.209999999997</v>
+        <f t="shared" si="21"/>
+        <v>178454.65</v>
       </c>
     </row>
     <row r="103" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A103" s="1">
         <v>99</v>
       </c>
       <c r="B103" s="44" t="s">
         <v>100</v>
       </c>
       <c r="C103" s="32">
         <v>0</v>
       </c>
       <c r="D103" s="39">
         <v>0</v>
       </c>
       <c r="E103" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="20"/>
         <v>0</v>
       </c>
       <c r="F103" s="9">
         <v>0</v>
       </c>
       <c r="G103" s="20">
         <v>0</v>
       </c>
       <c r="H103" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="I103" s="9">
         <f>Sept!D102</f>
         <v>3380.97</v>
       </c>
       <c r="J103" s="20">
         <f>Sept!E102</f>
         <v>7.24</v>
       </c>
       <c r="K103" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="12"/>
         <v>3388.2099999999996</v>
       </c>
       <c r="L103" s="8">
         <f>Oct!D102</f>
         <v>3430.89</v>
       </c>
       <c r="M103" s="32">
         <f>Oct!E102</f>
         <v>7.39</v>
       </c>
       <c r="N103" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="13"/>
         <v>3438.2799999999997</v>
       </c>
       <c r="O103" s="9">
         <f>Nov!D102</f>
         <v>3290.68</v>
       </c>
       <c r="P103" s="20">
         <f>Nov!E102</f>
         <v>7.07</v>
       </c>
       <c r="Q103" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="14"/>
         <v>3297.75</v>
       </c>
       <c r="R103" s="9">
         <f>Dec!D102</f>
         <v>3337.69</v>
       </c>
       <c r="S103" s="25">
         <f>Dec!E102</f>
         <v>7.17</v>
       </c>
       <c r="T103" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="15"/>
         <v>3344.86</v>
       </c>
       <c r="U103" s="8">
         <f>Jan!D102</f>
         <v>3478.39</v>
       </c>
       <c r="V103" s="9">
         <f>Jan!E102</f>
         <v>7.47</v>
       </c>
       <c r="W103" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="16"/>
         <v>3485.8599999999997</v>
       </c>
       <c r="X103" s="9">
         <f>Feb!D102</f>
         <v>3560.51</v>
       </c>
       <c r="Y103" s="20">
         <f>Feb!E102</f>
         <v>7.65</v>
       </c>
       <c r="Z103" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="17"/>
         <v>3568.1600000000003</v>
       </c>
-      <c r="AA103" s="9"/>
-[...4 lines deleted...]
-      <c r="AF103" s="10"/>
+      <c r="AA103" s="9">
+        <f>Mar!D102</f>
+        <v>80319.320000000007</v>
+      </c>
+      <c r="AB103" s="25">
+        <f>Mar!E102</f>
+        <v>172.51</v>
+      </c>
+      <c r="AC103" s="10">
+        <f t="shared" si="18"/>
+        <v>80491.83</v>
+      </c>
+      <c r="AD103" s="8">
+        <f>Apr!D102</f>
+        <v>137096.63</v>
+      </c>
+      <c r="AE103" s="32">
+        <f>Apr!E102</f>
+        <v>294.45999999999998</v>
+      </c>
+      <c r="AF103" s="10">
+        <f t="shared" si="19"/>
+        <v>137391.09</v>
+      </c>
       <c r="AG103" s="9"/>
       <c r="AH103" s="20"/>
       <c r="AI103" s="10"/>
       <c r="AJ103" s="9"/>
       <c r="AK103" s="25"/>
       <c r="AL103" s="10"/>
       <c r="AM103" s="46">
-        <f t="shared" si="17"/>
-        <v>20523.12</v>
+        <f t="shared" si="21"/>
+        <v>238406.03999999998</v>
       </c>
     </row>
     <row r="104" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A104" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B104" s="45"/>
       <c r="C104" s="16">
-        <f t="shared" ref="C104:D104" si="18">SUM(C5:C103)</f>
+        <f t="shared" ref="C104:D104" si="22">SUM(C5:C103)</f>
         <v>0</v>
       </c>
       <c r="D104" s="16">
-        <f t="shared" si="18"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="E104" s="16">
         <f>SUM(E5:E103)</f>
         <v>0</v>
       </c>
       <c r="F104" s="23">
         <f>SUM(F5:F103)</f>
         <v>0</v>
       </c>
       <c r="G104" s="16">
-        <f t="shared" ref="G104" si="19">SUM(G5:G103)</f>
+        <f t="shared" ref="G104" si="23">SUM(G5:G103)</f>
         <v>0</v>
       </c>
       <c r="H104" s="24">
         <f>SUM(H5:H103)</f>
         <v>0</v>
       </c>
       <c r="I104" s="29">
-        <f t="shared" ref="I104:M104" si="20">SUM(I5:I103)</f>
+        <f t="shared" ref="I104:M104" si="24">SUM(I5:I103)</f>
         <v>362667.80000000005</v>
       </c>
       <c r="J104" s="29">
-        <f t="shared" si="20"/>
+        <f t="shared" si="24"/>
         <v>3427.8500000000008</v>
       </c>
       <c r="K104" s="24">
-        <f t="shared" si="20"/>
+        <f t="shared" si="24"/>
         <v>366095.65000000014</v>
       </c>
       <c r="L104" s="16">
-        <f t="shared" si="20"/>
+        <f t="shared" si="24"/>
         <v>370011.33999999991</v>
       </c>
       <c r="M104" s="16">
-        <f t="shared" si="20"/>
+        <f t="shared" si="24"/>
         <v>3492.9199999999992</v>
       </c>
       <c r="N104" s="16">
         <f>SUM(N5:N103)</f>
         <v>373504.26</v>
       </c>
       <c r="O104" s="23">
-        <f t="shared" ref="O104:P104" si="21">SUM(O5:O103)</f>
+        <f t="shared" ref="O104:P104" si="25">SUM(O5:O103)</f>
         <v>353942.59999999974</v>
       </c>
       <c r="P104" s="23">
-        <f t="shared" si="21"/>
+        <f t="shared" si="25"/>
         <v>3341.2600000000011</v>
       </c>
       <c r="Q104" s="24">
-        <f t="shared" ref="Q104" si="22">SUM(Q5:Q103)</f>
+        <f t="shared" ref="Q104" si="26">SUM(Q5:Q103)</f>
         <v>357283.85999999993</v>
       </c>
       <c r="R104" s="16">
-        <f t="shared" ref="R104" si="23">SUM(R5:R103)</f>
+        <f t="shared" ref="R104" si="27">SUM(R5:R103)</f>
         <v>358999.50000000012</v>
       </c>
       <c r="S104" s="29">
-        <f t="shared" ref="S104:T104" si="24">SUM(S5:S103)</f>
+        <f t="shared" ref="S104:T104" si="28">SUM(S5:S103)</f>
         <v>3388.9500000000021</v>
       </c>
       <c r="T104" s="24">
-        <f t="shared" si="24"/>
+        <f t="shared" si="28"/>
         <v>362388.44999999995</v>
       </c>
       <c r="U104" s="29">
-        <f t="shared" ref="U104:AL104" si="25">SUM(U5:U103)</f>
+        <f t="shared" ref="U104:AL104" si="29">SUM(U5:U103)</f>
         <v>374133.29999999987</v>
       </c>
       <c r="V104" s="29">
-        <f t="shared" si="25"/>
+        <f t="shared" si="29"/>
         <v>3531.8400000000011</v>
       </c>
       <c r="W104" s="24">
-        <f t="shared" si="25"/>
+        <f t="shared" si="29"/>
         <v>377665.13999999996</v>
       </c>
       <c r="X104" s="29">
-        <f t="shared" si="25"/>
+        <f t="shared" si="29"/>
         <v>382965.71000000008</v>
       </c>
       <c r="Y104" s="29">
-        <f t="shared" si="25"/>
+        <f t="shared" si="29"/>
         <v>3615.2400000000021</v>
       </c>
       <c r="Z104" s="24">
-        <f t="shared" ref="Z104" si="26">SUM(Z5:Z103)</f>
+        <f t="shared" ref="Z104" si="30">SUM(Z5:Z103)</f>
         <v>386580.94999999995</v>
       </c>
       <c r="AA104" s="29">
-        <f t="shared" si="25"/>
-        <v>0</v>
+        <f t="shared" si="29"/>
+        <v>8639085.8099999987</v>
       </c>
       <c r="AB104" s="29">
-        <f t="shared" si="25"/>
-        <v>0</v>
+        <f t="shared" si="29"/>
+        <v>81553.47</v>
       </c>
       <c r="AC104" s="24">
-        <f t="shared" si="25"/>
-        <v>0</v>
+        <f t="shared" si="29"/>
+        <v>8720639.2799999993</v>
       </c>
       <c r="AD104" s="31">
-        <f t="shared" si="25"/>
-        <v>0</v>
+        <f t="shared" si="29"/>
+        <v>14746011.250000002</v>
       </c>
       <c r="AE104" s="29">
-        <f t="shared" si="25"/>
-        <v>0</v>
+        <f t="shared" si="29"/>
+        <v>139203.19</v>
       </c>
       <c r="AF104" s="24">
-        <f t="shared" si="25"/>
-        <v>0</v>
+        <f t="shared" si="29"/>
+        <v>14885214.439999998</v>
       </c>
       <c r="AG104" s="40">
-        <f t="shared" si="25"/>
+        <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="AH104" s="23">
-        <f t="shared" si="25"/>
+        <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="AI104" s="24">
-        <f t="shared" ref="AI104" si="27">SUM(AI5:AI103)</f>
+        <f t="shared" ref="AI104" si="31">SUM(AI5:AI103)</f>
         <v>0</v>
       </c>
       <c r="AJ104" s="40">
-        <f t="shared" si="25"/>
+        <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="AK104" s="23">
-        <f t="shared" si="25"/>
+        <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="AL104" s="24">
-        <f t="shared" si="25"/>
+        <f t="shared" si="29"/>
         <v>0</v>
       </c>
       <c r="AM104" s="48">
         <f>SUM(AM5:AM103)</f>
-        <v>2223518.31</v>
+        <v>25829372.02999999</v>
       </c>
     </row>
     <row r="105" spans="1:39" x14ac:dyDescent="0.25">
       <c r="C105" s="17"/>
       <c r="D105" s="17"/>
       <c r="E105" s="17"/>
       <c r="F105" s="17"/>
       <c r="G105" s="17"/>
       <c r="H105" s="17"/>
       <c r="I105" s="17"/>
       <c r="J105" s="17"/>
       <c r="K105" s="17"/>
       <c r="L105" s="17"/>
       <c r="M105" s="17"/>
       <c r="N105" s="17"/>
       <c r="O105" s="17"/>
       <c r="P105" s="17"/>
       <c r="Q105" s="17"/>
       <c r="R105" s="17"/>
       <c r="S105" s="17"/>
       <c r="T105" s="17"/>
       <c r="U105" s="17"/>
       <c r="V105" s="17"/>
       <c r="W105" s="17"/>
       <c r="X105" s="17"/>
       <c r="Y105" s="17"/>
       <c r="Z105" s="17"/>
       <c r="AA105" s="17"/>
       <c r="AB105" s="17"/>
       <c r="AC105" s="17"/>
       <c r="AD105" s="17"/>
       <c r="AE105" s="17"/>
       <c r="AF105" s="17"/>
       <c r="AG105" s="17"/>
       <c r="AH105" s="17"/>
       <c r="AI105" s="17"/>
       <c r="AJ105" s="17"/>
       <c r="AK105" s="17"/>
       <c r="AL105" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="AD3:AF3"/>
+    <mergeCell ref="AG3:AI3"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="O3:Q3"/>
     <mergeCell ref="R3:T3"/>
     <mergeCell ref="U3:W3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="AM3:AM4"/>
     <mergeCell ref="AJ3:AL3"/>
     <mergeCell ref="X3:Z3"/>
     <mergeCell ref="AA3:AC3"/>
-    <mergeCell ref="AD3:AF3"/>
-    <mergeCell ref="AG3:AI3"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" scale="45" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="M6:M103" unlockedFormula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AD05CFC-F605-43C0-A5A6-689D28465710}">
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:E3"/>
+    <sheetView topLeftCell="A72" workbookViewId="0">
+      <selection activeCell="D4" sqref="D4:E102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" bestFit="1" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="18">
         <f>SUM(A4:A102)</f>
-        <v>0</v>
+        <v>8639085.8260000013</v>
       </c>
       <c r="B1" s="18">
         <f>SUM(B4:B102)</f>
-        <v>0</v>
+        <v>81553.493958360894</v>
       </c>
       <c r="D1" s="18">
         <f>SUM(D4:D102)</f>
-        <v>0</v>
+        <v>8639085.8099999987</v>
       </c>
       <c r="E1" s="18">
         <f>SUM(E4:E102)</f>
-        <v>0</v>
+        <v>81553.47</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="64" t="s">
         <v>119</v>
       </c>
       <c r="B2" s="64"/>
       <c r="D2" s="64" t="s">
         <v>120</v>
       </c>
       <c r="E2" s="64"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>118</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="35" t="s">
         <v>118</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>79659.717994306455</v>
+      </c>
+      <c r="B4">
+        <v>395.19218136211811</v>
+      </c>
+      <c r="D4" s="18">
+        <f>ROUND(A4,2)</f>
+        <v>79659.72</v>
+      </c>
+      <c r="E4" s="18">
+        <f>ROUND(B4,2)</f>
+        <v>395.19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>57274.644922302039</v>
+      </c>
+      <c r="B5">
+        <v>185.32229444269331</v>
+      </c>
+      <c r="D5" s="18">
+        <f t="shared" ref="D5:E68" si="0">ROUND(A5,2)</f>
+        <v>57274.64</v>
+      </c>
+      <c r="E5" s="18">
+        <f t="shared" si="0"/>
+        <v>185.32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>87284.873192795028</v>
+      </c>
+      <c r="B6">
+        <v>250.87360472579462</v>
+      </c>
+      <c r="D6" s="18">
+        <f t="shared" si="0"/>
+        <v>87284.87</v>
+      </c>
+      <c r="E6" s="18">
+        <f t="shared" si="0"/>
+        <v>250.87</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7">
+        <v>69504.812121916388</v>
+      </c>
+      <c r="B7">
+        <v>1105.5653482184055</v>
+      </c>
+      <c r="D7" s="18">
+        <f t="shared" si="0"/>
+        <v>69504.81</v>
+      </c>
+      <c r="E7" s="18">
+        <f t="shared" si="0"/>
+        <v>1105.57</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>61513.060772035824</v>
+      </c>
+      <c r="B8">
+        <v>376.61317187332594</v>
+      </c>
+      <c r="D8" s="18">
+        <f t="shared" si="0"/>
+        <v>61513.06</v>
+      </c>
+      <c r="E8" s="18">
+        <f t="shared" si="0"/>
+        <v>376.61</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>118963.94477300544</v>
+      </c>
+      <c r="B9">
+        <v>815.44031190381338</v>
+      </c>
+      <c r="D9" s="18">
+        <f t="shared" si="0"/>
+        <v>118963.94</v>
+      </c>
+      <c r="E9" s="18">
+        <f t="shared" si="0"/>
+        <v>815.44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>104244.46386851539</v>
+      </c>
+      <c r="B10">
+        <v>0</v>
+      </c>
+      <c r="D10" s="18">
+        <f t="shared" si="0"/>
+        <v>104244.46</v>
+      </c>
+      <c r="E10" s="18">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>91417.504300498025</v>
+      </c>
+      <c r="B11">
+        <v>659.35064637613721</v>
+      </c>
+      <c r="D11" s="18">
+        <f t="shared" si="0"/>
+        <v>91417.5</v>
+      </c>
+      <c r="E11" s="18">
+        <f t="shared" si="0"/>
+        <v>659.35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>76835.154197049837</v>
+      </c>
+      <c r="B12">
+        <v>187.91795081967211</v>
+      </c>
+      <c r="D12" s="18">
+        <f t="shared" si="0"/>
+        <v>76835.149999999994</v>
+      </c>
+      <c r="E12" s="18">
+        <f t="shared" si="0"/>
+        <v>187.92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>100767.78040550032</v>
+      </c>
+      <c r="B13">
+        <v>932.05050191479097</v>
+      </c>
+      <c r="D13" s="18">
+        <f t="shared" si="0"/>
+        <v>100767.78</v>
+      </c>
+      <c r="E13" s="18">
+        <f t="shared" si="0"/>
+        <v>932.05</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>83038.408306797166</v>
+      </c>
+      <c r="B14">
+        <v>662.17169762218089</v>
+      </c>
+      <c r="D14" s="18">
+        <f t="shared" si="0"/>
+        <v>83038.41</v>
+      </c>
+      <c r="E14" s="18">
+        <f t="shared" si="0"/>
+        <v>662.17</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>92767.806373730564</v>
+      </c>
+      <c r="B15">
+        <v>282.35278868020879</v>
+      </c>
+      <c r="D15" s="18">
+        <f t="shared" si="0"/>
+        <v>92767.81</v>
+      </c>
+      <c r="E15" s="18">
+        <f t="shared" si="0"/>
+        <v>282.35000000000002</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>81329.806196291363</v>
+      </c>
+      <c r="B16">
+        <v>727.15355492521383</v>
+      </c>
+      <c r="D16" s="18">
+        <f t="shared" si="0"/>
+        <v>81329.81</v>
+      </c>
+      <c r="E16" s="18">
+        <f t="shared" si="0"/>
+        <v>727.15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>87709.339124501057</v>
+      </c>
+      <c r="B17">
+        <v>2112.8617107225828</v>
+      </c>
+      <c r="D17" s="18">
+        <f t="shared" si="0"/>
+        <v>87709.34</v>
+      </c>
+      <c r="E17" s="18">
+        <f t="shared" si="0"/>
+        <v>2112.86</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>76356.829612578789</v>
+      </c>
+      <c r="B18">
+        <v>702.7877471531956</v>
+      </c>
+      <c r="D18" s="18">
+        <f t="shared" si="0"/>
+        <v>76356.83</v>
+      </c>
+      <c r="E18" s="18">
+        <f t="shared" si="0"/>
+        <v>702.79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>93678.118078027779</v>
+      </c>
+      <c r="B19">
+        <v>156.33631901840491</v>
+      </c>
+      <c r="D19" s="18">
+        <f t="shared" si="0"/>
+        <v>93678.12</v>
+      </c>
+      <c r="E19" s="18">
+        <f t="shared" si="0"/>
+        <v>156.34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>91783.280602645114</v>
+      </c>
+      <c r="B20">
+        <v>1384.7815763866404</v>
+      </c>
+      <c r="D20" s="18">
+        <f t="shared" si="0"/>
+        <v>91783.28</v>
+      </c>
+      <c r="E20" s="18">
+        <f t="shared" si="0"/>
+        <v>1384.78</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>84375.387181868849</v>
+      </c>
+      <c r="B21">
+        <v>394.49068830680613</v>
+      </c>
+      <c r="D21" s="18">
+        <f t="shared" si="0"/>
+        <v>84375.39</v>
+      </c>
+      <c r="E21" s="18">
+        <f t="shared" si="0"/>
+        <v>394.49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>80814.038086033266</v>
+      </c>
+      <c r="B22">
+        <v>1193.4210797000101</v>
+      </c>
+      <c r="D22" s="18">
+        <f t="shared" si="0"/>
+        <v>80814.039999999994</v>
+      </c>
+      <c r="E22" s="18">
+        <f t="shared" si="0"/>
+        <v>1193.42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>54102.109114877152</v>
+      </c>
+      <c r="B23">
+        <v>119.92193276826384</v>
+      </c>
+      <c r="D23" s="18">
+        <f t="shared" si="0"/>
+        <v>54102.11</v>
+      </c>
+      <c r="E23" s="18">
+        <f t="shared" si="0"/>
+        <v>119.92</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>84946.587122420897</v>
+      </c>
+      <c r="B24">
+        <v>964.38444412840818</v>
+      </c>
+      <c r="D24" s="18">
+        <f t="shared" si="0"/>
+        <v>84946.59</v>
+      </c>
+      <c r="E24" s="18">
+        <f t="shared" si="0"/>
+        <v>964.38</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>105479.20348237928</v>
+      </c>
+      <c r="B25">
+        <v>1911.3951229098707</v>
+      </c>
+      <c r="D25" s="18">
+        <f t="shared" si="0"/>
+        <v>105479.2</v>
+      </c>
+      <c r="E25" s="18">
+        <f t="shared" si="0"/>
+        <v>1911.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>106772.89880964553</v>
+      </c>
+      <c r="B26">
+        <v>1724.0688776709319</v>
+      </c>
+      <c r="D26" s="18">
+        <f t="shared" si="0"/>
+        <v>106772.9</v>
+      </c>
+      <c r="E26" s="18">
+        <f t="shared" si="0"/>
+        <v>1724.07</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>95093.037921513038</v>
+      </c>
+      <c r="B27">
+        <v>1448.8058151175687</v>
+      </c>
+      <c r="D27" s="18">
+        <f t="shared" si="0"/>
+        <v>95093.04</v>
+      </c>
+      <c r="E27" s="18">
+        <f t="shared" si="0"/>
+        <v>1448.81</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>98284.175408538489</v>
+      </c>
+      <c r="B28">
+        <v>887.78624254440183</v>
+      </c>
+      <c r="D28" s="18">
+        <f t="shared" si="0"/>
+        <v>98284.18</v>
+      </c>
+      <c r="E28" s="18">
+        <f t="shared" si="0"/>
+        <v>887.79</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>70861.804303212601</v>
+      </c>
+      <c r="B29">
+        <v>586.05927333963245</v>
+      </c>
+      <c r="D29" s="18">
+        <f t="shared" si="0"/>
+        <v>70861.8</v>
+      </c>
+      <c r="E29" s="18">
+        <f t="shared" si="0"/>
+        <v>586.05999999999995</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>68383.120993445802</v>
+      </c>
+      <c r="B30">
+        <v>635.49052715577</v>
+      </c>
+      <c r="D30" s="18">
+        <f t="shared" si="0"/>
+        <v>68383.12</v>
+      </c>
+      <c r="E30" s="18">
+        <f t="shared" si="0"/>
+        <v>635.49</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>97949.47908155901</v>
+      </c>
+      <c r="B31">
+        <v>1158.3532349808497</v>
+      </c>
+      <c r="D31" s="18">
+        <f t="shared" si="0"/>
+        <v>97949.48</v>
+      </c>
+      <c r="E31" s="18">
+        <f t="shared" si="0"/>
+        <v>1158.3499999999999</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>69836.292981151448</v>
+      </c>
+      <c r="B32">
+        <v>237.59215686274513</v>
+      </c>
+      <c r="D32" s="18">
+        <f t="shared" si="0"/>
+        <v>69836.289999999994</v>
+      </c>
+      <c r="E32" s="18">
+        <f t="shared" si="0"/>
+        <v>237.59</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>62942.541794680816</v>
+      </c>
+      <c r="B33">
+        <v>237.14520737090649</v>
+      </c>
+      <c r="D33" s="18">
+        <f t="shared" si="0"/>
+        <v>62942.54</v>
+      </c>
+      <c r="E33" s="18">
+        <f t="shared" si="0"/>
+        <v>237.15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>123057.18769670195</v>
+      </c>
+      <c r="B34">
+        <v>2033.1548632024212</v>
+      </c>
+      <c r="D34" s="18">
+        <f t="shared" si="0"/>
+        <v>123057.19</v>
+      </c>
+      <c r="E34" s="18">
+        <f t="shared" si="0"/>
+        <v>2033.15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>53387.604018643411</v>
+      </c>
+      <c r="B35">
+        <v>472.6047662880041</v>
+      </c>
+      <c r="D35" s="18">
+        <f t="shared" si="0"/>
+        <v>53387.6</v>
+      </c>
+      <c r="E35" s="18">
+        <f t="shared" si="0"/>
+        <v>472.6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>107818.94523871508</v>
+      </c>
+      <c r="B36">
+        <v>1804.9712687870431</v>
+      </c>
+      <c r="D36" s="18">
+        <f t="shared" si="0"/>
+        <v>107818.95</v>
+      </c>
+      <c r="E36" s="18">
+        <f t="shared" si="0"/>
+        <v>1804.97</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>81000.115355639471</v>
+      </c>
+      <c r="B37">
+        <v>873.33866839375548</v>
+      </c>
+      <c r="D37" s="18">
+        <f t="shared" si="0"/>
+        <v>81000.12</v>
+      </c>
+      <c r="E37" s="18">
+        <f t="shared" si="0"/>
+        <v>873.34</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>85113.850190915255</v>
+      </c>
+      <c r="B38">
+        <v>1469.594740936373</v>
+      </c>
+      <c r="D38" s="18">
+        <f t="shared" si="0"/>
+        <v>85113.85</v>
+      </c>
+      <c r="E38" s="18">
+        <f t="shared" si="0"/>
+        <v>1469.59</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>68545.523712254464</v>
+      </c>
+      <c r="B39">
+        <v>759.69143524868196</v>
+      </c>
+      <c r="D39" s="18">
+        <f t="shared" si="0"/>
+        <v>68545.52</v>
+      </c>
+      <c r="E39" s="18">
+        <f t="shared" si="0"/>
+        <v>759.69</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>78402.495159580387</v>
+      </c>
+      <c r="B40">
+        <v>859.53736497295006</v>
+      </c>
+      <c r="D40" s="18">
+        <f t="shared" si="0"/>
+        <v>78402.5</v>
+      </c>
+      <c r="E40" s="18">
+        <f t="shared" si="0"/>
+        <v>859.54</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>80251.589539422945</v>
+      </c>
+      <c r="B41">
+        <v>555.52718283853949</v>
+      </c>
+      <c r="D41" s="18">
+        <f t="shared" si="0"/>
+        <v>80251.59</v>
+      </c>
+      <c r="E41" s="18">
+        <f t="shared" si="0"/>
+        <v>555.53</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>85965.909403396319</v>
+      </c>
+      <c r="B42">
+        <v>588.83584373612075</v>
+      </c>
+      <c r="D42" s="18">
+        <f t="shared" si="0"/>
+        <v>85965.91</v>
+      </c>
+      <c r="E42" s="18">
+        <f t="shared" si="0"/>
+        <v>588.84</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>79157.219519877079</v>
+      </c>
+      <c r="B43">
+        <v>786.51858378670545</v>
+      </c>
+      <c r="D43" s="18">
+        <f t="shared" si="0"/>
+        <v>79157.22</v>
+      </c>
+      <c r="E43" s="18">
+        <f t="shared" si="0"/>
+        <v>786.52</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>83425.244972370885</v>
+      </c>
+      <c r="B44">
+        <v>1148.730074902553</v>
+      </c>
+      <c r="D44" s="18">
+        <f t="shared" si="0"/>
+        <v>83425.240000000005</v>
+      </c>
+      <c r="E44" s="18">
+        <f t="shared" si="0"/>
+        <v>1148.73</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>88686.92511794249</v>
+      </c>
+      <c r="B45">
+        <v>1285.5153934037999</v>
+      </c>
+      <c r="D45" s="18">
+        <f t="shared" si="0"/>
+        <v>88686.93</v>
+      </c>
+      <c r="E45" s="18">
+        <f t="shared" si="0"/>
+        <v>1285.52</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>92944.075689198522</v>
+      </c>
+      <c r="B46">
+        <v>996.99071051304179</v>
+      </c>
+      <c r="D46" s="18">
+        <f t="shared" si="0"/>
+        <v>92944.08</v>
+      </c>
+      <c r="E46" s="18">
+        <f t="shared" si="0"/>
+        <v>996.99</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>72640.180854300677</v>
+      </c>
+      <c r="B47">
+        <v>658.0798640165541</v>
+      </c>
+      <c r="D47" s="18">
+        <f t="shared" si="0"/>
+        <v>72640.179999999993</v>
+      </c>
+      <c r="E47" s="18">
+        <f t="shared" si="0"/>
+        <v>658.08</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>68803.819419823107</v>
+      </c>
+      <c r="B48">
+        <v>896.61694364230198</v>
+      </c>
+      <c r="D48" s="18">
+        <f t="shared" si="0"/>
+        <v>68803.820000000007</v>
+      </c>
+      <c r="E48" s="18">
+        <f t="shared" si="0"/>
+        <v>896.62</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>59849.280830521049</v>
+      </c>
+      <c r="B49">
+        <v>1665.2803407632198</v>
+      </c>
+      <c r="D49" s="18">
+        <f t="shared" si="0"/>
+        <v>59849.279999999999</v>
+      </c>
+      <c r="E49" s="18">
+        <f t="shared" si="0"/>
+        <v>1665.28</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>57919.93020726354</v>
+      </c>
+      <c r="B50">
+        <v>481.13078592923512</v>
+      </c>
+      <c r="D50" s="18">
+        <f t="shared" si="0"/>
+        <v>57919.93</v>
+      </c>
+      <c r="E50" s="18">
+        <f t="shared" si="0"/>
+        <v>481.13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>88458.271841659982</v>
+      </c>
+      <c r="B51">
+        <v>375.72053710783388</v>
+      </c>
+      <c r="D51" s="18">
+        <f t="shared" si="0"/>
+        <v>88458.27</v>
+      </c>
+      <c r="E51" s="18">
+        <f t="shared" si="0"/>
+        <v>375.72</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>91471.572883048633</v>
+      </c>
+      <c r="B52">
+        <v>1632.4615531330294</v>
+      </c>
+      <c r="D52" s="18">
+        <f t="shared" si="0"/>
+        <v>91471.57</v>
+      </c>
+      <c r="E52" s="18">
+        <f t="shared" si="0"/>
+        <v>1632.46</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>125234.88266456516</v>
+      </c>
+      <c r="B53">
+        <v>928.40469233073156</v>
+      </c>
+      <c r="D53" s="18">
+        <f t="shared" si="0"/>
+        <v>125234.88</v>
+      </c>
+      <c r="E53" s="18">
+        <f t="shared" si="0"/>
+        <v>928.4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>66557.470500809271</v>
+      </c>
+      <c r="B54">
+        <v>1623.3732898565652</v>
+      </c>
+      <c r="D54" s="18">
+        <f t="shared" si="0"/>
+        <v>66557.47</v>
+      </c>
+      <c r="E54" s="18">
+        <f t="shared" si="0"/>
+        <v>1623.37</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>137242.13553261122</v>
+      </c>
+      <c r="B55">
+        <v>1224.674037735849</v>
+      </c>
+      <c r="D55" s="18">
+        <f t="shared" si="0"/>
+        <v>137242.14000000001</v>
+      </c>
+      <c r="E55" s="18">
+        <f t="shared" si="0"/>
+        <v>1224.67</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>85415.792287894044</v>
+      </c>
+      <c r="B56">
+        <v>533.36136246906779</v>
+      </c>
+      <c r="D56" s="18">
+        <f t="shared" si="0"/>
+        <v>85415.79</v>
+      </c>
+      <c r="E56" s="18">
+        <f t="shared" si="0"/>
+        <v>533.36</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>74259.571445024296</v>
+      </c>
+      <c r="B57">
+        <v>1302.5282322399778</v>
+      </c>
+      <c r="D57" s="18">
+        <f t="shared" si="0"/>
+        <v>74259.570000000007</v>
+      </c>
+      <c r="E57" s="18">
+        <f t="shared" si="0"/>
+        <v>1302.53</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>144030.91750675303</v>
+      </c>
+      <c r="B58">
+        <v>1244.1980596770115</v>
+      </c>
+      <c r="D58" s="18">
+        <f t="shared" si="0"/>
+        <v>144030.92000000001</v>
+      </c>
+      <c r="E58" s="18">
+        <f t="shared" si="0"/>
+        <v>1244.2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>87863.755008463573</v>
+      </c>
+      <c r="B59">
+        <v>409.784905386785</v>
+      </c>
+      <c r="D59" s="18">
+        <f t="shared" si="0"/>
+        <v>87863.76</v>
+      </c>
+      <c r="E59" s="18">
+        <f t="shared" si="0"/>
+        <v>409.78</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>158857.05483703371</v>
+      </c>
+      <c r="B60">
+        <v>185.7704347826087</v>
+      </c>
+      <c r="D60" s="18">
+        <f t="shared" si="0"/>
+        <v>158857.04999999999</v>
+      </c>
+      <c r="E60" s="18">
+        <f t="shared" si="0"/>
+        <v>185.77</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>60609.997260746641</v>
+      </c>
+      <c r="B61">
+        <v>1196.2184558912152</v>
+      </c>
+      <c r="D61" s="18">
+        <f t="shared" si="0"/>
+        <v>60610</v>
+      </c>
+      <c r="E61" s="18">
+        <f t="shared" si="0"/>
+        <v>1196.22</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>56279.919846490418</v>
+      </c>
+      <c r="B62">
+        <v>606.82780957767409</v>
+      </c>
+      <c r="D62" s="18">
+        <f t="shared" si="0"/>
+        <v>56279.92</v>
+      </c>
+      <c r="E62" s="18">
+        <f t="shared" si="0"/>
+        <v>606.83000000000004</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>96832.912658800386</v>
+      </c>
+      <c r="B63">
+        <v>896.63297966013863</v>
+      </c>
+      <c r="D63" s="18">
+        <f t="shared" si="0"/>
+        <v>96832.91</v>
+      </c>
+      <c r="E63" s="18">
+        <f t="shared" si="0"/>
+        <v>896.63</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>88755.583388636034</v>
+      </c>
+      <c r="B64">
+        <v>1051.7125749710999</v>
+      </c>
+      <c r="D64" s="18">
+        <f t="shared" si="0"/>
+        <v>88755.58</v>
+      </c>
+      <c r="E64" s="18">
+        <f t="shared" si="0"/>
+        <v>1051.71</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>86765.353127562703</v>
+      </c>
+      <c r="B65">
+        <v>1252.5906328214764</v>
+      </c>
+      <c r="D65" s="18">
+        <f t="shared" si="0"/>
+        <v>86765.35</v>
+      </c>
+      <c r="E65" s="18">
+        <f t="shared" si="0"/>
+        <v>1252.5899999999999</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>99152.487333183992</v>
+      </c>
+      <c r="B66">
+        <v>534.28300312931174</v>
+      </c>
+      <c r="D66" s="18">
+        <f t="shared" si="0"/>
+        <v>99152.49</v>
+      </c>
+      <c r="E66" s="18">
+        <f t="shared" si="0"/>
+        <v>534.28</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>94397.659761298055</v>
+      </c>
+      <c r="B67">
+        <v>1211.4531990568526</v>
+      </c>
+      <c r="D67" s="18">
+        <f t="shared" si="0"/>
+        <v>94397.66</v>
+      </c>
+      <c r="E67" s="18">
+        <f t="shared" si="0"/>
+        <v>1211.45</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>73848.129799109563</v>
+      </c>
+      <c r="B68">
+        <v>560.26498225120758</v>
+      </c>
+      <c r="D68" s="18">
+        <f t="shared" si="0"/>
+        <v>73848.13</v>
+      </c>
+      <c r="E68" s="18">
+        <f t="shared" si="0"/>
+        <v>560.26</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>72428.309002235197</v>
+      </c>
+      <c r="B69">
+        <v>716.6580105686171</v>
+      </c>
+      <c r="D69" s="18">
+        <f t="shared" ref="D69:E102" si="1">ROUND(A69,2)</f>
+        <v>72428.31</v>
+      </c>
+      <c r="E69" s="18">
+        <f t="shared" si="1"/>
+        <v>716.66</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70">
+        <v>85952.492039199948</v>
+      </c>
+      <c r="B70">
+        <v>457.65826868818317</v>
+      </c>
+      <c r="D70" s="18">
+        <f t="shared" si="1"/>
+        <v>85952.49</v>
+      </c>
+      <c r="E70" s="18">
+        <f t="shared" si="1"/>
+        <v>457.66</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71">
+        <v>53452.833436172623</v>
+      </c>
+      <c r="B71">
+        <v>269.17956218881267</v>
+      </c>
+      <c r="D71" s="18">
+        <f t="shared" si="1"/>
+        <v>53452.83</v>
+      </c>
+      <c r="E71" s="18">
+        <f t="shared" si="1"/>
+        <v>269.18</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72">
+        <v>61320.174174981556</v>
+      </c>
+      <c r="B72">
+        <v>201.65471882682897</v>
+      </c>
+      <c r="D72" s="18">
+        <f t="shared" si="1"/>
+        <v>61320.17</v>
+      </c>
+      <c r="E72" s="18">
+        <f t="shared" si="1"/>
+        <v>201.65</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>76855.340284990874</v>
+      </c>
+      <c r="B73">
+        <v>316.49643972110397</v>
+      </c>
+      <c r="D73" s="18">
+        <f t="shared" si="1"/>
+        <v>76855.34</v>
+      </c>
+      <c r="E73" s="18">
+        <f t="shared" si="1"/>
+        <v>316.5</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>87097.379977021934</v>
+      </c>
+      <c r="B74">
+        <v>145.80821769059239</v>
+      </c>
+      <c r="D74" s="18">
+        <f t="shared" si="1"/>
+        <v>87097.38</v>
+      </c>
+      <c r="E74" s="18">
+        <f t="shared" si="1"/>
+        <v>145.81</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>62775.766834535643</v>
+      </c>
+      <c r="B75">
+        <v>925.74138109122123</v>
+      </c>
+      <c r="D75" s="18">
+        <f t="shared" si="1"/>
+        <v>62775.77</v>
+      </c>
+      <c r="E75" s="18">
+        <f t="shared" si="1"/>
+        <v>925.74</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76">
+        <v>78899.094866207772</v>
+      </c>
+      <c r="B76">
+        <v>501.53191968363666</v>
+      </c>
+      <c r="D76" s="18">
+        <f t="shared" si="1"/>
+        <v>78899.09</v>
+      </c>
+      <c r="E76" s="18">
+        <f t="shared" si="1"/>
+        <v>501.53</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77">
+        <v>75922.557454551657</v>
+      </c>
+      <c r="B77">
+        <v>355.16734021744475</v>
+      </c>
+      <c r="D77" s="18">
+        <f t="shared" si="1"/>
+        <v>75922.559999999998</v>
+      </c>
+      <c r="E77" s="18">
+        <f t="shared" si="1"/>
+        <v>355.17</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78">
+        <v>141477.76354934898</v>
+      </c>
+      <c r="B78">
+        <v>198.63446245186134</v>
+      </c>
+      <c r="D78" s="18">
+        <f t="shared" si="1"/>
+        <v>141477.76000000001</v>
+      </c>
+      <c r="E78" s="18">
+        <f t="shared" si="1"/>
+        <v>198.63</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79">
+        <v>79782.425841561781</v>
+      </c>
+      <c r="B79">
+        <v>526.86383093317932</v>
+      </c>
+      <c r="D79" s="18">
+        <f t="shared" si="1"/>
+        <v>79782.429999999993</v>
+      </c>
+      <c r="E79" s="18">
+        <f t="shared" si="1"/>
+        <v>526.86</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80">
+        <v>154998.93759272053</v>
+      </c>
+      <c r="B80">
+        <v>890.92844166063173</v>
+      </c>
+      <c r="D80" s="18">
+        <f t="shared" si="1"/>
+        <v>154998.94</v>
+      </c>
+      <c r="E80" s="18">
+        <f t="shared" si="1"/>
+        <v>890.93</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>163677.64313022714</v>
+      </c>
+      <c r="B81">
+        <v>474.29417991362021</v>
+      </c>
+      <c r="D81" s="18">
+        <f t="shared" si="1"/>
+        <v>163677.64000000001</v>
+      </c>
+      <c r="E81" s="18">
+        <f t="shared" si="1"/>
+        <v>474.29</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>80033.392148715662</v>
+      </c>
+      <c r="B82">
+        <v>430.32622746123752</v>
+      </c>
+      <c r="D82" s="18">
+        <f t="shared" si="1"/>
+        <v>80033.39</v>
+      </c>
+      <c r="E82" s="18">
+        <f t="shared" si="1"/>
+        <v>430.33</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>68424.047798637897</v>
+      </c>
+      <c r="B83">
+        <v>762.55397868935108</v>
+      </c>
+      <c r="D83" s="18">
+        <f t="shared" si="1"/>
+        <v>68424.05</v>
+      </c>
+      <c r="E83" s="18">
+        <f t="shared" si="1"/>
+        <v>762.55</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84">
+        <v>84504.458579743616</v>
+      </c>
+      <c r="B84">
+        <v>214.36411317626727</v>
+      </c>
+      <c r="D84" s="18">
+        <f t="shared" si="1"/>
+        <v>84504.46</v>
+      </c>
+      <c r="E84" s="18">
+        <f t="shared" si="1"/>
+        <v>214.36</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85">
+        <v>93401.251791567556</v>
+      </c>
+      <c r="B85">
+        <v>1306.2378562385243</v>
+      </c>
+      <c r="D85" s="18">
+        <f t="shared" si="1"/>
+        <v>93401.25</v>
+      </c>
+      <c r="E85" s="18">
+        <f t="shared" si="1"/>
+        <v>1306.24</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>80995.357811075097</v>
+      </c>
+      <c r="B86">
+        <v>1107.0183093836961</v>
+      </c>
+      <c r="D86" s="18">
+        <f t="shared" si="1"/>
+        <v>80995.360000000001</v>
+      </c>
+      <c r="E86" s="18">
+        <f t="shared" si="1"/>
+        <v>1107.02</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87">
+        <v>136192.45895967758</v>
+      </c>
+      <c r="B87">
+        <v>288.91761054109202</v>
+      </c>
+      <c r="D87" s="18">
+        <f t="shared" si="1"/>
+        <v>136192.46</v>
+      </c>
+      <c r="E87" s="18">
+        <f t="shared" si="1"/>
+        <v>288.92</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>98497.45111205068</v>
+      </c>
+      <c r="B88">
+        <v>883.77321070804317</v>
+      </c>
+      <c r="D88" s="18">
+        <f t="shared" si="1"/>
+        <v>98497.45</v>
+      </c>
+      <c r="E88" s="18">
+        <f t="shared" si="1"/>
+        <v>883.77</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>104093.87337175664</v>
+      </c>
+      <c r="B89">
+        <v>1481.7768672361922</v>
+      </c>
+      <c r="D89" s="18">
+        <f t="shared" si="1"/>
+        <v>104093.87</v>
+      </c>
+      <c r="E89" s="18">
+        <f t="shared" si="1"/>
+        <v>1481.78</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90">
+        <v>70092.003010332381</v>
+      </c>
+      <c r="B90">
+        <v>609.38852524838774</v>
+      </c>
+      <c r="D90" s="18">
+        <f t="shared" si="1"/>
+        <v>70092</v>
+      </c>
+      <c r="E90" s="18">
+        <f t="shared" si="1"/>
+        <v>609.39</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91">
+        <v>57738.889524693885</v>
+      </c>
+      <c r="B91">
+        <v>446.56571716752092</v>
+      </c>
+      <c r="D91" s="18">
+        <f t="shared" si="1"/>
+        <v>57738.89</v>
+      </c>
+      <c r="E91" s="18">
+        <f t="shared" si="1"/>
+        <v>446.57</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92">
+        <v>66931.069495171803</v>
+      </c>
+      <c r="B92">
+        <v>1427.4153493431781</v>
+      </c>
+      <c r="D92" s="18">
+        <f t="shared" si="1"/>
+        <v>66931.070000000007</v>
+      </c>
+      <c r="E92" s="18">
+        <f t="shared" si="1"/>
+        <v>1427.42</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93">
+        <v>73309.285826701627</v>
+      </c>
+      <c r="B93">
+        <v>615.71650459655666</v>
+      </c>
+      <c r="D93" s="18">
+        <f t="shared" si="1"/>
+        <v>73309.289999999994</v>
+      </c>
+      <c r="E93" s="18">
+        <f t="shared" si="1"/>
+        <v>615.72</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94">
+        <v>106437.38436123834</v>
+      </c>
+      <c r="B94">
+        <v>1365.9510931237414</v>
+      </c>
+      <c r="D94" s="18">
+        <f t="shared" si="1"/>
+        <v>106437.38</v>
+      </c>
+      <c r="E94" s="18">
+        <f t="shared" si="1"/>
+        <v>1365.95</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95">
+        <v>88142.183241641149</v>
+      </c>
+      <c r="B95">
+        <v>478.08848624679149</v>
+      </c>
+      <c r="D95" s="18">
+        <f t="shared" si="1"/>
+        <v>88142.18</v>
+      </c>
+      <c r="E95" s="18">
+        <f t="shared" si="1"/>
+        <v>478.09</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96">
+        <v>64702.327033071349</v>
+      </c>
+      <c r="B96">
+        <v>604.47701458349809</v>
+      </c>
+      <c r="D96" s="18">
+        <f t="shared" si="1"/>
+        <v>64702.33</v>
+      </c>
+      <c r="E96" s="18">
+        <f t="shared" si="1"/>
+        <v>604.48</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97">
+        <v>115099.66958831549</v>
+      </c>
+      <c r="B97">
+        <v>2160.6888121808838</v>
+      </c>
+      <c r="D97" s="18">
+        <f t="shared" si="1"/>
+        <v>115099.67</v>
+      </c>
+      <c r="E97" s="18">
+        <f t="shared" si="1"/>
+        <v>2160.69</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98">
+        <v>54587.046919548011</v>
+      </c>
+      <c r="B98">
+        <v>502.49537647279726</v>
+      </c>
+      <c r="D98" s="18">
+        <f t="shared" si="1"/>
+        <v>54587.05</v>
+      </c>
+      <c r="E98" s="18">
+        <f t="shared" si="1"/>
+        <v>502.5</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99">
+        <v>111413.13495540964</v>
+      </c>
+      <c r="B99">
+        <v>1276.1408235943486</v>
+      </c>
+      <c r="D99" s="18">
+        <f t="shared" si="1"/>
+        <v>111413.13</v>
+      </c>
+      <c r="E99" s="18">
+        <f t="shared" si="1"/>
+        <v>1276.1400000000001</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100">
+        <v>133687.2424256134</v>
+      </c>
+      <c r="B100">
+        <v>1515.3281594091575</v>
+      </c>
+      <c r="D100" s="18">
+        <f t="shared" si="1"/>
+        <v>133687.24</v>
+      </c>
+      <c r="E100" s="18">
+        <f t="shared" si="1"/>
+        <v>1515.33</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101">
+        <v>58869.675018813512</v>
+      </c>
+      <c r="B101">
+        <v>1381.0740471854476</v>
+      </c>
+      <c r="D101" s="18">
+        <f t="shared" si="1"/>
+        <v>58869.68</v>
+      </c>
+      <c r="E101" s="18">
+        <f t="shared" si="1"/>
+        <v>1381.07</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102">
+        <v>80319.319108390191</v>
+      </c>
+      <c r="B102">
+        <v>172.51351969737942</v>
+      </c>
+      <c r="D102" s="18">
+        <f t="shared" si="1"/>
+        <v>80319.320000000007</v>
+      </c>
+      <c r="E102" s="18">
+        <f t="shared" si="1"/>
+        <v>172.51</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8512FAC-88D9-49C6-9CD6-F77CE4516266}">
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:E3"/>
+      <selection activeCell="H9" sqref="H9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="13.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" bestFit="1" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="18">
         <f>SUM(A4:A102)</f>
-        <v>0</v>
+        <v>14746011.241999995</v>
       </c>
       <c r="B1" s="18">
         <f>SUM(B4:B102)</f>
-        <v>0</v>
+        <v>139203.20205976506</v>
       </c>
       <c r="D1" s="18">
         <f>SUM(D4:D102)</f>
-        <v>0</v>
+        <v>14746011.250000002</v>
       </c>
       <c r="E1" s="18">
         <f>SUM(E4:E102)</f>
-        <v>0</v>
+        <v>139203.19</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="64" t="s">
         <v>119</v>
       </c>
       <c r="B2" s="64"/>
       <c r="D2" s="64" t="s">
         <v>120</v>
       </c>
       <c r="E2" s="64"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>118</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="35" t="s">
         <v>118</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>135970.76365920019</v>
+      </c>
+      <c r="B4">
+        <v>674.55058366326443</v>
+      </c>
+      <c r="D4" s="18">
+        <f>ROUND(A4,2)</f>
+        <v>135970.76</v>
+      </c>
+      <c r="E4" s="18">
+        <f>ROUND(B4,2)</f>
+        <v>674.55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>97761.797361014425</v>
+      </c>
+      <c r="B5">
+        <v>316.32542249068575</v>
+      </c>
+      <c r="D5" s="18">
+        <f t="shared" ref="D5:E68" si="0">ROUND(A5,2)</f>
+        <v>97761.8</v>
+      </c>
+      <c r="E5" s="18">
+        <f t="shared" si="0"/>
+        <v>316.33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>148986.10191877722</v>
+      </c>
+      <c r="B6">
+        <v>428.21274300520599</v>
+      </c>
+      <c r="D6" s="18">
+        <f t="shared" si="0"/>
+        <v>148986.1</v>
+      </c>
+      <c r="E6" s="18">
+        <f t="shared" si="0"/>
+        <v>428.21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7">
+        <v>118637.40696247098</v>
+      </c>
+      <c r="B7">
+        <v>1887.0810159307282</v>
+      </c>
+      <c r="D7" s="18">
+        <f t="shared" si="0"/>
+        <v>118637.41</v>
+      </c>
+      <c r="E7" s="18">
+        <f t="shared" si="0"/>
+        <v>1887.08</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>104996.32761424418</v>
+      </c>
+      <c r="B8">
+        <v>642.83801034777935</v>
+      </c>
+      <c r="D8" s="18">
+        <f t="shared" si="0"/>
+        <v>104996.33</v>
+      </c>
+      <c r="E8" s="18">
+        <f t="shared" si="0"/>
+        <v>642.84</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>203058.94655379766</v>
+      </c>
+      <c r="B9">
+        <v>1391.8675546888207</v>
+      </c>
+      <c r="D9" s="18">
+        <f t="shared" si="0"/>
+        <v>203058.95</v>
+      </c>
+      <c r="E9" s="18">
+        <f t="shared" si="0"/>
+        <v>1391.87</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>177934.34017000938</v>
+      </c>
+      <c r="B10">
+        <v>0</v>
+      </c>
+      <c r="D10" s="18">
+        <f t="shared" si="0"/>
+        <v>177934.34</v>
+      </c>
+      <c r="E10" s="18">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>156040.06873894981</v>
+      </c>
+      <c r="B11">
+        <v>1125.4337734479368</v>
+      </c>
+      <c r="D11" s="18">
+        <f t="shared" si="0"/>
+        <v>156040.07</v>
+      </c>
+      <c r="E11" s="18">
+        <f t="shared" si="0"/>
+        <v>1125.43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>131149.53021540918</v>
+      </c>
+      <c r="B12">
+        <v>320.75502732240432</v>
+      </c>
+      <c r="D12" s="18">
+        <f t="shared" si="0"/>
+        <v>131149.53</v>
+      </c>
+      <c r="E12" s="18">
+        <f t="shared" si="0"/>
+        <v>320.76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>172000.00701681821</v>
+      </c>
+      <c r="B13">
+        <v>1590.9088155284689</v>
+      </c>
+      <c r="D13" s="18">
+        <f t="shared" si="0"/>
+        <v>172000.01</v>
+      </c>
+      <c r="E13" s="18">
+        <f t="shared" si="0"/>
+        <v>1590.91</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>141737.83280687331</v>
+      </c>
+      <c r="B14">
+        <v>1130.2507276550095</v>
+      </c>
+      <c r="D14" s="18">
+        <f t="shared" si="0"/>
+        <v>141737.82999999999</v>
+      </c>
+      <c r="E14" s="18">
+        <f t="shared" si="0"/>
+        <v>1130.25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>158344.89241509125</v>
+      </c>
+      <c r="B15">
+        <v>481.94648750393378</v>
+      </c>
+      <c r="D15" s="18">
+        <f t="shared" si="0"/>
+        <v>158344.89000000001</v>
+      </c>
+      <c r="E15" s="18">
+        <f t="shared" si="0"/>
+        <v>481.95</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>138821.42863667777</v>
+      </c>
+      <c r="B16">
+        <v>1241.1724344889567</v>
+      </c>
+      <c r="D16" s="18">
+        <f t="shared" si="0"/>
+        <v>138821.43</v>
+      </c>
+      <c r="E16" s="18">
+        <f t="shared" si="0"/>
+        <v>1241.17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>149710.62063833268</v>
+      </c>
+      <c r="B17">
+        <v>3606.4478309878032</v>
+      </c>
+      <c r="D17" s="18">
+        <f t="shared" si="0"/>
+        <v>149710.62</v>
+      </c>
+      <c r="E17" s="18">
+        <f t="shared" si="0"/>
+        <v>3606.45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>130333.08043796776</v>
+      </c>
+      <c r="B18">
+        <v>1199.5845224673167</v>
+      </c>
+      <c r="D18" s="18">
+        <f t="shared" si="0"/>
+        <v>130333.08</v>
+      </c>
+      <c r="E18" s="18">
+        <f t="shared" si="0"/>
+        <v>1199.58</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>159898.69878947546</v>
+      </c>
+      <c r="B19">
+        <v>266.85055214723923</v>
+      </c>
+      <c r="D19" s="18">
+        <f t="shared" si="0"/>
+        <v>159898.70000000001</v>
+      </c>
+      <c r="E19" s="18">
+        <f t="shared" si="0"/>
+        <v>266.85000000000002</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>156664.41043113271</v>
+      </c>
+      <c r="B20">
+        <v>2363.6819676958394</v>
+      </c>
+      <c r="D20" s="18">
+        <f t="shared" si="0"/>
+        <v>156664.41</v>
+      </c>
+      <c r="E20" s="18">
+        <f t="shared" si="0"/>
+        <v>2363.6799999999998</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>144019.91518447734</v>
+      </c>
+      <c r="B21">
+        <v>673.35413019838995</v>
+      </c>
+      <c r="D21" s="18">
+        <f t="shared" si="0"/>
+        <v>144019.92000000001</v>
+      </c>
+      <c r="E21" s="18">
+        <f t="shared" si="0"/>
+        <v>673.35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>137941.06669731127</v>
+      </c>
+      <c r="B22">
+        <v>2037.0461849211456</v>
+      </c>
+      <c r="D22" s="18">
+        <f t="shared" si="0"/>
+        <v>137941.07</v>
+      </c>
+      <c r="E22" s="18">
+        <f t="shared" si="0"/>
+        <v>2037.05</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>92346.612279609151</v>
+      </c>
+      <c r="B23">
+        <v>204.69339618289797</v>
+      </c>
+      <c r="D23" s="18">
+        <f t="shared" si="0"/>
+        <v>92346.61</v>
+      </c>
+      <c r="E23" s="18">
+        <f t="shared" si="0"/>
+        <v>204.69</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>144994.89343037704</v>
+      </c>
+      <c r="B24">
+        <v>1646.1003105202772</v>
+      </c>
+      <c r="D24" s="18">
+        <f t="shared" si="0"/>
+        <v>144994.89000000001</v>
+      </c>
+      <c r="E24" s="18">
+        <f t="shared" si="0"/>
+        <v>1646.1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>180041.91087756996</v>
+      </c>
+      <c r="B25">
+        <v>3262.543612069016</v>
+      </c>
+      <c r="D25" s="18">
+        <f t="shared" si="0"/>
+        <v>180041.91</v>
+      </c>
+      <c r="E25" s="18">
+        <f t="shared" si="0"/>
+        <v>3262.54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>182250.11278964937</v>
+      </c>
+      <c r="B26">
+        <v>2942.8046966742199</v>
+      </c>
+      <c r="D26" s="18">
+        <f t="shared" si="0"/>
+        <v>182250.11</v>
+      </c>
+      <c r="E26" s="18">
+        <f t="shared" si="0"/>
+        <v>2942.8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>162313.81820590369</v>
+      </c>
+      <c r="B27">
+        <v>2472.9554666691556</v>
+      </c>
+      <c r="D27" s="18">
+        <f t="shared" si="0"/>
+        <v>162313.82</v>
+      </c>
+      <c r="E27" s="18">
+        <f t="shared" si="0"/>
+        <v>2472.96</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>167760.75439871527</v>
+      </c>
+      <c r="B28">
+        <v>1515.348063685067</v>
+      </c>
+      <c r="D28" s="18">
+        <f t="shared" si="0"/>
+        <v>167760.75</v>
+      </c>
+      <c r="E28" s="18">
+        <f t="shared" si="0"/>
+        <v>1515.35</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>120953.64994971827</v>
+      </c>
+      <c r="B29">
+        <v>1000.339614526502</v>
+      </c>
+      <c r="D29" s="18">
+        <f t="shared" si="0"/>
+        <v>120953.65</v>
+      </c>
+      <c r="E29" s="18">
+        <f t="shared" si="0"/>
+        <v>1000.34</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>116722.79813421983</v>
+      </c>
+      <c r="B30">
+        <v>1084.715041175466</v>
+      </c>
+      <c r="D30" s="18">
+        <f t="shared" si="0"/>
+        <v>116722.8</v>
+      </c>
+      <c r="E30" s="18">
+        <f t="shared" si="0"/>
+        <v>1084.72</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>167189.46295657655</v>
+      </c>
+      <c r="B31">
+        <v>1977.1894940184004</v>
+      </c>
+      <c r="D31" s="18">
+        <f t="shared" si="0"/>
+        <v>167189.46</v>
+      </c>
+      <c r="E31" s="18">
+        <f t="shared" si="0"/>
+        <v>1977.19</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>119203.20993922542</v>
+      </c>
+      <c r="B32">
+        <v>405.54509803921576</v>
+      </c>
+      <c r="D32" s="18">
+        <f t="shared" si="0"/>
+        <v>119203.21</v>
+      </c>
+      <c r="E32" s="18">
+        <f t="shared" si="0"/>
+        <v>405.55</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>107436.30143262082</v>
+      </c>
+      <c r="B33">
+        <v>404.78084869585081</v>
+      </c>
+      <c r="D33" s="18">
+        <f t="shared" si="0"/>
+        <v>107436.3</v>
+      </c>
+      <c r="E33" s="18">
+        <f t="shared" si="0"/>
+        <v>404.78</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>210045.68188491461</v>
+      </c>
+      <c r="B34">
+        <v>3470.375060001496</v>
+      </c>
+      <c r="D34" s="18">
+        <f t="shared" si="0"/>
+        <v>210045.68</v>
+      </c>
+      <c r="E34" s="18">
+        <f t="shared" si="0"/>
+        <v>3470.38</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>91127.027199227174</v>
+      </c>
+      <c r="B35">
+        <v>806.6908875322581</v>
+      </c>
+      <c r="D35" s="18">
+        <f t="shared" si="0"/>
+        <v>91127.03</v>
+      </c>
+      <c r="E35" s="18">
+        <f t="shared" si="0"/>
+        <v>806.69</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>184035.60406886443</v>
+      </c>
+      <c r="B36">
+        <v>3080.8901185616096</v>
+      </c>
+      <c r="D36" s="18">
+        <f t="shared" si="0"/>
+        <v>184035.6</v>
+      </c>
+      <c r="E36" s="18">
+        <f t="shared" si="0"/>
+        <v>3080.89</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>138258.68103345268</v>
+      </c>
+      <c r="B37">
+        <v>1490.7063237588395</v>
+      </c>
+      <c r="D37" s="18">
+        <f t="shared" si="0"/>
+        <v>138258.68</v>
+      </c>
+      <c r="E37" s="18">
+        <f t="shared" si="0"/>
+        <v>1490.71</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>145280.39390323564</v>
+      </c>
+      <c r="B38">
+        <v>2508.4480944201164</v>
+      </c>
+      <c r="D38" s="18">
+        <f t="shared" si="0"/>
+        <v>145280.39000000001</v>
+      </c>
+      <c r="E38" s="18">
+        <f t="shared" si="0"/>
+        <v>2508.4499999999998</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>117000.00250115371</v>
+      </c>
+      <c r="B39">
+        <v>1296.7112208550875</v>
+      </c>
+      <c r="D39" s="18">
+        <f t="shared" si="0"/>
+        <v>117000</v>
+      </c>
+      <c r="E39" s="18">
+        <f t="shared" si="0"/>
+        <v>1296.71</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>133824.81645738226</v>
+      </c>
+      <c r="B40">
+        <v>1467.136296414144</v>
+      </c>
+      <c r="D40" s="18">
+        <f t="shared" si="0"/>
+        <v>133824.82</v>
+      </c>
+      <c r="E40" s="18">
+        <f t="shared" si="0"/>
+        <v>1467.14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>136981.02616079972</v>
+      </c>
+      <c r="B41">
+        <v>948.23161937467</v>
+      </c>
+      <c r="D41" s="18">
+        <f t="shared" si="0"/>
+        <v>136981.03</v>
+      </c>
+      <c r="E41" s="18">
+        <f t="shared" si="0"/>
+        <v>948.23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>146734.76939841613</v>
+      </c>
+      <c r="B42">
+        <v>1005.0780342457219</v>
+      </c>
+      <c r="D42" s="18">
+        <f t="shared" si="0"/>
+        <v>146734.76999999999</v>
+      </c>
+      <c r="E42" s="18">
+        <f t="shared" si="0"/>
+        <v>1005.08</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>135113.05159310138</v>
+      </c>
+      <c r="B43">
+        <v>1342.504840319468</v>
+      </c>
+      <c r="D43" s="18">
+        <f t="shared" si="0"/>
+        <v>135113.04999999999</v>
+      </c>
+      <c r="E43" s="18">
+        <f t="shared" si="0"/>
+        <v>1342.5</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>142398.12232526197</v>
+      </c>
+      <c r="B44">
+        <v>1960.7655551053265</v>
+      </c>
+      <c r="D44" s="18">
+        <f t="shared" si="0"/>
+        <v>142398.12</v>
+      </c>
+      <c r="E44" s="18">
+        <f t="shared" si="0"/>
+        <v>1960.77</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>151379.25715146054</v>
+      </c>
+      <c r="B45">
+        <v>2194.2319721519025</v>
+      </c>
+      <c r="D45" s="18">
+        <f t="shared" si="0"/>
+        <v>151379.26</v>
+      </c>
+      <c r="E45" s="18">
+        <f t="shared" si="0"/>
+        <v>2194.23</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>158645.76560466966</v>
+      </c>
+      <c r="B46">
+        <v>1701.7567029170782</v>
+      </c>
+      <c r="D46" s="18">
+        <f t="shared" si="0"/>
+        <v>158645.76999999999</v>
+      </c>
+      <c r="E46" s="18">
+        <f t="shared" si="0"/>
+        <v>1701.76</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>123989.15175431094</v>
+      </c>
+      <c r="B47">
+        <v>1123.2739273784771</v>
+      </c>
+      <c r="D47" s="18">
+        <f t="shared" si="0"/>
+        <v>123989.15</v>
+      </c>
+      <c r="E47" s="18">
+        <f t="shared" si="0"/>
+        <v>1123.27</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>117440.88611827263</v>
+      </c>
+      <c r="B48">
+        <v>1530.4387613763411</v>
+      </c>
+      <c r="D48" s="18">
+        <f t="shared" si="0"/>
+        <v>117440.89</v>
+      </c>
+      <c r="E48" s="18">
+        <f t="shared" si="0"/>
+        <v>1530.44</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>102156.4301741755</v>
+      </c>
+      <c r="B49">
+        <v>2842.4605235234781</v>
+      </c>
+      <c r="D49" s="18">
+        <f t="shared" si="0"/>
+        <v>102156.43</v>
+      </c>
+      <c r="E49" s="18">
+        <f t="shared" si="0"/>
+        <v>2842.46</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>98863.231500921</v>
+      </c>
+      <c r="B50">
+        <v>821.23755253005982</v>
+      </c>
+      <c r="D50" s="18">
+        <f t="shared" si="0"/>
+        <v>98863.23</v>
+      </c>
+      <c r="E50" s="18">
+        <f t="shared" si="0"/>
+        <v>821.24</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>150988.97004811512</v>
+      </c>
+      <c r="B51">
+        <v>641.31452863709706</v>
+      </c>
+      <c r="D51" s="18">
+        <f t="shared" si="0"/>
+        <v>150988.97</v>
+      </c>
+      <c r="E51" s="18">
+        <f t="shared" si="0"/>
+        <v>641.30999999999995</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>156132.35812490899</v>
+      </c>
+      <c r="B52">
+        <v>2786.4366218578543</v>
+      </c>
+      <c r="D52" s="18">
+        <f t="shared" si="0"/>
+        <v>156132.35999999999</v>
+      </c>
+      <c r="E52" s="18">
+        <f t="shared" si="0"/>
+        <v>2786.44</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>213762.77824493838</v>
+      </c>
+      <c r="B53">
+        <v>1584.6895478479967</v>
+      </c>
+      <c r="D53" s="18">
+        <f t="shared" si="0"/>
+        <v>213762.78</v>
+      </c>
+      <c r="E53" s="18">
+        <f t="shared" si="0"/>
+        <v>1584.69</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>113606.60468150981</v>
+      </c>
+      <c r="B54">
+        <v>2770.9286597928626</v>
+      </c>
+      <c r="D54" s="18">
+        <f t="shared" si="0"/>
+        <v>113606.6</v>
+      </c>
+      <c r="E54" s="18">
+        <f t="shared" si="0"/>
+        <v>2770.93</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>234257.8965183176</v>
+      </c>
+      <c r="B55">
+        <v>2090.3886037735851</v>
+      </c>
+      <c r="D55" s="18">
+        <f t="shared" si="0"/>
+        <v>234257.9</v>
+      </c>
+      <c r="E55" s="18">
+        <f t="shared" si="0"/>
+        <v>2090.39</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>145795.77731835144</v>
+      </c>
+      <c r="B56">
+        <v>910.38884663621332</v>
+      </c>
+      <c r="D56" s="18">
+        <f t="shared" si="0"/>
+        <v>145795.78</v>
+      </c>
+      <c r="E56" s="18">
+        <f t="shared" si="0"/>
+        <v>910.39</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>126753.28123941597</v>
+      </c>
+      <c r="B57">
+        <v>2223.2831115735444</v>
+      </c>
+      <c r="D57" s="18">
+        <f t="shared" si="0"/>
+        <v>126753.28</v>
+      </c>
+      <c r="E57" s="18">
+        <f t="shared" si="0"/>
+        <v>2223.2800000000002</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>245845.63361532628</v>
+      </c>
+      <c r="B58">
+        <v>2123.713070271624</v>
+      </c>
+      <c r="D58" s="18">
+        <f t="shared" si="0"/>
+        <v>245845.63</v>
+      </c>
+      <c r="E58" s="18">
+        <f t="shared" si="0"/>
+        <v>2123.71</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>149974.1923178733</v>
+      </c>
+      <c r="B59">
+        <v>699.45666445948473</v>
+      </c>
+      <c r="D59" s="18">
+        <f t="shared" si="0"/>
+        <v>149974.19</v>
+      </c>
+      <c r="E59" s="18">
+        <f t="shared" si="0"/>
+        <v>699.46</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>271152.29130470601</v>
+      </c>
+      <c r="B60">
+        <v>317.09217391304344</v>
+      </c>
+      <c r="D60" s="18">
+        <f t="shared" si="0"/>
+        <v>271152.28999999998</v>
+      </c>
+      <c r="E60" s="18">
+        <f t="shared" si="0"/>
+        <v>317.08999999999997</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>103454.89314329205</v>
+      </c>
+      <c r="B61">
+        <v>2041.8204456928215</v>
+      </c>
+      <c r="D61" s="18">
+        <f t="shared" si="0"/>
+        <v>103454.89</v>
+      </c>
+      <c r="E61" s="18">
+        <f t="shared" si="0"/>
+        <v>2041.82</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>96063.906236183568</v>
+      </c>
+      <c r="B62">
+        <v>1035.7923524145351</v>
+      </c>
+      <c r="D62" s="18">
+        <f t="shared" si="0"/>
+        <v>96063.91</v>
+      </c>
+      <c r="E62" s="18">
+        <f t="shared" si="0"/>
+        <v>1035.79</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>165283.60146219414</v>
+      </c>
+      <c r="B63">
+        <v>1530.4593991256886</v>
+      </c>
+      <c r="D63" s="18">
+        <f t="shared" si="0"/>
+        <v>165283.6</v>
+      </c>
+      <c r="E63" s="18">
+        <f t="shared" si="0"/>
+        <v>1530.46</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>151496.44960120518</v>
+      </c>
+      <c r="B64">
+        <v>1795.1647037563951</v>
+      </c>
+      <c r="D64" s="18">
+        <f t="shared" si="0"/>
+        <v>151496.45000000001</v>
+      </c>
+      <c r="E64" s="18">
+        <f t="shared" si="0"/>
+        <v>1795.16</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>148099.33578672833</v>
+      </c>
+      <c r="B65">
+        <v>2138.0378202924649</v>
+      </c>
+      <c r="D65" s="18">
+        <f t="shared" si="0"/>
+        <v>148099.34</v>
+      </c>
+      <c r="E65" s="18">
+        <f t="shared" si="0"/>
+        <v>2138.04</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>169242.87156484529</v>
+      </c>
+      <c r="B66">
+        <v>911.96128733525086</v>
+      </c>
+      <c r="D66" s="18">
+        <f t="shared" si="0"/>
+        <v>169242.87</v>
+      </c>
+      <c r="E66" s="18">
+        <f t="shared" si="0"/>
+        <v>911.96</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>161126.8807944115</v>
+      </c>
+      <c r="B67">
+        <v>2067.833677911934</v>
+      </c>
+      <c r="D67" s="18">
+        <f t="shared" si="0"/>
+        <v>161126.88</v>
+      </c>
+      <c r="E67" s="18">
+        <f t="shared" si="0"/>
+        <v>2067.83</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>126050.993606409</v>
+      </c>
+      <c r="B68">
+        <v>956.31197773369877</v>
+      </c>
+      <c r="D68" s="18">
+        <f t="shared" si="0"/>
+        <v>126050.99</v>
+      </c>
+      <c r="E68" s="18">
+        <f t="shared" si="0"/>
+        <v>956.31</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>123627.50877780314</v>
+      </c>
+      <c r="B69">
+        <v>1223.2645632693689</v>
+      </c>
+      <c r="D69" s="18">
+        <f t="shared" ref="D69:E102" si="1">ROUND(A69,2)</f>
+        <v>123627.51</v>
+      </c>
+      <c r="E69" s="18">
+        <f t="shared" si="1"/>
+        <v>1223.26</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70">
+        <v>146711.86736835618</v>
+      </c>
+      <c r="B70">
+        <v>781.18254962634694</v>
+      </c>
+      <c r="D70" s="18">
+        <f t="shared" si="1"/>
+        <v>146711.87</v>
+      </c>
+      <c r="E70" s="18">
+        <f t="shared" si="1"/>
+        <v>781.18</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71">
+        <v>91238.366957109887</v>
+      </c>
+      <c r="B71">
+        <v>459.46041208907059</v>
+      </c>
+      <c r="D71" s="18">
+        <f t="shared" si="1"/>
+        <v>91238.37</v>
+      </c>
+      <c r="E71" s="18">
+        <f t="shared" si="1"/>
+        <v>459.46</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72">
+        <v>104667.09047204179</v>
+      </c>
+      <c r="B72">
+        <v>344.20207868480725</v>
+      </c>
+      <c r="D72" s="18">
+        <f t="shared" si="1"/>
+        <v>104667.09</v>
+      </c>
+      <c r="E72" s="18">
+        <f t="shared" si="1"/>
+        <v>344.2</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>131183.98574527726</v>
+      </c>
+      <c r="B73">
+        <v>540.2272990024826</v>
+      </c>
+      <c r="D73" s="18">
+        <f t="shared" si="1"/>
+        <v>131183.99</v>
+      </c>
+      <c r="E73" s="18">
+        <f t="shared" si="1"/>
+        <v>540.23</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>148666.07071139323</v>
+      </c>
+      <c r="B74">
+        <v>248.8780531945836</v>
+      </c>
+      <c r="D74" s="18">
+        <f t="shared" si="1"/>
+        <v>148666.07</v>
+      </c>
+      <c r="E74" s="18">
+        <f t="shared" si="1"/>
+        <v>248.88</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>107151.63410939739</v>
+      </c>
+      <c r="B75">
+        <v>1580.1414593824184</v>
+      </c>
+      <c r="D75" s="18">
+        <f t="shared" si="1"/>
+        <v>107151.63</v>
+      </c>
+      <c r="E75" s="18">
+        <f t="shared" si="1"/>
+        <v>1580.14</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76">
+        <v>134672.45994700503</v>
+      </c>
+      <c r="B76">
+        <v>856.05971641805411</v>
+      </c>
+      <c r="D76" s="18">
+        <f t="shared" si="1"/>
+        <v>134672.46</v>
+      </c>
+      <c r="E76" s="18">
+        <f t="shared" si="1"/>
+        <v>856.06</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77">
+        <v>129591.82352105151</v>
+      </c>
+      <c r="B77">
+        <v>606.2361070437737</v>
+      </c>
+      <c r="D77" s="18">
+        <f t="shared" si="1"/>
+        <v>129591.82</v>
+      </c>
+      <c r="E77" s="18">
+        <f t="shared" si="1"/>
+        <v>606.24</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78">
+        <v>241487.66823371957</v>
+      </c>
+      <c r="B78">
+        <v>339.04808327984591</v>
+      </c>
+      <c r="D78" s="18">
+        <f t="shared" si="1"/>
+        <v>241487.67</v>
+      </c>
+      <c r="E78" s="18">
+        <f t="shared" si="1"/>
+        <v>339.05</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79">
+        <v>136180.2130536793</v>
+      </c>
+      <c r="B79">
+        <v>899.30331136624329</v>
+      </c>
+      <c r="D79" s="18">
+        <f t="shared" si="1"/>
+        <v>136180.21</v>
+      </c>
+      <c r="E79" s="18">
+        <f t="shared" si="1"/>
+        <v>899.3</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80">
+        <v>264566.89078855701</v>
+      </c>
+      <c r="B80">
+        <v>1520.719409434015</v>
+      </c>
+      <c r="D80" s="18">
+        <f t="shared" si="1"/>
+        <v>264566.89</v>
+      </c>
+      <c r="E80" s="18">
+        <f t="shared" si="1"/>
+        <v>1520.72</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>279380.52871271392</v>
+      </c>
+      <c r="B81">
+        <v>809.56734663341501</v>
+      </c>
+      <c r="D81" s="18">
+        <f t="shared" si="1"/>
+        <v>279380.53000000003</v>
+      </c>
+      <c r="E81" s="18">
+        <f t="shared" si="1"/>
+        <v>809.57</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>136608.58615486053</v>
+      </c>
+      <c r="B82">
+        <v>734.52302293075729</v>
+      </c>
+      <c r="D82" s="18">
+        <f t="shared" si="1"/>
+        <v>136608.59</v>
+      </c>
+      <c r="E82" s="18">
+        <f t="shared" si="1"/>
+        <v>734.52</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>116792.65588787767</v>
+      </c>
+      <c r="B83">
+        <v>1301.6018884932832</v>
+      </c>
+      <c r="D83" s="18">
+        <f t="shared" si="1"/>
+        <v>116792.66</v>
+      </c>
+      <c r="E83" s="18">
+        <f t="shared" si="1"/>
+        <v>1301.5999999999999</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84">
+        <v>144240.22649083732</v>
+      </c>
+      <c r="B84">
+        <v>365.89799040325028</v>
+      </c>
+      <c r="D84" s="18">
+        <f t="shared" si="1"/>
+        <v>144240.23000000001</v>
+      </c>
+      <c r="E84" s="18">
+        <f t="shared" si="1"/>
+        <v>365.9</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85">
+        <v>159426.11714659072</v>
+      </c>
+      <c r="B85">
+        <v>2229.6128471508455</v>
+      </c>
+      <c r="D85" s="18">
+        <f t="shared" si="1"/>
+        <v>159426.12</v>
+      </c>
+      <c r="E85" s="18">
+        <f t="shared" si="1"/>
+        <v>2229.61</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>138250.56040506173</v>
+      </c>
+      <c r="B86">
+        <v>1889.5596581324792</v>
+      </c>
+      <c r="D86" s="18">
+        <f t="shared" si="1"/>
+        <v>138250.56</v>
+      </c>
+      <c r="E86" s="18">
+        <f t="shared" si="1"/>
+        <v>1889.56</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87">
+        <v>232466.20896517861</v>
+      </c>
+      <c r="B87">
+        <v>493.1483068348785</v>
+      </c>
+      <c r="D87" s="18">
+        <f t="shared" si="1"/>
+        <v>232466.21</v>
+      </c>
+      <c r="E87" s="18">
+        <f t="shared" si="1"/>
+        <v>493.15</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>168124.79360204985</v>
+      </c>
+      <c r="B88">
+        <v>1508.5089127072881</v>
+      </c>
+      <c r="D88" s="18">
+        <f t="shared" si="1"/>
+        <v>168124.79</v>
+      </c>
+      <c r="E88" s="18">
+        <f t="shared" si="1"/>
+        <v>1508.51</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>177677.2980242467</v>
+      </c>
+      <c r="B89">
+        <v>2529.2305947137174</v>
+      </c>
+      <c r="D89" s="18">
+        <f t="shared" si="1"/>
+        <v>177677.3</v>
+      </c>
+      <c r="E89" s="18">
+        <f t="shared" si="1"/>
+        <v>2529.23</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90">
+        <v>119639.68007517961</v>
+      </c>
+      <c r="B90">
+        <v>1040.1620122043428</v>
+      </c>
+      <c r="D90" s="18">
+        <f t="shared" si="1"/>
+        <v>119639.67999999999</v>
+      </c>
+      <c r="E90" s="18">
+        <f t="shared" si="1"/>
+        <v>1040.1600000000001</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91">
+        <v>98554.214089333647</v>
+      </c>
+      <c r="B91">
+        <v>762.23426559068025</v>
+      </c>
+      <c r="D91" s="18">
+        <f t="shared" si="1"/>
+        <v>98554.21</v>
+      </c>
+      <c r="E91" s="18">
+        <f t="shared" si="1"/>
+        <v>762.23</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92">
+        <v>114244.29888687233</v>
+      </c>
+      <c r="B92">
+        <v>2436.4476894950221</v>
+      </c>
+      <c r="D92" s="18">
+        <f t="shared" si="1"/>
+        <v>114244.3</v>
+      </c>
+      <c r="E92" s="18">
+        <f t="shared" si="1"/>
+        <v>2436.4499999999998</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93">
+        <v>125131.24359641397</v>
+      </c>
+      <c r="B93">
+        <v>1050.9690953338425</v>
+      </c>
+      <c r="D93" s="18">
+        <f t="shared" si="1"/>
+        <v>125131.24</v>
+      </c>
+      <c r="E93" s="18">
+        <f t="shared" si="1"/>
+        <v>1050.97</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94">
+        <v>181677.42490024606</v>
+      </c>
+      <c r="B94">
+        <v>2331.5330397129933</v>
+      </c>
+      <c r="D94" s="18">
+        <f t="shared" si="1"/>
+        <v>181677.42</v>
+      </c>
+      <c r="E94" s="18">
+        <f t="shared" si="1"/>
+        <v>2331.5300000000002</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95">
+        <v>150449.44003959061</v>
+      </c>
+      <c r="B95">
+        <v>816.04922131555747</v>
+      </c>
+      <c r="D95" s="18">
+        <f t="shared" si="1"/>
+        <v>150449.44</v>
+      </c>
+      <c r="E95" s="18">
+        <f t="shared" si="1"/>
+        <v>816.05</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96">
+        <v>110440.06982102072</v>
+      </c>
+      <c r="B96">
+        <v>1031.7777734342758</v>
+      </c>
+      <c r="D96" s="18">
+        <f t="shared" si="1"/>
+        <v>110440.07</v>
+      </c>
+      <c r="E96" s="18">
+        <f t="shared" si="1"/>
+        <v>1031.78</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97">
+        <v>196463.03508083534</v>
+      </c>
+      <c r="B97">
+        <v>3688.0633757172736</v>
+      </c>
+      <c r="D97" s="18">
+        <f t="shared" si="1"/>
+        <v>196463.04</v>
+      </c>
+      <c r="E97" s="18">
+        <f t="shared" si="1"/>
+        <v>3688.06</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98">
+        <v>93174.350128656326</v>
+      </c>
+      <c r="B98">
+        <v>857.70570911459015</v>
+      </c>
+      <c r="D98" s="18">
+        <f t="shared" si="1"/>
+        <v>93174.35</v>
+      </c>
+      <c r="E98" s="18">
+        <f t="shared" si="1"/>
+        <v>857.71</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99">
+        <v>190170.50804316587</v>
+      </c>
+      <c r="B99">
+        <v>2178.2379295181981</v>
+      </c>
+      <c r="D99" s="18">
+        <f t="shared" si="1"/>
+        <v>190170.51</v>
+      </c>
+      <c r="E99" s="18">
+        <f t="shared" si="1"/>
+        <v>2178.2399999999998</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100">
+        <v>228190.06772535265</v>
+      </c>
+      <c r="B100">
+        <v>2586.5049226555657</v>
+      </c>
+      <c r="D100" s="18">
+        <f t="shared" si="1"/>
+        <v>228190.07</v>
+      </c>
+      <c r="E100" s="18">
+        <f t="shared" si="1"/>
+        <v>2586.5</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101">
+        <v>100484.34604361927</v>
+      </c>
+      <c r="B101">
+        <v>2357.3447256889044</v>
+      </c>
+      <c r="D101" s="18">
+        <f t="shared" si="1"/>
+        <v>100484.35</v>
+      </c>
+      <c r="E101" s="18">
+        <f t="shared" si="1"/>
+        <v>2357.34</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102">
+        <v>137096.63341433587</v>
+      </c>
+      <c r="B102">
+        <v>294.46427895380782</v>
+      </c>
+      <c r="D102" s="18">
+        <f t="shared" si="1"/>
+        <v>137096.63</v>
+      </c>
+      <c r="E102" s="18">
+        <f t="shared" si="1"/>
+        <v>294.45999999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAADD87E-4686-473F-8A28-3389394A29C1}">
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="18">
         <f>SUM(A4:A102)</f>
         <v>0</v>
@@ -25473,52 +31425,52 @@
       <c r="B102" s="18">
         <v>7.4717896139426472</v>
       </c>
       <c r="D102" s="18">
         <f t="shared" si="1"/>
         <v>3478.39</v>
       </c>
       <c r="E102" s="18">
         <f t="shared" si="1"/>
         <v>7.47</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{61530BED-82B0-4630-8B9E-F19A9CF0ABC9}">
   <dimension ref="A1:E102"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="D1" sqref="D1:E1"/>
+    <sheetView topLeftCell="A72" workbookViewId="0">
+      <selection activeCell="D4" sqref="D4:E102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="2" width="12" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="11.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="18">
         <f>SUM(A4:A102)</f>
         <v>382965.77399999992</v>
       </c>
       <c r="B1" s="18">
         <f>SUM(B4:B102)</f>
         <v>3615.2375387008533</v>
       </c>
       <c r="D1" s="18">
         <f>SUM(D4:D102)</f>
         <v>382965.71000000008</v>
       </c>
       <c r="E1" s="18">
         <f>SUM(E4:E102)</f>
         <v>3615.2400000000021</v>
       </c>