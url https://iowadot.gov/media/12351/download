--- v4 (2026-04-04)
+++ v5 (2026-05-23)
@@ -12,93 +12,589 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Highway\LocalSystems\Secondary Roads\TIME-21 Funds\FY2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B9089F23-EC4D-4006-A068-4CD2B5097EEE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A2B4F6E-E821-4139-876C-A781D04E8421}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="675" yWindow="330" windowWidth="27690" windowHeight="15075" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="29175" yWindow="405" windowWidth="27645" windowHeight="15045" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FY2026" sheetId="1" r:id="rId1"/>
     <sheet name="July" sheetId="2" r:id="rId2"/>
     <sheet name="Aug" sheetId="3" r:id="rId3"/>
     <sheet name="Sept" sheetId="4" r:id="rId4"/>
     <sheet name="Oct" sheetId="5" r:id="rId5"/>
     <sheet name="Nov" sheetId="6" r:id="rId6"/>
     <sheet name="Dec" sheetId="7" r:id="rId7"/>
     <sheet name="Jan" sheetId="8" r:id="rId8"/>
     <sheet name="Feb" sheetId="9" r:id="rId9"/>
     <sheet name="Mar" sheetId="10" r:id="rId10"/>
     <sheet name="Apr" sheetId="11" r:id="rId11"/>
     <sheet name="May" sheetId="12" r:id="rId12"/>
     <sheet name="June" sheetId="13" r:id="rId13"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AF103" i="1" l="1"/>
+  <c r="AI103" i="1" l="1"/>
+  <c r="AI102" i="1"/>
+  <c r="AI101" i="1"/>
+  <c r="AI100" i="1"/>
+  <c r="AI99" i="1"/>
+  <c r="AI98" i="1"/>
+  <c r="AI97" i="1"/>
+  <c r="AI96" i="1"/>
+  <c r="AI95" i="1"/>
+  <c r="AI94" i="1"/>
+  <c r="AI93" i="1"/>
+  <c r="AI92" i="1"/>
+  <c r="AI91" i="1"/>
+  <c r="AI90" i="1"/>
+  <c r="AI89" i="1"/>
+  <c r="AI88" i="1"/>
+  <c r="AI87" i="1"/>
+  <c r="AI86" i="1"/>
+  <c r="AI85" i="1"/>
+  <c r="AI84" i="1"/>
+  <c r="AI83" i="1"/>
+  <c r="AI82" i="1"/>
+  <c r="AI81" i="1"/>
+  <c r="AI80" i="1"/>
+  <c r="AI79" i="1"/>
+  <c r="AI78" i="1"/>
+  <c r="AI77" i="1"/>
+  <c r="AI76" i="1"/>
+  <c r="AI75" i="1"/>
+  <c r="AI74" i="1"/>
+  <c r="AI73" i="1"/>
+  <c r="AI72" i="1"/>
+  <c r="AI71" i="1"/>
+  <c r="AI70" i="1"/>
+  <c r="AI69" i="1"/>
+  <c r="AI68" i="1"/>
+  <c r="AI67" i="1"/>
+  <c r="AI66" i="1"/>
+  <c r="AI65" i="1"/>
+  <c r="AI64" i="1"/>
+  <c r="AI63" i="1"/>
+  <c r="AI62" i="1"/>
+  <c r="AI61" i="1"/>
+  <c r="AI60" i="1"/>
+  <c r="AI59" i="1"/>
+  <c r="AI58" i="1"/>
+  <c r="AI57" i="1"/>
+  <c r="AI56" i="1"/>
+  <c r="AI55" i="1"/>
+  <c r="AI54" i="1"/>
+  <c r="AI53" i="1"/>
+  <c r="AI52" i="1"/>
+  <c r="AI51" i="1"/>
+  <c r="AI50" i="1"/>
+  <c r="AI49" i="1"/>
+  <c r="AI48" i="1"/>
+  <c r="AI47" i="1"/>
+  <c r="AI46" i="1"/>
+  <c r="AI45" i="1"/>
+  <c r="AI44" i="1"/>
+  <c r="AI43" i="1"/>
+  <c r="AI42" i="1"/>
+  <c r="AI41" i="1"/>
+  <c r="AI40" i="1"/>
+  <c r="AI39" i="1"/>
+  <c r="AI38" i="1"/>
+  <c r="AI37" i="1"/>
+  <c r="AI36" i="1"/>
+  <c r="AI35" i="1"/>
+  <c r="AI34" i="1"/>
+  <c r="AI33" i="1"/>
+  <c r="AI32" i="1"/>
+  <c r="AI31" i="1"/>
+  <c r="AI30" i="1"/>
+  <c r="AI29" i="1"/>
+  <c r="AI28" i="1"/>
+  <c r="AI27" i="1"/>
+  <c r="AI26" i="1"/>
+  <c r="AI25" i="1"/>
+  <c r="AI24" i="1"/>
+  <c r="AI23" i="1"/>
+  <c r="AI22" i="1"/>
+  <c r="AI21" i="1"/>
+  <c r="AI20" i="1"/>
+  <c r="AI19" i="1"/>
+  <c r="AI18" i="1"/>
+  <c r="AI17" i="1"/>
+  <c r="AI16" i="1"/>
+  <c r="AI15" i="1"/>
+  <c r="AI14" i="1"/>
+  <c r="AI13" i="1"/>
+  <c r="AI12" i="1"/>
+  <c r="AI11" i="1"/>
+  <c r="AI10" i="1"/>
+  <c r="AI9" i="1"/>
+  <c r="AI8" i="1"/>
+  <c r="AI7" i="1"/>
+  <c r="AI6" i="1"/>
+  <c r="AI5" i="1"/>
+  <c r="AH103" i="1"/>
+  <c r="AG103" i="1"/>
+  <c r="AH102" i="1"/>
+  <c r="AG102" i="1"/>
+  <c r="AH101" i="1"/>
+  <c r="AG101" i="1"/>
+  <c r="AH100" i="1"/>
+  <c r="AG100" i="1"/>
+  <c r="AH99" i="1"/>
+  <c r="AG99" i="1"/>
+  <c r="AH98" i="1"/>
+  <c r="AG98" i="1"/>
+  <c r="AH97" i="1"/>
+  <c r="AG97" i="1"/>
+  <c r="AH96" i="1"/>
+  <c r="AG96" i="1"/>
+  <c r="AH95" i="1"/>
+  <c r="AG95" i="1"/>
+  <c r="AH94" i="1"/>
+  <c r="AG94" i="1"/>
+  <c r="AH93" i="1"/>
+  <c r="AG93" i="1"/>
+  <c r="AH92" i="1"/>
+  <c r="AG92" i="1"/>
+  <c r="AH91" i="1"/>
+  <c r="AG91" i="1"/>
+  <c r="AH90" i="1"/>
+  <c r="AG90" i="1"/>
+  <c r="AH89" i="1"/>
+  <c r="AG89" i="1"/>
+  <c r="AH88" i="1"/>
+  <c r="AG88" i="1"/>
+  <c r="AH87" i="1"/>
+  <c r="AG87" i="1"/>
+  <c r="AH86" i="1"/>
+  <c r="AG86" i="1"/>
+  <c r="AH85" i="1"/>
+  <c r="AG85" i="1"/>
+  <c r="AH84" i="1"/>
+  <c r="AG84" i="1"/>
+  <c r="AH83" i="1"/>
+  <c r="AG83" i="1"/>
+  <c r="AH82" i="1"/>
+  <c r="AG82" i="1"/>
+  <c r="AH81" i="1"/>
+  <c r="AG81" i="1"/>
+  <c r="AH80" i="1"/>
+  <c r="AG80" i="1"/>
+  <c r="AH79" i="1"/>
+  <c r="AG79" i="1"/>
+  <c r="AH78" i="1"/>
+  <c r="AG78" i="1"/>
+  <c r="AH77" i="1"/>
+  <c r="AG77" i="1"/>
+  <c r="AH76" i="1"/>
+  <c r="AG76" i="1"/>
+  <c r="AH75" i="1"/>
+  <c r="AG75" i="1"/>
+  <c r="AH74" i="1"/>
+  <c r="AG74" i="1"/>
+  <c r="AH73" i="1"/>
+  <c r="AG73" i="1"/>
+  <c r="AH72" i="1"/>
+  <c r="AG72" i="1"/>
+  <c r="AH71" i="1"/>
+  <c r="AG71" i="1"/>
+  <c r="AH70" i="1"/>
+  <c r="AG70" i="1"/>
+  <c r="AH69" i="1"/>
+  <c r="AG69" i="1"/>
+  <c r="AH68" i="1"/>
+  <c r="AG68" i="1"/>
+  <c r="AH67" i="1"/>
+  <c r="AG67" i="1"/>
+  <c r="AH66" i="1"/>
+  <c r="AG66" i="1"/>
+  <c r="AH65" i="1"/>
+  <c r="AG65" i="1"/>
+  <c r="AH64" i="1"/>
+  <c r="AG64" i="1"/>
+  <c r="AH63" i="1"/>
+  <c r="AG63" i="1"/>
+  <c r="AH62" i="1"/>
+  <c r="AG62" i="1"/>
+  <c r="AH61" i="1"/>
+  <c r="AG61" i="1"/>
+  <c r="AH60" i="1"/>
+  <c r="AG60" i="1"/>
+  <c r="AH59" i="1"/>
+  <c r="AG59" i="1"/>
+  <c r="AH58" i="1"/>
+  <c r="AG58" i="1"/>
+  <c r="AH57" i="1"/>
+  <c r="AG57" i="1"/>
+  <c r="AH56" i="1"/>
+  <c r="AG56" i="1"/>
+  <c r="AH55" i="1"/>
+  <c r="AG55" i="1"/>
+  <c r="AH54" i="1"/>
+  <c r="AG54" i="1"/>
+  <c r="AH53" i="1"/>
+  <c r="AG53" i="1"/>
+  <c r="AH52" i="1"/>
+  <c r="AG52" i="1"/>
+  <c r="AH51" i="1"/>
+  <c r="AG51" i="1"/>
+  <c r="AH50" i="1"/>
+  <c r="AG50" i="1"/>
+  <c r="AH49" i="1"/>
+  <c r="AG49" i="1"/>
+  <c r="AH48" i="1"/>
+  <c r="AG48" i="1"/>
+  <c r="AH47" i="1"/>
+  <c r="AG47" i="1"/>
+  <c r="AH46" i="1"/>
+  <c r="AG46" i="1"/>
+  <c r="AH45" i="1"/>
+  <c r="AG45" i="1"/>
+  <c r="AH44" i="1"/>
+  <c r="AG44" i="1"/>
+  <c r="AH43" i="1"/>
+  <c r="AG43" i="1"/>
+  <c r="AH42" i="1"/>
+  <c r="AG42" i="1"/>
+  <c r="AH41" i="1"/>
+  <c r="AG41" i="1"/>
+  <c r="AH40" i="1"/>
+  <c r="AG40" i="1"/>
+  <c r="AH39" i="1"/>
+  <c r="AG39" i="1"/>
+  <c r="AH38" i="1"/>
+  <c r="AG38" i="1"/>
+  <c r="AH37" i="1"/>
+  <c r="AG37" i="1"/>
+  <c r="AH36" i="1"/>
+  <c r="AG36" i="1"/>
+  <c r="AH35" i="1"/>
+  <c r="AG35" i="1"/>
+  <c r="AH34" i="1"/>
+  <c r="AG34" i="1"/>
+  <c r="AH33" i="1"/>
+  <c r="AG33" i="1"/>
+  <c r="AH32" i="1"/>
+  <c r="AG32" i="1"/>
+  <c r="AH31" i="1"/>
+  <c r="AG31" i="1"/>
+  <c r="AH30" i="1"/>
+  <c r="AG30" i="1"/>
+  <c r="AH29" i="1"/>
+  <c r="AG29" i="1"/>
+  <c r="AH28" i="1"/>
+  <c r="AG28" i="1"/>
+  <c r="AH27" i="1"/>
+  <c r="AG27" i="1"/>
+  <c r="AH26" i="1"/>
+  <c r="AG26" i="1"/>
+  <c r="AH25" i="1"/>
+  <c r="AG25" i="1"/>
+  <c r="AH24" i="1"/>
+  <c r="AG24" i="1"/>
+  <c r="AH23" i="1"/>
+  <c r="AG23" i="1"/>
+  <c r="AH22" i="1"/>
+  <c r="AG22" i="1"/>
+  <c r="AH21" i="1"/>
+  <c r="AG21" i="1"/>
+  <c r="AH20" i="1"/>
+  <c r="AG20" i="1"/>
+  <c r="AH19" i="1"/>
+  <c r="AG19" i="1"/>
+  <c r="AH18" i="1"/>
+  <c r="AG18" i="1"/>
+  <c r="AH17" i="1"/>
+  <c r="AG17" i="1"/>
+  <c r="AH16" i="1"/>
+  <c r="AG16" i="1"/>
+  <c r="AH15" i="1"/>
+  <c r="AG15" i="1"/>
+  <c r="AH14" i="1"/>
+  <c r="AG14" i="1"/>
+  <c r="AH13" i="1"/>
+  <c r="AG13" i="1"/>
+  <c r="AH12" i="1"/>
+  <c r="AG12" i="1"/>
+  <c r="AH11" i="1"/>
+  <c r="AG11" i="1"/>
+  <c r="AH10" i="1"/>
+  <c r="AG10" i="1"/>
+  <c r="AH9" i="1"/>
+  <c r="AG9" i="1"/>
+  <c r="AH8" i="1"/>
+  <c r="AG8" i="1"/>
+  <c r="AH7" i="1"/>
+  <c r="AG7" i="1"/>
+  <c r="AH6" i="1"/>
+  <c r="AG6" i="1"/>
+  <c r="AH5" i="1"/>
+  <c r="AG5" i="1"/>
+  <c r="E102" i="12"/>
+  <c r="D102" i="12"/>
+  <c r="E101" i="12"/>
+  <c r="D101" i="12"/>
+  <c r="E100" i="12"/>
+  <c r="D100" i="12"/>
+  <c r="E99" i="12"/>
+  <c r="D99" i="12"/>
+  <c r="E98" i="12"/>
+  <c r="D98" i="12"/>
+  <c r="E97" i="12"/>
+  <c r="D97" i="12"/>
+  <c r="E96" i="12"/>
+  <c r="D96" i="12"/>
+  <c r="E95" i="12"/>
+  <c r="D95" i="12"/>
+  <c r="E94" i="12"/>
+  <c r="D94" i="12"/>
+  <c r="E93" i="12"/>
+  <c r="D93" i="12"/>
+  <c r="E92" i="12"/>
+  <c r="D92" i="12"/>
+  <c r="E91" i="12"/>
+  <c r="D91" i="12"/>
+  <c r="E90" i="12"/>
+  <c r="D90" i="12"/>
+  <c r="E89" i="12"/>
+  <c r="D89" i="12"/>
+  <c r="E88" i="12"/>
+  <c r="D88" i="12"/>
+  <c r="E87" i="12"/>
+  <c r="D87" i="12"/>
+  <c r="E86" i="12"/>
+  <c r="D86" i="12"/>
+  <c r="E85" i="12"/>
+  <c r="D85" i="12"/>
+  <c r="E84" i="12"/>
+  <c r="D84" i="12"/>
+  <c r="E83" i="12"/>
+  <c r="D83" i="12"/>
+  <c r="E82" i="12"/>
+  <c r="D82" i="12"/>
+  <c r="E81" i="12"/>
+  <c r="D81" i="12"/>
+  <c r="E80" i="12"/>
+  <c r="D80" i="12"/>
+  <c r="E79" i="12"/>
+  <c r="D79" i="12"/>
+  <c r="E78" i="12"/>
+  <c r="D78" i="12"/>
+  <c r="E77" i="12"/>
+  <c r="D77" i="12"/>
+  <c r="E76" i="12"/>
+  <c r="D76" i="12"/>
+  <c r="E75" i="12"/>
+  <c r="D75" i="12"/>
+  <c r="E74" i="12"/>
+  <c r="D74" i="12"/>
+  <c r="E73" i="12"/>
+  <c r="D73" i="12"/>
+  <c r="E72" i="12"/>
+  <c r="D72" i="12"/>
+  <c r="E71" i="12"/>
+  <c r="D71" i="12"/>
+  <c r="E70" i="12"/>
+  <c r="D70" i="12"/>
+  <c r="E69" i="12"/>
+  <c r="D69" i="12"/>
+  <c r="E68" i="12"/>
+  <c r="D68" i="12"/>
+  <c r="E67" i="12"/>
+  <c r="D67" i="12"/>
+  <c r="E66" i="12"/>
+  <c r="D66" i="12"/>
+  <c r="E65" i="12"/>
+  <c r="D65" i="12"/>
+  <c r="E64" i="12"/>
+  <c r="D64" i="12"/>
+  <c r="E63" i="12"/>
+  <c r="D63" i="12"/>
+  <c r="E62" i="12"/>
+  <c r="D62" i="12"/>
+  <c r="E61" i="12"/>
+  <c r="D61" i="12"/>
+  <c r="E60" i="12"/>
+  <c r="D60" i="12"/>
+  <c r="E59" i="12"/>
+  <c r="D59" i="12"/>
+  <c r="E58" i="12"/>
+  <c r="D58" i="12"/>
+  <c r="E57" i="12"/>
+  <c r="D57" i="12"/>
+  <c r="E56" i="12"/>
+  <c r="D56" i="12"/>
+  <c r="E55" i="12"/>
+  <c r="D55" i="12"/>
+  <c r="E54" i="12"/>
+  <c r="D54" i="12"/>
+  <c r="E53" i="12"/>
+  <c r="D53" i="12"/>
+  <c r="E52" i="12"/>
+  <c r="D52" i="12"/>
+  <c r="E51" i="12"/>
+  <c r="D51" i="12"/>
+  <c r="E50" i="12"/>
+  <c r="D50" i="12"/>
+  <c r="E49" i="12"/>
+  <c r="D49" i="12"/>
+  <c r="E48" i="12"/>
+  <c r="D48" i="12"/>
+  <c r="E47" i="12"/>
+  <c r="D47" i="12"/>
+  <c r="D1" i="12" s="1"/>
+  <c r="E46" i="12"/>
+  <c r="D46" i="12"/>
+  <c r="E45" i="12"/>
+  <c r="D45" i="12"/>
+  <c r="E44" i="12"/>
+  <c r="D44" i="12"/>
+  <c r="E43" i="12"/>
+  <c r="D43" i="12"/>
+  <c r="E42" i="12"/>
+  <c r="D42" i="12"/>
+  <c r="E41" i="12"/>
+  <c r="D41" i="12"/>
+  <c r="E40" i="12"/>
+  <c r="D40" i="12"/>
+  <c r="E39" i="12"/>
+  <c r="D39" i="12"/>
+  <c r="E38" i="12"/>
+  <c r="D38" i="12"/>
+  <c r="E37" i="12"/>
+  <c r="D37" i="12"/>
+  <c r="E36" i="12"/>
+  <c r="D36" i="12"/>
+  <c r="E35" i="12"/>
+  <c r="D35" i="12"/>
+  <c r="E34" i="12"/>
+  <c r="D34" i="12"/>
+  <c r="E33" i="12"/>
+  <c r="D33" i="12"/>
+  <c r="E32" i="12"/>
+  <c r="D32" i="12"/>
+  <c r="E31" i="12"/>
+  <c r="D31" i="12"/>
+  <c r="E30" i="12"/>
+  <c r="D30" i="12"/>
+  <c r="E29" i="12"/>
+  <c r="D29" i="12"/>
+  <c r="E28" i="12"/>
+  <c r="D28" i="12"/>
+  <c r="E27" i="12"/>
+  <c r="D27" i="12"/>
+  <c r="E26" i="12"/>
+  <c r="D26" i="12"/>
+  <c r="E25" i="12"/>
+  <c r="D25" i="12"/>
+  <c r="E24" i="12"/>
+  <c r="D24" i="12"/>
+  <c r="E23" i="12"/>
+  <c r="D23" i="12"/>
+  <c r="E22" i="12"/>
+  <c r="D22" i="12"/>
+  <c r="E21" i="12"/>
+  <c r="D21" i="12"/>
+  <c r="E20" i="12"/>
+  <c r="D20" i="12"/>
+  <c r="E19" i="12"/>
+  <c r="D19" i="12"/>
+  <c r="E18" i="12"/>
+  <c r="D18" i="12"/>
+  <c r="E17" i="12"/>
+  <c r="D17" i="12"/>
+  <c r="E16" i="12"/>
+  <c r="D16" i="12"/>
+  <c r="E15" i="12"/>
+  <c r="D15" i="12"/>
+  <c r="E14" i="12"/>
+  <c r="D14" i="12"/>
+  <c r="E13" i="12"/>
+  <c r="D13" i="12"/>
+  <c r="E12" i="12"/>
+  <c r="D12" i="12"/>
+  <c r="E11" i="12"/>
+  <c r="D11" i="12"/>
+  <c r="E10" i="12"/>
+  <c r="D10" i="12"/>
+  <c r="E9" i="12"/>
+  <c r="D9" i="12"/>
+  <c r="E8" i="12"/>
+  <c r="D8" i="12"/>
+  <c r="E7" i="12"/>
+  <c r="D7" i="12"/>
+  <c r="E6" i="12"/>
+  <c r="D6" i="12"/>
+  <c r="E5" i="12"/>
+  <c r="D5" i="12"/>
+  <c r="E4" i="12"/>
+  <c r="D4" i="12"/>
+  <c r="AF103" i="1"/>
   <c r="AF102" i="1"/>
   <c r="AF101" i="1"/>
   <c r="AF100" i="1"/>
   <c r="AF99" i="1"/>
   <c r="AF98" i="1"/>
   <c r="AF97" i="1"/>
   <c r="AF96" i="1"/>
   <c r="AF95" i="1"/>
   <c r="AF94" i="1"/>
   <c r="AF93" i="1"/>
   <c r="AF92" i="1"/>
   <c r="AF91" i="1"/>
   <c r="AF90" i="1"/>
   <c r="AF89" i="1"/>
   <c r="AF88" i="1"/>
   <c r="AF87" i="1"/>
   <c r="AF86" i="1"/>
   <c r="AF85" i="1"/>
   <c r="AF84" i="1"/>
   <c r="AF83" i="1"/>
   <c r="AF82" i="1"/>
   <c r="AF81" i="1"/>
   <c r="AF80" i="1"/>
   <c r="AF79" i="1"/>
   <c r="AF78" i="1"/>
@@ -2542,51 +3038,50 @@
   <c r="D12" i="7"/>
   <c r="E11" i="7"/>
   <c r="D11" i="7"/>
   <c r="E10" i="7"/>
   <c r="D10" i="7"/>
   <c r="E9" i="7"/>
   <c r="D9" i="7"/>
   <c r="E8" i="7"/>
   <c r="D8" i="7"/>
   <c r="E7" i="7"/>
   <c r="D7" i="7"/>
   <c r="E6" i="7"/>
   <c r="D6" i="7"/>
   <c r="E5" i="7"/>
   <c r="D5" i="7"/>
   <c r="E4" i="7"/>
   <c r="E1" i="7" s="1"/>
   <c r="D4" i="7"/>
   <c r="D1" i="7" s="1"/>
   <c r="A1" i="7"/>
   <c r="E1" i="13"/>
   <c r="D1" i="13"/>
   <c r="B1" i="13"/>
   <c r="A1" i="13"/>
   <c r="E1" i="12"/>
-  <c r="D1" i="12"/>
   <c r="B1" i="12"/>
   <c r="A1" i="12"/>
   <c r="B1" i="11"/>
   <c r="A1" i="11"/>
   <c r="E1" i="10"/>
   <c r="D1" i="10"/>
   <c r="B1" i="10"/>
   <c r="A1" i="10"/>
   <c r="B1" i="9"/>
   <c r="A1" i="9"/>
   <c r="B1" i="8"/>
   <c r="A1" i="8"/>
   <c r="B1" i="7"/>
   <c r="E1" i="2"/>
   <c r="D1" i="2"/>
   <c r="B1" i="2"/>
   <c r="A1" i="2"/>
   <c r="E1" i="3"/>
   <c r="D1" i="3"/>
   <c r="B1" i="3"/>
   <c r="A1" i="3"/>
   <c r="M103" i="1"/>
   <c r="M102" i="1"/>
   <c r="M101" i="1"/>
   <c r="M100" i="1"/>
@@ -5832,51 +6327,51 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AM105"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="AF100" sqref="AF100"/>
+      <selection pane="bottomRight" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="18" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="18" customWidth="1"/>
     <col min="5" max="6" width="13.85546875" style="18" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="18" customWidth="1"/>
     <col min="8" max="8" width="13.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="18" customWidth="1"/>
     <col min="11" max="12" width="13.7109375" style="18" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="18" customWidth="1"/>
     <col min="14" max="14" width="14.140625" style="18" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="12.7109375" style="18" customWidth="1"/>
     <col min="19" max="19" width="11" style="18" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="12" style="18" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="18" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="12" style="18" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11" style="18" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="12" style="18" bestFit="1" customWidth="1"/>
@@ -5916,51 +6411,51 @@
       <c r="R1" s="54"/>
       <c r="S1" s="54"/>
       <c r="T1" s="54"/>
       <c r="U1" s="54"/>
       <c r="V1" s="54"/>
       <c r="W1" s="54"/>
       <c r="X1" s="54"/>
       <c r="Y1" s="54"/>
       <c r="Z1" s="54"/>
       <c r="AA1" s="54"/>
       <c r="AB1" s="54"/>
       <c r="AC1" s="54"/>
       <c r="AD1" s="54"/>
       <c r="AE1" s="54"/>
       <c r="AF1" s="54"/>
       <c r="AG1" s="54"/>
       <c r="AH1" s="54"/>
       <c r="AI1" s="54"/>
       <c r="AJ1" s="54"/>
       <c r="AK1" s="54"/>
       <c r="AL1" s="54"/>
       <c r="AM1" s="54"/>
     </row>
     <row r="2" spans="1:39" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="53">
-        <v>46106</v>
+        <v>46135</v>
       </c>
       <c r="B2" s="53"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="50" t="s">
         <v>117</v>
       </c>
       <c r="M2" s="49"/>
       <c r="N2" s="49"/>
       <c r="O2" s="49"/>
       <c r="P2" s="49"/>
       <c r="Q2" s="49"/>
       <c r="R2" s="49"/>
       <c r="S2" s="49"/>
       <c r="T2" s="49"/>
       <c r="U2" s="49"/>
       <c r="V2" s="49"/>
       <c r="W2" s="49"/>
@@ -6266,76 +6761,85 @@
       </c>
       <c r="AA5" s="9">
         <f>Mar!D4</f>
         <v>79659.72</v>
       </c>
       <c r="AB5" s="25">
         <f>Mar!E4</f>
         <v>395.19</v>
       </c>
       <c r="AC5" s="10">
         <f t="shared" ref="AC5:AC68" si="7">AA5+AB5</f>
         <v>80054.91</v>
       </c>
       <c r="AD5" s="8">
         <f>Apr!D4</f>
         <v>135970.76</v>
       </c>
       <c r="AE5" s="32">
         <f>Apr!E4</f>
         <v>674.55</v>
       </c>
       <c r="AF5" s="10">
         <f t="shared" ref="AF5:AF68" si="8">AD5+AE5</f>
         <v>136645.31</v>
       </c>
-      <c r="AG5" s="9"/>
-[...1 lines deleted...]
-      <c r="AI5" s="10"/>
+      <c r="AG5" s="9">
+        <f>May!D4</f>
+        <v>115935.91</v>
+      </c>
+      <c r="AH5" s="20">
+        <f>May!E4</f>
+        <v>575.16</v>
+      </c>
+      <c r="AI5" s="10">
+        <f t="shared" ref="AI5:AI68" si="9">AG5+AH5</f>
+        <v>116511.07</v>
+      </c>
       <c r="AJ5" s="9"/>
       <c r="AK5" s="25"/>
       <c r="AL5" s="10"/>
       <c r="AM5" s="46">
         <f>E5+H5+K5+N5+Q5+T5+W5+Z5+AC5+AF5+AI5+AL5</f>
-        <v>237111.94</v>
+        <v>353623.01</v>
       </c>
     </row>
     <row r="6" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A6" s="1">
         <v>2</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="32">
         <v>0</v>
       </c>
       <c r="D6" s="38">
         <v>0</v>
       </c>
       <c r="E6" s="10">
-        <f t="shared" ref="E6:E69" si="9">C6+D6</f>
+        <f t="shared" ref="E6:E69" si="10">C6+D6</f>
         <v>0</v>
       </c>
       <c r="F6" s="9">
         <v>0</v>
       </c>
       <c r="G6" s="20">
         <v>0</v>
       </c>
       <c r="H6" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I6" s="9">
         <f>Sept!D5</f>
         <v>2416.83</v>
       </c>
       <c r="J6" s="20">
         <f>Sept!E5</f>
         <v>7.78</v>
       </c>
       <c r="K6" s="10">
         <f t="shared" si="1"/>
         <v>2424.61</v>
       </c>
       <c r="L6" s="8">
@@ -6400,76 +6904,85 @@
       </c>
       <c r="AA6" s="9">
         <f>Mar!D5</f>
         <v>57274.64</v>
       </c>
       <c r="AB6" s="25">
         <f>Mar!E5</f>
         <v>185.32</v>
       </c>
       <c r="AC6" s="10">
         <f t="shared" si="7"/>
         <v>57459.96</v>
       </c>
       <c r="AD6" s="8">
         <f>Apr!D5</f>
         <v>97761.8</v>
       </c>
       <c r="AE6" s="32">
         <f>Apr!E5</f>
         <v>316.33</v>
       </c>
       <c r="AF6" s="10">
         <f t="shared" si="8"/>
         <v>98078.13</v>
       </c>
-      <c r="AG6" s="9"/>
-[...1 lines deleted...]
-      <c r="AI6" s="10"/>
+      <c r="AG6" s="9">
+        <f>May!D5</f>
+        <v>83356.91</v>
+      </c>
+      <c r="AH6" s="20">
+        <f>May!E5</f>
+        <v>269.72000000000003</v>
+      </c>
+      <c r="AI6" s="10">
+        <f t="shared" si="9"/>
+        <v>83626.63</v>
+      </c>
       <c r="AJ6" s="9"/>
       <c r="AK6" s="25"/>
       <c r="AL6" s="10"/>
       <c r="AM6" s="46">
-        <f t="shared" ref="AM6:AM69" si="10">E6+H6+K6+N6+Q6+T6+W6+Z6+AC6+AF6+AI6+AL6</f>
-        <v>170188.74</v>
+        <f t="shared" ref="AM6:AM69" si="11">E6+H6+K6+N6+Q6+T6+W6+Z6+AC6+AF6+AI6+AL6</f>
+        <v>253815.37</v>
       </c>
     </row>
     <row r="7" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A7" s="1">
         <v>3</v>
       </c>
       <c r="B7" s="42" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="32">
         <v>0</v>
       </c>
       <c r="D7" s="38">
         <v>0</v>
       </c>
       <c r="E7" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F7" s="9">
         <v>0</v>
       </c>
       <c r="G7" s="20">
         <v>0</v>
       </c>
       <c r="H7" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I7" s="9">
         <f>Sept!D6</f>
         <v>3659.98</v>
       </c>
       <c r="J7" s="20">
         <f>Sept!E6</f>
         <v>10.53</v>
       </c>
       <c r="K7" s="10">
         <f t="shared" si="1"/>
         <v>3670.51</v>
       </c>
       <c r="L7" s="8">
@@ -6534,76 +7047,85 @@
       </c>
       <c r="AA7" s="9">
         <f>Mar!D6</f>
         <v>87284.87</v>
       </c>
       <c r="AB7" s="25">
         <f>Mar!E6</f>
         <v>250.87</v>
       </c>
       <c r="AC7" s="10">
         <f t="shared" si="7"/>
         <v>87535.739999999991</v>
       </c>
       <c r="AD7" s="8">
         <f>Apr!D6</f>
         <v>148986.1</v>
       </c>
       <c r="AE7" s="32">
         <f>Apr!E6</f>
         <v>428.21</v>
       </c>
       <c r="AF7" s="10">
         <f t="shared" si="8"/>
         <v>149414.31</v>
       </c>
-      <c r="AG7" s="9"/>
-[...1 lines deleted...]
-      <c r="AI7" s="10"/>
+      <c r="AG7" s="9">
+        <f>May!D6</f>
+        <v>127033.48</v>
+      </c>
+      <c r="AH7" s="20">
+        <f>May!E6</f>
+        <v>365.12</v>
+      </c>
+      <c r="AI7" s="10">
+        <f t="shared" si="9"/>
+        <v>127398.59999999999</v>
+      </c>
       <c r="AJ7" s="9"/>
       <c r="AK7" s="25"/>
       <c r="AL7" s="10"/>
       <c r="AM7" s="46">
-        <f t="shared" si="10"/>
-        <v>259269.15999999997</v>
+        <f t="shared" si="11"/>
+        <v>386667.75999999995</v>
       </c>
     </row>
     <row r="8" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>4</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="32">
         <v>0</v>
       </c>
       <c r="D8" s="38">
         <v>0</v>
       </c>
       <c r="E8" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F8" s="9">
         <v>0</v>
       </c>
       <c r="G8" s="20">
         <v>0</v>
       </c>
       <c r="H8" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I8" s="9">
         <f>Sept!D7</f>
         <v>2918.54</v>
       </c>
       <c r="J8" s="20">
         <f>Sept!E7</f>
         <v>46.41</v>
       </c>
       <c r="K8" s="10">
         <f t="shared" si="1"/>
         <v>2964.95</v>
       </c>
       <c r="L8" s="8">
@@ -6668,76 +7190,85 @@
       </c>
       <c r="AA8" s="9">
         <f>Mar!D7</f>
         <v>69504.81</v>
       </c>
       <c r="AB8" s="25">
         <f>Mar!E7</f>
         <v>1105.57</v>
       </c>
       <c r="AC8" s="10">
         <f t="shared" si="7"/>
         <v>70610.38</v>
       </c>
       <c r="AD8" s="8">
         <f>Apr!D7</f>
         <v>118637.41</v>
       </c>
       <c r="AE8" s="32">
         <f>Apr!E7</f>
         <v>1887.08</v>
       </c>
       <c r="AF8" s="10">
         <f t="shared" si="8"/>
         <v>120524.49</v>
       </c>
-      <c r="AG8" s="9"/>
-[...1 lines deleted...]
-      <c r="AI8" s="10"/>
+      <c r="AG8" s="9">
+        <f>May!D7</f>
+        <v>101156.56</v>
+      </c>
+      <c r="AH8" s="20">
+        <f>May!E7</f>
+        <v>1609.02</v>
+      </c>
+      <c r="AI8" s="10">
+        <f t="shared" si="9"/>
+        <v>102765.58</v>
+      </c>
       <c r="AJ8" s="9"/>
       <c r="AK8" s="25"/>
       <c r="AL8" s="10"/>
       <c r="AM8" s="46">
-        <f t="shared" si="10"/>
-        <v>209138.51</v>
+        <f t="shared" si="11"/>
+        <v>311904.09000000003</v>
       </c>
     </row>
     <row r="9" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>5</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="36">
         <v>0</v>
       </c>
       <c r="D9" s="33">
         <v>0</v>
       </c>
       <c r="E9" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F9" s="12">
         <v>0</v>
       </c>
       <c r="G9" s="21">
         <v>0</v>
       </c>
       <c r="H9" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I9" s="12">
         <f>Sept!D8</f>
         <v>2596.6799999999998</v>
       </c>
       <c r="J9" s="21">
         <f>Sept!E8</f>
         <v>15.81</v>
       </c>
       <c r="K9" s="13">
         <f t="shared" si="1"/>
         <v>2612.4899999999998</v>
       </c>
       <c r="L9" s="11">
@@ -6802,76 +7333,85 @@
       </c>
       <c r="AA9" s="12">
         <f>Mar!D8</f>
         <v>61513.06</v>
       </c>
       <c r="AB9" s="26">
         <f>Mar!E8</f>
         <v>376.61</v>
       </c>
       <c r="AC9" s="13">
         <f t="shared" si="7"/>
         <v>61889.67</v>
       </c>
       <c r="AD9" s="11">
         <f>Apr!D8</f>
         <v>104996.33</v>
       </c>
       <c r="AE9" s="33">
         <f>Apr!E8</f>
         <v>642.84</v>
       </c>
       <c r="AF9" s="13">
         <f t="shared" si="8"/>
         <v>105639.17</v>
       </c>
-      <c r="AG9" s="12"/>
-[...1 lines deleted...]
-      <c r="AI9" s="13"/>
+      <c r="AG9" s="12">
+        <f>May!D8</f>
+        <v>89525.45</v>
+      </c>
+      <c r="AH9" s="21">
+        <f>May!E8</f>
+        <v>548.12</v>
+      </c>
+      <c r="AI9" s="13">
+        <f t="shared" si="9"/>
+        <v>90073.569999999992</v>
+      </c>
       <c r="AJ9" s="12"/>
       <c r="AK9" s="26"/>
       <c r="AL9" s="13"/>
       <c r="AM9" s="47">
-        <f t="shared" si="10"/>
-        <v>183308.94</v>
+        <f t="shared" si="11"/>
+        <v>273382.51</v>
       </c>
     </row>
     <row r="10" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A10" s="1">
         <v>6</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="32">
         <v>0</v>
       </c>
       <c r="D10" s="38">
         <v>0</v>
       </c>
       <c r="E10" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>0</v>
       </c>
       <c r="G10" s="20">
         <v>0</v>
       </c>
       <c r="H10" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I10" s="9">
         <f>Sept!D9</f>
         <v>4992.29</v>
       </c>
       <c r="J10" s="20">
         <f>Sept!E9</f>
         <v>34.229999999999997</v>
       </c>
       <c r="K10" s="10">
         <f t="shared" si="1"/>
         <v>5026.5199999999995</v>
       </c>
       <c r="L10" s="8">
@@ -6936,76 +7476,85 @@
       </c>
       <c r="AA10" s="9">
         <f>Mar!D9</f>
         <v>118963.94</v>
       </c>
       <c r="AB10" s="25">
         <f>Mar!E9</f>
         <v>815.44</v>
       </c>
       <c r="AC10" s="10">
         <f t="shared" si="7"/>
         <v>119779.38</v>
       </c>
       <c r="AD10" s="8">
         <f>Apr!D9</f>
         <v>203058.95</v>
       </c>
       <c r="AE10" s="32">
         <f>Apr!E9</f>
         <v>1391.87</v>
       </c>
       <c r="AF10" s="10">
         <f t="shared" si="8"/>
         <v>204450.82</v>
       </c>
-      <c r="AG10" s="9"/>
-[...1 lines deleted...]
-      <c r="AI10" s="10"/>
+      <c r="AG10" s="9">
+        <f>May!D9</f>
+        <v>173138.86</v>
+      </c>
+      <c r="AH10" s="20">
+        <f>May!E9</f>
+        <v>1186.78</v>
+      </c>
+      <c r="AI10" s="10">
+        <f t="shared" si="9"/>
+        <v>174325.63999999998</v>
+      </c>
       <c r="AJ10" s="9"/>
       <c r="AK10" s="25"/>
       <c r="AL10" s="10"/>
       <c r="AM10" s="46">
-        <f t="shared" si="10"/>
-        <v>354770.52</v>
+        <f t="shared" si="11"/>
+        <v>529096.16</v>
       </c>
     </row>
     <row r="11" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A11" s="1">
         <v>7</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="32">
         <v>0</v>
       </c>
       <c r="D11" s="38">
         <v>0</v>
       </c>
       <c r="E11" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F11" s="9">
         <v>0</v>
       </c>
       <c r="G11" s="30">
         <v>0</v>
       </c>
       <c r="H11" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <f>Sept!D10</f>
         <v>4329.79</v>
       </c>
       <c r="J11" s="30">
         <f>Sept!E10</f>
         <v>0</v>
       </c>
       <c r="K11" s="10">
         <f t="shared" si="1"/>
         <v>4329.79</v>
       </c>
       <c r="L11" s="8">
@@ -7070,76 +7619,85 @@
       </c>
       <c r="AA11" s="9">
         <f>Mar!D10</f>
         <v>104244.46</v>
       </c>
       <c r="AB11" s="28">
         <f>Mar!E10</f>
         <v>0</v>
       </c>
       <c r="AC11" s="10">
         <f t="shared" si="7"/>
         <v>104244.46</v>
       </c>
       <c r="AD11" s="8">
         <f>Apr!D10</f>
         <v>177934.34</v>
       </c>
       <c r="AE11" s="32">
         <f>Apr!E10</f>
         <v>0</v>
       </c>
       <c r="AF11" s="10">
         <f t="shared" si="8"/>
         <v>177934.34</v>
       </c>
-      <c r="AG11" s="9"/>
-[...1 lines deleted...]
-      <c r="AI11" s="10"/>
+      <c r="AG11" s="9">
+        <f>May!D10</f>
+        <v>151716.28</v>
+      </c>
+      <c r="AH11" s="30">
+        <f>May!E10</f>
+        <v>0</v>
+      </c>
+      <c r="AI11" s="10">
+        <f t="shared" si="9"/>
+        <v>151716.28</v>
+      </c>
       <c r="AJ11" s="9"/>
       <c r="AK11" s="28"/>
       <c r="AL11" s="10"/>
       <c r="AM11" s="46">
-        <f t="shared" si="10"/>
-        <v>308758.17000000004</v>
+        <f t="shared" si="11"/>
+        <v>460474.45000000007</v>
       </c>
     </row>
     <row r="12" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A12" s="1">
         <v>8</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="32">
         <v>0</v>
       </c>
       <c r="D12" s="38">
         <v>0</v>
       </c>
       <c r="E12" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F12" s="9">
         <v>0</v>
       </c>
       <c r="G12" s="20">
         <v>0</v>
       </c>
       <c r="H12" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I12" s="9">
         <f>Sept!D11</f>
         <v>3835.79</v>
       </c>
       <c r="J12" s="20">
         <f>Sept!E11</f>
         <v>27.68</v>
       </c>
       <c r="K12" s="10">
         <f t="shared" si="1"/>
         <v>3863.47</v>
       </c>
       <c r="L12" s="8">
@@ -7204,76 +7762,85 @@
       </c>
       <c r="AA12" s="9">
         <f>Mar!D11</f>
         <v>91417.5</v>
       </c>
       <c r="AB12" s="25">
         <f>Mar!E11</f>
         <v>659.35</v>
       </c>
       <c r="AC12" s="10">
         <f t="shared" si="7"/>
         <v>92076.85</v>
       </c>
       <c r="AD12" s="8">
         <f>Apr!D11</f>
         <v>156040.07</v>
       </c>
       <c r="AE12" s="32">
         <f>Apr!E11</f>
         <v>1125.43</v>
       </c>
       <c r="AF12" s="10">
         <f t="shared" si="8"/>
         <v>157165.5</v>
       </c>
-      <c r="AG12" s="9"/>
-[...1 lines deleted...]
-      <c r="AI12" s="10"/>
+      <c r="AG12" s="9">
+        <f>May!D11</f>
+        <v>133048.06</v>
+      </c>
+      <c r="AH12" s="20">
+        <f>May!E11</f>
+        <v>959.61</v>
+      </c>
+      <c r="AI12" s="10">
+        <f t="shared" si="9"/>
+        <v>134007.66999999998</v>
+      </c>
       <c r="AJ12" s="9"/>
       <c r="AK12" s="25"/>
       <c r="AL12" s="10"/>
       <c r="AM12" s="46">
-        <f t="shared" si="10"/>
-        <v>272719.32</v>
+        <f t="shared" si="11"/>
+        <v>406726.99</v>
       </c>
     </row>
     <row r="13" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A13" s="1">
         <v>9</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="32">
         <v>0</v>
       </c>
       <c r="D13" s="38">
         <v>0</v>
       </c>
       <c r="E13" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F13" s="9">
         <v>0</v>
       </c>
       <c r="G13" s="20">
         <v>0</v>
       </c>
       <c r="H13" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <f>Sept!D12</f>
         <v>3227.72</v>
       </c>
       <c r="J13" s="20">
         <f>Sept!E12</f>
         <v>7.89</v>
       </c>
       <c r="K13" s="10">
         <f t="shared" si="1"/>
         <v>3235.6099999999997</v>
       </c>
       <c r="L13" s="8">
@@ -7338,76 +7905,85 @@
       </c>
       <c r="AA13" s="9">
         <f>Mar!D12</f>
         <v>76835.149999999994</v>
       </c>
       <c r="AB13" s="25">
         <f>Mar!E12</f>
         <v>187.92</v>
       </c>
       <c r="AC13" s="10">
         <f t="shared" si="7"/>
         <v>77023.069999999992</v>
       </c>
       <c r="AD13" s="8">
         <f>Apr!D12</f>
         <v>131149.53</v>
       </c>
       <c r="AE13" s="32">
         <f>Apr!E12</f>
         <v>320.76</v>
       </c>
       <c r="AF13" s="10">
         <f t="shared" si="8"/>
         <v>131470.29</v>
       </c>
-      <c r="AG13" s="9"/>
-[...1 lines deleted...]
-      <c r="AI13" s="10"/>
+      <c r="AG13" s="9">
+        <f>May!D12</f>
+        <v>111825.07</v>
+      </c>
+      <c r="AH13" s="20">
+        <f>May!E12</f>
+        <v>273.49</v>
+      </c>
+      <c r="AI13" s="10">
+        <f t="shared" si="9"/>
+        <v>112098.56000000001</v>
+      </c>
       <c r="AJ13" s="9"/>
       <c r="AK13" s="25"/>
       <c r="AL13" s="10"/>
       <c r="AM13" s="46">
-        <f t="shared" si="10"/>
-        <v>228132.03999999998</v>
+        <f t="shared" si="11"/>
+        <v>340230.6</v>
       </c>
     </row>
     <row r="14" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>10</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="36">
         <v>0</v>
       </c>
       <c r="D14" s="33">
         <v>0</v>
       </c>
       <c r="E14" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F14" s="12">
         <v>0</v>
       </c>
       <c r="G14" s="21">
         <v>0</v>
       </c>
       <c r="H14" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I14" s="12">
         <f>Sept!D13</f>
         <v>4232.8</v>
       </c>
       <c r="J14" s="21">
         <f>Sept!E13</f>
         <v>39.130000000000003</v>
       </c>
       <c r="K14" s="13">
         <f t="shared" si="1"/>
         <v>4271.93</v>
       </c>
       <c r="L14" s="11">
@@ -7472,76 +8048,85 @@
       </c>
       <c r="AA14" s="12">
         <f>Mar!D13</f>
         <v>100767.78</v>
       </c>
       <c r="AB14" s="26">
         <f>Mar!E13</f>
         <v>932.05</v>
       </c>
       <c r="AC14" s="13">
         <f t="shared" si="7"/>
         <v>101699.83</v>
       </c>
       <c r="AD14" s="11">
         <f>Apr!D13</f>
         <v>172000.01</v>
       </c>
       <c r="AE14" s="33">
         <f>Apr!E13</f>
         <v>1590.91</v>
       </c>
       <c r="AF14" s="13">
         <f t="shared" si="8"/>
         <v>173590.92</v>
       </c>
-      <c r="AG14" s="12"/>
-[...1 lines deleted...]
-      <c r="AI14" s="13"/>
+      <c r="AG14" s="12">
+        <f>May!D13</f>
+        <v>146656.35999999999</v>
+      </c>
+      <c r="AH14" s="21">
+        <f>May!E13</f>
+        <v>1356.5</v>
+      </c>
+      <c r="AI14" s="13">
+        <f t="shared" si="9"/>
+        <v>148012.85999999999</v>
+      </c>
       <c r="AJ14" s="12"/>
       <c r="AK14" s="26"/>
       <c r="AL14" s="13"/>
       <c r="AM14" s="47">
-        <f t="shared" si="10"/>
-        <v>301221.31</v>
+        <f t="shared" si="11"/>
+        <v>449234.17</v>
       </c>
     </row>
     <row r="15" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A15" s="1">
         <v>11</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="32">
         <v>0</v>
       </c>
       <c r="D15" s="38">
         <v>0</v>
       </c>
       <c r="E15" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F15" s="9">
         <v>0</v>
       </c>
       <c r="G15" s="20">
         <v>0</v>
       </c>
       <c r="H15" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="9">
         <f>Sept!D14</f>
         <v>3509</v>
       </c>
       <c r="J15" s="20">
         <f>Sept!E14</f>
         <v>27.8</v>
       </c>
       <c r="K15" s="10">
         <f t="shared" si="1"/>
         <v>3536.8</v>
       </c>
       <c r="L15" s="8">
@@ -7606,76 +8191,85 @@
       </c>
       <c r="AA15" s="9">
         <f>Mar!D14</f>
         <v>83038.41</v>
       </c>
       <c r="AB15" s="25">
         <f>Mar!E14</f>
         <v>662.17</v>
       </c>
       <c r="AC15" s="10">
         <f t="shared" si="7"/>
         <v>83700.58</v>
       </c>
       <c r="AD15" s="8">
         <f>Apr!D14</f>
         <v>141737.82999999999</v>
       </c>
       <c r="AE15" s="32">
         <f>Apr!E14</f>
         <v>1130.25</v>
       </c>
       <c r="AF15" s="10">
         <f t="shared" si="8"/>
         <v>142868.07999999999</v>
       </c>
-      <c r="AG15" s="9"/>
-[...1 lines deleted...]
-      <c r="AI15" s="10"/>
+      <c r="AG15" s="9">
+        <f>May!D14</f>
+        <v>120853.22</v>
+      </c>
+      <c r="AH15" s="20">
+        <f>May!E14</f>
+        <v>963.72</v>
+      </c>
+      <c r="AI15" s="10">
+        <f t="shared" si="9"/>
+        <v>121816.94</v>
+      </c>
       <c r="AJ15" s="9"/>
       <c r="AK15" s="25"/>
       <c r="AL15" s="10"/>
       <c r="AM15" s="46">
-        <f t="shared" si="10"/>
-        <v>247909.90999999997</v>
+        <f t="shared" si="11"/>
+        <v>369726.85</v>
       </c>
     </row>
     <row r="16" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A16" s="1">
         <v>12</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="32">
         <v>0</v>
       </c>
       <c r="D16" s="38">
         <v>0</v>
       </c>
       <c r="E16" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F16" s="9">
         <v>0</v>
       </c>
       <c r="G16" s="20">
         <v>0</v>
       </c>
       <c r="H16" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="9">
         <f>Sept!D15</f>
         <v>3874.06</v>
       </c>
       <c r="J16" s="20">
         <f>Sept!E15</f>
         <v>11.85</v>
       </c>
       <c r="K16" s="10">
         <f t="shared" si="1"/>
         <v>3885.91</v>
       </c>
       <c r="L16" s="8">
@@ -7740,76 +8334,85 @@
       </c>
       <c r="AA16" s="9">
         <f>Mar!D15</f>
         <v>92767.81</v>
       </c>
       <c r="AB16" s="25">
         <f>Mar!E15</f>
         <v>282.35000000000002</v>
       </c>
       <c r="AC16" s="10">
         <f t="shared" si="7"/>
         <v>93050.16</v>
       </c>
       <c r="AD16" s="8">
         <f>Apr!D15</f>
         <v>158344.89000000001</v>
       </c>
       <c r="AE16" s="32">
         <f>Apr!E15</f>
         <v>481.95</v>
       </c>
       <c r="AF16" s="10">
         <f t="shared" si="8"/>
         <v>158826.84000000003</v>
       </c>
-      <c r="AG16" s="9"/>
-[...1 lines deleted...]
-      <c r="AI16" s="10"/>
+      <c r="AG16" s="9">
+        <f>May!D15</f>
+        <v>135013.28</v>
+      </c>
+      <c r="AH16" s="20">
+        <f>May!E15</f>
+        <v>410.94</v>
+      </c>
+      <c r="AI16" s="10">
+        <f t="shared" si="9"/>
+        <v>135424.22</v>
+      </c>
       <c r="AJ16" s="9"/>
       <c r="AK16" s="25"/>
       <c r="AL16" s="10"/>
       <c r="AM16" s="46">
-        <f t="shared" si="10"/>
-        <v>275602.13</v>
+        <f t="shared" si="11"/>
+        <v>411026.35</v>
       </c>
     </row>
     <row r="17" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A17" s="1">
         <v>13</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="32">
         <v>0</v>
       </c>
       <c r="D17" s="38">
         <v>0</v>
       </c>
       <c r="E17" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F17" s="9">
         <v>0</v>
       </c>
       <c r="G17" s="20">
         <v>0</v>
       </c>
       <c r="H17" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="9">
         <f>Sept!D16</f>
         <v>3425.36</v>
       </c>
       <c r="J17" s="20">
         <f>Sept!E16</f>
         <v>30.53</v>
       </c>
       <c r="K17" s="10">
         <f t="shared" si="1"/>
         <v>3455.8900000000003</v>
       </c>
       <c r="L17" s="8">
@@ -7874,76 +8477,85 @@
       </c>
       <c r="AA17" s="9">
         <f>Mar!D16</f>
         <v>81329.81</v>
       </c>
       <c r="AB17" s="25">
         <f>Mar!E16</f>
         <v>727.15</v>
       </c>
       <c r="AC17" s="10">
         <f t="shared" si="7"/>
         <v>82056.959999999992</v>
       </c>
       <c r="AD17" s="8">
         <f>Apr!D16</f>
         <v>138821.43</v>
       </c>
       <c r="AE17" s="32">
         <f>Apr!E16</f>
         <v>1241.17</v>
       </c>
       <c r="AF17" s="10">
         <f t="shared" si="8"/>
         <v>140062.6</v>
       </c>
-      <c r="AG17" s="9"/>
-[...1 lines deleted...]
-      <c r="AI17" s="10"/>
+      <c r="AG17" s="9">
+        <f>May!D16</f>
+        <v>118366.54</v>
+      </c>
+      <c r="AH17" s="20">
+        <f>May!E16</f>
+        <v>1058.29</v>
+      </c>
+      <c r="AI17" s="10">
+        <f t="shared" si="9"/>
+        <v>119424.82999999999</v>
+      </c>
       <c r="AJ17" s="9"/>
       <c r="AK17" s="25"/>
       <c r="AL17" s="10"/>
       <c r="AM17" s="46">
-        <f t="shared" si="10"/>
-        <v>243041.74</v>
+        <f t="shared" si="11"/>
+        <v>362466.56999999995</v>
       </c>
     </row>
     <row r="18" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A18" s="1">
         <v>14</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="32">
         <v>0</v>
       </c>
       <c r="D18" s="38">
         <v>0</v>
       </c>
       <c r="E18" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F18" s="9">
         <v>0</v>
       </c>
       <c r="G18" s="20">
         <v>0</v>
       </c>
       <c r="H18" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="9">
         <f>Sept!D17</f>
         <v>3687.27</v>
       </c>
       <c r="J18" s="20">
         <f>Sept!E17</f>
         <v>88.7</v>
       </c>
       <c r="K18" s="10">
         <f t="shared" si="1"/>
         <v>3775.97</v>
       </c>
       <c r="L18" s="8">
@@ -8008,76 +8620,85 @@
       </c>
       <c r="AA18" s="9">
         <f>Mar!D17</f>
         <v>87709.34</v>
       </c>
       <c r="AB18" s="25">
         <f>Mar!E17</f>
         <v>2112.86</v>
       </c>
       <c r="AC18" s="10">
         <f t="shared" si="7"/>
         <v>89822.2</v>
       </c>
       <c r="AD18" s="8">
         <f>Apr!D17</f>
         <v>149710.62</v>
       </c>
       <c r="AE18" s="32">
         <f>Apr!E17</f>
         <v>3606.45</v>
       </c>
       <c r="AF18" s="10">
         <f t="shared" si="8"/>
         <v>153317.07</v>
       </c>
-      <c r="AG18" s="9"/>
-[...1 lines deleted...]
-      <c r="AI18" s="10"/>
+      <c r="AG18" s="9">
+        <f>May!D17</f>
+        <v>127651.24</v>
+      </c>
+      <c r="AH18" s="20">
+        <f>May!E17</f>
+        <v>3075.04</v>
+      </c>
+      <c r="AI18" s="10">
+        <f t="shared" si="9"/>
+        <v>130726.28</v>
+      </c>
       <c r="AJ18" s="9"/>
       <c r="AK18" s="25"/>
       <c r="AL18" s="10"/>
       <c r="AM18" s="46">
-        <f t="shared" si="10"/>
-        <v>266041.38</v>
+        <f t="shared" si="11"/>
+        <v>396767.66000000003</v>
       </c>
     </row>
     <row r="19" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>15</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="36">
         <v>0</v>
       </c>
       <c r="D19" s="33">
         <v>0</v>
       </c>
       <c r="E19" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F19" s="12">
         <v>0</v>
       </c>
       <c r="G19" s="21">
         <v>0</v>
       </c>
       <c r="H19" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="12">
         <f>Sept!D18</f>
         <v>3204.29</v>
       </c>
       <c r="J19" s="21">
         <f>Sept!E18</f>
         <v>29.5</v>
       </c>
       <c r="K19" s="13">
         <f t="shared" si="1"/>
         <v>3233.79</v>
       </c>
       <c r="L19" s="11">
@@ -8142,76 +8763,85 @@
       </c>
       <c r="AA19" s="12">
         <f>Mar!D18</f>
         <v>76356.83</v>
       </c>
       <c r="AB19" s="26">
         <f>Mar!E18</f>
         <v>702.79</v>
       </c>
       <c r="AC19" s="13">
         <f t="shared" si="7"/>
         <v>77059.62</v>
       </c>
       <c r="AD19" s="11">
         <f>Apr!D18</f>
         <v>130333.08</v>
       </c>
       <c r="AE19" s="33">
         <f>Apr!E18</f>
         <v>1199.58</v>
       </c>
       <c r="AF19" s="13">
         <f t="shared" si="8"/>
         <v>131532.66</v>
       </c>
-      <c r="AG19" s="12"/>
-[...1 lines deleted...]
-      <c r="AI19" s="13"/>
+      <c r="AG19" s="12">
+        <f>May!D18</f>
+        <v>111128.92</v>
+      </c>
+      <c r="AH19" s="21">
+        <f>May!E18</f>
+        <v>1022.83</v>
+      </c>
+      <c r="AI19" s="13">
+        <f t="shared" si="9"/>
+        <v>112151.75</v>
+      </c>
       <c r="AJ19" s="12"/>
       <c r="AK19" s="26"/>
       <c r="AL19" s="13"/>
       <c r="AM19" s="47">
-        <f t="shared" si="10"/>
-        <v>228240.28</v>
+        <f t="shared" si="11"/>
+        <v>340392.03</v>
       </c>
     </row>
     <row r="20" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A20" s="1">
         <v>16</v>
       </c>
       <c r="B20" s="42" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="32">
         <v>0</v>
       </c>
       <c r="D20" s="38">
         <v>0</v>
       </c>
       <c r="E20" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="20">
         <v>0</v>
       </c>
       <c r="H20" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="9">
         <f>Sept!D19</f>
         <v>3938.8</v>
       </c>
       <c r="J20" s="20">
         <f>Sept!E19</f>
         <v>6.56</v>
       </c>
       <c r="K20" s="10">
         <f t="shared" si="1"/>
         <v>3945.36</v>
       </c>
       <c r="L20" s="8">
@@ -8276,76 +8906,85 @@
       </c>
       <c r="AA20" s="9">
         <f>Mar!D19</f>
         <v>93678.12</v>
       </c>
       <c r="AB20" s="25">
         <f>Mar!E19</f>
         <v>156.34</v>
       </c>
       <c r="AC20" s="10">
         <f t="shared" si="7"/>
         <v>93834.459999999992</v>
       </c>
       <c r="AD20" s="8">
         <f>Apr!D19</f>
         <v>159898.70000000001</v>
       </c>
       <c r="AE20" s="32">
         <f>Apr!E19</f>
         <v>266.85000000000002</v>
       </c>
       <c r="AF20" s="10">
         <f t="shared" si="8"/>
         <v>160165.55000000002</v>
       </c>
-      <c r="AG20" s="9"/>
-[...1 lines deleted...]
-      <c r="AI20" s="10"/>
+      <c r="AG20" s="9">
+        <f>May!D19</f>
+        <v>136338.14000000001</v>
+      </c>
+      <c r="AH20" s="20">
+        <f>May!E19</f>
+        <v>227.53</v>
+      </c>
+      <c r="AI20" s="10">
+        <f t="shared" si="9"/>
+        <v>136565.67000000001</v>
+      </c>
       <c r="AJ20" s="9"/>
       <c r="AK20" s="25"/>
       <c r="AL20" s="10"/>
       <c r="AM20" s="46">
-        <f t="shared" si="10"/>
-        <v>277925.13</v>
+        <f t="shared" si="11"/>
+        <v>414490.80000000005</v>
       </c>
     </row>
     <row r="21" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A21" s="1">
         <v>17</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="32">
         <v>0</v>
       </c>
       <c r="D21" s="38">
         <v>0</v>
       </c>
       <c r="E21" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="20">
         <v>0</v>
       </c>
       <c r="H21" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="9">
         <f>Sept!D20</f>
         <v>3861.7</v>
       </c>
       <c r="J21" s="20">
         <f>Sept!E20</f>
         <v>58.13</v>
       </c>
       <c r="K21" s="10">
         <f t="shared" si="1"/>
         <v>3919.83</v>
       </c>
       <c r="L21" s="8">
@@ -8410,76 +9049,85 @@
       </c>
       <c r="AA21" s="9">
         <f>Mar!D20</f>
         <v>91783.28</v>
       </c>
       <c r="AB21" s="25">
         <f>Mar!E20</f>
         <v>1384.78</v>
       </c>
       <c r="AC21" s="10">
         <f t="shared" si="7"/>
         <v>93168.06</v>
       </c>
       <c r="AD21" s="8">
         <f>Apr!D20</f>
         <v>156664.41</v>
       </c>
       <c r="AE21" s="32">
         <f>Apr!E20</f>
         <v>2363.6799999999998</v>
       </c>
       <c r="AF21" s="10">
         <f t="shared" si="8"/>
         <v>159028.09</v>
       </c>
-      <c r="AG21" s="9"/>
-[...1 lines deleted...]
-      <c r="AI21" s="10"/>
+      <c r="AG21" s="9">
+        <f>May!D20</f>
+        <v>133580.41</v>
+      </c>
+      <c r="AH21" s="20">
+        <f>May!E20</f>
+        <v>2015.4</v>
+      </c>
+      <c r="AI21" s="10">
+        <f t="shared" si="9"/>
+        <v>135595.81</v>
+      </c>
       <c r="AJ21" s="9"/>
       <c r="AK21" s="25"/>
       <c r="AL21" s="10"/>
       <c r="AM21" s="46">
-        <f t="shared" si="10"/>
-        <v>275951.34999999998</v>
+        <f t="shared" si="11"/>
+        <v>411547.16</v>
       </c>
     </row>
     <row r="22" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A22" s="1">
         <v>18</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="32">
         <v>0</v>
       </c>
       <c r="D22" s="38">
         <v>0</v>
       </c>
       <c r="E22" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="20">
         <v>0</v>
       </c>
       <c r="H22" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="9">
         <f>Sept!D21</f>
         <v>3552.67</v>
       </c>
       <c r="J22" s="20">
         <f>Sept!E21</f>
         <v>16.559999999999999</v>
       </c>
       <c r="K22" s="10">
         <f t="shared" si="1"/>
         <v>3569.23</v>
       </c>
       <c r="L22" s="8">
@@ -8544,76 +9192,85 @@
       </c>
       <c r="AA22" s="9">
         <f>Mar!D21</f>
         <v>84375.39</v>
       </c>
       <c r="AB22" s="25">
         <f>Mar!E21</f>
         <v>394.49</v>
       </c>
       <c r="AC22" s="10">
         <f t="shared" si="7"/>
         <v>84769.88</v>
       </c>
       <c r="AD22" s="8">
         <f>Apr!D21</f>
         <v>144019.92000000001</v>
       </c>
       <c r="AE22" s="32">
         <f>Apr!E21</f>
         <v>673.35</v>
       </c>
       <c r="AF22" s="10">
         <f t="shared" si="8"/>
         <v>144693.27000000002</v>
       </c>
-      <c r="AG22" s="9"/>
-[...1 lines deleted...]
-      <c r="AI22" s="10"/>
+      <c r="AG22" s="9">
+        <f>May!D21</f>
+        <v>122799.03999999999</v>
+      </c>
+      <c r="AH22" s="20">
+        <f>May!E21</f>
+        <v>574.14</v>
+      </c>
+      <c r="AI22" s="10">
+        <f t="shared" si="9"/>
+        <v>123373.18</v>
+      </c>
       <c r="AJ22" s="9"/>
       <c r="AK22" s="25"/>
       <c r="AL22" s="10"/>
       <c r="AM22" s="46">
-        <f t="shared" si="10"/>
-        <v>251077.04000000004</v>
+        <f t="shared" si="11"/>
+        <v>374450.22000000003</v>
       </c>
     </row>
     <row r="23" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A23" s="1">
         <v>19</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="32">
         <v>0</v>
       </c>
       <c r="D23" s="38">
         <v>0</v>
       </c>
       <c r="E23" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F23" s="9">
         <v>0</v>
       </c>
       <c r="G23" s="20">
         <v>0</v>
       </c>
       <c r="H23" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I23" s="9">
         <f>Sept!D22</f>
         <v>3386.49</v>
       </c>
       <c r="J23" s="20">
         <f>Sept!E22</f>
         <v>50.1</v>
       </c>
       <c r="K23" s="10">
         <f t="shared" si="1"/>
         <v>3436.5899999999997</v>
       </c>
       <c r="L23" s="8">
@@ -8678,76 +9335,85 @@
       </c>
       <c r="AA23" s="9">
         <f>Mar!D22</f>
         <v>80814.039999999994</v>
       </c>
       <c r="AB23" s="25">
         <f>Mar!E22</f>
         <v>1193.42</v>
       </c>
       <c r="AC23" s="10">
         <f t="shared" si="7"/>
         <v>82007.459999999992</v>
       </c>
       <c r="AD23" s="8">
         <f>Apr!D22</f>
         <v>137941.07</v>
       </c>
       <c r="AE23" s="32">
         <f>Apr!E22</f>
         <v>2037.05</v>
       </c>
       <c r="AF23" s="10">
         <f t="shared" si="8"/>
         <v>139978.12</v>
       </c>
-      <c r="AG23" s="9"/>
-[...1 lines deleted...]
-      <c r="AI23" s="10"/>
+      <c r="AG23" s="9">
+        <f>May!D22</f>
+        <v>117615.89</v>
+      </c>
+      <c r="AH23" s="20">
+        <f>May!E22</f>
+        <v>1736.89</v>
+      </c>
+      <c r="AI23" s="10">
+        <f t="shared" si="9"/>
+        <v>119352.78</v>
+      </c>
       <c r="AJ23" s="9"/>
       <c r="AK23" s="25"/>
       <c r="AL23" s="10"/>
       <c r="AM23" s="46">
-        <f t="shared" si="10"/>
-        <v>242895.13999999998</v>
+        <f t="shared" si="11"/>
+        <v>362247.92</v>
       </c>
     </row>
     <row r="24" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>20</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="36">
         <v>0</v>
       </c>
       <c r="D24" s="33">
         <v>0</v>
       </c>
       <c r="E24" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F24" s="12">
         <v>0</v>
       </c>
       <c r="G24" s="21">
         <v>0</v>
       </c>
       <c r="H24" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I24" s="12">
         <f>Sept!D23</f>
         <v>2265.2199999999998</v>
       </c>
       <c r="J24" s="21">
         <f>Sept!E23</f>
         <v>5.03</v>
       </c>
       <c r="K24" s="13">
         <f t="shared" si="1"/>
         <v>2270.25</v>
       </c>
       <c r="L24" s="11">
@@ -8812,76 +9478,85 @@
       </c>
       <c r="AA24" s="12">
         <f>Mar!D23</f>
         <v>54102.11</v>
       </c>
       <c r="AB24" s="26">
         <f>Mar!E23</f>
         <v>119.92</v>
       </c>
       <c r="AC24" s="13">
         <f t="shared" si="7"/>
         <v>54222.03</v>
       </c>
       <c r="AD24" s="11">
         <f>Apr!D23</f>
         <v>92346.61</v>
       </c>
       <c r="AE24" s="33">
         <f>Apr!E23</f>
         <v>204.69</v>
       </c>
       <c r="AF24" s="13">
         <f t="shared" si="8"/>
         <v>92551.3</v>
       </c>
-      <c r="AG24" s="12"/>
-[...1 lines deleted...]
-      <c r="AI24" s="13"/>
+      <c r="AG24" s="12">
+        <f>May!D23</f>
+        <v>78739.63</v>
+      </c>
+      <c r="AH24" s="21">
+        <f>May!E23</f>
+        <v>174.53</v>
+      </c>
+      <c r="AI24" s="13">
+        <f t="shared" si="9"/>
+        <v>78914.16</v>
+      </c>
       <c r="AJ24" s="12"/>
       <c r="AK24" s="26"/>
       <c r="AL24" s="13"/>
       <c r="AM24" s="47">
-        <f t="shared" si="10"/>
-        <v>160598.39000000001</v>
+        <f t="shared" si="11"/>
+        <v>239512.55000000002</v>
       </c>
     </row>
     <row r="25" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A25" s="1">
         <v>21</v>
       </c>
       <c r="B25" s="42" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="32">
         <v>0</v>
       </c>
       <c r="D25" s="38">
         <v>0</v>
       </c>
       <c r="E25" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F25" s="9">
         <v>0</v>
       </c>
       <c r="G25" s="20">
         <v>0</v>
       </c>
       <c r="H25" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I25" s="9">
         <f>Sept!D24</f>
         <v>3563.02</v>
       </c>
       <c r="J25" s="20">
         <f>Sept!E24</f>
         <v>40.479999999999997</v>
       </c>
       <c r="K25" s="10">
         <f t="shared" si="1"/>
         <v>3603.5</v>
       </c>
       <c r="L25" s="8">
@@ -8946,76 +9621,85 @@
       </c>
       <c r="AA25" s="9">
         <f>Mar!D24</f>
         <v>84946.59</v>
       </c>
       <c r="AB25" s="25">
         <f>Mar!E24</f>
         <v>964.38</v>
       </c>
       <c r="AC25" s="10">
         <f t="shared" si="7"/>
         <v>85910.97</v>
       </c>
       <c r="AD25" s="8">
         <f>Apr!D24</f>
         <v>144994.89000000001</v>
       </c>
       <c r="AE25" s="32">
         <f>Apr!E24</f>
         <v>1646.1</v>
       </c>
       <c r="AF25" s="10">
         <f t="shared" si="8"/>
         <v>146640.99000000002</v>
       </c>
-      <c r="AG25" s="9"/>
-[...1 lines deleted...]
-      <c r="AI25" s="10"/>
+      <c r="AG25" s="9">
+        <f>May!D24</f>
+        <v>123630.36</v>
+      </c>
+      <c r="AH25" s="20">
+        <f>May!E24</f>
+        <v>1403.55</v>
+      </c>
+      <c r="AI25" s="10">
+        <f t="shared" si="9"/>
+        <v>125033.91</v>
+      </c>
       <c r="AJ25" s="9"/>
       <c r="AK25" s="25"/>
       <c r="AL25" s="10"/>
       <c r="AM25" s="46">
-        <f t="shared" si="10"/>
-        <v>254456.80000000002</v>
+        <f t="shared" si="11"/>
+        <v>379490.71</v>
       </c>
     </row>
     <row r="26" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A26" s="1">
         <v>22</v>
       </c>
       <c r="B26" s="42" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="32">
         <v>0</v>
       </c>
       <c r="D26" s="38">
         <v>0</v>
       </c>
       <c r="E26" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F26" s="9">
         <v>0</v>
       </c>
       <c r="G26" s="20">
         <v>0</v>
       </c>
       <c r="H26" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I26" s="9">
         <f>Sept!D25</f>
         <v>4424.53</v>
       </c>
       <c r="J26" s="20">
         <f>Sept!E25</f>
         <v>80.239999999999995</v>
       </c>
       <c r="K26" s="10">
         <f t="shared" si="1"/>
         <v>4504.7699999999995</v>
       </c>
       <c r="L26" s="8">
@@ -9080,76 +9764,85 @@
       </c>
       <c r="AA26" s="9">
         <f>Mar!D25</f>
         <v>105479.2</v>
       </c>
       <c r="AB26" s="25">
         <f>Mar!E25</f>
         <v>1911.4</v>
       </c>
       <c r="AC26" s="10">
         <f t="shared" si="7"/>
         <v>107390.59999999999</v>
       </c>
       <c r="AD26" s="8">
         <f>Apr!D25</f>
         <v>180041.91</v>
       </c>
       <c r="AE26" s="32">
         <f>Apr!E25</f>
         <v>3262.54</v>
       </c>
       <c r="AF26" s="10">
         <f t="shared" si="8"/>
         <v>183304.45</v>
       </c>
-      <c r="AG26" s="9"/>
-[...1 lines deleted...]
-      <c r="AI26" s="10"/>
+      <c r="AG26" s="9">
+        <f>May!D25</f>
+        <v>153513.31</v>
+      </c>
+      <c r="AH26" s="20">
+        <f>May!E25</f>
+        <v>2781.82</v>
+      </c>
+      <c r="AI26" s="10">
+        <f t="shared" si="9"/>
+        <v>156295.13</v>
+      </c>
       <c r="AJ26" s="9"/>
       <c r="AK26" s="25"/>
       <c r="AL26" s="10"/>
       <c r="AM26" s="46">
-        <f t="shared" si="10"/>
-        <v>318076.57</v>
+        <f t="shared" si="11"/>
+        <v>474371.7</v>
       </c>
     </row>
     <row r="27" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A27" s="1">
         <v>23</v>
       </c>
       <c r="B27" s="42" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="32">
         <v>0</v>
       </c>
       <c r="D27" s="38">
         <v>0</v>
       </c>
       <c r="E27" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F27" s="9">
         <v>0</v>
       </c>
       <c r="G27" s="20">
         <v>0</v>
       </c>
       <c r="H27" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I27" s="9">
         <f>Sept!D26</f>
         <v>4444.3999999999996</v>
       </c>
       <c r="J27" s="20">
         <f>Sept!E26</f>
         <v>72.37</v>
       </c>
       <c r="K27" s="10">
         <f t="shared" si="1"/>
         <v>4516.7699999999995</v>
       </c>
       <c r="L27" s="8">
@@ -9214,76 +9907,85 @@
       </c>
       <c r="AA27" s="9">
         <f>Mar!D26</f>
         <v>106772.9</v>
       </c>
       <c r="AB27" s="25">
         <f>Mar!E26</f>
         <v>1724.07</v>
       </c>
       <c r="AC27" s="10">
         <f t="shared" si="7"/>
         <v>108496.97</v>
       </c>
       <c r="AD27" s="8">
         <f>Apr!D26</f>
         <v>182250.11</v>
       </c>
       <c r="AE27" s="32">
         <f>Apr!E26</f>
         <v>2942.8</v>
       </c>
       <c r="AF27" s="10">
         <f t="shared" si="8"/>
         <v>185192.90999999997</v>
       </c>
-      <c r="AG27" s="9"/>
-[...1 lines deleted...]
-      <c r="AI27" s="10"/>
+      <c r="AG27" s="9">
+        <f>May!D26</f>
+        <v>155396.14000000001</v>
+      </c>
+      <c r="AH27" s="20">
+        <f>May!E26</f>
+        <v>2509.19</v>
+      </c>
+      <c r="AI27" s="10">
+        <f t="shared" si="9"/>
+        <v>157905.33000000002</v>
+      </c>
       <c r="AJ27" s="9"/>
       <c r="AK27" s="25"/>
       <c r="AL27" s="10"/>
       <c r="AM27" s="46">
-        <f t="shared" si="10"/>
-        <v>321353.51</v>
+        <f t="shared" si="11"/>
+        <v>479258.84</v>
       </c>
     </row>
     <row r="28" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A28" s="1">
         <v>24</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>25</v>
       </c>
       <c r="C28" s="32">
         <v>0</v>
       </c>
       <c r="D28" s="38">
         <v>0</v>
       </c>
       <c r="E28" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F28" s="9">
         <v>0</v>
       </c>
       <c r="G28" s="20">
         <v>0</v>
       </c>
       <c r="H28" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I28" s="9">
         <f>Sept!D27</f>
         <v>3989.76</v>
       </c>
       <c r="J28" s="20">
         <f>Sept!E27</f>
         <v>60.82</v>
       </c>
       <c r="K28" s="10">
         <f t="shared" si="1"/>
         <v>4050.5800000000004</v>
       </c>
       <c r="L28" s="8">
@@ -9348,76 +10050,85 @@
       </c>
       <c r="AA28" s="9">
         <f>Mar!D27</f>
         <v>95093.04</v>
       </c>
       <c r="AB28" s="25">
         <f>Mar!E27</f>
         <v>1448.81</v>
       </c>
       <c r="AC28" s="10">
         <f t="shared" si="7"/>
         <v>96541.849999999991</v>
       </c>
       <c r="AD28" s="8">
         <f>Apr!D27</f>
         <v>162313.82</v>
       </c>
       <c r="AE28" s="32">
         <f>Apr!E27</f>
         <v>2472.96</v>
       </c>
       <c r="AF28" s="10">
         <f t="shared" si="8"/>
         <v>164786.78</v>
       </c>
-      <c r="AG28" s="9"/>
-[...1 lines deleted...]
-      <c r="AI28" s="10"/>
+      <c r="AG28" s="9">
+        <f>May!D27</f>
+        <v>138397.4</v>
+      </c>
+      <c r="AH28" s="20">
+        <f>May!E27</f>
+        <v>2108.5700000000002</v>
+      </c>
+      <c r="AI28" s="10">
+        <f t="shared" si="9"/>
+        <v>140505.97</v>
+      </c>
       <c r="AJ28" s="9"/>
       <c r="AK28" s="25"/>
       <c r="AL28" s="10"/>
       <c r="AM28" s="46">
-        <f t="shared" si="10"/>
-        <v>285944.05</v>
+        <f t="shared" si="11"/>
+        <v>426450.02</v>
       </c>
     </row>
     <row r="29" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>25</v>
       </c>
       <c r="B29" s="43" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="36">
         <v>0</v>
       </c>
       <c r="D29" s="33">
         <v>0</v>
       </c>
       <c r="E29" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F29" s="15">
         <v>0</v>
       </c>
       <c r="G29" s="22">
         <v>0</v>
       </c>
       <c r="H29" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I29" s="15">
         <f>Sept!D28</f>
         <v>4026.97</v>
       </c>
       <c r="J29" s="22">
         <f>Sept!E28</f>
         <v>37.270000000000003</v>
       </c>
       <c r="K29" s="13">
         <f t="shared" si="1"/>
         <v>4064.24</v>
       </c>
       <c r="L29" s="14">
@@ -9482,76 +10193,85 @@
       </c>
       <c r="AA29" s="15">
         <f>Mar!D28</f>
         <v>98284.18</v>
       </c>
       <c r="AB29" s="27">
         <f>Mar!E28</f>
         <v>887.79</v>
       </c>
       <c r="AC29" s="13">
         <f t="shared" si="7"/>
         <v>99171.969999999987</v>
       </c>
       <c r="AD29" s="14">
         <f>Apr!D28</f>
         <v>167760.75</v>
       </c>
       <c r="AE29" s="33">
         <f>Apr!E28</f>
         <v>1515.35</v>
       </c>
       <c r="AF29" s="13">
         <f t="shared" si="8"/>
         <v>169276.1</v>
       </c>
-      <c r="AG29" s="15"/>
-[...1 lines deleted...]
-      <c r="AI29" s="13"/>
+      <c r="AG29" s="15">
+        <f>May!D28</f>
+        <v>143041.74</v>
+      </c>
+      <c r="AH29" s="22">
+        <f>May!E28</f>
+        <v>1292.07</v>
+      </c>
+      <c r="AI29" s="13">
+        <f t="shared" si="9"/>
+        <v>144333.81</v>
+      </c>
       <c r="AJ29" s="15"/>
       <c r="AK29" s="27"/>
       <c r="AL29" s="13"/>
       <c r="AM29" s="47">
-        <f t="shared" si="10"/>
-        <v>293734.07999999996</v>
+        <f t="shared" si="11"/>
+        <v>438067.88999999996</v>
       </c>
     </row>
     <row r="30" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A30" s="1">
         <v>26</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="32">
         <v>0</v>
       </c>
       <c r="D30" s="38">
         <v>0</v>
       </c>
       <c r="E30" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F30" s="9">
         <v>0</v>
       </c>
       <c r="G30" s="20">
         <v>0</v>
       </c>
       <c r="H30" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I30" s="9">
         <f>Sept!D29</f>
         <v>2987.8</v>
       </c>
       <c r="J30" s="20">
         <f>Sept!E29</f>
         <v>24.6</v>
       </c>
       <c r="K30" s="10">
         <f t="shared" si="1"/>
         <v>3012.4</v>
       </c>
       <c r="L30" s="8">
@@ -9616,76 +10336,85 @@
       </c>
       <c r="AA30" s="9">
         <f>Mar!D29</f>
         <v>70861.8</v>
       </c>
       <c r="AB30" s="25">
         <f>Mar!E29</f>
         <v>586.05999999999995</v>
       </c>
       <c r="AC30" s="10">
         <f t="shared" si="7"/>
         <v>71447.86</v>
       </c>
       <c r="AD30" s="8">
         <f>Apr!D29</f>
         <v>120953.65</v>
       </c>
       <c r="AE30" s="32">
         <f>Apr!E29</f>
         <v>1000.34</v>
       </c>
       <c r="AF30" s="10">
         <f t="shared" si="8"/>
         <v>121953.98999999999</v>
       </c>
-      <c r="AG30" s="9"/>
-[...1 lines deleted...]
-      <c r="AI30" s="10"/>
+      <c r="AG30" s="9">
+        <f>May!D29</f>
+        <v>103131.52</v>
+      </c>
+      <c r="AH30" s="20">
+        <f>May!E29</f>
+        <v>852.94</v>
+      </c>
+      <c r="AI30" s="10">
+        <f t="shared" si="9"/>
+        <v>103984.46</v>
+      </c>
       <c r="AJ30" s="9"/>
       <c r="AK30" s="25"/>
       <c r="AL30" s="10"/>
       <c r="AM30" s="46">
-        <f t="shared" si="10"/>
-        <v>211619.01</v>
+        <f t="shared" si="11"/>
+        <v>315603.47000000003</v>
       </c>
     </row>
     <row r="31" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A31" s="1">
         <v>27</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="32">
         <v>0</v>
       </c>
       <c r="D31" s="38">
         <v>0</v>
       </c>
       <c r="E31" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F31" s="9">
         <v>0</v>
       </c>
       <c r="G31" s="20">
         <v>0</v>
       </c>
       <c r="H31" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I31" s="9">
         <f>Sept!D30</f>
         <v>2896.29</v>
       </c>
       <c r="J31" s="20">
         <f>Sept!E30</f>
         <v>26.67</v>
       </c>
       <c r="K31" s="10">
         <f t="shared" si="1"/>
         <v>2922.96</v>
       </c>
       <c r="L31" s="8">
@@ -9750,76 +10479,85 @@
       </c>
       <c r="AA31" s="9">
         <f>Mar!D30</f>
         <v>68383.12</v>
       </c>
       <c r="AB31" s="25">
         <f>Mar!E30</f>
         <v>635.49</v>
       </c>
       <c r="AC31" s="10">
         <f t="shared" si="7"/>
         <v>69018.61</v>
       </c>
       <c r="AD31" s="8">
         <f>Apr!D30</f>
         <v>116722.8</v>
       </c>
       <c r="AE31" s="32">
         <f>Apr!E30</f>
         <v>1084.72</v>
       </c>
       <c r="AF31" s="10">
         <f t="shared" si="8"/>
         <v>117807.52</v>
       </c>
-      <c r="AG31" s="9"/>
-[...1 lines deleted...]
-      <c r="AI31" s="10"/>
+      <c r="AG31" s="9">
+        <f>May!D30</f>
+        <v>99524.07</v>
+      </c>
+      <c r="AH31" s="20">
+        <f>May!E30</f>
+        <v>924.89</v>
+      </c>
+      <c r="AI31" s="10">
+        <f t="shared" si="9"/>
+        <v>100448.96000000001</v>
+      </c>
       <c r="AJ31" s="9"/>
       <c r="AK31" s="25"/>
       <c r="AL31" s="10"/>
       <c r="AM31" s="46">
-        <f t="shared" si="10"/>
-        <v>204423.90000000002</v>
+        <f t="shared" si="11"/>
+        <v>304872.86000000004</v>
       </c>
     </row>
     <row r="32" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A32" s="1">
         <v>28</v>
       </c>
       <c r="B32" s="42" t="s">
         <v>29</v>
       </c>
       <c r="C32" s="32">
         <v>0</v>
       </c>
       <c r="D32" s="38">
         <v>0</v>
       </c>
       <c r="E32" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F32" s="9">
         <v>0</v>
       </c>
       <c r="G32" s="20">
         <v>0</v>
       </c>
       <c r="H32" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I32" s="9">
         <f>Sept!D31</f>
         <v>4107.66</v>
       </c>
       <c r="J32" s="20">
         <f>Sept!E31</f>
         <v>48.63</v>
       </c>
       <c r="K32" s="10">
         <f t="shared" si="1"/>
         <v>4156.29</v>
       </c>
       <c r="L32" s="8">
@@ -9884,76 +10622,85 @@
       </c>
       <c r="AA32" s="9">
         <f>Mar!D31</f>
         <v>97949.48</v>
       </c>
       <c r="AB32" s="25">
         <f>Mar!E31</f>
         <v>1158.3499999999999</v>
       </c>
       <c r="AC32" s="10">
         <f t="shared" si="7"/>
         <v>99107.83</v>
       </c>
       <c r="AD32" s="8">
         <f>Apr!D31</f>
         <v>167189.46</v>
       </c>
       <c r="AE32" s="32">
         <f>Apr!E31</f>
         <v>1977.19</v>
       </c>
       <c r="AF32" s="10">
         <f t="shared" si="8"/>
         <v>169166.65</v>
       </c>
-      <c r="AG32" s="9"/>
-[...1 lines deleted...]
-      <c r="AI32" s="10"/>
+      <c r="AG32" s="9">
+        <f>May!D31</f>
+        <v>142554.63</v>
+      </c>
+      <c r="AH32" s="20">
+        <f>May!E31</f>
+        <v>1685.86</v>
+      </c>
+      <c r="AI32" s="10">
+        <f t="shared" si="9"/>
+        <v>144240.49</v>
+      </c>
       <c r="AJ32" s="9"/>
       <c r="AK32" s="25"/>
       <c r="AL32" s="10"/>
       <c r="AM32" s="46">
-        <f t="shared" si="10"/>
-        <v>293544.15000000002</v>
+        <f t="shared" si="11"/>
+        <v>437784.64</v>
       </c>
     </row>
     <row r="33" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A33" s="1">
         <v>29</v>
       </c>
       <c r="B33" s="42" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="32">
         <v>0</v>
       </c>
       <c r="D33" s="38">
         <v>0</v>
       </c>
       <c r="E33" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F33" s="9">
         <v>0</v>
       </c>
       <c r="G33" s="30">
         <v>0</v>
       </c>
       <c r="H33" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I33" s="9">
         <f>Sept!D32</f>
         <v>2897.26</v>
       </c>
       <c r="J33" s="30">
         <f>Sept!E32</f>
         <v>9.9700000000000006</v>
       </c>
       <c r="K33" s="10">
         <f t="shared" si="1"/>
         <v>2907.23</v>
       </c>
       <c r="L33" s="8">
@@ -10018,76 +10765,85 @@
       </c>
       <c r="AA33" s="9">
         <f>Mar!D32</f>
         <v>69836.289999999994</v>
       </c>
       <c r="AB33" s="25">
         <f>Mar!E32</f>
         <v>237.59</v>
       </c>
       <c r="AC33" s="10">
         <f t="shared" si="7"/>
         <v>70073.87999999999</v>
       </c>
       <c r="AD33" s="8">
         <f>Apr!D32</f>
         <v>119203.21</v>
       </c>
       <c r="AE33" s="32">
         <f>Apr!E32</f>
         <v>405.55</v>
       </c>
       <c r="AF33" s="10">
         <f t="shared" si="8"/>
         <v>119608.76000000001</v>
       </c>
-      <c r="AG33" s="9"/>
-[...1 lines deleted...]
-      <c r="AI33" s="10"/>
+      <c r="AG33" s="9">
+        <f>May!D32</f>
+        <v>101639</v>
+      </c>
+      <c r="AH33" s="20">
+        <f>May!E32</f>
+        <v>345.79</v>
+      </c>
+      <c r="AI33" s="10">
+        <f t="shared" si="9"/>
+        <v>101984.79</v>
+      </c>
       <c r="AJ33" s="9"/>
       <c r="AK33" s="25"/>
       <c r="AL33" s="10"/>
       <c r="AM33" s="46">
-        <f t="shared" si="10"/>
-        <v>207549.47</v>
+        <f t="shared" si="11"/>
+        <v>309534.26</v>
       </c>
     </row>
     <row r="34" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>30</v>
       </c>
       <c r="B34" s="43" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="36">
         <v>0</v>
       </c>
       <c r="D34" s="33">
         <v>0</v>
       </c>
       <c r="E34" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F34" s="12">
         <v>0</v>
       </c>
       <c r="G34" s="21">
         <v>0</v>
       </c>
       <c r="H34" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I34" s="12">
         <f>Sept!D33</f>
         <v>2613.29</v>
       </c>
       <c r="J34" s="21">
         <f>Sept!E33</f>
         <v>9.9499999999999993</v>
       </c>
       <c r="K34" s="13">
         <f t="shared" si="1"/>
         <v>2623.24</v>
       </c>
       <c r="L34" s="11">
@@ -10152,76 +10908,85 @@
       </c>
       <c r="AA34" s="12">
         <f>Mar!D33</f>
         <v>62942.54</v>
       </c>
       <c r="AB34" s="26">
         <f>Mar!E33</f>
         <v>237.15</v>
       </c>
       <c r="AC34" s="13">
         <f t="shared" si="7"/>
         <v>63179.69</v>
       </c>
       <c r="AD34" s="11">
         <f>Apr!D33</f>
         <v>107436.3</v>
       </c>
       <c r="AE34" s="33">
         <f>Apr!E33</f>
         <v>404.78</v>
       </c>
       <c r="AF34" s="13">
         <f t="shared" si="8"/>
         <v>107841.08</v>
       </c>
-      <c r="AG34" s="12"/>
-[...1 lines deleted...]
-      <c r="AI34" s="13"/>
+      <c r="AG34" s="12">
+        <f>May!D33</f>
+        <v>91605.91</v>
+      </c>
+      <c r="AH34" s="21">
+        <f>May!E33</f>
+        <v>345.14</v>
+      </c>
+      <c r="AI34" s="13">
+        <f t="shared" si="9"/>
+        <v>91951.05</v>
+      </c>
       <c r="AJ34" s="12"/>
       <c r="AK34" s="26"/>
       <c r="AL34" s="13"/>
       <c r="AM34" s="47">
-        <f t="shared" si="10"/>
-        <v>187129.78000000003</v>
+        <f t="shared" si="11"/>
+        <v>279080.83</v>
       </c>
     </row>
     <row r="35" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A35" s="1">
         <v>31</v>
       </c>
       <c r="B35" s="42" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="32">
         <v>0</v>
       </c>
       <c r="D35" s="38">
         <v>0</v>
       </c>
       <c r="E35" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F35" s="9">
         <v>0</v>
       </c>
       <c r="G35" s="20">
         <v>0</v>
       </c>
       <c r="H35" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I35" s="9">
         <f>Sept!D34</f>
         <v>5172.12</v>
       </c>
       <c r="J35" s="20">
         <f>Sept!E34</f>
         <v>85.35</v>
       </c>
       <c r="K35" s="10">
         <f t="shared" si="1"/>
         <v>5257.47</v>
       </c>
       <c r="L35" s="8">
@@ -10286,76 +11051,85 @@
       </c>
       <c r="AA35" s="9">
         <f>Mar!D34</f>
         <v>123057.19</v>
       </c>
       <c r="AB35" s="25">
         <f>Mar!E34</f>
         <v>2033.15</v>
       </c>
       <c r="AC35" s="10">
         <f t="shared" si="7"/>
         <v>125090.34</v>
       </c>
       <c r="AD35" s="8">
         <f>Apr!D34</f>
         <v>210045.68</v>
       </c>
       <c r="AE35" s="32">
         <f>Apr!E34</f>
         <v>3470.38</v>
       </c>
       <c r="AF35" s="10">
         <f t="shared" si="8"/>
         <v>213516.06</v>
       </c>
-      <c r="AG35" s="9"/>
-[...1 lines deleted...]
-      <c r="AI35" s="10"/>
+      <c r="AG35" s="9">
+        <f>May!D34</f>
+        <v>179096.12</v>
+      </c>
+      <c r="AH35" s="20">
+        <f>May!E34</f>
+        <v>2959.02</v>
+      </c>
+      <c r="AI35" s="10">
+        <f t="shared" si="9"/>
+        <v>182055.13999999998</v>
+      </c>
       <c r="AJ35" s="9"/>
       <c r="AK35" s="25"/>
       <c r="AL35" s="10"/>
       <c r="AM35" s="46">
-        <f t="shared" si="10"/>
-        <v>370500.86</v>
+        <f t="shared" si="11"/>
+        <v>552556</v>
       </c>
     </row>
     <row r="36" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A36" s="1">
         <v>32</v>
       </c>
       <c r="B36" s="42" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="32">
         <v>0</v>
       </c>
       <c r="D36" s="38">
         <v>0</v>
       </c>
       <c r="E36" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F36" s="9">
         <v>0</v>
       </c>
       <c r="G36" s="20">
         <v>0</v>
       </c>
       <c r="H36" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I36" s="9">
         <f>Sept!D35</f>
         <v>2251.65</v>
       </c>
       <c r="J36" s="20">
         <f>Sept!E35</f>
         <v>19.84</v>
       </c>
       <c r="K36" s="10">
         <f t="shared" si="1"/>
         <v>2271.4900000000002</v>
       </c>
       <c r="L36" s="8">
@@ -10420,76 +11194,85 @@
       </c>
       <c r="AA36" s="9">
         <f>Mar!D35</f>
         <v>53387.6</v>
       </c>
       <c r="AB36" s="25">
         <f>Mar!E35</f>
         <v>472.6</v>
       </c>
       <c r="AC36" s="10">
         <f t="shared" si="7"/>
         <v>53860.2</v>
       </c>
       <c r="AD36" s="8">
         <f>Apr!D35</f>
         <v>91127.03</v>
       </c>
       <c r="AE36" s="32">
         <f>Apr!E35</f>
         <v>806.69</v>
       </c>
       <c r="AF36" s="10">
         <f t="shared" si="8"/>
         <v>91933.72</v>
       </c>
-      <c r="AG36" s="9"/>
-[...1 lines deleted...]
-      <c r="AI36" s="10"/>
+      <c r="AG36" s="9">
+        <f>May!D35</f>
+        <v>77699.75</v>
+      </c>
+      <c r="AH36" s="20">
+        <f>May!E35</f>
+        <v>687.83</v>
+      </c>
+      <c r="AI36" s="10">
+        <f t="shared" si="9"/>
+        <v>78387.58</v>
+      </c>
       <c r="AJ36" s="9"/>
       <c r="AK36" s="25"/>
       <c r="AL36" s="10"/>
       <c r="AM36" s="46">
-        <f t="shared" si="10"/>
-        <v>159526.75</v>
+        <f t="shared" si="11"/>
+        <v>237914.33000000002</v>
       </c>
     </row>
     <row r="37" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A37" s="1">
         <v>33</v>
       </c>
       <c r="B37" s="42" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="32">
         <v>0</v>
       </c>
       <c r="D37" s="38">
         <v>0</v>
       </c>
       <c r="E37" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F37" s="9">
         <v>0</v>
       </c>
       <c r="G37" s="20">
         <v>0</v>
       </c>
       <c r="H37" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I37" s="9">
         <f>Sept!D36</f>
         <v>4525.12</v>
       </c>
       <c r="J37" s="20">
         <f>Sept!E36</f>
         <v>75.77</v>
       </c>
       <c r="K37" s="10">
         <f t="shared" si="1"/>
         <v>4600.8900000000003</v>
       </c>
       <c r="L37" s="8">
@@ -10554,76 +11337,85 @@
       </c>
       <c r="AA37" s="9">
         <f>Mar!D36</f>
         <v>107818.95</v>
       </c>
       <c r="AB37" s="25">
         <f>Mar!E36</f>
         <v>1804.97</v>
       </c>
       <c r="AC37" s="10">
         <f t="shared" si="7"/>
         <v>109623.92</v>
       </c>
       <c r="AD37" s="8">
         <f>Apr!D36</f>
         <v>184035.6</v>
       </c>
       <c r="AE37" s="32">
         <f>Apr!E36</f>
         <v>3080.89</v>
       </c>
       <c r="AF37" s="10">
         <f t="shared" si="8"/>
         <v>187116.49000000002</v>
       </c>
-      <c r="AG37" s="9"/>
-[...1 lines deleted...]
-      <c r="AI37" s="10"/>
+      <c r="AG37" s="9">
+        <f>May!D36</f>
+        <v>156918.54999999999</v>
+      </c>
+      <c r="AH37" s="20">
+        <f>May!E36</f>
+        <v>2626.94</v>
+      </c>
+      <c r="AI37" s="10">
+        <f t="shared" si="9"/>
+        <v>159545.49</v>
+      </c>
       <c r="AJ37" s="9"/>
       <c r="AK37" s="25"/>
       <c r="AL37" s="10"/>
       <c r="AM37" s="46">
-        <f t="shared" si="10"/>
-        <v>324691.38</v>
+        <f t="shared" si="11"/>
+        <v>484236.87</v>
       </c>
     </row>
     <row r="38" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A38" s="1">
         <v>34</v>
       </c>
       <c r="B38" s="42" t="s">
         <v>35</v>
       </c>
       <c r="C38" s="32">
         <v>0</v>
       </c>
       <c r="D38" s="38">
         <v>0</v>
       </c>
       <c r="E38" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F38" s="9">
         <v>0</v>
       </c>
       <c r="G38" s="20">
         <v>0</v>
       </c>
       <c r="H38" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I38" s="9">
         <f>Sept!D37</f>
         <v>3392.8</v>
       </c>
       <c r="J38" s="20">
         <f>Sept!E37</f>
         <v>36.67</v>
       </c>
       <c r="K38" s="10">
         <f t="shared" si="1"/>
         <v>3429.4700000000003</v>
       </c>
       <c r="L38" s="8">
@@ -10688,76 +11480,85 @@
       </c>
       <c r="AA38" s="9">
         <f>Mar!D37</f>
         <v>81000.12</v>
       </c>
       <c r="AB38" s="25">
         <f>Mar!E37</f>
         <v>873.34</v>
       </c>
       <c r="AC38" s="10">
         <f t="shared" si="7"/>
         <v>81873.459999999992</v>
       </c>
       <c r="AD38" s="8">
         <f>Apr!D37</f>
         <v>138258.68</v>
       </c>
       <c r="AE38" s="32">
         <f>Apr!E37</f>
         <v>1490.71</v>
       </c>
       <c r="AF38" s="10">
         <f t="shared" si="8"/>
         <v>139749.38999999998</v>
       </c>
-      <c r="AG38" s="9"/>
-[...1 lines deleted...]
-      <c r="AI38" s="10"/>
+      <c r="AG38" s="9">
+        <f>May!D37</f>
+        <v>117886.71</v>
+      </c>
+      <c r="AH38" s="20">
+        <f>May!E37</f>
+        <v>1271.05</v>
+      </c>
+      <c r="AI38" s="10">
+        <f t="shared" si="9"/>
+        <v>119157.76000000001</v>
+      </c>
       <c r="AJ38" s="9"/>
       <c r="AK38" s="25"/>
       <c r="AL38" s="10"/>
       <c r="AM38" s="46">
-        <f t="shared" si="10"/>
-        <v>242498.24999999997</v>
+        <f t="shared" si="11"/>
+        <v>361656.01</v>
       </c>
     </row>
     <row r="39" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>35</v>
       </c>
       <c r="B39" s="43" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="36">
         <v>0</v>
       </c>
       <c r="D39" s="33">
         <v>0</v>
       </c>
       <c r="E39" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F39" s="12">
         <v>0</v>
       </c>
       <c r="G39" s="21">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I39" s="12">
         <f>Sept!D38</f>
         <v>3575.25</v>
       </c>
       <c r="J39" s="21">
         <f>Sept!E38</f>
         <v>61.69</v>
       </c>
       <c r="K39" s="13">
         <f t="shared" si="1"/>
         <v>3636.94</v>
       </c>
       <c r="L39" s="11">
@@ -10822,76 +11623,85 @@
       </c>
       <c r="AA39" s="12">
         <f>Mar!D38</f>
         <v>85113.85</v>
       </c>
       <c r="AB39" s="26">
         <f>Mar!E38</f>
         <v>1469.59</v>
       </c>
       <c r="AC39" s="13">
         <f t="shared" si="7"/>
         <v>86583.44</v>
       </c>
       <c r="AD39" s="11">
         <f>Apr!D38</f>
         <v>145280.39000000001</v>
       </c>
       <c r="AE39" s="33">
         <f>Apr!E38</f>
         <v>2508.4499999999998</v>
       </c>
       <c r="AF39" s="13">
         <f t="shared" si="8"/>
         <v>147788.84000000003</v>
       </c>
-      <c r="AG39" s="12"/>
-[...1 lines deleted...]
-      <c r="AI39" s="13"/>
+      <c r="AG39" s="12">
+        <f>May!D38</f>
+        <v>123873.79</v>
+      </c>
+      <c r="AH39" s="21">
+        <f>May!E38</f>
+        <v>2138.84</v>
+      </c>
+      <c r="AI39" s="13">
+        <f t="shared" si="9"/>
+        <v>126012.62999999999</v>
+      </c>
       <c r="AJ39" s="12"/>
       <c r="AK39" s="26"/>
       <c r="AL39" s="13"/>
       <c r="AM39" s="47">
-        <f t="shared" si="10"/>
-        <v>256448.58000000002</v>
+        <f t="shared" si="11"/>
+        <v>382461.21</v>
       </c>
     </row>
     <row r="40" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A40" s="1">
         <v>36</v>
       </c>
       <c r="B40" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="32">
         <v>0</v>
       </c>
       <c r="D40" s="38">
         <v>0</v>
       </c>
       <c r="E40" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F40" s="9">
         <v>0</v>
       </c>
       <c r="G40" s="20">
         <v>0</v>
       </c>
       <c r="H40" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I40" s="9">
         <f>Sept!D39</f>
         <v>2882.14</v>
       </c>
       <c r="J40" s="20">
         <f>Sept!E39</f>
         <v>31.89</v>
       </c>
       <c r="K40" s="10">
         <f t="shared" si="1"/>
         <v>2914.0299999999997</v>
       </c>
       <c r="L40" s="8">
@@ -10956,76 +11766,85 @@
       </c>
       <c r="AA40" s="9">
         <f>Mar!D39</f>
         <v>68545.52</v>
       </c>
       <c r="AB40" s="25">
         <f>Mar!E39</f>
         <v>759.69</v>
       </c>
       <c r="AC40" s="10">
         <f t="shared" si="7"/>
         <v>69305.210000000006</v>
       </c>
       <c r="AD40" s="8">
         <f>Apr!D39</f>
         <v>117000</v>
       </c>
       <c r="AE40" s="32">
         <f>Apr!E39</f>
         <v>1296.71</v>
       </c>
       <c r="AF40" s="10">
         <f t="shared" si="8"/>
         <v>118296.71</v>
       </c>
-      <c r="AG40" s="9"/>
-[...1 lines deleted...]
-      <c r="AI40" s="10"/>
+      <c r="AG40" s="9">
+        <f>May!D39</f>
+        <v>99760.43</v>
+      </c>
+      <c r="AH40" s="20">
+        <f>May!E39</f>
+        <v>1105.6500000000001</v>
+      </c>
+      <c r="AI40" s="10">
+        <f t="shared" si="9"/>
+        <v>100866.07999999999</v>
+      </c>
       <c r="AJ40" s="9"/>
       <c r="AK40" s="25"/>
       <c r="AL40" s="10"/>
       <c r="AM40" s="46">
-        <f t="shared" si="10"/>
-        <v>205272.76</v>
+        <f t="shared" si="11"/>
+        <v>306138.83999999997</v>
       </c>
     </row>
     <row r="41" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A41" s="1">
         <v>37</v>
       </c>
       <c r="B41" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="32">
         <v>0</v>
       </c>
       <c r="D41" s="38">
         <v>0</v>
       </c>
       <c r="E41" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F41" s="9">
         <v>0</v>
       </c>
       <c r="G41" s="20">
         <v>0</v>
       </c>
       <c r="H41" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I41" s="9">
         <f>Sept!D40</f>
         <v>3285.85</v>
       </c>
       <c r="J41" s="20">
         <f>Sept!E40</f>
         <v>36.090000000000003</v>
       </c>
       <c r="K41" s="10">
         <f t="shared" si="1"/>
         <v>3321.94</v>
       </c>
       <c r="L41" s="8">
@@ -11090,76 +11909,85 @@
       </c>
       <c r="AA41" s="9">
         <f>Mar!D40</f>
         <v>78402.5</v>
       </c>
       <c r="AB41" s="25">
         <f>Mar!E40</f>
         <v>859.54</v>
       </c>
       <c r="AC41" s="10">
         <f t="shared" si="7"/>
         <v>79262.039999999994</v>
       </c>
       <c r="AD41" s="8">
         <f>Apr!D40</f>
         <v>133824.82</v>
       </c>
       <c r="AE41" s="32">
         <f>Apr!E40</f>
         <v>1467.14</v>
       </c>
       <c r="AF41" s="10">
         <f t="shared" si="8"/>
         <v>135291.96000000002</v>
       </c>
-      <c r="AG41" s="9"/>
-[...1 lines deleted...]
-      <c r="AI41" s="10"/>
+      <c r="AG41" s="9">
+        <f>May!D40</f>
+        <v>114106.16</v>
+      </c>
+      <c r="AH41" s="20">
+        <f>May!E40</f>
+        <v>1250.96</v>
+      </c>
+      <c r="AI41" s="10">
+        <f t="shared" si="9"/>
+        <v>115357.12000000001</v>
+      </c>
       <c r="AJ41" s="9"/>
       <c r="AK41" s="25"/>
       <c r="AL41" s="10"/>
       <c r="AM41" s="46">
-        <f t="shared" si="10"/>
-        <v>234763.56</v>
+        <f t="shared" si="11"/>
+        <v>350120.68</v>
       </c>
     </row>
     <row r="42" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A42" s="1">
         <v>38</v>
       </c>
       <c r="B42" s="42" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="32">
         <v>0</v>
       </c>
       <c r="D42" s="38">
         <v>0</v>
       </c>
       <c r="E42" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F42" s="9">
         <v>0</v>
       </c>
       <c r="G42" s="20">
         <v>0</v>
       </c>
       <c r="H42" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I42" s="9">
         <f>Sept!D41</f>
         <v>3365.6</v>
       </c>
       <c r="J42" s="20">
         <f>Sept!E41</f>
         <v>23.32</v>
       </c>
       <c r="K42" s="10">
         <f t="shared" si="1"/>
         <v>3388.92</v>
       </c>
       <c r="L42" s="8">
@@ -11224,76 +12052,85 @@
       </c>
       <c r="AA42" s="9">
         <f>Mar!D41</f>
         <v>80251.59</v>
       </c>
       <c r="AB42" s="25">
         <f>Mar!E41</f>
         <v>555.53</v>
       </c>
       <c r="AC42" s="10">
         <f t="shared" si="7"/>
         <v>80807.12</v>
       </c>
       <c r="AD42" s="8">
         <f>Apr!D41</f>
         <v>136981.03</v>
       </c>
       <c r="AE42" s="32">
         <f>Apr!E41</f>
         <v>948.23</v>
       </c>
       <c r="AF42" s="10">
         <f t="shared" si="8"/>
         <v>137929.26</v>
       </c>
-      <c r="AG42" s="9"/>
-[...1 lines deleted...]
-      <c r="AI42" s="10"/>
+      <c r="AG42" s="9">
+        <f>May!D41</f>
+        <v>116797.31</v>
+      </c>
+      <c r="AH42" s="20">
+        <f>May!E41</f>
+        <v>808.51</v>
+      </c>
+      <c r="AI42" s="10">
+        <f t="shared" si="9"/>
+        <v>117605.81999999999</v>
+      </c>
       <c r="AJ42" s="9"/>
       <c r="AK42" s="25"/>
       <c r="AL42" s="10"/>
       <c r="AM42" s="46">
-        <f t="shared" si="10"/>
-        <v>239339.91</v>
+        <f t="shared" si="11"/>
+        <v>356945.73</v>
       </c>
     </row>
     <row r="43" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A43" s="1">
         <v>39</v>
       </c>
       <c r="B43" s="42" t="s">
         <v>40</v>
       </c>
       <c r="C43" s="32">
         <v>0</v>
       </c>
       <c r="D43" s="38">
         <v>0</v>
       </c>
       <c r="E43" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F43" s="9">
         <v>0</v>
       </c>
       <c r="G43" s="20">
         <v>0</v>
       </c>
       <c r="H43" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I43" s="9">
         <f>Sept!D42</f>
         <v>3608.85</v>
       </c>
       <c r="J43" s="20">
         <f>Sept!E42</f>
         <v>24.72</v>
       </c>
       <c r="K43" s="10">
         <f t="shared" si="1"/>
         <v>3633.5699999999997</v>
       </c>
       <c r="L43" s="8">
@@ -11358,76 +12195,85 @@
       </c>
       <c r="AA43" s="9">
         <f>Mar!D42</f>
         <v>85965.91</v>
       </c>
       <c r="AB43" s="25">
         <f>Mar!E42</f>
         <v>588.84</v>
       </c>
       <c r="AC43" s="10">
         <f t="shared" si="7"/>
         <v>86554.75</v>
       </c>
       <c r="AD43" s="8">
         <f>Apr!D42</f>
         <v>146734.76999999999</v>
       </c>
       <c r="AE43" s="32">
         <f>Apr!E42</f>
         <v>1005.08</v>
       </c>
       <c r="AF43" s="10">
         <f t="shared" si="8"/>
         <v>147739.84999999998</v>
       </c>
-      <c r="AG43" s="9"/>
-[...1 lines deleted...]
-      <c r="AI43" s="10"/>
+      <c r="AG43" s="9">
+        <f>May!D42</f>
+        <v>125113.87</v>
+      </c>
+      <c r="AH43" s="20">
+        <f>May!E42</f>
+        <v>856.98</v>
+      </c>
+      <c r="AI43" s="10">
+        <f t="shared" si="9"/>
+        <v>125970.84999999999</v>
+      </c>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="25"/>
       <c r="AL43" s="10"/>
       <c r="AM43" s="46">
-        <f t="shared" si="10"/>
-        <v>256363.59999999998</v>
+        <f t="shared" si="11"/>
+        <v>382334.44999999995</v>
       </c>
     </row>
     <row r="44" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>40</v>
       </c>
       <c r="B44" s="43" t="s">
         <v>41</v>
       </c>
       <c r="C44" s="36">
         <v>0</v>
       </c>
       <c r="D44" s="33">
         <v>0</v>
       </c>
       <c r="E44" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F44" s="12">
         <v>0</v>
       </c>
       <c r="G44" s="21">
         <v>0</v>
       </c>
       <c r="H44" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I44" s="12">
         <f>Sept!D43</f>
         <v>3327.92</v>
       </c>
       <c r="J44" s="21">
         <f>Sept!E43</f>
         <v>33.020000000000003</v>
       </c>
       <c r="K44" s="13">
         <f t="shared" si="1"/>
         <v>3360.94</v>
       </c>
       <c r="L44" s="11">
@@ -11492,76 +12338,85 @@
       </c>
       <c r="AA44" s="12">
         <f>Mar!D43</f>
         <v>79157.22</v>
       </c>
       <c r="AB44" s="26">
         <f>Mar!E43</f>
         <v>786.52</v>
       </c>
       <c r="AC44" s="13">
         <f t="shared" si="7"/>
         <v>79943.740000000005</v>
       </c>
       <c r="AD44" s="11">
         <f>Apr!D43</f>
         <v>135113.04999999999</v>
       </c>
       <c r="AE44" s="33">
         <f>Apr!E43</f>
         <v>1342.5</v>
       </c>
       <c r="AF44" s="13">
         <f t="shared" si="8"/>
         <v>136455.54999999999</v>
       </c>
-      <c r="AG44" s="12"/>
-[...1 lines deleted...]
-      <c r="AI44" s="13"/>
+      <c r="AG44" s="12">
+        <f>May!D43</f>
+        <v>115204.58</v>
+      </c>
+      <c r="AH44" s="21">
+        <f>May!E43</f>
+        <v>1144.69</v>
+      </c>
+      <c r="AI44" s="13">
+        <f t="shared" si="9"/>
+        <v>116349.27</v>
+      </c>
       <c r="AJ44" s="12"/>
       <c r="AK44" s="26"/>
       <c r="AL44" s="13"/>
       <c r="AM44" s="47">
-        <f t="shared" si="10"/>
-        <v>236782.65999999997</v>
+        <f t="shared" si="11"/>
+        <v>353131.93</v>
       </c>
     </row>
     <row r="45" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A45" s="1">
         <v>41</v>
       </c>
       <c r="B45" s="42" t="s">
         <v>42</v>
       </c>
       <c r="C45" s="32">
         <v>0</v>
       </c>
       <c r="D45" s="38">
         <v>0</v>
       </c>
       <c r="E45" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F45" s="9">
         <v>0</v>
       </c>
       <c r="G45" s="20">
         <v>0</v>
       </c>
       <c r="H45" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I45" s="9">
         <f>Sept!D44</f>
         <v>3514.59</v>
       </c>
       <c r="J45" s="20">
         <f>Sept!E44</f>
         <v>48.22</v>
       </c>
       <c r="K45" s="10">
         <f t="shared" si="1"/>
         <v>3562.81</v>
       </c>
       <c r="L45" s="8">
@@ -11626,76 +12481,85 @@
       </c>
       <c r="AA45" s="9">
         <f>Mar!D44</f>
         <v>83425.240000000005</v>
       </c>
       <c r="AB45" s="25">
         <f>Mar!E44</f>
         <v>1148.73</v>
       </c>
       <c r="AC45" s="10">
         <f t="shared" si="7"/>
         <v>84573.97</v>
       </c>
       <c r="AD45" s="8">
         <f>Apr!D44</f>
         <v>142398.12</v>
       </c>
       <c r="AE45" s="32">
         <f>Apr!E44</f>
         <v>1960.77</v>
       </c>
       <c r="AF45" s="10">
         <f t="shared" si="8"/>
         <v>144358.88999999998</v>
       </c>
-      <c r="AG45" s="9"/>
-[...1 lines deleted...]
-      <c r="AI45" s="10"/>
+      <c r="AG45" s="9">
+        <f>May!D44</f>
+        <v>121416.21</v>
+      </c>
+      <c r="AH45" s="20">
+        <f>May!E44</f>
+        <v>1671.85</v>
+      </c>
+      <c r="AI45" s="10">
+        <f t="shared" si="9"/>
+        <v>123088.06000000001</v>
+      </c>
       <c r="AJ45" s="9"/>
       <c r="AK45" s="25"/>
       <c r="AL45" s="10"/>
       <c r="AM45" s="46">
-        <f t="shared" si="10"/>
-        <v>250496.8</v>
+        <f t="shared" si="11"/>
+        <v>373584.86</v>
       </c>
     </row>
     <row r="46" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A46" s="1">
         <v>42</v>
       </c>
       <c r="B46" s="42" t="s">
         <v>43</v>
       </c>
       <c r="C46" s="32">
         <v>0</v>
       </c>
       <c r="D46" s="38">
         <v>0</v>
       </c>
       <c r="E46" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F46" s="9">
         <v>0</v>
       </c>
       <c r="G46" s="20">
         <v>0</v>
       </c>
       <c r="H46" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I46" s="9">
         <f>Sept!D45</f>
         <v>3727.95</v>
       </c>
       <c r="J46" s="20">
         <f>Sept!E45</f>
         <v>53.96</v>
       </c>
       <c r="K46" s="10">
         <f t="shared" si="1"/>
         <v>3781.91</v>
       </c>
       <c r="L46" s="8">
@@ -11760,76 +12624,85 @@
       </c>
       <c r="AA46" s="9">
         <f>Mar!D45</f>
         <v>88686.93</v>
       </c>
       <c r="AB46" s="25">
         <f>Mar!E45</f>
         <v>1285.52</v>
       </c>
       <c r="AC46" s="10">
         <f t="shared" si="7"/>
         <v>89972.45</v>
       </c>
       <c r="AD46" s="8">
         <f>Apr!D45</f>
         <v>151379.26</v>
       </c>
       <c r="AE46" s="32">
         <f>Apr!E45</f>
         <v>2194.23</v>
       </c>
       <c r="AF46" s="10">
         <f t="shared" si="8"/>
         <v>153573.49000000002</v>
       </c>
-      <c r="AG46" s="9"/>
-[...1 lines deleted...]
-      <c r="AI46" s="10"/>
+      <c r="AG46" s="9">
+        <f>May!D45</f>
+        <v>129074.01</v>
+      </c>
+      <c r="AH46" s="20">
+        <f>May!E45</f>
+        <v>1870.92</v>
+      </c>
+      <c r="AI46" s="10">
+        <f t="shared" si="9"/>
+        <v>130944.93</v>
+      </c>
       <c r="AJ46" s="9"/>
       <c r="AK46" s="25"/>
       <c r="AL46" s="10"/>
       <c r="AM46" s="46">
-        <f t="shared" si="10"/>
-        <v>266486.35000000003</v>
+        <f t="shared" si="11"/>
+        <v>397431.28</v>
       </c>
     </row>
     <row r="47" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A47" s="1">
         <v>43</v>
       </c>
       <c r="B47" s="42" t="s">
         <v>44</v>
       </c>
       <c r="C47" s="32">
         <v>0</v>
       </c>
       <c r="D47" s="38">
         <v>0</v>
       </c>
       <c r="E47" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F47" s="9">
         <v>0</v>
       </c>
       <c r="G47" s="20">
         <v>0</v>
       </c>
       <c r="H47" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I47" s="9">
         <f>Sept!D46</f>
         <v>3898.7</v>
       </c>
       <c r="J47" s="20">
         <f>Sept!E46</f>
         <v>41.86</v>
       </c>
       <c r="K47" s="10">
         <f t="shared" si="1"/>
         <v>3940.56</v>
       </c>
       <c r="L47" s="8">
@@ -11894,76 +12767,85 @@
       </c>
       <c r="AA47" s="9">
         <f>Mar!D46</f>
         <v>92944.08</v>
       </c>
       <c r="AB47" s="25">
         <f>Mar!E46</f>
         <v>996.99</v>
       </c>
       <c r="AC47" s="10">
         <f t="shared" si="7"/>
         <v>93941.07</v>
       </c>
       <c r="AD47" s="8">
         <f>Apr!D46</f>
         <v>158645.76999999999</v>
       </c>
       <c r="AE47" s="32">
         <f>Apr!E46</f>
         <v>1701.76</v>
       </c>
       <c r="AF47" s="10">
         <f t="shared" si="8"/>
         <v>160347.53</v>
       </c>
-      <c r="AG47" s="9"/>
-[...1 lines deleted...]
-      <c r="AI47" s="10"/>
+      <c r="AG47" s="9">
+        <f>May!D46</f>
+        <v>135269.82</v>
+      </c>
+      <c r="AH47" s="20">
+        <f>May!E46</f>
+        <v>1451.01</v>
+      </c>
+      <c r="AI47" s="10">
+        <f t="shared" si="9"/>
+        <v>136720.83000000002</v>
+      </c>
       <c r="AJ47" s="9"/>
       <c r="AK47" s="25"/>
       <c r="AL47" s="10"/>
       <c r="AM47" s="46">
-        <f t="shared" si="10"/>
-        <v>278240.91000000003</v>
+        <f t="shared" si="11"/>
+        <v>414961.74000000005</v>
       </c>
     </row>
     <row r="48" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A48" s="1">
         <v>44</v>
       </c>
       <c r="B48" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C48" s="32">
         <v>0</v>
       </c>
       <c r="D48" s="38">
         <v>0</v>
       </c>
       <c r="E48" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F48" s="9">
         <v>0</v>
       </c>
       <c r="G48" s="20">
         <v>0</v>
       </c>
       <c r="H48" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I48" s="9">
         <f>Sept!D47</f>
         <v>3053.78</v>
       </c>
       <c r="J48" s="20">
         <f>Sept!E47</f>
         <v>27.63</v>
       </c>
       <c r="K48" s="10">
         <f t="shared" si="1"/>
         <v>3081.4100000000003</v>
       </c>
       <c r="L48" s="8">
@@ -12028,76 +12910,85 @@
       </c>
       <c r="AA48" s="9">
         <f>Mar!D47</f>
         <v>72640.179999999993</v>
       </c>
       <c r="AB48" s="25">
         <f>Mar!E47</f>
         <v>658.08</v>
       </c>
       <c r="AC48" s="10">
         <f t="shared" si="7"/>
         <v>73298.259999999995</v>
       </c>
       <c r="AD48" s="8">
         <f>Apr!D47</f>
         <v>123989.15</v>
       </c>
       <c r="AE48" s="32">
         <f>Apr!E47</f>
         <v>1123.27</v>
       </c>
       <c r="AF48" s="10">
         <f t="shared" si="8"/>
         <v>125112.42</v>
       </c>
-      <c r="AG48" s="9"/>
-[...1 lines deleted...]
-      <c r="AI48" s="10"/>
+      <c r="AG48" s="9">
+        <f>May!D47</f>
+        <v>105719.75</v>
+      </c>
+      <c r="AH48" s="20">
+        <f>May!E47</f>
+        <v>957.76</v>
+      </c>
+      <c r="AI48" s="10">
+        <f t="shared" si="9"/>
+        <v>106677.51</v>
+      </c>
       <c r="AJ48" s="9"/>
       <c r="AK48" s="25"/>
       <c r="AL48" s="10"/>
       <c r="AM48" s="46">
-        <f t="shared" si="10"/>
-        <v>217099.64</v>
+        <f t="shared" si="11"/>
+        <v>323777.15000000002</v>
       </c>
     </row>
     <row r="49" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>45</v>
       </c>
       <c r="B49" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C49" s="36">
         <v>0</v>
       </c>
       <c r="D49" s="33">
         <v>0</v>
       </c>
       <c r="E49" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F49" s="12">
         <v>0</v>
       </c>
       <c r="G49" s="21">
         <v>0</v>
       </c>
       <c r="H49" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I49" s="12">
         <f>Sept!D48</f>
         <v>2896.97</v>
       </c>
       <c r="J49" s="21">
         <f>Sept!E48</f>
         <v>37.64</v>
       </c>
       <c r="K49" s="13">
         <f t="shared" si="1"/>
         <v>2934.6099999999997</v>
       </c>
       <c r="L49" s="11">
@@ -12162,76 +13053,85 @@
       </c>
       <c r="AA49" s="12">
         <f>Mar!D48</f>
         <v>68803.820000000007</v>
       </c>
       <c r="AB49" s="26">
         <f>Mar!E48</f>
         <v>896.62</v>
       </c>
       <c r="AC49" s="13">
         <f t="shared" si="7"/>
         <v>69700.44</v>
       </c>
       <c r="AD49" s="11">
         <f>Apr!D48</f>
         <v>117440.89</v>
       </c>
       <c r="AE49" s="33">
         <f>Apr!E48</f>
         <v>1530.44</v>
       </c>
       <c r="AF49" s="13">
         <f t="shared" si="8"/>
         <v>118971.33</v>
       </c>
-      <c r="AG49" s="12"/>
-[...1 lines deleted...]
-      <c r="AI49" s="13"/>
+      <c r="AG49" s="12">
+        <f>May!D48</f>
+        <v>100136.35</v>
+      </c>
+      <c r="AH49" s="21">
+        <f>May!E48</f>
+        <v>1304.93</v>
+      </c>
+      <c r="AI49" s="13">
+        <f t="shared" si="9"/>
+        <v>101441.28</v>
+      </c>
       <c r="AJ49" s="12"/>
       <c r="AK49" s="26"/>
       <c r="AL49" s="13"/>
       <c r="AM49" s="47">
-        <f t="shared" si="10"/>
-        <v>206443.40000000002</v>
+        <f t="shared" si="11"/>
+        <v>307884.68000000005</v>
       </c>
     </row>
     <row r="50" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A50" s="1">
         <v>46</v>
       </c>
       <c r="B50" s="42" t="s">
         <v>47</v>
       </c>
       <c r="C50" s="32">
         <v>0</v>
       </c>
       <c r="D50" s="38">
         <v>0</v>
       </c>
       <c r="E50" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F50" s="9">
         <v>0</v>
       </c>
       <c r="G50" s="20">
         <v>0</v>
       </c>
       <c r="H50" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I50" s="9">
         <f>Sept!D49</f>
         <v>2533.04</v>
       </c>
       <c r="J50" s="20">
         <f>Sept!E49</f>
         <v>69.91</v>
       </c>
       <c r="K50" s="10">
         <f t="shared" si="1"/>
         <v>2602.9499999999998</v>
       </c>
       <c r="L50" s="8">
@@ -12296,76 +13196,85 @@
       </c>
       <c r="AA50" s="9">
         <f>Mar!D49</f>
         <v>59849.279999999999</v>
       </c>
       <c r="AB50" s="25">
         <f>Mar!E49</f>
         <v>1665.28</v>
       </c>
       <c r="AC50" s="10">
         <f t="shared" si="7"/>
         <v>61514.559999999998</v>
       </c>
       <c r="AD50" s="8">
         <f>Apr!D49</f>
         <v>102156.43</v>
       </c>
       <c r="AE50" s="32">
         <f>Apr!E49</f>
         <v>2842.46</v>
       </c>
       <c r="AF50" s="10">
         <f t="shared" si="8"/>
         <v>104998.89</v>
       </c>
-      <c r="AG50" s="9"/>
-[...1 lines deleted...]
-      <c r="AI50" s="10"/>
+      <c r="AG50" s="9">
+        <f>May!D49</f>
+        <v>87104.01</v>
+      </c>
+      <c r="AH50" s="20">
+        <f>May!E49</f>
+        <v>2423.64</v>
+      </c>
+      <c r="AI50" s="10">
+        <f t="shared" si="9"/>
+        <v>89527.65</v>
+      </c>
       <c r="AJ50" s="9"/>
       <c r="AK50" s="25"/>
       <c r="AL50" s="10"/>
       <c r="AM50" s="46">
-        <f t="shared" si="10"/>
-        <v>182197.91999999998</v>
+        <f t="shared" si="11"/>
+        <v>271725.56999999995</v>
       </c>
     </row>
     <row r="51" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A51" s="1">
         <v>47</v>
       </c>
       <c r="B51" s="42" t="s">
         <v>48</v>
       </c>
       <c r="C51" s="32">
         <v>0</v>
       </c>
       <c r="D51" s="38">
         <v>0</v>
       </c>
       <c r="E51" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F51" s="9">
         <v>0</v>
       </c>
       <c r="G51" s="20">
         <v>0</v>
       </c>
       <c r="H51" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I51" s="9">
         <f>Sept!D50</f>
         <v>2427.62</v>
       </c>
       <c r="J51" s="20">
         <f>Sept!E50</f>
         <v>20.2</v>
       </c>
       <c r="K51" s="10">
         <f t="shared" si="1"/>
         <v>2447.8199999999997</v>
       </c>
       <c r="L51" s="8">
@@ -12430,76 +13339,85 @@
       </c>
       <c r="AA51" s="9">
         <f>Mar!D50</f>
         <v>57919.93</v>
       </c>
       <c r="AB51" s="25">
         <f>Mar!E50</f>
         <v>481.13</v>
       </c>
       <c r="AC51" s="10">
         <f t="shared" si="7"/>
         <v>58401.06</v>
       </c>
       <c r="AD51" s="8">
         <f>Apr!D50</f>
         <v>98863.23</v>
       </c>
       <c r="AE51" s="32">
         <f>Apr!E50</f>
         <v>821.24</v>
       </c>
       <c r="AF51" s="10">
         <f t="shared" si="8"/>
         <v>99684.47</v>
       </c>
-      <c r="AG51" s="9"/>
-[...1 lines deleted...]
-      <c r="AI51" s="10"/>
+      <c r="AG51" s="9">
+        <f>May!D50</f>
+        <v>84296.05</v>
+      </c>
+      <c r="AH51" s="20">
+        <f>May!E50</f>
+        <v>700.23</v>
+      </c>
+      <c r="AI51" s="10">
+        <f t="shared" si="9"/>
+        <v>84996.28</v>
+      </c>
       <c r="AJ51" s="9"/>
       <c r="AK51" s="25"/>
       <c r="AL51" s="10"/>
       <c r="AM51" s="46">
-        <f t="shared" si="10"/>
-        <v>172976.12</v>
+        <f t="shared" si="11"/>
+        <v>257972.4</v>
       </c>
     </row>
     <row r="52" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A52" s="1">
         <v>48</v>
       </c>
       <c r="B52" s="42" t="s">
         <v>49</v>
       </c>
       <c r="C52" s="32">
         <v>0</v>
       </c>
       <c r="D52" s="38">
         <v>0</v>
       </c>
       <c r="E52" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F52" s="9">
         <v>0</v>
       </c>
       <c r="G52" s="20">
         <v>0</v>
       </c>
       <c r="H52" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I52" s="9">
         <f>Sept!D51</f>
         <v>3713.78</v>
       </c>
       <c r="J52" s="20">
         <f>Sept!E51</f>
         <v>15.77</v>
       </c>
       <c r="K52" s="10">
         <f t="shared" si="1"/>
         <v>3729.55</v>
       </c>
       <c r="L52" s="8">
@@ -12564,76 +13482,85 @@
       </c>
       <c r="AA52" s="9">
         <f>Mar!D51</f>
         <v>88458.27</v>
       </c>
       <c r="AB52" s="25">
         <f>Mar!E51</f>
         <v>375.72</v>
       </c>
       <c r="AC52" s="10">
         <f t="shared" si="7"/>
         <v>88833.99</v>
       </c>
       <c r="AD52" s="8">
         <f>Apr!D51</f>
         <v>150988.97</v>
       </c>
       <c r="AE52" s="32">
         <f>Apr!E51</f>
         <v>641.30999999999995</v>
       </c>
       <c r="AF52" s="10">
         <f t="shared" si="8"/>
         <v>151630.28</v>
       </c>
-      <c r="AG52" s="9"/>
-[...1 lines deleted...]
-      <c r="AI52" s="10"/>
+      <c r="AG52" s="9">
+        <f>May!D51</f>
+        <v>128741.23</v>
+      </c>
+      <c r="AH52" s="20">
+        <f>May!E51</f>
+        <v>546.82000000000005</v>
+      </c>
+      <c r="AI52" s="10">
+        <f t="shared" si="9"/>
+        <v>129288.05</v>
+      </c>
       <c r="AJ52" s="9"/>
       <c r="AK52" s="25"/>
       <c r="AL52" s="10"/>
       <c r="AM52" s="46">
-        <f t="shared" si="10"/>
-        <v>263114.41000000003</v>
+        <f t="shared" si="11"/>
+        <v>392402.46</v>
       </c>
     </row>
     <row r="53" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A53" s="1">
         <v>49</v>
       </c>
       <c r="B53" s="42" t="s">
         <v>50</v>
       </c>
       <c r="C53" s="32">
         <v>0</v>
       </c>
       <c r="D53" s="38">
         <v>0</v>
       </c>
       <c r="E53" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F53" s="9">
         <v>0</v>
       </c>
       <c r="G53" s="20">
         <v>0</v>
       </c>
       <c r="H53" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I53" s="9">
         <f>Sept!D52</f>
         <v>3835.5</v>
       </c>
       <c r="J53" s="20">
         <f>Sept!E52</f>
         <v>68.53</v>
       </c>
       <c r="K53" s="10">
         <f t="shared" si="1"/>
         <v>3904.03</v>
       </c>
       <c r="L53" s="8">
@@ -12698,76 +13625,85 @@
       </c>
       <c r="AA53" s="9">
         <f>Mar!D52</f>
         <v>91471.57</v>
       </c>
       <c r="AB53" s="25">
         <f>Mar!E52</f>
         <v>1632.46</v>
       </c>
       <c r="AC53" s="10">
         <f t="shared" si="7"/>
         <v>93104.030000000013</v>
       </c>
       <c r="AD53" s="8">
         <f>Apr!D52</f>
         <v>156132.35999999999</v>
       </c>
       <c r="AE53" s="32">
         <f>Apr!E52</f>
         <v>2786.44</v>
       </c>
       <c r="AF53" s="10">
         <f t="shared" si="8"/>
         <v>158918.79999999999</v>
       </c>
-      <c r="AG53" s="9"/>
-[...1 lines deleted...]
-      <c r="AI53" s="10"/>
+      <c r="AG53" s="9">
+        <f>May!D52</f>
+        <v>133126.75</v>
+      </c>
+      <c r="AH53" s="20">
+        <f>May!E52</f>
+        <v>2375.86</v>
+      </c>
+      <c r="AI53" s="10">
+        <f t="shared" si="9"/>
+        <v>135502.60999999999</v>
+      </c>
       <c r="AJ53" s="9"/>
       <c r="AK53" s="25"/>
       <c r="AL53" s="10"/>
       <c r="AM53" s="46">
-        <f t="shared" si="10"/>
-        <v>275761.68</v>
+        <f t="shared" si="11"/>
+        <v>411264.29</v>
       </c>
     </row>
     <row r="54" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>50</v>
       </c>
       <c r="B54" s="43" t="s">
         <v>51</v>
       </c>
       <c r="C54" s="36">
         <v>0</v>
       </c>
       <c r="D54" s="33">
         <v>0</v>
       </c>
       <c r="E54" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F54" s="12">
         <v>0</v>
       </c>
       <c r="G54" s="21">
         <v>0</v>
       </c>
       <c r="H54" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I54" s="12">
         <f>Sept!D53</f>
         <v>5249.82</v>
       </c>
       <c r="J54" s="21">
         <f>Sept!E53</f>
         <v>38.97</v>
       </c>
       <c r="K54" s="13">
         <f t="shared" si="1"/>
         <v>5288.79</v>
       </c>
       <c r="L54" s="11">
@@ -12832,76 +13768,85 @@
       </c>
       <c r="AA54" s="12">
         <f>Mar!D53</f>
         <v>125234.88</v>
       </c>
       <c r="AB54" s="26">
         <f>Mar!E53</f>
         <v>928.4</v>
       </c>
       <c r="AC54" s="13">
         <f t="shared" si="7"/>
         <v>126163.28</v>
       </c>
       <c r="AD54" s="11">
         <f>Apr!D53</f>
         <v>213762.78</v>
       </c>
       <c r="AE54" s="33">
         <f>Apr!E53</f>
         <v>1584.69</v>
       </c>
       <c r="AF54" s="13">
         <f t="shared" si="8"/>
         <v>215347.47</v>
       </c>
-      <c r="AG54" s="12"/>
-[...1 lines deleted...]
-      <c r="AI54" s="13"/>
+      <c r="AG54" s="12">
+        <f>May!D53</f>
+        <v>182265.52</v>
+      </c>
+      <c r="AH54" s="21">
+        <f>May!E53</f>
+        <v>1351.19</v>
+      </c>
+      <c r="AI54" s="13">
+        <f t="shared" si="9"/>
+        <v>183616.71</v>
+      </c>
       <c r="AJ54" s="12"/>
       <c r="AK54" s="26"/>
       <c r="AL54" s="13"/>
       <c r="AM54" s="47">
-        <f t="shared" si="10"/>
-        <v>373678.77</v>
+        <f t="shared" si="11"/>
+        <v>557295.48</v>
       </c>
     </row>
     <row r="55" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A55" s="1">
         <v>51</v>
       </c>
       <c r="B55" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C55" s="32">
         <v>0</v>
       </c>
       <c r="D55" s="38">
         <v>0</v>
       </c>
       <c r="E55" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F55" s="9">
         <v>0</v>
       </c>
       <c r="G55" s="20">
         <v>0</v>
       </c>
       <c r="H55" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I55" s="9">
         <f>Sept!D54</f>
         <v>2787.6</v>
       </c>
       <c r="J55" s="20">
         <f>Sept!E54</f>
         <v>68.150000000000006</v>
       </c>
       <c r="K55" s="10">
         <f t="shared" si="1"/>
         <v>2855.75</v>
       </c>
       <c r="L55" s="8">
@@ -12966,76 +13911,85 @@
       </c>
       <c r="AA55" s="9">
         <f>Mar!D54</f>
         <v>66557.47</v>
       </c>
       <c r="AB55" s="25">
         <f>Mar!E54</f>
         <v>1623.37</v>
       </c>
       <c r="AC55" s="10">
         <f t="shared" si="7"/>
         <v>68180.84</v>
       </c>
       <c r="AD55" s="8">
         <f>Apr!D54</f>
         <v>113606.6</v>
       </c>
       <c r="AE55" s="32">
         <f>Apr!E54</f>
         <v>2770.93</v>
       </c>
       <c r="AF55" s="10">
         <f t="shared" si="8"/>
         <v>116377.53</v>
       </c>
-      <c r="AG55" s="9"/>
-[...1 lines deleted...]
-      <c r="AI55" s="10"/>
+      <c r="AG55" s="9">
+        <f>May!D54</f>
+        <v>96867.04</v>
+      </c>
+      <c r="AH55" s="20">
+        <f>May!E54</f>
+        <v>2362.64</v>
+      </c>
+      <c r="AI55" s="10">
+        <f t="shared" si="9"/>
+        <v>99229.68</v>
+      </c>
       <c r="AJ55" s="9"/>
       <c r="AK55" s="25"/>
       <c r="AL55" s="10"/>
       <c r="AM55" s="46">
-        <f t="shared" si="10"/>
-        <v>201942.52</v>
+        <f t="shared" si="11"/>
+        <v>301172.19999999995</v>
       </c>
     </row>
     <row r="56" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A56" s="1">
         <v>52</v>
       </c>
       <c r="B56" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C56" s="32">
         <v>0</v>
       </c>
       <c r="D56" s="38">
         <v>0</v>
       </c>
       <c r="E56" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F56" s="9">
         <v>0</v>
       </c>
       <c r="G56" s="20">
         <v>0</v>
       </c>
       <c r="H56" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I56" s="9">
         <f>Sept!D55</f>
         <v>5772.1</v>
       </c>
       <c r="J56" s="20">
         <f>Sept!E55</f>
         <v>51.41</v>
       </c>
       <c r="K56" s="10">
         <f t="shared" si="1"/>
         <v>5823.51</v>
       </c>
       <c r="L56" s="8">
@@ -13100,76 +14054,85 @@
       </c>
       <c r="AA56" s="9">
         <f>Mar!D55</f>
         <v>137242.14000000001</v>
       </c>
       <c r="AB56" s="25">
         <f>Mar!E55</f>
         <v>1224.67</v>
       </c>
       <c r="AC56" s="10">
         <f t="shared" si="7"/>
         <v>138466.81000000003</v>
       </c>
       <c r="AD56" s="8">
         <f>Apr!D55</f>
         <v>234257.9</v>
       </c>
       <c r="AE56" s="32">
         <f>Apr!E55</f>
         <v>2090.39</v>
       </c>
       <c r="AF56" s="10">
         <f t="shared" si="8"/>
         <v>236348.29</v>
       </c>
-      <c r="AG56" s="9"/>
-[...1 lines deleted...]
-      <c r="AI56" s="10"/>
+      <c r="AG56" s="9">
+        <f>May!D55</f>
+        <v>199740.75</v>
+      </c>
+      <c r="AH56" s="20">
+        <f>May!E55</f>
+        <v>1782.38</v>
+      </c>
+      <c r="AI56" s="10">
+        <f t="shared" si="9"/>
+        <v>201523.13</v>
+      </c>
       <c r="AJ56" s="9"/>
       <c r="AK56" s="25"/>
       <c r="AL56" s="10"/>
       <c r="AM56" s="46">
-        <f t="shared" si="10"/>
-        <v>410120.17000000004</v>
+        <f t="shared" si="11"/>
+        <v>611643.30000000005</v>
       </c>
     </row>
     <row r="57" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A57" s="1">
         <v>53</v>
       </c>
       <c r="B57" s="42" t="s">
         <v>54</v>
       </c>
       <c r="C57" s="32">
         <v>0</v>
       </c>
       <c r="D57" s="38">
         <v>0</v>
       </c>
       <c r="E57" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F57" s="9">
         <v>0</v>
       </c>
       <c r="G57" s="20">
         <v>0</v>
       </c>
       <c r="H57" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I57" s="9">
         <f>Sept!D56</f>
         <v>3579.77</v>
       </c>
       <c r="J57" s="20">
         <f>Sept!E56</f>
         <v>22.39</v>
       </c>
       <c r="K57" s="10">
         <f t="shared" si="1"/>
         <v>3602.16</v>
       </c>
       <c r="L57" s="8">
@@ -13234,76 +14197,85 @@
       </c>
       <c r="AA57" s="9">
         <f>Mar!D56</f>
         <v>85415.79</v>
       </c>
       <c r="AB57" s="25">
         <f>Mar!E56</f>
         <v>533.36</v>
       </c>
       <c r="AC57" s="10">
         <f t="shared" si="7"/>
         <v>85949.15</v>
       </c>
       <c r="AD57" s="8">
         <f>Apr!D56</f>
         <v>145795.78</v>
       </c>
       <c r="AE57" s="32">
         <f>Apr!E56</f>
         <v>910.39</v>
       </c>
       <c r="AF57" s="10">
         <f t="shared" si="8"/>
         <v>146706.17000000001</v>
       </c>
-      <c r="AG57" s="9"/>
-[...1 lines deleted...]
-      <c r="AI57" s="10"/>
+      <c r="AG57" s="9">
+        <f>May!D56</f>
+        <v>124313.24</v>
+      </c>
+      <c r="AH57" s="20">
+        <f>May!E56</f>
+        <v>776.25</v>
+      </c>
+      <c r="AI57" s="10">
+        <f t="shared" si="9"/>
+        <v>125089.49</v>
+      </c>
       <c r="AJ57" s="9"/>
       <c r="AK57" s="25"/>
       <c r="AL57" s="10"/>
       <c r="AM57" s="46">
-        <f t="shared" si="10"/>
-        <v>254569.93</v>
+        <f t="shared" si="11"/>
+        <v>379659.42</v>
       </c>
     </row>
     <row r="58" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A58" s="1">
         <v>54</v>
       </c>
       <c r="B58" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C58" s="32">
         <v>0</v>
       </c>
       <c r="D58" s="38">
         <v>0</v>
       </c>
       <c r="E58" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F58" s="9">
         <v>0</v>
       </c>
       <c r="G58" s="20">
         <v>0</v>
       </c>
       <c r="H58" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I58" s="9">
         <f>Sept!D57</f>
         <v>3116.45</v>
       </c>
       <c r="J58" s="20">
         <f>Sept!E57</f>
         <v>54.68</v>
       </c>
       <c r="K58" s="10">
         <f t="shared" si="1"/>
         <v>3171.1299999999997</v>
       </c>
       <c r="L58" s="8">
@@ -13368,76 +14340,85 @@
       </c>
       <c r="AA58" s="9">
         <f>Mar!D57</f>
         <v>74259.570000000007</v>
       </c>
       <c r="AB58" s="25">
         <f>Mar!E57</f>
         <v>1302.53</v>
       </c>
       <c r="AC58" s="10">
         <f t="shared" si="7"/>
         <v>75562.100000000006</v>
       </c>
       <c r="AD58" s="8">
         <f>Apr!D57</f>
         <v>126753.28</v>
       </c>
       <c r="AE58" s="32">
         <f>Apr!E57</f>
         <v>2223.2800000000002</v>
       </c>
       <c r="AF58" s="10">
         <f t="shared" si="8"/>
         <v>128976.56</v>
       </c>
-      <c r="AG58" s="9"/>
-[...1 lines deleted...]
-      <c r="AI58" s="10"/>
+      <c r="AG58" s="9">
+        <f>May!D57</f>
+        <v>108076.59</v>
+      </c>
+      <c r="AH58" s="20">
+        <f>May!E57</f>
+        <v>1895.69</v>
+      </c>
+      <c r="AI58" s="10">
+        <f t="shared" si="9"/>
+        <v>109972.28</v>
+      </c>
       <c r="AJ58" s="9"/>
       <c r="AK58" s="25"/>
       <c r="AL58" s="10"/>
       <c r="AM58" s="46">
-        <f t="shared" si="10"/>
-        <v>223804.85</v>
+        <f t="shared" si="11"/>
+        <v>333777.13</v>
       </c>
     </row>
     <row r="59" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>55</v>
       </c>
       <c r="B59" s="43" t="s">
         <v>56</v>
       </c>
       <c r="C59" s="36">
         <v>0</v>
       </c>
       <c r="D59" s="33">
         <v>0</v>
       </c>
       <c r="E59" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F59" s="12">
         <v>0</v>
       </c>
       <c r="G59" s="21">
         <v>0</v>
       </c>
       <c r="H59" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I59" s="12">
         <f>Sept!D58</f>
         <v>6044.33</v>
       </c>
       <c r="J59" s="21">
         <f>Sept!E58</f>
         <v>52.23</v>
       </c>
       <c r="K59" s="13">
         <f t="shared" si="1"/>
         <v>6096.5599999999995</v>
       </c>
       <c r="L59" s="11">
@@ -13502,76 +14483,85 @@
       </c>
       <c r="AA59" s="12">
         <f>Mar!D58</f>
         <v>144030.92000000001</v>
       </c>
       <c r="AB59" s="26">
         <f>Mar!E58</f>
         <v>1244.2</v>
       </c>
       <c r="AC59" s="13">
         <f t="shared" si="7"/>
         <v>145275.12000000002</v>
       </c>
       <c r="AD59" s="11">
         <f>Apr!D58</f>
         <v>245845.63</v>
       </c>
       <c r="AE59" s="33">
         <f>Apr!E58</f>
         <v>2123.71</v>
       </c>
       <c r="AF59" s="13">
         <f t="shared" si="8"/>
         <v>247969.34</v>
       </c>
-      <c r="AG59" s="12"/>
-[...1 lines deleted...]
-      <c r="AI59" s="13"/>
+      <c r="AG59" s="12">
+        <f>May!D58</f>
+        <v>209621.07</v>
+      </c>
+      <c r="AH59" s="21">
+        <f>May!E58</f>
+        <v>1810.79</v>
+      </c>
+      <c r="AI59" s="13">
+        <f t="shared" si="9"/>
+        <v>211431.86000000002</v>
+      </c>
       <c r="AJ59" s="12"/>
       <c r="AK59" s="26"/>
       <c r="AL59" s="13"/>
       <c r="AM59" s="47">
-        <f t="shared" si="10"/>
-        <v>430285.45</v>
+        <f t="shared" si="11"/>
+        <v>641717.31000000006</v>
       </c>
     </row>
     <row r="60" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A60" s="1">
         <v>56</v>
       </c>
       <c r="B60" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C60" s="32">
         <v>0</v>
       </c>
       <c r="D60" s="38">
         <v>0</v>
       </c>
       <c r="E60" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F60" s="9">
         <v>0</v>
       </c>
       <c r="G60" s="20">
         <v>0</v>
       </c>
       <c r="H60" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I60" s="9">
         <f>Sept!D59</f>
         <v>3671.28</v>
       </c>
       <c r="J60" s="20">
         <f>Sept!E59</f>
         <v>17.2</v>
       </c>
       <c r="K60" s="10">
         <f t="shared" si="1"/>
         <v>3688.48</v>
       </c>
       <c r="L60" s="8">
@@ -13636,76 +14626,85 @@
       </c>
       <c r="AA60" s="9">
         <f>Mar!D59</f>
         <v>87863.76</v>
       </c>
       <c r="AB60" s="25">
         <f>Mar!E59</f>
         <v>409.78</v>
       </c>
       <c r="AC60" s="10">
         <f t="shared" si="7"/>
         <v>88273.54</v>
       </c>
       <c r="AD60" s="8">
         <f>Apr!D59</f>
         <v>149974.19</v>
       </c>
       <c r="AE60" s="32">
         <f>Apr!E59</f>
         <v>699.46</v>
       </c>
       <c r="AF60" s="10">
         <f t="shared" si="8"/>
         <v>150673.65</v>
       </c>
-      <c r="AG60" s="9"/>
-[...1 lines deleted...]
-      <c r="AI60" s="10"/>
+      <c r="AG60" s="9">
+        <f>May!D59</f>
+        <v>127875.98</v>
+      </c>
+      <c r="AH60" s="20">
+        <f>May!E59</f>
+        <v>596.39</v>
+      </c>
+      <c r="AI60" s="10">
+        <f t="shared" si="9"/>
+        <v>128472.37</v>
+      </c>
       <c r="AJ60" s="9"/>
       <c r="AK60" s="25"/>
       <c r="AL60" s="10"/>
       <c r="AM60" s="46">
-        <f t="shared" si="10"/>
-        <v>261454.41999999998</v>
+        <f t="shared" si="11"/>
+        <v>389926.79</v>
       </c>
     </row>
     <row r="61" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A61" s="1">
         <v>57</v>
       </c>
       <c r="B61" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C61" s="32">
         <v>0</v>
       </c>
       <c r="D61" s="38">
         <v>0</v>
       </c>
       <c r="E61" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F61" s="9">
         <v>0</v>
       </c>
       <c r="G61" s="20">
         <v>0</v>
       </c>
       <c r="H61" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I61" s="9">
         <f>Sept!D60</f>
         <v>6637.63</v>
       </c>
       <c r="J61" s="20">
         <f>Sept!E60</f>
         <v>7.8</v>
       </c>
       <c r="K61" s="10">
         <f t="shared" si="1"/>
         <v>6645.43</v>
       </c>
       <c r="L61" s="8">
@@ -13770,76 +14769,85 @@
       </c>
       <c r="AA61" s="9">
         <f>Mar!D60</f>
         <v>158857.04999999999</v>
       </c>
       <c r="AB61" s="25">
         <f>Mar!E60</f>
         <v>185.77</v>
       </c>
       <c r="AC61" s="10">
         <f t="shared" si="7"/>
         <v>159042.81999999998</v>
       </c>
       <c r="AD61" s="8">
         <f>Apr!D60</f>
         <v>271152.28999999998</v>
       </c>
       <c r="AE61" s="32">
         <f>Apr!E60</f>
         <v>317.08999999999997</v>
       </c>
       <c r="AF61" s="10">
         <f t="shared" si="8"/>
         <v>271469.38</v>
       </c>
-      <c r="AG61" s="9"/>
-[...1 lines deleted...]
-      <c r="AI61" s="10"/>
+      <c r="AG61" s="9">
+        <f>May!D60</f>
+        <v>231198.87</v>
+      </c>
+      <c r="AH61" s="20">
+        <f>May!E60</f>
+        <v>270.37</v>
+      </c>
+      <c r="AI61" s="10">
+        <f t="shared" si="9"/>
+        <v>231469.24</v>
+      </c>
       <c r="AJ61" s="9"/>
       <c r="AK61" s="25"/>
       <c r="AL61" s="10"/>
       <c r="AM61" s="46">
-        <f t="shared" si="10"/>
-        <v>471063.58999999997</v>
+        <f t="shared" si="11"/>
+        <v>702532.83</v>
       </c>
     </row>
     <row r="62" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A62" s="1">
         <v>58</v>
       </c>
       <c r="B62" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C62" s="32">
         <v>0</v>
       </c>
       <c r="D62" s="38">
         <v>0</v>
       </c>
       <c r="E62" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F62" s="9">
         <v>0</v>
       </c>
       <c r="G62" s="20">
         <v>0</v>
       </c>
       <c r="H62" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I62" s="9">
         <f>Sept!D61</f>
         <v>2544.0300000000002</v>
       </c>
       <c r="J62" s="20">
         <f>Sept!E61</f>
         <v>50.22</v>
       </c>
       <c r="K62" s="10">
         <f t="shared" si="1"/>
         <v>2594.25</v>
       </c>
       <c r="L62" s="8">
@@ -13904,76 +14912,85 @@
       </c>
       <c r="AA62" s="9">
         <f>Mar!D61</f>
         <v>60610</v>
       </c>
       <c r="AB62" s="25">
         <f>Mar!E61</f>
         <v>1196.22</v>
       </c>
       <c r="AC62" s="10">
         <f t="shared" si="7"/>
         <v>61806.22</v>
       </c>
       <c r="AD62" s="8">
         <f>Apr!D61</f>
         <v>103454.89</v>
       </c>
       <c r="AE62" s="32">
         <f>Apr!E61</f>
         <v>2041.82</v>
       </c>
       <c r="AF62" s="10">
         <f t="shared" si="8"/>
         <v>105496.71</v>
       </c>
-      <c r="AG62" s="9"/>
-[...1 lines deleted...]
-      <c r="AI62" s="10"/>
+      <c r="AG62" s="9">
+        <f>May!D61</f>
+        <v>88211.15</v>
+      </c>
+      <c r="AH62" s="20">
+        <f>May!E61</f>
+        <v>1740.97</v>
+      </c>
+      <c r="AI62" s="10">
+        <f t="shared" si="9"/>
+        <v>89952.12</v>
+      </c>
       <c r="AJ62" s="9"/>
       <c r="AK62" s="25"/>
       <c r="AL62" s="10"/>
       <c r="AM62" s="46">
-        <f t="shared" si="10"/>
-        <v>183061.76000000001</v>
+        <f t="shared" si="11"/>
+        <v>273013.88</v>
       </c>
     </row>
     <row r="63" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A63" s="1">
         <v>59</v>
       </c>
       <c r="B63" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C63" s="32">
         <v>0</v>
       </c>
       <c r="D63" s="38">
         <v>0</v>
       </c>
       <c r="E63" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F63" s="9">
         <v>0</v>
       </c>
       <c r="G63" s="20">
         <v>0</v>
       </c>
       <c r="H63" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I63" s="9">
         <f>Sept!D62</f>
         <v>2358.38</v>
       </c>
       <c r="J63" s="20">
         <f>Sept!E62</f>
         <v>25.47</v>
       </c>
       <c r="K63" s="10">
         <f t="shared" si="1"/>
         <v>2383.85</v>
       </c>
       <c r="L63" s="8">
@@ -14038,76 +15055,85 @@
       </c>
       <c r="AA63" s="9">
         <f>Mar!D62</f>
         <v>56279.92</v>
       </c>
       <c r="AB63" s="25">
         <f>Mar!E62</f>
         <v>606.83000000000004</v>
       </c>
       <c r="AC63" s="10">
         <f t="shared" si="7"/>
         <v>56886.75</v>
       </c>
       <c r="AD63" s="8">
         <f>Apr!D62</f>
         <v>96063.91</v>
       </c>
       <c r="AE63" s="32">
         <f>Apr!E62</f>
         <v>1035.79</v>
       </c>
       <c r="AF63" s="10">
         <f t="shared" si="8"/>
         <v>97099.7</v>
       </c>
-      <c r="AG63" s="9"/>
-[...1 lines deleted...]
-      <c r="AI63" s="10"/>
+      <c r="AG63" s="9">
+        <f>May!D62</f>
+        <v>81909.2</v>
+      </c>
+      <c r="AH63" s="20">
+        <f>May!E62</f>
+        <v>883.17</v>
+      </c>
+      <c r="AI63" s="10">
+        <f t="shared" si="9"/>
+        <v>82792.37</v>
+      </c>
       <c r="AJ63" s="9"/>
       <c r="AK63" s="25"/>
       <c r="AL63" s="10"/>
       <c r="AM63" s="46">
-        <f t="shared" si="10"/>
-        <v>168490.95</v>
+        <f t="shared" si="11"/>
+        <v>251283.32</v>
       </c>
     </row>
     <row r="64" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>60</v>
       </c>
       <c r="B64" s="43" t="s">
         <v>61</v>
       </c>
       <c r="C64" s="36">
         <v>0</v>
       </c>
       <c r="D64" s="33">
         <v>0</v>
       </c>
       <c r="E64" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F64" s="12">
         <v>0</v>
       </c>
       <c r="G64" s="21">
         <v>0</v>
       </c>
       <c r="H64" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I64" s="12">
         <f>Sept!D63</f>
         <v>4067.17</v>
       </c>
       <c r="J64" s="21">
         <f>Sept!E63</f>
         <v>37.64</v>
       </c>
       <c r="K64" s="13">
         <f t="shared" si="1"/>
         <v>4104.8100000000004</v>
       </c>
       <c r="L64" s="11">
@@ -14172,76 +15198,85 @@
       </c>
       <c r="AA64" s="12">
         <f>Mar!D63</f>
         <v>96832.91</v>
       </c>
       <c r="AB64" s="26">
         <f>Mar!E63</f>
         <v>896.63</v>
       </c>
       <c r="AC64" s="13">
         <f t="shared" si="7"/>
         <v>97729.540000000008</v>
       </c>
       <c r="AD64" s="11">
         <f>Apr!D63</f>
         <v>165283.6</v>
       </c>
       <c r="AE64" s="33">
         <f>Apr!E63</f>
         <v>1530.46</v>
       </c>
       <c r="AF64" s="13">
         <f t="shared" si="8"/>
         <v>166814.06</v>
       </c>
-      <c r="AG64" s="12"/>
-[...1 lines deleted...]
-      <c r="AI64" s="13"/>
+      <c r="AG64" s="12">
+        <f>May!D63</f>
+        <v>140929.59</v>
+      </c>
+      <c r="AH64" s="21">
+        <f>May!E63</f>
+        <v>1304.95</v>
+      </c>
+      <c r="AI64" s="13">
+        <f t="shared" si="9"/>
+        <v>142234.54</v>
+      </c>
       <c r="AJ64" s="12"/>
       <c r="AK64" s="26"/>
       <c r="AL64" s="13"/>
       <c r="AM64" s="47">
-        <f t="shared" si="10"/>
-        <v>289461.84999999998</v>
+        <f t="shared" si="11"/>
+        <v>431696.39</v>
       </c>
     </row>
     <row r="65" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A65" s="1">
         <v>61</v>
       </c>
       <c r="B65" s="42" t="s">
         <v>62</v>
       </c>
       <c r="C65" s="32">
         <v>0</v>
       </c>
       <c r="D65" s="38">
         <v>0</v>
       </c>
       <c r="E65" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F65" s="9">
         <v>0</v>
       </c>
       <c r="G65" s="20">
         <v>0</v>
       </c>
       <c r="H65" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I65" s="9">
         <f>Sept!D64</f>
         <v>3704.46</v>
       </c>
       <c r="J65" s="20">
         <f>Sept!E64</f>
         <v>44.15</v>
       </c>
       <c r="K65" s="10">
         <f t="shared" si="1"/>
         <v>3748.61</v>
       </c>
       <c r="L65" s="8">
@@ -14306,76 +15341,85 @@
       </c>
       <c r="AA65" s="9">
         <f>Mar!D64</f>
         <v>88755.58</v>
       </c>
       <c r="AB65" s="25">
         <f>Mar!E64</f>
         <v>1051.71</v>
       </c>
       <c r="AC65" s="10">
         <f t="shared" si="7"/>
         <v>89807.290000000008</v>
       </c>
       <c r="AD65" s="8">
         <f>Apr!D64</f>
         <v>151496.45000000001</v>
       </c>
       <c r="AE65" s="32">
         <f>Apr!E64</f>
         <v>1795.16</v>
       </c>
       <c r="AF65" s="10">
         <f t="shared" si="8"/>
         <v>153291.61000000002</v>
       </c>
-      <c r="AG65" s="9"/>
-[...1 lines deleted...]
-      <c r="AI65" s="10"/>
+      <c r="AG65" s="9">
+        <f>May!D64</f>
+        <v>129173.93</v>
+      </c>
+      <c r="AH65" s="20">
+        <f>May!E64</f>
+        <v>1530.65</v>
+      </c>
+      <c r="AI65" s="10">
+        <f t="shared" si="9"/>
+        <v>130704.57999999999</v>
+      </c>
       <c r="AJ65" s="9"/>
       <c r="AK65" s="25"/>
       <c r="AL65" s="10"/>
       <c r="AM65" s="46">
-        <f t="shared" si="10"/>
-        <v>265997.19</v>
+        <f t="shared" si="11"/>
+        <v>396701.77</v>
       </c>
     </row>
     <row r="66" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A66" s="1">
         <v>62</v>
       </c>
       <c r="B66" s="42" t="s">
         <v>63</v>
       </c>
       <c r="C66" s="32">
         <v>0</v>
       </c>
       <c r="D66" s="38">
         <v>0</v>
       </c>
       <c r="E66" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F66" s="9">
         <v>0</v>
       </c>
       <c r="G66" s="20">
         <v>0</v>
       </c>
       <c r="H66" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I66" s="9">
         <f>Sept!D65</f>
         <v>3651.01</v>
       </c>
       <c r="J66" s="20">
         <f>Sept!E65</f>
         <v>52.58</v>
       </c>
       <c r="K66" s="10">
         <f t="shared" si="1"/>
         <v>3703.59</v>
       </c>
       <c r="L66" s="8">
@@ -14440,76 +15484,85 @@
       </c>
       <c r="AA66" s="9">
         <f>Mar!D65</f>
         <v>86765.35</v>
       </c>
       <c r="AB66" s="25">
         <f>Mar!E65</f>
         <v>1252.5899999999999</v>
       </c>
       <c r="AC66" s="10">
         <f t="shared" si="7"/>
         <v>88017.94</v>
       </c>
       <c r="AD66" s="8">
         <f>Apr!D65</f>
         <v>148099.34</v>
       </c>
       <c r="AE66" s="32">
         <f>Apr!E65</f>
         <v>2138.04</v>
       </c>
       <c r="AF66" s="10">
         <f t="shared" si="8"/>
         <v>150237.38</v>
       </c>
-      <c r="AG66" s="9"/>
-[...1 lines deleted...]
-      <c r="AI66" s="10"/>
+      <c r="AG66" s="9">
+        <f>May!D65</f>
+        <v>126277.37</v>
+      </c>
+      <c r="AH66" s="20">
+        <f>May!E65</f>
+        <v>1823</v>
+      </c>
+      <c r="AI66" s="10">
+        <f t="shared" si="9"/>
+        <v>128100.37</v>
+      </c>
       <c r="AJ66" s="9"/>
       <c r="AK66" s="25"/>
       <c r="AL66" s="10"/>
       <c r="AM66" s="46">
-        <f t="shared" si="10"/>
-        <v>260697.38</v>
+        <f t="shared" si="11"/>
+        <v>388797.75</v>
       </c>
     </row>
     <row r="67" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A67" s="1">
         <v>63</v>
       </c>
       <c r="B67" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C67" s="32">
         <v>0</v>
       </c>
       <c r="D67" s="38">
         <v>0</v>
       </c>
       <c r="E67" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F67" s="9">
         <v>0</v>
       </c>
       <c r="G67" s="20">
         <v>0</v>
       </c>
       <c r="H67" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I67" s="9">
         <f>Sept!D66</f>
         <v>4164.42</v>
       </c>
       <c r="J67" s="20">
         <f>Sept!E66</f>
         <v>22.43</v>
       </c>
       <c r="K67" s="10">
         <f t="shared" si="1"/>
         <v>4186.8500000000004</v>
       </c>
       <c r="L67" s="8">
@@ -14574,76 +15627,85 @@
       </c>
       <c r="AA67" s="9">
         <f>Mar!D66</f>
         <v>99152.49</v>
       </c>
       <c r="AB67" s="25">
         <f>Mar!E66</f>
         <v>534.28</v>
       </c>
       <c r="AC67" s="10">
         <f t="shared" si="7"/>
         <v>99686.77</v>
       </c>
       <c r="AD67" s="8">
         <f>Apr!D66</f>
         <v>169242.87</v>
       </c>
       <c r="AE67" s="32">
         <f>Apr!E66</f>
         <v>911.96</v>
       </c>
       <c r="AF67" s="10">
         <f t="shared" si="8"/>
         <v>170154.83</v>
       </c>
-      <c r="AG67" s="9"/>
-[...1 lines deleted...]
-      <c r="AI67" s="10"/>
+      <c r="AG67" s="9">
+        <f>May!D66</f>
+        <v>144305.48000000001</v>
+      </c>
+      <c r="AH67" s="20">
+        <f>May!E66</f>
+        <v>777.59</v>
+      </c>
+      <c r="AI67" s="10">
+        <f t="shared" si="9"/>
+        <v>145083.07</v>
+      </c>
       <c r="AJ67" s="9"/>
       <c r="AK67" s="25"/>
       <c r="AL67" s="10"/>
       <c r="AM67" s="46">
-        <f t="shared" si="10"/>
-        <v>295258.88</v>
+        <f t="shared" si="11"/>
+        <v>440341.95</v>
       </c>
     </row>
     <row r="68" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A68" s="1">
         <v>64</v>
       </c>
       <c r="B68" s="42" t="s">
         <v>65</v>
       </c>
       <c r="C68" s="32">
         <v>0</v>
       </c>
       <c r="D68" s="38">
         <v>0</v>
       </c>
       <c r="E68" s="10">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F68" s="9">
         <v>0</v>
       </c>
       <c r="G68" s="20">
         <v>0</v>
       </c>
       <c r="H68" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I68" s="9">
         <f>Sept!D67</f>
         <v>3963.22</v>
       </c>
       <c r="J68" s="20">
         <f>Sept!E67</f>
         <v>50.86</v>
       </c>
       <c r="K68" s="10">
         <f t="shared" si="1"/>
         <v>4014.08</v>
       </c>
       <c r="L68" s="8">
@@ -14708,4962 +15770,5286 @@
       </c>
       <c r="AA68" s="9">
         <f>Mar!D67</f>
         <v>94397.66</v>
       </c>
       <c r="AB68" s="25">
         <f>Mar!E67</f>
         <v>1211.45</v>
       </c>
       <c r="AC68" s="10">
         <f t="shared" si="7"/>
         <v>95609.11</v>
       </c>
       <c r="AD68" s="8">
         <f>Apr!D67</f>
         <v>161126.88</v>
       </c>
       <c r="AE68" s="32">
         <f>Apr!E67</f>
         <v>2067.83</v>
       </c>
       <c r="AF68" s="10">
         <f t="shared" si="8"/>
         <v>163194.71</v>
       </c>
-      <c r="AG68" s="9"/>
-[...1 lines deleted...]
-      <c r="AI68" s="10"/>
+      <c r="AG68" s="9">
+        <f>May!D67</f>
+        <v>137385.35</v>
+      </c>
+      <c r="AH68" s="20">
+        <f>May!E67</f>
+        <v>1763.14</v>
+      </c>
+      <c r="AI68" s="10">
+        <f t="shared" si="9"/>
+        <v>139148.49000000002</v>
+      </c>
       <c r="AJ68" s="9"/>
       <c r="AK68" s="25"/>
       <c r="AL68" s="10"/>
       <c r="AM68" s="46">
-        <f t="shared" si="10"/>
-        <v>283181.40999999997</v>
+        <f t="shared" si="11"/>
+        <v>422329.9</v>
       </c>
     </row>
     <row r="69" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>65</v>
       </c>
       <c r="B69" s="43" t="s">
         <v>66</v>
       </c>
       <c r="C69" s="36">
         <v>0</v>
       </c>
       <c r="D69" s="33">
         <v>0</v>
       </c>
       <c r="E69" s="13">
-        <f t="shared" si="9"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
       <c r="F69" s="12">
         <v>0</v>
       </c>
       <c r="G69" s="21">
         <v>0</v>
       </c>
       <c r="H69" s="13">
-        <f t="shared" ref="H69:H103" si="11">F69+G69</f>
+        <f t="shared" ref="H69:H103" si="12">F69+G69</f>
         <v>0</v>
       </c>
       <c r="I69" s="12">
         <f>Sept!D68</f>
         <v>3124.46</v>
       </c>
       <c r="J69" s="21">
         <f>Sept!E68</f>
         <v>23.52</v>
       </c>
       <c r="K69" s="13">
-        <f t="shared" ref="K69:K103" si="12">I69+J69</f>
+        <f t="shared" ref="K69:K103" si="13">I69+J69</f>
         <v>3147.98</v>
       </c>
       <c r="L69" s="11">
         <f>Oct!D68</f>
         <v>3138.58</v>
       </c>
       <c r="M69" s="34">
         <f>Oct!E68</f>
         <v>24</v>
       </c>
       <c r="N69" s="13">
-        <f t="shared" ref="N69:N103" si="13">L69+M69</f>
+        <f t="shared" ref="N69:N103" si="14">L69+M69</f>
         <v>3162.58</v>
       </c>
       <c r="O69" s="12">
         <f>Nov!D68</f>
         <v>3025.55</v>
       </c>
       <c r="P69" s="21">
         <f>Nov!E68</f>
         <v>22.95</v>
       </c>
       <c r="Q69" s="13">
-        <f t="shared" ref="Q69:Q103" si="14">O69+P69</f>
+        <f t="shared" ref="Q69:Q103" si="15">O69+P69</f>
         <v>3048.5</v>
       </c>
       <c r="R69" s="12">
         <f>Dec!D68</f>
         <v>3068.78</v>
       </c>
       <c r="S69" s="26">
         <f>Dec!E68</f>
         <v>23.28</v>
       </c>
       <c r="T69" s="13">
-        <f t="shared" ref="T69:T103" si="15">R69+S69</f>
+        <f t="shared" ref="T69:T103" si="16">R69+S69</f>
         <v>3092.0600000000004</v>
       </c>
       <c r="U69" s="11">
         <f>Jan!D68</f>
         <v>3198.14</v>
       </c>
       <c r="V69" s="12">
         <f>Jan!E68</f>
         <v>24.26</v>
       </c>
       <c r="W69" s="13">
-        <f t="shared" ref="W69:W103" si="16">U69+V69</f>
+        <f t="shared" ref="W69:W103" si="17">U69+V69</f>
         <v>3222.4</v>
       </c>
       <c r="X69" s="12">
         <f>Feb!D68</f>
         <v>3273.65</v>
       </c>
       <c r="Y69" s="21">
         <f>Feb!E68</f>
         <v>24.84</v>
       </c>
       <c r="Z69" s="13">
-        <f t="shared" ref="Z69:Z103" si="17">X69+Y69</f>
+        <f t="shared" ref="Z69:Z103" si="18">X69+Y69</f>
         <v>3298.4900000000002</v>
       </c>
       <c r="AA69" s="12">
         <f>Mar!D68</f>
         <v>73848.13</v>
       </c>
       <c r="AB69" s="26">
         <f>Mar!E68</f>
         <v>560.26</v>
       </c>
       <c r="AC69" s="13">
-        <f t="shared" ref="AC69:AC103" si="18">AA69+AB69</f>
+        <f t="shared" ref="AC69:AC103" si="19">AA69+AB69</f>
         <v>74408.39</v>
       </c>
       <c r="AD69" s="11">
         <f>Apr!D68</f>
         <v>126050.99</v>
       </c>
       <c r="AE69" s="33">
         <f>Apr!E68</f>
         <v>956.31</v>
       </c>
       <c r="AF69" s="13">
-        <f t="shared" ref="AF69:AF103" si="19">AD69+AE69</f>
+        <f t="shared" ref="AF69:AF103" si="20">AD69+AE69</f>
         <v>127007.3</v>
       </c>
-      <c r="AG69" s="12"/>
-[...1 lines deleted...]
-      <c r="AI69" s="13"/>
+      <c r="AG69" s="12">
+        <f>May!D68</f>
+        <v>107477.78</v>
+      </c>
+      <c r="AH69" s="21">
+        <f>May!E68</f>
+        <v>815.4</v>
+      </c>
+      <c r="AI69" s="13">
+        <f t="shared" ref="AI69:AI103" si="21">AG69+AH69</f>
+        <v>108293.18</v>
+      </c>
       <c r="AJ69" s="12"/>
       <c r="AK69" s="26"/>
       <c r="AL69" s="13"/>
       <c r="AM69" s="47">
-        <f t="shared" si="10"/>
-        <v>220387.7</v>
+        <f t="shared" si="11"/>
+        <v>328680.88</v>
       </c>
     </row>
     <row r="70" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A70" s="1">
         <v>66</v>
       </c>
       <c r="B70" s="42" t="s">
         <v>67</v>
       </c>
       <c r="C70" s="32">
         <v>0</v>
       </c>
       <c r="D70" s="38">
         <v>0</v>
       </c>
       <c r="E70" s="10">
-        <f t="shared" ref="E70:E103" si="20">C70+D70</f>
+        <f t="shared" ref="E70:E103" si="22">C70+D70</f>
         <v>0</v>
       </c>
       <c r="F70" s="9">
         <v>0</v>
       </c>
       <c r="G70" s="20">
         <v>0</v>
       </c>
       <c r="H70" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I70" s="9">
         <f>Sept!D69</f>
         <v>3036.07</v>
       </c>
       <c r="J70" s="20">
         <f>Sept!E69</f>
         <v>30.08</v>
       </c>
       <c r="K70" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3066.15</v>
       </c>
       <c r="L70" s="8">
         <f>Oct!D69</f>
         <v>3106.56</v>
       </c>
       <c r="M70" s="32">
         <f>Oct!E69</f>
         <v>30.7</v>
       </c>
       <c r="N70" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3137.2599999999998</v>
       </c>
       <c r="O70" s="9">
         <f>Nov!D69</f>
         <v>2967.38</v>
       </c>
       <c r="P70" s="20">
         <f>Nov!E69</f>
         <v>29.36</v>
       </c>
       <c r="Q70" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2996.7400000000002</v>
       </c>
       <c r="R70" s="9">
         <f>Dec!D69</f>
         <v>3009.78</v>
       </c>
       <c r="S70" s="25">
         <f>Dec!E69</f>
         <v>29.78</v>
       </c>
       <c r="T70" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3039.5600000000004</v>
       </c>
       <c r="U70" s="8">
         <f>Jan!D69</f>
         <v>3136.66</v>
       </c>
       <c r="V70" s="9">
         <f>Jan!E69</f>
         <v>31.04</v>
       </c>
       <c r="W70" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3167.7</v>
       </c>
       <c r="X70" s="9">
         <f>Feb!D69</f>
         <v>3210.71</v>
       </c>
       <c r="Y70" s="20">
         <f>Feb!E69</f>
         <v>31.77</v>
       </c>
       <c r="Z70" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3242.48</v>
       </c>
       <c r="AA70" s="9">
         <f>Mar!D69</f>
         <v>72428.31</v>
       </c>
       <c r="AB70" s="25">
         <f>Mar!E69</f>
         <v>716.66</v>
       </c>
       <c r="AC70" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>73144.97</v>
       </c>
       <c r="AD70" s="8">
         <f>Apr!D69</f>
         <v>123627.51</v>
       </c>
       <c r="AE70" s="32">
         <f>Apr!E69</f>
         <v>1223.26</v>
       </c>
       <c r="AF70" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>124850.76999999999</v>
       </c>
-      <c r="AG70" s="9"/>
-[...1 lines deleted...]
-      <c r="AI70" s="10"/>
+      <c r="AG70" s="9">
+        <f>May!D69</f>
+        <v>105411.39</v>
+      </c>
+      <c r="AH70" s="20">
+        <f>May!E69</f>
+        <v>1043.02</v>
+      </c>
+      <c r="AI70" s="10">
+        <f t="shared" si="21"/>
+        <v>106454.41</v>
+      </c>
       <c r="AJ70" s="9"/>
       <c r="AK70" s="25"/>
       <c r="AL70" s="10"/>
       <c r="AM70" s="46">
-        <f t="shared" ref="AM70:AM103" si="21">E70+H70+K70+N70+Q70+T70+W70+Z70+AC70+AF70+AI70+AL70</f>
-        <v>216645.63</v>
+        <f t="shared" ref="AM70:AM103" si="23">E70+H70+K70+N70+Q70+T70+W70+Z70+AC70+AF70+AI70+AL70</f>
+        <v>323100.04000000004</v>
       </c>
     </row>
     <row r="71" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A71" s="1">
         <v>67</v>
       </c>
       <c r="B71" s="42" t="s">
         <v>68</v>
       </c>
       <c r="C71" s="32">
         <v>0</v>
       </c>
       <c r="D71" s="38">
         <v>0</v>
       </c>
       <c r="E71" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F71" s="9">
         <v>0</v>
       </c>
       <c r="G71" s="20">
         <v>0</v>
       </c>
       <c r="H71" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I71" s="9">
         <f>Sept!D70</f>
         <v>3630.61</v>
       </c>
       <c r="J71" s="20">
         <f>Sept!E70</f>
         <v>19.21</v>
       </c>
       <c r="K71" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3649.82</v>
       </c>
       <c r="L71" s="8">
         <f>Oct!D70</f>
         <v>3659</v>
       </c>
       <c r="M71" s="32">
         <f>Oct!E70</f>
         <v>19.600000000000001</v>
       </c>
       <c r="N71" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3678.6</v>
       </c>
       <c r="O71" s="9">
         <f>Nov!D70</f>
         <v>3521.47</v>
       </c>
       <c r="P71" s="20">
         <f>Nov!E70</f>
         <v>18.75</v>
       </c>
       <c r="Q71" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3540.22</v>
       </c>
       <c r="R71" s="9">
         <f>Dec!D70</f>
         <v>3571.78</v>
       </c>
       <c r="S71" s="25">
         <f>Dec!E70</f>
         <v>19.02</v>
       </c>
       <c r="T71" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3590.8</v>
       </c>
       <c r="U71" s="8">
         <f>Jan!D70</f>
         <v>3722.35</v>
       </c>
       <c r="V71" s="9">
         <f>Jan!E70</f>
         <v>19.82</v>
       </c>
       <c r="W71" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3742.17</v>
       </c>
       <c r="X71" s="9">
         <f>Feb!D70</f>
         <v>3810.23</v>
       </c>
       <c r="Y71" s="20">
         <f>Feb!E70</f>
         <v>20.29</v>
       </c>
       <c r="Z71" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3830.52</v>
       </c>
       <c r="AA71" s="9">
         <f>Mar!D70</f>
         <v>85952.49</v>
       </c>
       <c r="AB71" s="25">
         <f>Mar!E70</f>
         <v>457.66</v>
       </c>
       <c r="AC71" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>86410.150000000009</v>
       </c>
       <c r="AD71" s="8">
         <f>Apr!D70</f>
         <v>146711.87</v>
       </c>
       <c r="AE71" s="32">
         <f>Apr!E70</f>
         <v>781.18</v>
       </c>
       <c r="AF71" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>147493.04999999999</v>
       </c>
-      <c r="AG71" s="9"/>
-[...1 lines deleted...]
-      <c r="AI71" s="10"/>
+      <c r="AG71" s="9">
+        <f>May!D70</f>
+        <v>125094.34</v>
+      </c>
+      <c r="AH71" s="20">
+        <f>May!E70</f>
+        <v>666.08</v>
+      </c>
+      <c r="AI71" s="10">
+        <f t="shared" si="21"/>
+        <v>125760.42</v>
+      </c>
       <c r="AJ71" s="9"/>
       <c r="AK71" s="25"/>
       <c r="AL71" s="10"/>
       <c r="AM71" s="46">
-        <f t="shared" si="21"/>
-        <v>255935.33000000002</v>
+        <f t="shared" si="23"/>
+        <v>381695.75</v>
       </c>
     </row>
     <row r="72" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A72" s="1">
         <v>68</v>
       </c>
       <c r="B72" s="42" t="s">
         <v>69</v>
       </c>
       <c r="C72" s="32">
         <v>0</v>
       </c>
       <c r="D72" s="38">
         <v>0</v>
       </c>
       <c r="E72" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F72" s="9">
         <v>0</v>
       </c>
       <c r="G72" s="20">
         <v>0</v>
       </c>
       <c r="H72" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I72" s="9">
         <f>Sept!D71</f>
         <v>2243.96</v>
       </c>
       <c r="J72" s="20">
         <f>Sept!E71</f>
         <v>11.3</v>
       </c>
       <c r="K72" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>2255.2600000000002</v>
       </c>
       <c r="L72" s="8">
         <f>Oct!D71</f>
         <v>2289.36</v>
       </c>
       <c r="M72" s="32">
         <f>Oct!E71</f>
         <v>11.53</v>
       </c>
       <c r="N72" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2300.8900000000003</v>
       </c>
       <c r="O72" s="9">
         <f>Nov!D71</f>
         <v>2189.96</v>
       </c>
       <c r="P72" s="20">
         <f>Nov!E71</f>
         <v>11.03</v>
       </c>
       <c r="Q72" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2200.9900000000002</v>
       </c>
       <c r="R72" s="9">
         <f>Dec!D71</f>
         <v>2221.25</v>
       </c>
       <c r="S72" s="25">
         <f>Dec!E71</f>
         <v>11.19</v>
       </c>
       <c r="T72" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2232.44</v>
       </c>
       <c r="U72" s="8">
         <f>Jan!D71</f>
         <v>2314.88</v>
       </c>
       <c r="V72" s="9">
         <f>Jan!E71</f>
         <v>11.66</v>
       </c>
       <c r="W72" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2326.54</v>
       </c>
       <c r="X72" s="9">
         <f>Feb!D71</f>
         <v>2369.5300000000002</v>
       </c>
       <c r="Y72" s="20">
         <f>Feb!E71</f>
         <v>11.93</v>
       </c>
       <c r="Z72" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2381.46</v>
       </c>
       <c r="AA72" s="9">
         <f>Mar!D71</f>
         <v>53452.83</v>
       </c>
       <c r="AB72" s="25">
         <f>Mar!E71</f>
         <v>269.18</v>
       </c>
       <c r="AC72" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>53722.01</v>
       </c>
       <c r="AD72" s="8">
         <f>Apr!D71</f>
         <v>91238.37</v>
       </c>
       <c r="AE72" s="32">
         <f>Apr!E71</f>
         <v>459.46</v>
       </c>
       <c r="AF72" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>91697.83</v>
       </c>
-      <c r="AG72" s="9"/>
-[...1 lines deleted...]
-      <c r="AI72" s="10"/>
+      <c r="AG72" s="9">
+        <f>May!D71</f>
+        <v>77794.69</v>
+      </c>
+      <c r="AH72" s="20">
+        <f>May!E71</f>
+        <v>391.76</v>
+      </c>
+      <c r="AI72" s="10">
+        <f t="shared" si="21"/>
+        <v>78186.45</v>
+      </c>
       <c r="AJ72" s="9"/>
       <c r="AK72" s="25"/>
       <c r="AL72" s="10"/>
       <c r="AM72" s="46">
-        <f t="shared" si="21"/>
-        <v>159117.41999999998</v>
+        <f t="shared" si="23"/>
+        <v>237303.87</v>
       </c>
     </row>
     <row r="73" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A73" s="1">
         <v>69</v>
       </c>
       <c r="B73" s="42" t="s">
         <v>70</v>
       </c>
       <c r="C73" s="32">
         <v>0</v>
       </c>
       <c r="D73" s="38">
         <v>0</v>
       </c>
       <c r="E73" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F73" s="9">
         <v>0</v>
       </c>
       <c r="G73" s="20">
         <v>0</v>
       </c>
       <c r="H73" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I73" s="9">
         <f>Sept!D72</f>
         <v>2579.13</v>
       </c>
       <c r="J73" s="20">
         <f>Sept!E72</f>
         <v>8.4600000000000009</v>
       </c>
       <c r="K73" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>2587.59</v>
       </c>
       <c r="L73" s="8">
         <f>Oct!D72</f>
         <v>2621.4299999999998</v>
       </c>
       <c r="M73" s="32">
         <f>Oct!E72</f>
         <v>8.64</v>
       </c>
       <c r="N73" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2630.0699999999997</v>
       </c>
       <c r="O73" s="9">
         <f>Nov!D72</f>
         <v>2512.2800000000002</v>
       </c>
       <c r="P73" s="20">
         <f>Nov!E72</f>
         <v>8.26</v>
       </c>
       <c r="Q73" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2520.5400000000004</v>
       </c>
       <c r="R73" s="9">
         <f>Dec!D72</f>
         <v>2548.1799999999998</v>
       </c>
       <c r="S73" s="25">
         <f>Dec!E72</f>
         <v>8.3800000000000008</v>
       </c>
       <c r="T73" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2556.56</v>
       </c>
       <c r="U73" s="8">
         <f>Jan!D72</f>
         <v>2655.6</v>
       </c>
       <c r="V73" s="9">
         <f>Jan!E72</f>
         <v>8.73</v>
       </c>
       <c r="W73" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2664.33</v>
       </c>
       <c r="X73" s="9">
         <f>Feb!D72</f>
         <v>2718.29</v>
       </c>
       <c r="Y73" s="20">
         <f>Feb!E72</f>
         <v>8.94</v>
       </c>
       <c r="Z73" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2727.23</v>
       </c>
       <c r="AA73" s="9">
         <f>Mar!D72</f>
         <v>61320.17</v>
       </c>
       <c r="AB73" s="25">
         <f>Mar!E72</f>
         <v>201.65</v>
       </c>
       <c r="AC73" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>61521.82</v>
       </c>
       <c r="AD73" s="8">
         <f>Apr!D72</f>
         <v>104667.09</v>
       </c>
       <c r="AE73" s="32">
         <f>Apr!E72</f>
         <v>344.2</v>
       </c>
       <c r="AF73" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>105011.29</v>
       </c>
-      <c r="AG73" s="9"/>
-[...1 lines deleted...]
-      <c r="AI73" s="10"/>
+      <c r="AG73" s="9">
+        <f>May!D72</f>
+        <v>89244.73</v>
+      </c>
+      <c r="AH73" s="20">
+        <f>May!E72</f>
+        <v>293.48</v>
+      </c>
+      <c r="AI73" s="10">
+        <f t="shared" si="21"/>
+        <v>89538.209999999992</v>
+      </c>
       <c r="AJ73" s="9"/>
       <c r="AK73" s="25"/>
       <c r="AL73" s="10"/>
       <c r="AM73" s="46">
-        <f t="shared" si="21"/>
-        <v>182219.43</v>
+        <f t="shared" si="23"/>
+        <v>271757.64</v>
       </c>
     </row>
     <row r="74" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>70</v>
       </c>
       <c r="B74" s="43" t="s">
         <v>71</v>
       </c>
       <c r="C74" s="36">
         <v>0</v>
       </c>
       <c r="D74" s="33">
         <v>0</v>
       </c>
       <c r="E74" s="13">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F74" s="12">
         <v>0</v>
       </c>
       <c r="G74" s="21">
         <v>0</v>
       </c>
       <c r="H74" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I74" s="12">
         <f>Sept!D73</f>
         <v>3226.39</v>
       </c>
       <c r="J74" s="21">
         <f>Sept!E73</f>
         <v>13.29</v>
       </c>
       <c r="K74" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3239.68</v>
       </c>
       <c r="L74" s="11">
         <f>Oct!D73</f>
         <v>3291.7</v>
       </c>
       <c r="M74" s="34">
         <f>Oct!E73</f>
         <v>13.56</v>
       </c>
       <c r="N74" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3305.2599999999998</v>
       </c>
       <c r="O74" s="12">
         <f>Nov!D73</f>
         <v>3148.76</v>
       </c>
       <c r="P74" s="21">
         <f>Nov!E73</f>
         <v>12.97</v>
       </c>
       <c r="Q74" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3161.73</v>
       </c>
       <c r="R74" s="12">
         <f>Dec!D73</f>
         <v>3193.74</v>
       </c>
       <c r="S74" s="26">
         <f>Dec!E73</f>
         <v>13.15</v>
       </c>
       <c r="T74" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3206.89</v>
       </c>
       <c r="U74" s="11">
         <f>Jan!D73</f>
         <v>3328.38</v>
       </c>
       <c r="V74" s="12">
         <f>Jan!E73</f>
         <v>13.71</v>
       </c>
       <c r="W74" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3342.09</v>
       </c>
       <c r="X74" s="12">
         <f>Feb!D73</f>
         <v>3406.95</v>
       </c>
       <c r="Y74" s="21">
         <f>Feb!E73</f>
         <v>14.03</v>
       </c>
       <c r="Z74" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3420.98</v>
       </c>
       <c r="AA74" s="12">
         <f>Mar!D73</f>
         <v>76855.34</v>
       </c>
       <c r="AB74" s="26">
         <f>Mar!E73</f>
         <v>316.5</v>
       </c>
       <c r="AC74" s="13">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>77171.839999999997</v>
       </c>
       <c r="AD74" s="11">
         <f>Apr!D73</f>
         <v>131183.99</v>
       </c>
       <c r="AE74" s="33">
         <f>Apr!E73</f>
         <v>540.23</v>
       </c>
       <c r="AF74" s="13">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>131724.22</v>
       </c>
-      <c r="AG74" s="12"/>
-[...1 lines deleted...]
-      <c r="AI74" s="13"/>
+      <c r="AG74" s="12">
+        <f>May!D73</f>
+        <v>111854.45</v>
+      </c>
+      <c r="AH74" s="21">
+        <f>May!E73</f>
+        <v>460.63</v>
+      </c>
+      <c r="AI74" s="13">
+        <f t="shared" si="21"/>
+        <v>112315.08</v>
+      </c>
       <c r="AJ74" s="12"/>
       <c r="AK74" s="26"/>
       <c r="AL74" s="13"/>
       <c r="AM74" s="47">
-        <f t="shared" si="21"/>
-        <v>228572.69</v>
+        <f t="shared" si="23"/>
+        <v>340887.77</v>
       </c>
     </row>
     <row r="75" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A75" s="1">
         <v>71</v>
       </c>
       <c r="B75" s="42" t="s">
         <v>72</v>
       </c>
       <c r="C75" s="32">
         <v>0</v>
       </c>
       <c r="D75" s="38">
         <v>0</v>
       </c>
       <c r="E75" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F75" s="9">
         <v>0</v>
       </c>
       <c r="G75" s="20">
         <v>0</v>
       </c>
       <c r="H75" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I75" s="9">
         <f>Sept!D74</f>
         <v>3679.79</v>
       </c>
       <c r="J75" s="20">
         <f>Sept!E74</f>
         <v>6.12</v>
       </c>
       <c r="K75" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3685.91</v>
       </c>
       <c r="L75" s="8">
         <f>Oct!D74</f>
         <v>3706.92</v>
       </c>
       <c r="M75" s="32">
         <f>Oct!E74</f>
         <v>6.24</v>
       </c>
       <c r="N75" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3713.16</v>
       </c>
       <c r="O75" s="9">
         <f>Nov!D74</f>
         <v>3568.37</v>
       </c>
       <c r="P75" s="20">
         <f>Nov!E74</f>
         <v>5.97</v>
       </c>
       <c r="Q75" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3574.3399999999997</v>
       </c>
       <c r="R75" s="9">
         <f>Dec!D74</f>
         <v>3619.35</v>
       </c>
       <c r="S75" s="25">
         <f>Dec!E74</f>
         <v>6.06</v>
       </c>
       <c r="T75" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3625.41</v>
       </c>
       <c r="U75" s="8">
         <f>Jan!D74</f>
         <v>3771.93</v>
       </c>
       <c r="V75" s="9">
         <f>Jan!E74</f>
         <v>6.31</v>
       </c>
       <c r="W75" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3778.24</v>
       </c>
       <c r="X75" s="9">
         <f>Feb!D74</f>
         <v>3860.98</v>
       </c>
       <c r="Y75" s="20">
         <f>Feb!E74</f>
         <v>6.46</v>
       </c>
       <c r="Z75" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3867.44</v>
       </c>
       <c r="AA75" s="9">
         <f>Mar!D74</f>
         <v>87097.38</v>
       </c>
       <c r="AB75" s="25">
         <f>Mar!E74</f>
         <v>145.81</v>
       </c>
       <c r="AC75" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>87243.19</v>
       </c>
       <c r="AD75" s="8">
         <f>Apr!D74</f>
         <v>148666.07</v>
       </c>
       <c r="AE75" s="32">
         <f>Apr!E74</f>
         <v>248.88</v>
       </c>
       <c r="AF75" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>148914.95000000001</v>
       </c>
-      <c r="AG75" s="9"/>
-[...1 lines deleted...]
-      <c r="AI75" s="10"/>
+      <c r="AG75" s="9">
+        <f>May!D74</f>
+        <v>126760.6</v>
+      </c>
+      <c r="AH75" s="20">
+        <f>May!E74</f>
+        <v>212.21</v>
+      </c>
+      <c r="AI75" s="10">
+        <f t="shared" si="21"/>
+        <v>126972.81000000001</v>
+      </c>
       <c r="AJ75" s="9"/>
       <c r="AK75" s="25"/>
       <c r="AL75" s="10"/>
       <c r="AM75" s="46">
-        <f t="shared" si="21"/>
-        <v>258402.64</v>
+        <f t="shared" si="23"/>
+        <v>385375.45</v>
       </c>
     </row>
     <row r="76" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A76" s="1">
         <v>72</v>
       </c>
       <c r="B76" s="42" t="s">
         <v>73</v>
       </c>
       <c r="C76" s="32">
         <v>0</v>
       </c>
       <c r="D76" s="38">
         <v>0</v>
       </c>
       <c r="E76" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F76" s="9">
         <v>0</v>
       </c>
       <c r="G76" s="20">
         <v>0</v>
       </c>
       <c r="H76" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I76" s="9">
         <f>Sept!D75</f>
         <v>2646.21</v>
       </c>
       <c r="J76" s="20">
         <f>Sept!E75</f>
         <v>38.86</v>
       </c>
       <c r="K76" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>2685.07</v>
       </c>
       <c r="L76" s="8">
         <f>Oct!D75</f>
         <v>2677.79</v>
       </c>
       <c r="M76" s="32">
         <f>Oct!E75</f>
         <v>39.65</v>
       </c>
       <c r="N76" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2717.44</v>
       </c>
       <c r="O76" s="9">
         <f>Nov!D75</f>
         <v>2571.92</v>
       </c>
       <c r="P76" s="20">
         <f>Nov!E75</f>
         <v>37.93</v>
       </c>
       <c r="Q76" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2609.85</v>
       </c>
       <c r="R76" s="9">
         <f>Dec!D75</f>
         <v>2608.66</v>
       </c>
       <c r="S76" s="25">
         <f>Dec!E75</f>
         <v>38.47</v>
       </c>
       <c r="T76" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2647.1299999999997</v>
       </c>
       <c r="U76" s="8">
         <f>Jan!D75</f>
         <v>2718.63</v>
       </c>
       <c r="V76" s="9">
         <f>Jan!E75</f>
         <v>40.090000000000003</v>
       </c>
       <c r="W76" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2758.7200000000003</v>
       </c>
       <c r="X76" s="9">
         <f>Feb!D75</f>
         <v>2782.81</v>
       </c>
       <c r="Y76" s="20">
         <f>Feb!E75</f>
         <v>41.04</v>
       </c>
       <c r="Z76" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2823.85</v>
       </c>
       <c r="AA76" s="9">
         <f>Mar!D75</f>
         <v>62775.77</v>
       </c>
       <c r="AB76" s="25">
         <f>Mar!E75</f>
         <v>925.74</v>
       </c>
       <c r="AC76" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>63701.509999999995</v>
       </c>
       <c r="AD76" s="8">
         <f>Apr!D75</f>
         <v>107151.63</v>
       </c>
       <c r="AE76" s="32">
         <f>Apr!E75</f>
         <v>1580.14</v>
       </c>
       <c r="AF76" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>108731.77</v>
       </c>
-      <c r="AG76" s="9"/>
-[...1 lines deleted...]
-      <c r="AI76" s="10"/>
+      <c r="AG76" s="9">
+        <f>May!D75</f>
+        <v>91363.18</v>
+      </c>
+      <c r="AH76" s="20">
+        <f>May!E75</f>
+        <v>1347.31</v>
+      </c>
+      <c r="AI76" s="10">
+        <f t="shared" si="21"/>
+        <v>92710.489999999991</v>
+      </c>
       <c r="AJ76" s="9"/>
       <c r="AK76" s="25"/>
       <c r="AL76" s="10"/>
       <c r="AM76" s="46">
-        <f t="shared" si="21"/>
-        <v>188675.34</v>
+        <f t="shared" si="23"/>
+        <v>281385.82999999996</v>
       </c>
     </row>
     <row r="77" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A77" s="1">
         <v>73</v>
       </c>
       <c r="B77" s="42" t="s">
         <v>74</v>
       </c>
       <c r="C77" s="32">
         <v>0</v>
       </c>
       <c r="D77" s="38">
         <v>0</v>
       </c>
       <c r="E77" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F77" s="9">
         <v>0</v>
       </c>
       <c r="G77" s="20">
         <v>0</v>
       </c>
       <c r="H77" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I77" s="9">
         <f>Sept!D76</f>
         <v>3319.58</v>
       </c>
       <c r="J77" s="20">
         <f>Sept!E76</f>
         <v>21.05</v>
       </c>
       <c r="K77" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3340.63</v>
       </c>
       <c r="L77" s="8">
         <f>Oct!D76</f>
         <v>3371.84</v>
       </c>
       <c r="M77" s="32">
         <f>Oct!E76</f>
         <v>21.48</v>
       </c>
       <c r="N77" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3393.32</v>
       </c>
       <c r="O77" s="9">
         <f>Nov!D76</f>
         <v>3232.49</v>
       </c>
       <c r="P77" s="20">
         <f>Nov!E76</f>
         <v>20.55</v>
       </c>
       <c r="Q77" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3253.04</v>
       </c>
       <c r="R77" s="9">
         <f>Dec!D76</f>
         <v>3278.67</v>
       </c>
       <c r="S77" s="25">
         <f>Dec!E76</f>
         <v>20.84</v>
       </c>
       <c r="T77" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3299.51</v>
       </c>
       <c r="U77" s="8">
         <f>Jan!D76</f>
         <v>3416.89</v>
       </c>
       <c r="V77" s="9">
         <f>Jan!E76</f>
         <v>21.72</v>
       </c>
       <c r="W77" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3438.6099999999997</v>
       </c>
       <c r="X77" s="9">
         <f>Feb!D76</f>
         <v>3497.55</v>
       </c>
       <c r="Y77" s="20">
         <f>Feb!E76</f>
         <v>22.23</v>
       </c>
       <c r="Z77" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3519.78</v>
       </c>
       <c r="AA77" s="9">
         <f>Mar!D76</f>
         <v>78899.09</v>
       </c>
       <c r="AB77" s="25">
         <f>Mar!E76</f>
         <v>501.53</v>
       </c>
       <c r="AC77" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>79400.62</v>
       </c>
       <c r="AD77" s="8">
         <f>Apr!D76</f>
         <v>134672.46</v>
       </c>
       <c r="AE77" s="32">
         <f>Apr!E76</f>
         <v>856.06</v>
       </c>
       <c r="AF77" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>135528.51999999999</v>
       </c>
-      <c r="AG77" s="9"/>
-[...1 lines deleted...]
-      <c r="AI77" s="10"/>
+      <c r="AG77" s="9">
+        <f>May!D76</f>
+        <v>114828.9</v>
+      </c>
+      <c r="AH77" s="20">
+        <f>May!E76</f>
+        <v>729.92</v>
+      </c>
+      <c r="AI77" s="10">
+        <f t="shared" si="21"/>
+        <v>115558.81999999999</v>
+      </c>
       <c r="AJ77" s="9"/>
       <c r="AK77" s="25"/>
       <c r="AL77" s="10"/>
       <c r="AM77" s="46">
-        <f t="shared" si="21"/>
-        <v>235174.02999999997</v>
+        <f t="shared" si="23"/>
+        <v>350732.85</v>
       </c>
     </row>
     <row r="78" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A78" s="1">
         <v>74</v>
       </c>
       <c r="B78" s="42" t="s">
         <v>75</v>
       </c>
       <c r="C78" s="32">
         <v>0</v>
       </c>
       <c r="D78" s="38">
         <v>0</v>
       </c>
       <c r="E78" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F78" s="9">
         <v>0</v>
       </c>
       <c r="G78" s="20">
         <v>0</v>
       </c>
       <c r="H78" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I78" s="9">
         <f>Sept!D77</f>
         <v>3200.15</v>
       </c>
       <c r="J78" s="20">
         <f>Sept!E77</f>
         <v>14.91</v>
       </c>
       <c r="K78" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3215.06</v>
       </c>
       <c r="L78" s="8">
         <f>Oct!D77</f>
         <v>3238.83</v>
       </c>
       <c r="M78" s="32">
         <f>Oct!E77</f>
         <v>15.21</v>
       </c>
       <c r="N78" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3254.04</v>
       </c>
       <c r="O78" s="9">
         <f>Nov!D77</f>
         <v>3110.54</v>
       </c>
       <c r="P78" s="20">
         <f>Nov!E77</f>
         <v>14.55</v>
       </c>
       <c r="Q78" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3125.09</v>
       </c>
       <c r="R78" s="9">
         <f>Dec!D77</f>
         <v>3154.98</v>
       </c>
       <c r="S78" s="25">
         <f>Dec!E77</f>
         <v>14.76</v>
       </c>
       <c r="T78" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3169.7400000000002</v>
       </c>
       <c r="U78" s="8">
         <f>Jan!D77</f>
         <v>3287.98</v>
       </c>
       <c r="V78" s="9">
         <f>Jan!E77</f>
         <v>15.38</v>
       </c>
       <c r="W78" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3303.36</v>
       </c>
       <c r="X78" s="9">
         <f>Feb!D77</f>
         <v>3365.6</v>
       </c>
       <c r="Y78" s="20">
         <f>Feb!E77</f>
         <v>15.75</v>
       </c>
       <c r="Z78" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3381.35</v>
       </c>
       <c r="AA78" s="9">
         <f>Mar!D77</f>
         <v>75922.559999999998</v>
       </c>
       <c r="AB78" s="25">
         <f>Mar!E77</f>
         <v>355.17</v>
       </c>
       <c r="AC78" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>76277.73</v>
       </c>
       <c r="AD78" s="8">
         <f>Apr!D77</f>
         <v>129591.82</v>
       </c>
       <c r="AE78" s="32">
         <f>Apr!E77</f>
         <v>606.24</v>
       </c>
       <c r="AF78" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>130198.06000000001</v>
       </c>
-      <c r="AG78" s="9"/>
-[...1 lines deleted...]
-      <c r="AI78" s="10"/>
+      <c r="AG78" s="9">
+        <f>May!D77</f>
+        <v>110496.88</v>
+      </c>
+      <c r="AH78" s="20">
+        <f>May!E77</f>
+        <v>516.9</v>
+      </c>
+      <c r="AI78" s="10">
+        <f t="shared" si="21"/>
+        <v>111013.78</v>
+      </c>
       <c r="AJ78" s="9"/>
       <c r="AK78" s="25"/>
       <c r="AL78" s="10"/>
       <c r="AM78" s="46">
-        <f t="shared" si="21"/>
-        <v>225924.43</v>
+        <f t="shared" si="23"/>
+        <v>336938.20999999996</v>
       </c>
     </row>
     <row r="79" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>75</v>
       </c>
       <c r="B79" s="43" t="s">
         <v>76</v>
       </c>
       <c r="C79" s="36">
         <v>0</v>
       </c>
       <c r="D79" s="33">
         <v>0</v>
       </c>
       <c r="E79" s="13">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F79" s="12">
         <v>0</v>
       </c>
       <c r="G79" s="21">
         <v>0</v>
       </c>
       <c r="H79" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I79" s="12">
         <f>Sept!D78</f>
         <v>5956.05</v>
       </c>
       <c r="J79" s="21">
         <f>Sept!E78</f>
         <v>8.34</v>
       </c>
       <c r="K79" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>5964.39</v>
       </c>
       <c r="L79" s="11">
         <f>Oct!D78</f>
         <v>6042.65</v>
       </c>
       <c r="M79" s="34">
         <f>Oct!E78</f>
         <v>8.51</v>
       </c>
       <c r="N79" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>6051.16</v>
       </c>
       <c r="O79" s="12">
         <f>Nov!D78</f>
         <v>5796.33</v>
       </c>
       <c r="P79" s="21">
         <f>Nov!E78</f>
         <v>8.14</v>
       </c>
       <c r="Q79" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>5804.47</v>
       </c>
       <c r="R79" s="12">
         <f>Dec!D78</f>
         <v>5879.15</v>
       </c>
       <c r="S79" s="26">
         <f>Dec!E78</f>
         <v>8.25</v>
       </c>
       <c r="T79" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>5887.4</v>
       </c>
       <c r="U79" s="11">
         <f>Jan!D78</f>
         <v>6126.98</v>
       </c>
       <c r="V79" s="12">
         <f>Jan!E78</f>
         <v>8.6</v>
       </c>
       <c r="W79" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>6135.58</v>
       </c>
       <c r="X79" s="12">
         <f>Feb!D78</f>
         <v>6271.63</v>
       </c>
       <c r="Y79" s="21">
         <f>Feb!E78</f>
         <v>8.8000000000000007</v>
       </c>
       <c r="Z79" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>6280.43</v>
       </c>
       <c r="AA79" s="12">
         <f>Mar!D78</f>
         <v>141477.76000000001</v>
       </c>
       <c r="AB79" s="26">
         <f>Mar!E78</f>
         <v>198.63</v>
       </c>
       <c r="AC79" s="13">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>141676.39000000001</v>
       </c>
       <c r="AD79" s="11">
         <f>Apr!D78</f>
         <v>241487.67</v>
       </c>
       <c r="AE79" s="33">
         <f>Apr!E78</f>
         <v>339.05</v>
       </c>
       <c r="AF79" s="13">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>241826.72</v>
       </c>
-      <c r="AG79" s="12"/>
-[...1 lines deleted...]
-      <c r="AI79" s="13"/>
+      <c r="AG79" s="12">
+        <f>May!D78</f>
+        <v>205905.23</v>
+      </c>
+      <c r="AH79" s="21">
+        <f>May!E78</f>
+        <v>289.08999999999997</v>
+      </c>
+      <c r="AI79" s="13">
+        <f t="shared" si="21"/>
+        <v>206194.32</v>
+      </c>
       <c r="AJ79" s="12"/>
       <c r="AK79" s="26"/>
       <c r="AL79" s="13"/>
       <c r="AM79" s="47">
-        <f t="shared" si="21"/>
-        <v>419626.54000000004</v>
+        <f t="shared" si="23"/>
+        <v>625820.8600000001</v>
       </c>
     </row>
     <row r="80" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A80" s="1">
         <v>76</v>
       </c>
       <c r="B80" s="42" t="s">
         <v>77</v>
       </c>
       <c r="C80" s="32">
         <v>0</v>
       </c>
       <c r="D80" s="38">
         <v>0</v>
       </c>
       <c r="E80" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F80" s="9">
         <v>0</v>
       </c>
       <c r="G80" s="20">
         <v>0</v>
       </c>
       <c r="H80" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I80" s="9">
         <f>Sept!D79</f>
         <v>3370.2</v>
       </c>
       <c r="J80" s="20">
         <f>Sept!E79</f>
         <v>22.12</v>
       </c>
       <c r="K80" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3392.3199999999997</v>
       </c>
       <c r="L80" s="8">
         <f>Oct!D79</f>
         <v>3396.13</v>
       </c>
       <c r="M80" s="32">
         <f>Oct!E79</f>
         <v>22.57</v>
       </c>
       <c r="N80" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3418.7000000000003</v>
       </c>
       <c r="O80" s="9">
         <f>Nov!D79</f>
         <v>3268.68</v>
       </c>
       <c r="P80" s="20">
         <f>Nov!E79</f>
         <v>21.59</v>
       </c>
       <c r="Q80" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3290.27</v>
       </c>
       <c r="R80" s="9">
         <f>Dec!D79</f>
         <v>3315.38</v>
       </c>
       <c r="S80" s="25">
         <f>Dec!E79</f>
         <v>21.89</v>
       </c>
       <c r="T80" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3337.27</v>
       </c>
       <c r="U80" s="8">
         <f>Jan!D79</f>
         <v>3455.14</v>
       </c>
       <c r="V80" s="9">
         <f>Jan!E79</f>
         <v>22.82</v>
       </c>
       <c r="W80" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3477.96</v>
       </c>
       <c r="X80" s="9">
         <f>Feb!D79</f>
         <v>3536.71</v>
       </c>
       <c r="Y80" s="20">
         <f>Feb!E79</f>
         <v>23.36</v>
       </c>
       <c r="Z80" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3560.07</v>
       </c>
       <c r="AA80" s="9">
         <f>Mar!D79</f>
         <v>79782.429999999993</v>
       </c>
       <c r="AB80" s="25">
         <f>Mar!E79</f>
         <v>526.86</v>
       </c>
       <c r="AC80" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>80309.289999999994</v>
       </c>
       <c r="AD80" s="8">
         <f>Apr!D79</f>
         <v>136180.21</v>
       </c>
       <c r="AE80" s="32">
         <f>Apr!E79</f>
         <v>899.3</v>
       </c>
       <c r="AF80" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>137079.50999999998</v>
       </c>
-      <c r="AG80" s="9"/>
-[...1 lines deleted...]
-      <c r="AI80" s="10"/>
+      <c r="AG80" s="9">
+        <f>May!D79</f>
+        <v>116114.49</v>
+      </c>
+      <c r="AH80" s="20">
+        <f>May!E79</f>
+        <v>766.79</v>
+      </c>
+      <c r="AI80" s="10">
+        <f t="shared" si="21"/>
+        <v>116881.28</v>
+      </c>
       <c r="AJ80" s="9"/>
       <c r="AK80" s="25"/>
       <c r="AL80" s="10"/>
       <c r="AM80" s="46">
-        <f t="shared" si="21"/>
-        <v>237865.38999999996</v>
+        <f t="shared" si="23"/>
+        <v>354746.66999999993</v>
       </c>
     </row>
     <row r="81" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A81" s="1">
         <v>77</v>
       </c>
       <c r="B81" s="42" t="s">
         <v>78</v>
       </c>
       <c r="C81" s="32">
         <v>0</v>
       </c>
       <c r="D81" s="38">
         <v>0</v>
       </c>
       <c r="E81" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F81" s="9">
         <v>0</v>
       </c>
       <c r="G81" s="20">
         <v>0</v>
       </c>
       <c r="H81" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I81" s="9">
         <f>Sept!D80</f>
         <v>6400.73</v>
       </c>
       <c r="J81" s="20">
         <f>Sept!E80</f>
         <v>37.4</v>
       </c>
       <c r="K81" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>6438.1299999999992</v>
       </c>
       <c r="L81" s="8">
         <f>Oct!D80</f>
         <v>6744.7</v>
       </c>
       <c r="M81" s="32">
         <f>Oct!E80</f>
         <v>38.159999999999997</v>
       </c>
       <c r="N81" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>6782.86</v>
       </c>
       <c r="O81" s="9">
         <f>Nov!D80</f>
         <v>6350.29</v>
       </c>
       <c r="P81" s="20">
         <f>Nov!E80</f>
         <v>36.5</v>
       </c>
       <c r="Q81" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>6386.79</v>
       </c>
       <c r="R81" s="9">
         <f>Dec!D80</f>
         <v>6441.02</v>
       </c>
       <c r="S81" s="25">
         <f>Dec!E80</f>
         <v>37.020000000000003</v>
       </c>
       <c r="T81" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>6478.0400000000009</v>
       </c>
       <c r="U81" s="8">
         <f>Jan!D80</f>
         <v>6712.55</v>
       </c>
       <c r="V81" s="9">
         <f>Jan!E80</f>
         <v>38.58</v>
       </c>
       <c r="W81" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>6751.13</v>
       </c>
       <c r="X81" s="9">
         <f>Feb!D80</f>
         <v>6871.01</v>
       </c>
       <c r="Y81" s="20">
         <f>Feb!E80</f>
         <v>39.49</v>
       </c>
       <c r="Z81" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>6910.5</v>
       </c>
       <c r="AA81" s="9">
         <f>Mar!D80</f>
         <v>154998.94</v>
       </c>
       <c r="AB81" s="25">
         <f>Mar!E80</f>
         <v>890.93</v>
       </c>
       <c r="AC81" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>155889.87</v>
       </c>
       <c r="AD81" s="8">
         <f>Apr!D80</f>
         <v>264566.89</v>
       </c>
       <c r="AE81" s="32">
         <f>Apr!E80</f>
         <v>1520.72</v>
       </c>
       <c r="AF81" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>266087.61</v>
       </c>
-      <c r="AG81" s="9"/>
-[...1 lines deleted...]
-      <c r="AI81" s="10"/>
+      <c r="AG81" s="9">
+        <f>May!D80</f>
+        <v>225583.81</v>
+      </c>
+      <c r="AH81" s="20">
+        <f>May!E80</f>
+        <v>1296.6500000000001</v>
+      </c>
+      <c r="AI81" s="10">
+        <f t="shared" si="21"/>
+        <v>226880.46</v>
+      </c>
       <c r="AJ81" s="9"/>
       <c r="AK81" s="25"/>
       <c r="AL81" s="10"/>
       <c r="AM81" s="46">
-        <f t="shared" si="21"/>
-        <v>461724.93</v>
+        <f t="shared" si="23"/>
+        <v>688605.39</v>
       </c>
     </row>
     <row r="82" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A82" s="1">
         <v>78</v>
       </c>
       <c r="B82" s="42" t="s">
         <v>79</v>
       </c>
       <c r="C82" s="32">
         <v>0</v>
       </c>
       <c r="D82" s="38">
         <v>0</v>
       </c>
       <c r="E82" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F82" s="9">
         <v>0</v>
       </c>
       <c r="G82" s="20">
         <v>0</v>
       </c>
       <c r="H82" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I82" s="9">
         <f>Sept!D81</f>
         <v>6858.56</v>
       </c>
       <c r="J82" s="20">
         <f>Sept!E81</f>
         <v>19.91</v>
       </c>
       <c r="K82" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>6878.47</v>
       </c>
       <c r="L82" s="8">
         <f>Oct!D81</f>
         <v>7022.91</v>
       </c>
       <c r="M82" s="32">
         <f>Oct!E81</f>
         <v>20.309999999999999</v>
       </c>
       <c r="N82" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>7043.22</v>
       </c>
       <c r="O82" s="9">
         <f>Nov!D81</f>
         <v>6705.86</v>
       </c>
       <c r="P82" s="20">
         <f>Nov!E81</f>
         <v>19.43</v>
       </c>
       <c r="Q82" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>6725.29</v>
       </c>
       <c r="R82" s="9">
         <f>Dec!D81</f>
         <v>6801.67</v>
       </c>
       <c r="S82" s="25">
         <f>Dec!E81</f>
         <v>19.71</v>
       </c>
       <c r="T82" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>6821.38</v>
       </c>
       <c r="U82" s="8">
         <f>Jan!D81</f>
         <v>7088.4</v>
       </c>
       <c r="V82" s="9">
         <f>Jan!E81</f>
         <v>20.54</v>
       </c>
       <c r="W82" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>7108.94</v>
       </c>
       <c r="X82" s="9">
         <f>Feb!D81</f>
         <v>7255.74</v>
       </c>
       <c r="Y82" s="20">
         <f>Feb!E81</f>
         <v>21.02</v>
       </c>
       <c r="Z82" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>7276.76</v>
       </c>
       <c r="AA82" s="9">
         <f>Mar!D81</f>
         <v>163677.64000000001</v>
       </c>
       <c r="AB82" s="25">
         <f>Mar!E81</f>
         <v>474.29</v>
       </c>
       <c r="AC82" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>164151.93000000002</v>
       </c>
       <c r="AD82" s="8">
         <f>Apr!D81</f>
         <v>279380.53000000003</v>
       </c>
       <c r="AE82" s="32">
         <f>Apr!E81</f>
         <v>809.57</v>
       </c>
       <c r="AF82" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>280190.10000000003</v>
       </c>
-      <c r="AG82" s="9"/>
-[...1 lines deleted...]
-      <c r="AI82" s="10"/>
+      <c r="AG82" s="9">
+        <f>May!D81</f>
+        <v>238214.7</v>
+      </c>
+      <c r="AH82" s="20">
+        <f>May!E81</f>
+        <v>690.28</v>
+      </c>
+      <c r="AI82" s="10">
+        <f t="shared" si="21"/>
+        <v>238904.98</v>
+      </c>
       <c r="AJ82" s="9"/>
       <c r="AK82" s="25"/>
       <c r="AL82" s="10"/>
       <c r="AM82" s="46">
-        <f t="shared" si="21"/>
-        <v>486196.09000000008</v>
+        <f t="shared" si="23"/>
+        <v>725101.07000000007</v>
       </c>
     </row>
     <row r="83" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A83" s="1">
         <v>79</v>
       </c>
       <c r="B83" s="42" t="s">
         <v>80</v>
       </c>
       <c r="C83" s="32">
         <v>0</v>
       </c>
       <c r="D83" s="38">
         <v>0</v>
       </c>
       <c r="E83" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F83" s="9">
         <v>0</v>
       </c>
       <c r="G83" s="20">
         <v>0</v>
       </c>
       <c r="H83" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I83" s="9">
         <f>Sept!D82</f>
         <v>3349.89</v>
       </c>
       <c r="J83" s="20">
         <f>Sept!E82</f>
         <v>18.07</v>
       </c>
       <c r="K83" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3367.96</v>
       </c>
       <c r="L83" s="8">
         <f>Oct!D82</f>
         <v>3437.73</v>
       </c>
       <c r="M83" s="32">
         <f>Oct!E82</f>
         <v>18.43</v>
       </c>
       <c r="N83" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3456.16</v>
       </c>
       <c r="O83" s="9">
         <f>Nov!D82</f>
         <v>3278.96</v>
       </c>
       <c r="P83" s="20">
         <f>Nov!E82</f>
         <v>17.63</v>
       </c>
       <c r="Q83" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3296.59</v>
       </c>
       <c r="R83" s="9">
         <f>Dec!D82</f>
         <v>3325.81</v>
       </c>
       <c r="S83" s="25">
         <f>Dec!E82</f>
         <v>17.88</v>
       </c>
       <c r="T83" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3343.69</v>
       </c>
       <c r="U83" s="8">
         <f>Jan!D82</f>
         <v>3466.01</v>
       </c>
       <c r="V83" s="9">
         <f>Jan!E82</f>
         <v>18.64</v>
       </c>
       <c r="W83" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3484.65</v>
       </c>
       <c r="X83" s="9">
         <f>Feb!D82</f>
         <v>3547.83</v>
       </c>
       <c r="Y83" s="20">
         <f>Feb!E82</f>
         <v>19.07</v>
       </c>
       <c r="Z83" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3566.9</v>
       </c>
       <c r="AA83" s="9">
         <f>Mar!D82</f>
         <v>80033.39</v>
       </c>
       <c r="AB83" s="25">
         <f>Mar!E82</f>
         <v>430.33</v>
       </c>
       <c r="AC83" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>80463.72</v>
       </c>
       <c r="AD83" s="8">
         <f>Apr!D82</f>
         <v>136608.59</v>
       </c>
       <c r="AE83" s="32">
         <f>Apr!E82</f>
         <v>734.52</v>
       </c>
       <c r="AF83" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>137343.10999999999</v>
       </c>
-      <c r="AG83" s="9"/>
-[...1 lines deleted...]
-      <c r="AI83" s="10"/>
+      <c r="AG83" s="9">
+        <f>May!D82</f>
+        <v>116479.75</v>
+      </c>
+      <c r="AH83" s="20">
+        <f>May!E82</f>
+        <v>626.29</v>
+      </c>
+      <c r="AI83" s="10">
+        <f t="shared" si="21"/>
+        <v>117106.04</v>
+      </c>
       <c r="AJ83" s="9"/>
       <c r="AK83" s="25"/>
       <c r="AL83" s="10"/>
       <c r="AM83" s="46">
-        <f t="shared" si="21"/>
-        <v>238322.77999999997</v>
+        <f t="shared" si="23"/>
+        <v>355428.81999999995</v>
       </c>
     </row>
     <row r="84" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>80</v>
       </c>
       <c r="B84" s="43" t="s">
         <v>81</v>
       </c>
       <c r="C84" s="36">
         <v>0</v>
       </c>
       <c r="D84" s="33">
         <v>0</v>
       </c>
       <c r="E84" s="13">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F84" s="12">
         <v>0</v>
       </c>
       <c r="G84" s="21">
         <v>0</v>
       </c>
       <c r="H84" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I84" s="12">
         <f>Sept!D83</f>
         <v>2891.74</v>
       </c>
       <c r="J84" s="21">
         <f>Sept!E83</f>
         <v>32.01</v>
       </c>
       <c r="K84" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>2923.75</v>
       </c>
       <c r="L84" s="11">
         <f>Oct!D83</f>
         <v>2911.29</v>
       </c>
       <c r="M84" s="34">
         <f>Oct!E83</f>
         <v>32.659999999999997</v>
       </c>
       <c r="N84" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2943.95</v>
       </c>
       <c r="O84" s="12">
         <f>Nov!D83</f>
         <v>2803.33</v>
       </c>
       <c r="P84" s="21">
         <f>Nov!E83</f>
         <v>31.24</v>
       </c>
       <c r="Q84" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2834.5699999999997</v>
       </c>
       <c r="R84" s="12">
         <f>Dec!D83</f>
         <v>2843.38</v>
       </c>
       <c r="S84" s="26">
         <f>Dec!E83</f>
         <v>31.69</v>
       </c>
       <c r="T84" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2875.07</v>
       </c>
       <c r="U84" s="11">
         <f>Jan!D83</f>
         <v>2963.24</v>
       </c>
       <c r="V84" s="12">
         <f>Jan!E83</f>
         <v>33.03</v>
       </c>
       <c r="W84" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2996.27</v>
       </c>
       <c r="X84" s="12">
         <f>Feb!D83</f>
         <v>3033.2</v>
       </c>
       <c r="Y84" s="21">
         <f>Feb!E83</f>
         <v>33.799999999999997</v>
       </c>
       <c r="Z84" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3067</v>
       </c>
       <c r="AA84" s="12">
         <f>Mar!D83</f>
         <v>68424.05</v>
       </c>
       <c r="AB84" s="26">
         <f>Mar!E83</f>
         <v>762.55</v>
       </c>
       <c r="AC84" s="13">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>69186.600000000006</v>
       </c>
       <c r="AD84" s="11">
         <f>Apr!D83</f>
         <v>116792.66</v>
       </c>
       <c r="AE84" s="33">
         <f>Apr!E83</f>
         <v>1301.5999999999999</v>
       </c>
       <c r="AF84" s="13">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>118094.26000000001</v>
       </c>
-      <c r="AG84" s="12"/>
-[...1 lines deleted...]
-      <c r="AI84" s="13"/>
+      <c r="AG84" s="12">
+        <f>May!D83</f>
+        <v>99583.63</v>
+      </c>
+      <c r="AH84" s="21">
+        <f>May!E83</f>
+        <v>1109.82</v>
+      </c>
+      <c r="AI84" s="13">
+        <f t="shared" si="21"/>
+        <v>100693.45000000001</v>
+      </c>
       <c r="AJ84" s="12"/>
       <c r="AK84" s="26"/>
       <c r="AL84" s="13"/>
       <c r="AM84" s="47">
-        <f t="shared" si="21"/>
-        <v>204921.47000000003</v>
+        <f t="shared" si="23"/>
+        <v>305614.92000000004</v>
       </c>
     </row>
     <row r="85" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A85" s="1">
         <v>81</v>
       </c>
       <c r="B85" s="42" t="s">
         <v>82</v>
       </c>
       <c r="C85" s="32">
         <v>0</v>
       </c>
       <c r="D85" s="38">
         <v>0</v>
       </c>
       <c r="E85" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F85" s="9">
         <v>0</v>
       </c>
       <c r="G85" s="20">
         <v>0</v>
       </c>
       <c r="H85" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I85" s="9">
         <f>Sept!D84</f>
         <v>3544.57</v>
       </c>
       <c r="J85" s="20">
         <f>Sept!E84</f>
         <v>9</v>
       </c>
       <c r="K85" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3553.57</v>
       </c>
       <c r="L85" s="8">
         <f>Oct!D84</f>
         <v>3622.23</v>
       </c>
       <c r="M85" s="32">
         <f>Oct!E84</f>
         <v>9.18</v>
       </c>
       <c r="N85" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3631.41</v>
       </c>
       <c r="O85" s="9">
         <f>Nov!D84</f>
         <v>3462.14</v>
       </c>
       <c r="P85" s="20">
         <f>Nov!E84</f>
         <v>8.7799999999999994</v>
       </c>
       <c r="Q85" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3470.92</v>
       </c>
       <c r="R85" s="9">
         <f>Dec!D84</f>
         <v>3511.6</v>
       </c>
       <c r="S85" s="25">
         <f>Dec!E84</f>
         <v>8.91</v>
       </c>
       <c r="T85" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3520.5099999999998</v>
       </c>
       <c r="U85" s="8">
         <f>Jan!D84</f>
         <v>3659.64</v>
       </c>
       <c r="V85" s="9">
         <f>Jan!E84</f>
         <v>9.2799999999999994</v>
       </c>
       <c r="W85" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3668.92</v>
       </c>
       <c r="X85" s="9">
         <f>Feb!D84</f>
         <v>3746.03</v>
       </c>
       <c r="Y85" s="20">
         <f>Feb!E84</f>
         <v>9.5</v>
       </c>
       <c r="Z85" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3755.53</v>
       </c>
       <c r="AA85" s="9">
         <f>Mar!D84</f>
         <v>84504.46</v>
       </c>
       <c r="AB85" s="25">
         <f>Mar!E84</f>
         <v>214.36</v>
       </c>
       <c r="AC85" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>84718.82</v>
       </c>
       <c r="AD85" s="8">
         <f>Apr!D84</f>
         <v>144240.23000000001</v>
       </c>
       <c r="AE85" s="32">
         <f>Apr!E84</f>
         <v>365.9</v>
       </c>
       <c r="AF85" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>144606.13</v>
       </c>
-      <c r="AG85" s="9"/>
-[...1 lines deleted...]
-      <c r="AI85" s="10"/>
+      <c r="AG85" s="9">
+        <f>May!D84</f>
+        <v>122986.89</v>
+      </c>
+      <c r="AH85" s="20">
+        <f>May!E84</f>
+        <v>311.98</v>
+      </c>
+      <c r="AI85" s="10">
+        <f t="shared" si="21"/>
+        <v>123298.87</v>
+      </c>
       <c r="AJ85" s="9"/>
       <c r="AK85" s="25"/>
       <c r="AL85" s="10"/>
       <c r="AM85" s="46">
-        <f t="shared" si="21"/>
-        <v>250925.81</v>
+        <f t="shared" si="23"/>
+        <v>374224.68</v>
       </c>
     </row>
     <row r="86" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A86" s="1">
         <v>82</v>
       </c>
       <c r="B86" s="42" t="s">
         <v>83</v>
       </c>
       <c r="C86" s="32">
         <v>0</v>
       </c>
       <c r="D86" s="38">
         <v>0</v>
       </c>
       <c r="E86" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F86" s="9">
         <v>0</v>
       </c>
       <c r="G86" s="20">
         <v>0</v>
       </c>
       <c r="H86" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I86" s="9">
         <f>Sept!D85</f>
         <v>3893.87</v>
       </c>
       <c r="J86" s="20">
         <f>Sept!E85</f>
         <v>54.83</v>
       </c>
       <c r="K86" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3948.7</v>
       </c>
       <c r="L86" s="8">
         <f>Oct!D85</f>
         <v>4027.47</v>
       </c>
       <c r="M86" s="32">
         <f>Oct!E85</f>
         <v>55.94</v>
       </c>
       <c r="N86" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>4083.41</v>
       </c>
       <c r="O86" s="9">
         <f>Nov!D85</f>
         <v>3826.64</v>
       </c>
       <c r="P86" s="20">
         <f>Nov!E85</f>
         <v>53.52</v>
       </c>
       <c r="Q86" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3880.16</v>
       </c>
       <c r="R86" s="9">
         <f>Dec!D85</f>
         <v>3881.31</v>
       </c>
       <c r="S86" s="25">
         <f>Dec!E85</f>
         <v>54.28</v>
       </c>
       <c r="T86" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3935.59</v>
       </c>
       <c r="U86" s="8">
         <f>Jan!D85</f>
         <v>4044.93</v>
       </c>
       <c r="V86" s="9">
         <f>Jan!E85</f>
         <v>56.57</v>
       </c>
       <c r="W86" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>4101.5</v>
       </c>
       <c r="X86" s="9">
         <f>Feb!D85</f>
         <v>4140.42</v>
       </c>
       <c r="Y86" s="20">
         <f>Feb!E85</f>
         <v>57.9</v>
       </c>
       <c r="Z86" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>4198.32</v>
       </c>
       <c r="AA86" s="9">
         <f>Mar!D85</f>
         <v>93401.25</v>
       </c>
       <c r="AB86" s="25">
         <f>Mar!E85</f>
         <v>1306.24</v>
       </c>
       <c r="AC86" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>94707.49</v>
       </c>
       <c r="AD86" s="8">
         <f>Apr!D85</f>
         <v>159426.12</v>
       </c>
       <c r="AE86" s="32">
         <f>Apr!E85</f>
         <v>2229.61</v>
       </c>
       <c r="AF86" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>161655.72999999998</v>
       </c>
-      <c r="AG86" s="9"/>
-[...1 lines deleted...]
-      <c r="AI86" s="10"/>
+      <c r="AG86" s="9">
+        <f>May!D85</f>
+        <v>135935.19</v>
+      </c>
+      <c r="AH86" s="20">
+        <f>May!E85</f>
+        <v>1901.08</v>
+      </c>
+      <c r="AI86" s="10">
+        <f t="shared" si="21"/>
+        <v>137836.26999999999</v>
+      </c>
       <c r="AJ86" s="9"/>
       <c r="AK86" s="25"/>
       <c r="AL86" s="10"/>
       <c r="AM86" s="46">
-        <f t="shared" si="21"/>
-        <v>280510.90000000002</v>
+        <f t="shared" si="23"/>
+        <v>418347.17000000004</v>
       </c>
     </row>
     <row r="87" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A87" s="1">
         <v>83</v>
       </c>
       <c r="B87" s="42" t="s">
         <v>84</v>
       </c>
       <c r="C87" s="32">
         <v>0</v>
       </c>
       <c r="D87" s="38">
         <v>0</v>
       </c>
       <c r="E87" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F87" s="9">
         <v>0</v>
       </c>
       <c r="G87" s="20">
         <v>0</v>
       </c>
       <c r="H87" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I87" s="9">
         <f>Sept!D86</f>
         <v>3415.42</v>
       </c>
       <c r="J87" s="20">
         <f>Sept!E86</f>
         <v>46.47</v>
       </c>
       <c r="K87" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3461.89</v>
       </c>
       <c r="L87" s="8">
         <f>Oct!D86</f>
         <v>3453.78</v>
       </c>
       <c r="M87" s="32">
         <f>Oct!E86</f>
         <v>47.42</v>
       </c>
       <c r="N87" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3501.2000000000003</v>
       </c>
       <c r="O87" s="9">
         <f>Nov!D86</f>
         <v>3318.37</v>
       </c>
       <c r="P87" s="20">
         <f>Nov!E86</f>
         <v>45.36</v>
       </c>
       <c r="Q87" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3363.73</v>
       </c>
       <c r="R87" s="9">
         <f>Dec!D86</f>
         <v>3365.78</v>
       </c>
       <c r="S87" s="25">
         <f>Dec!E86</f>
         <v>46.01</v>
       </c>
       <c r="T87" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3411.7900000000004</v>
       </c>
       <c r="U87" s="8">
         <f>Jan!D86</f>
         <v>3507.67</v>
       </c>
       <c r="V87" s="9">
         <f>Jan!E86</f>
         <v>47.95</v>
       </c>
       <c r="W87" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3555.62</v>
       </c>
       <c r="X87" s="9">
         <f>Feb!D86</f>
         <v>3590.48</v>
       </c>
       <c r="Y87" s="20">
         <f>Feb!E86</f>
         <v>49.07</v>
       </c>
       <c r="Z87" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3639.55</v>
       </c>
       <c r="AA87" s="9">
         <f>Mar!D86</f>
         <v>80995.360000000001</v>
       </c>
       <c r="AB87" s="25">
         <f>Mar!E86</f>
         <v>1107.02</v>
       </c>
       <c r="AC87" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>82102.38</v>
       </c>
       <c r="AD87" s="8">
         <f>Apr!D86</f>
         <v>138250.56</v>
       </c>
       <c r="AE87" s="32">
         <f>Apr!E86</f>
         <v>1889.56</v>
       </c>
       <c r="AF87" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>140140.12</v>
       </c>
-      <c r="AG87" s="9"/>
-[...1 lines deleted...]
-      <c r="AI87" s="10"/>
+      <c r="AG87" s="9">
+        <f>May!D86</f>
+        <v>117879.78</v>
+      </c>
+      <c r="AH87" s="20">
+        <f>May!E86</f>
+        <v>1611.14</v>
+      </c>
+      <c r="AI87" s="10">
+        <f t="shared" si="21"/>
+        <v>119490.92</v>
+      </c>
       <c r="AJ87" s="9"/>
       <c r="AK87" s="25"/>
       <c r="AL87" s="10"/>
       <c r="AM87" s="46">
-        <f t="shared" si="21"/>
-        <v>243176.28</v>
+        <f t="shared" si="23"/>
+        <v>362667.2</v>
       </c>
     </row>
     <row r="88" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A88" s="1">
         <v>84</v>
       </c>
       <c r="B88" s="42" t="s">
         <v>85</v>
       </c>
       <c r="C88" s="32">
         <v>0</v>
       </c>
       <c r="D88" s="38">
         <v>0</v>
       </c>
       <c r="E88" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F88" s="9">
         <v>0</v>
       </c>
       <c r="G88" s="20">
         <v>0</v>
       </c>
       <c r="H88" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I88" s="9">
         <f>Sept!D87</f>
         <v>5742.58</v>
       </c>
       <c r="J88" s="20">
         <f>Sept!E87</f>
         <v>12.13</v>
       </c>
       <c r="K88" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>5754.71</v>
       </c>
       <c r="L88" s="8">
         <f>Oct!D87</f>
         <v>5807.88</v>
       </c>
       <c r="M88" s="32">
         <f>Oct!E87</f>
         <v>12.37</v>
       </c>
       <c r="N88" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>5820.25</v>
       </c>
       <c r="O88" s="9">
         <f>Nov!D87</f>
         <v>5579.79</v>
       </c>
       <c r="P88" s="20">
         <f>Nov!E87</f>
         <v>11.84</v>
       </c>
       <c r="Q88" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>5591.63</v>
       </c>
       <c r="R88" s="9">
         <f>Dec!D87</f>
         <v>5659.51</v>
       </c>
       <c r="S88" s="25">
         <f>Dec!E87</f>
         <v>12</v>
       </c>
       <c r="T88" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>5671.51</v>
       </c>
       <c r="U88" s="8">
         <f>Jan!D87</f>
         <v>5898.09</v>
       </c>
       <c r="V88" s="9">
         <f>Jan!E87</f>
         <v>12.51</v>
       </c>
       <c r="W88" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>5910.6</v>
       </c>
       <c r="X88" s="9">
         <f>Feb!D87</f>
         <v>6037.33</v>
       </c>
       <c r="Y88" s="20">
         <f>Feb!E87</f>
         <v>12.81</v>
       </c>
       <c r="Z88" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>6050.14</v>
       </c>
       <c r="AA88" s="9">
         <f>Mar!D87</f>
         <v>136192.46</v>
       </c>
       <c r="AB88" s="25">
         <f>Mar!E87</f>
         <v>288.92</v>
       </c>
       <c r="AC88" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>136481.38</v>
       </c>
       <c r="AD88" s="8">
         <f>Apr!D87</f>
         <v>232466.21</v>
       </c>
       <c r="AE88" s="32">
         <f>Apr!E87</f>
         <v>493.15</v>
       </c>
       <c r="AF88" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>232959.35999999999</v>
       </c>
-      <c r="AG88" s="9"/>
-[...1 lines deleted...]
-      <c r="AI88" s="10"/>
+      <c r="AG88" s="9">
+        <f>May!D87</f>
+        <v>198213.06</v>
+      </c>
+      <c r="AH88" s="20">
+        <f>May!E87</f>
+        <v>420.49</v>
+      </c>
+      <c r="AI88" s="10">
+        <f t="shared" si="21"/>
+        <v>198633.55</v>
+      </c>
       <c r="AJ88" s="9"/>
       <c r="AK88" s="25"/>
       <c r="AL88" s="10"/>
       <c r="AM88" s="46">
-        <f t="shared" si="21"/>
-        <v>404239.57999999996</v>
+        <f t="shared" si="23"/>
+        <v>602873.12999999989</v>
       </c>
     </row>
     <row r="89" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>85</v>
       </c>
       <c r="B89" s="43" t="s">
         <v>86</v>
       </c>
       <c r="C89" s="36">
         <v>0</v>
       </c>
       <c r="D89" s="33">
         <v>0</v>
       </c>
       <c r="E89" s="13">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F89" s="12">
         <v>0</v>
       </c>
       <c r="G89" s="21">
         <v>0</v>
       </c>
       <c r="H89" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I89" s="12">
         <f>Sept!D88</f>
         <v>4160.1899999999996</v>
       </c>
       <c r="J89" s="21">
         <f>Sept!E88</f>
         <v>37.1</v>
       </c>
       <c r="K89" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4197.29</v>
       </c>
       <c r="L89" s="11">
         <f>Oct!D88</f>
         <v>4193.3599999999997</v>
       </c>
       <c r="M89" s="34">
         <f>Oct!E88</f>
         <v>37.85</v>
       </c>
       <c r="N89" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>4231.21</v>
       </c>
       <c r="O89" s="12">
         <f>Nov!D88</f>
         <v>4035.43</v>
       </c>
       <c r="P89" s="21">
         <f>Nov!E88</f>
         <v>36.21</v>
       </c>
       <c r="Q89" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>4071.64</v>
       </c>
       <c r="R89" s="12">
         <f>Dec!D88</f>
         <v>4093.09</v>
       </c>
       <c r="S89" s="26">
         <f>Dec!E88</f>
         <v>36.729999999999997</v>
       </c>
       <c r="T89" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>4129.82</v>
       </c>
       <c r="U89" s="11">
         <f>Jan!D88</f>
         <v>4265.63</v>
       </c>
       <c r="V89" s="12">
         <f>Jan!E88</f>
         <v>38.28</v>
       </c>
       <c r="W89" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>4303.91</v>
       </c>
       <c r="X89" s="12">
         <f>Feb!D88</f>
         <v>4366.34</v>
       </c>
       <c r="Y89" s="21">
         <f>Feb!E88</f>
         <v>39.18</v>
       </c>
       <c r="Z89" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>4405.5200000000004</v>
       </c>
       <c r="AA89" s="12">
         <f>Mar!D88</f>
         <v>98497.45</v>
       </c>
       <c r="AB89" s="26">
         <f>Mar!E88</f>
         <v>883.77</v>
       </c>
       <c r="AC89" s="13">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>99381.22</v>
       </c>
       <c r="AD89" s="11">
         <f>Apr!D88</f>
         <v>168124.79</v>
       </c>
       <c r="AE89" s="33">
         <f>Apr!E88</f>
         <v>1508.51</v>
       </c>
       <c r="AF89" s="13">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>169633.30000000002</v>
       </c>
-      <c r="AG89" s="12"/>
-[...1 lines deleted...]
-      <c r="AI89" s="13"/>
+      <c r="AG89" s="12">
+        <f>May!D88</f>
+        <v>143352.14000000001</v>
+      </c>
+      <c r="AH89" s="21">
+        <f>May!E88</f>
+        <v>1286.23</v>
+      </c>
+      <c r="AI89" s="13">
+        <f t="shared" si="21"/>
+        <v>144638.37000000002</v>
+      </c>
       <c r="AJ89" s="12"/>
       <c r="AK89" s="26"/>
       <c r="AL89" s="13"/>
       <c r="AM89" s="47">
-        <f t="shared" si="21"/>
-        <v>294353.91000000003</v>
+        <f t="shared" si="23"/>
+        <v>438992.28</v>
       </c>
     </row>
     <row r="90" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A90" s="1">
         <v>86</v>
       </c>
       <c r="B90" s="42" t="s">
         <v>87</v>
       </c>
       <c r="C90" s="32">
         <v>0</v>
       </c>
       <c r="D90" s="38">
         <v>0</v>
       </c>
       <c r="E90" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F90" s="9">
         <v>0</v>
       </c>
       <c r="G90" s="20">
         <v>0</v>
       </c>
       <c r="H90" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I90" s="9">
         <f>Sept!D89</f>
         <v>4373.24</v>
       </c>
       <c r="J90" s="20">
         <f>Sept!E89</f>
         <v>62.21</v>
       </c>
       <c r="K90" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4435.45</v>
       </c>
       <c r="L90" s="8">
         <f>Oct!D89</f>
         <v>4454.9399999999996</v>
       </c>
       <c r="M90" s="32">
         <f>Oct!E89</f>
         <v>63.46</v>
       </c>
       <c r="N90" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>4518.3999999999996</v>
       </c>
       <c r="O90" s="9">
         <f>Nov!D89</f>
         <v>4264.72</v>
       </c>
       <c r="P90" s="20">
         <f>Nov!E89</f>
         <v>60.71</v>
       </c>
       <c r="Q90" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>4325.43</v>
       </c>
       <c r="R90" s="9">
         <f>Dec!D89</f>
         <v>4325.6499999999996</v>
       </c>
       <c r="S90" s="25">
         <f>Dec!E89</f>
         <v>61.58</v>
       </c>
       <c r="T90" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>4387.2299999999996</v>
       </c>
       <c r="U90" s="8">
         <f>Jan!D89</f>
         <v>4508</v>
       </c>
       <c r="V90" s="9">
         <f>Jan!E89</f>
         <v>64.17</v>
       </c>
       <c r="W90" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>4572.17</v>
       </c>
       <c r="X90" s="9">
         <f>Feb!D89</f>
         <v>4614.42</v>
       </c>
       <c r="Y90" s="20">
         <f>Feb!E89</f>
         <v>65.69</v>
       </c>
       <c r="Z90" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>4680.1099999999997</v>
       </c>
       <c r="AA90" s="9">
         <f>Mar!D89</f>
         <v>104093.87</v>
       </c>
       <c r="AB90" s="25">
         <f>Mar!E89</f>
         <v>1481.78</v>
       </c>
       <c r="AC90" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>105575.65</v>
       </c>
       <c r="AD90" s="8">
         <f>Apr!D89</f>
         <v>177677.3</v>
       </c>
       <c r="AE90" s="32">
         <f>Apr!E89</f>
         <v>2529.23</v>
       </c>
       <c r="AF90" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>180206.53</v>
       </c>
-      <c r="AG90" s="9"/>
-[...1 lines deleted...]
-      <c r="AI90" s="10"/>
+      <c r="AG90" s="9">
+        <f>May!D89</f>
+        <v>151497.12</v>
+      </c>
+      <c r="AH90" s="20">
+        <f>May!E89</f>
+        <v>2156.56</v>
+      </c>
+      <c r="AI90" s="10">
+        <f t="shared" si="21"/>
+        <v>153653.68</v>
+      </c>
       <c r="AJ90" s="9"/>
       <c r="AK90" s="25"/>
       <c r="AL90" s="10"/>
       <c r="AM90" s="46">
-        <f t="shared" si="21"/>
-        <v>312700.96999999997</v>
+        <f t="shared" si="23"/>
+        <v>466354.64999999997</v>
       </c>
     </row>
     <row r="91" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A91" s="1">
         <v>87</v>
       </c>
       <c r="B91" s="42" t="s">
         <v>88</v>
       </c>
       <c r="C91" s="32">
         <v>0</v>
       </c>
       <c r="D91" s="38">
         <v>0</v>
       </c>
       <c r="E91" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F91" s="9">
         <v>0</v>
       </c>
       <c r="G91" s="20">
         <v>0</v>
       </c>
       <c r="H91" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I91" s="9">
         <f>Sept!D90</f>
         <v>2947.57</v>
       </c>
       <c r="J91" s="20">
         <f>Sept!E90</f>
         <v>25.58</v>
       </c>
       <c r="K91" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>2973.15</v>
       </c>
       <c r="L91" s="8">
         <f>Oct!D90</f>
         <v>2996.91</v>
       </c>
       <c r="M91" s="32">
         <f>Oct!E90</f>
         <v>26.1</v>
       </c>
       <c r="N91" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3023.0099999999998</v>
       </c>
       <c r="O91" s="9">
         <f>Nov!D90</f>
         <v>2871.66</v>
       </c>
       <c r="P91" s="20">
         <f>Nov!E90</f>
         <v>24.97</v>
       </c>
       <c r="Q91" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2896.6299999999997</v>
       </c>
       <c r="R91" s="9">
         <f>Dec!D90</f>
         <v>2912.69</v>
       </c>
       <c r="S91" s="25">
         <f>Dec!E90</f>
         <v>25.32</v>
       </c>
       <c r="T91" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2938.01</v>
       </c>
       <c r="U91" s="8">
         <f>Jan!D90</f>
         <v>3035.48</v>
       </c>
       <c r="V91" s="9">
         <f>Jan!E90</f>
         <v>26.39</v>
       </c>
       <c r="W91" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3061.87</v>
       </c>
       <c r="X91" s="9">
         <f>Feb!D90</f>
         <v>3107.14</v>
       </c>
       <c r="Y91" s="20">
         <f>Feb!E90</f>
         <v>27.02</v>
       </c>
       <c r="Z91" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3134.16</v>
       </c>
       <c r="AA91" s="9">
         <f>Mar!D90</f>
         <v>70092</v>
       </c>
       <c r="AB91" s="25">
         <f>Mar!E90</f>
         <v>609.39</v>
       </c>
       <c r="AC91" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>70701.39</v>
       </c>
       <c r="AD91" s="8">
         <f>Apr!D90</f>
         <v>119639.67999999999</v>
       </c>
       <c r="AE91" s="32">
         <f>Apr!E90</f>
         <v>1040.1600000000001</v>
       </c>
       <c r="AF91" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>120679.84</v>
       </c>
-      <c r="AG91" s="9"/>
-[...1 lines deleted...]
-      <c r="AI91" s="10"/>
+      <c r="AG91" s="9">
+        <f>May!D90</f>
+        <v>102011.16</v>
+      </c>
+      <c r="AH91" s="20">
+        <f>May!E90</f>
+        <v>886.9</v>
+      </c>
+      <c r="AI91" s="10">
+        <f t="shared" si="21"/>
+        <v>102898.06</v>
+      </c>
       <c r="AJ91" s="9"/>
       <c r="AK91" s="25"/>
       <c r="AL91" s="10"/>
       <c r="AM91" s="46">
-        <f t="shared" si="21"/>
-        <v>209408.06</v>
+        <f t="shared" si="23"/>
+        <v>312306.12</v>
       </c>
     </row>
     <row r="92" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A92" s="1">
         <v>88</v>
       </c>
       <c r="B92" s="42" t="s">
         <v>89</v>
       </c>
       <c r="C92" s="32">
         <v>0</v>
       </c>
       <c r="D92" s="38">
         <v>0</v>
       </c>
       <c r="E92" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F92" s="9">
         <v>0</v>
       </c>
       <c r="G92" s="20">
         <v>0</v>
       </c>
       <c r="H92" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I92" s="9">
         <f>Sept!D91</f>
         <v>2425.12</v>
       </c>
       <c r="J92" s="20">
         <f>Sept!E91</f>
         <v>18.75</v>
       </c>
       <c r="K92" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>2443.87</v>
       </c>
       <c r="L92" s="8">
         <f>Oct!D91</f>
         <v>2471.6999999999998</v>
       </c>
       <c r="M92" s="32">
         <f>Oct!E91</f>
         <v>19.13</v>
       </c>
       <c r="N92" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2490.83</v>
       </c>
       <c r="O92" s="9">
         <f>Nov!D91</f>
         <v>2365.56</v>
       </c>
       <c r="P92" s="20">
         <f>Nov!E91</f>
         <v>18.29</v>
       </c>
       <c r="Q92" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2383.85</v>
       </c>
       <c r="R92" s="9">
         <f>Dec!D91</f>
         <v>2399.35</v>
       </c>
       <c r="S92" s="25">
         <f>Dec!E91</f>
         <v>18.559999999999999</v>
       </c>
       <c r="T92" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2417.91</v>
       </c>
       <c r="U92" s="8">
         <f>Jan!D91</f>
         <v>2500.5</v>
       </c>
       <c r="V92" s="9">
         <f>Jan!E91</f>
         <v>19.34</v>
       </c>
       <c r="W92" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2519.84</v>
       </c>
       <c r="X92" s="9">
         <f>Feb!D91</f>
         <v>2559.5300000000002</v>
       </c>
       <c r="Y92" s="20">
         <f>Feb!E91</f>
         <v>19.8</v>
       </c>
       <c r="Z92" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2579.3300000000004</v>
       </c>
       <c r="AA92" s="9">
         <f>Mar!D91</f>
         <v>57738.89</v>
       </c>
       <c r="AB92" s="25">
         <f>Mar!E91</f>
         <v>446.57</v>
       </c>
       <c r="AC92" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>58185.46</v>
       </c>
       <c r="AD92" s="8">
         <f>Apr!D91</f>
         <v>98554.21</v>
       </c>
       <c r="AE92" s="32">
         <f>Apr!E91</f>
         <v>762.23</v>
       </c>
       <c r="AF92" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>99316.44</v>
       </c>
-      <c r="AG92" s="9"/>
-[...1 lines deleted...]
-      <c r="AI92" s="10"/>
+      <c r="AG92" s="9">
+        <f>May!D91</f>
+        <v>84032.57</v>
+      </c>
+      <c r="AH92" s="20">
+        <f>May!E91</f>
+        <v>649.92999999999995</v>
+      </c>
+      <c r="AI92" s="10">
+        <f t="shared" si="21"/>
+        <v>84682.5</v>
+      </c>
       <c r="AJ92" s="9"/>
       <c r="AK92" s="25"/>
       <c r="AL92" s="10"/>
       <c r="AM92" s="46">
-        <f t="shared" si="21"/>
-        <v>172337.53</v>
+        <f t="shared" si="23"/>
+        <v>257020.03</v>
       </c>
     </row>
     <row r="93" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A93" s="1">
         <v>89</v>
       </c>
       <c r="B93" s="42" t="s">
         <v>90</v>
       </c>
       <c r="C93" s="32">
         <v>0</v>
       </c>
       <c r="D93" s="38">
         <v>0</v>
       </c>
       <c r="E93" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F93" s="9">
         <v>0</v>
       </c>
       <c r="G93" s="20">
         <v>0</v>
       </c>
       <c r="H93" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I93" s="9">
         <f>Sept!D92</f>
         <v>2821.83</v>
       </c>
       <c r="J93" s="20">
         <f>Sept!E92</f>
         <v>59.93</v>
       </c>
       <c r="K93" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>2881.7599999999998</v>
       </c>
       <c r="L93" s="8">
         <f>Oct!D92</f>
         <v>2854.59</v>
       </c>
       <c r="M93" s="32">
         <f>Oct!E92</f>
         <v>61.14</v>
       </c>
       <c r="N93" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2915.73</v>
       </c>
       <c r="O93" s="9">
         <f>Nov!D92</f>
         <v>2742.16</v>
       </c>
       <c r="P93" s="20">
         <f>Nov!E92</f>
         <v>58.48</v>
       </c>
       <c r="Q93" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2800.64</v>
       </c>
       <c r="R93" s="9">
         <f>Dec!D92</f>
         <v>2781.34</v>
       </c>
       <c r="S93" s="25">
         <f>Dec!E92</f>
         <v>59.32</v>
       </c>
       <c r="T93" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2840.6600000000003</v>
       </c>
       <c r="U93" s="8">
         <f>Jan!D92</f>
         <v>2898.59</v>
       </c>
       <c r="V93" s="9">
         <f>Jan!E92</f>
         <v>61.81</v>
       </c>
       <c r="W93" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2960.4</v>
       </c>
       <c r="X93" s="9">
         <f>Feb!D92</f>
         <v>2967.02</v>
       </c>
       <c r="Y93" s="20">
         <f>Feb!E92</f>
         <v>63.28</v>
       </c>
       <c r="Z93" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3030.3</v>
       </c>
       <c r="AA93" s="9">
         <f>Mar!D92</f>
         <v>66931.070000000007</v>
       </c>
       <c r="AB93" s="25">
         <f>Mar!E92</f>
         <v>1427.42</v>
       </c>
       <c r="AC93" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>68358.490000000005</v>
       </c>
       <c r="AD93" s="8">
         <f>Apr!D92</f>
         <v>114244.3</v>
       </c>
       <c r="AE93" s="32">
         <f>Apr!E92</f>
         <v>2436.4499999999998</v>
       </c>
       <c r="AF93" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>116680.75</v>
       </c>
-      <c r="AG93" s="9"/>
-[...1 lines deleted...]
-      <c r="AI93" s="10"/>
+      <c r="AG93" s="9">
+        <f>May!D92</f>
+        <v>97410.77</v>
+      </c>
+      <c r="AH93" s="20">
+        <f>May!E92</f>
+        <v>2077.44</v>
+      </c>
+      <c r="AI93" s="10">
+        <f t="shared" si="21"/>
+        <v>99488.21</v>
+      </c>
       <c r="AJ93" s="9"/>
       <c r="AK93" s="25"/>
       <c r="AL93" s="10"/>
       <c r="AM93" s="46">
-        <f t="shared" si="21"/>
-        <v>202468.73</v>
+        <f t="shared" si="23"/>
+        <v>301956.94</v>
       </c>
     </row>
     <row r="94" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>90</v>
       </c>
       <c r="B94" s="43" t="s">
         <v>91</v>
       </c>
       <c r="C94" s="36">
         <v>0</v>
       </c>
       <c r="D94" s="33">
         <v>0</v>
       </c>
       <c r="E94" s="13">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F94" s="12">
         <v>0</v>
       </c>
       <c r="G94" s="21">
         <v>0</v>
       </c>
       <c r="H94" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I94" s="12">
         <f>Sept!D93</f>
         <v>3079.82</v>
       </c>
       <c r="J94" s="21">
         <f>Sept!E93</f>
         <v>25.85</v>
       </c>
       <c r="K94" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3105.67</v>
       </c>
       <c r="L94" s="11">
         <f>Oct!D93</f>
         <v>3137.52</v>
       </c>
       <c r="M94" s="34">
         <f>Oct!E93</f>
         <v>26.37</v>
       </c>
       <c r="N94" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3163.89</v>
       </c>
       <c r="O94" s="12">
         <f>Nov!D93</f>
         <v>3003.48</v>
       </c>
       <c r="P94" s="21">
         <f>Nov!E93</f>
         <v>25.22</v>
       </c>
       <c r="Q94" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3028.7</v>
       </c>
       <c r="R94" s="12">
         <f>Dec!D93</f>
         <v>3046.39</v>
       </c>
       <c r="S94" s="26">
         <f>Dec!E93</f>
         <v>25.59</v>
       </c>
       <c r="T94" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3071.98</v>
       </c>
       <c r="U94" s="11">
         <f>Jan!D93</f>
         <v>3174.81</v>
       </c>
       <c r="V94" s="12">
         <f>Jan!E93</f>
         <v>26.67</v>
       </c>
       <c r="W94" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3201.48</v>
       </c>
       <c r="X94" s="12">
         <f>Feb!D93</f>
         <v>3249.76</v>
       </c>
       <c r="Y94" s="21">
         <f>Feb!E93</f>
         <v>27.3</v>
       </c>
       <c r="Z94" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3277.0600000000004</v>
       </c>
       <c r="AA94" s="12">
         <f>Mar!D93</f>
         <v>73309.289999999994</v>
       </c>
       <c r="AB94" s="26">
         <f>Mar!E93</f>
         <v>615.72</v>
       </c>
       <c r="AC94" s="13">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>73925.009999999995</v>
       </c>
       <c r="AD94" s="11">
         <f>Apr!D93</f>
         <v>125131.24</v>
       </c>
       <c r="AE94" s="33">
         <f>Apr!E93</f>
         <v>1050.97</v>
       </c>
       <c r="AF94" s="13">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>126182.21</v>
       </c>
-      <c r="AG94" s="12"/>
-[...1 lines deleted...]
-      <c r="AI94" s="13"/>
+      <c r="AG94" s="12">
+        <f>May!D93</f>
+        <v>106693.56</v>
+      </c>
+      <c r="AH94" s="21">
+        <f>May!E93</f>
+        <v>896.11</v>
+      </c>
+      <c r="AI94" s="13">
+        <f t="shared" si="21"/>
+        <v>107589.67</v>
+      </c>
       <c r="AJ94" s="12"/>
       <c r="AK94" s="26"/>
       <c r="AL94" s="13"/>
       <c r="AM94" s="47">
-        <f t="shared" si="21"/>
-        <v>218956</v>
+        <f t="shared" si="23"/>
+        <v>326545.67</v>
       </c>
     </row>
     <row r="95" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A95" s="1">
         <v>91</v>
       </c>
       <c r="B95" s="42" t="s">
         <v>92</v>
       </c>
       <c r="C95" s="32">
         <v>0</v>
       </c>
       <c r="D95" s="38">
         <v>0</v>
       </c>
       <c r="E95" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F95" s="9">
         <v>0</v>
       </c>
       <c r="G95" s="20">
         <v>0</v>
       </c>
       <c r="H95" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I95" s="9">
         <f>Sept!D94</f>
         <v>4459.93</v>
       </c>
       <c r="J95" s="20">
         <f>Sept!E94</f>
         <v>57.34</v>
       </c>
       <c r="K95" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4517.2700000000004</v>
       </c>
       <c r="L95" s="8">
         <f>Oct!D94</f>
         <v>4567.01</v>
       </c>
       <c r="M95" s="32">
         <f>Oct!E94</f>
         <v>58.5</v>
       </c>
       <c r="N95" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>4625.51</v>
       </c>
       <c r="O95" s="9">
         <f>Nov!D94</f>
         <v>4360.7299999999996</v>
       </c>
       <c r="P95" s="20">
         <f>Nov!E94</f>
         <v>55.96</v>
       </c>
       <c r="Q95" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>4416.6899999999996</v>
       </c>
       <c r="R95" s="9">
         <f>Dec!D94</f>
         <v>4423.03</v>
       </c>
       <c r="S95" s="25">
         <f>Dec!E94</f>
         <v>56.76</v>
       </c>
       <c r="T95" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>4479.79</v>
       </c>
       <c r="U95" s="8">
         <f>Jan!D94</f>
         <v>4609.49</v>
       </c>
       <c r="V95" s="9">
         <f>Jan!E94</f>
         <v>59.15</v>
       </c>
       <c r="W95" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>4668.6399999999994</v>
       </c>
       <c r="X95" s="9">
         <f>Feb!D94</f>
         <v>4718.3100000000004</v>
       </c>
       <c r="Y95" s="20">
         <f>Feb!E94</f>
         <v>60.55</v>
       </c>
       <c r="Z95" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>4778.8600000000006</v>
       </c>
       <c r="AA95" s="9">
         <f>Mar!D94</f>
         <v>106437.38</v>
       </c>
       <c r="AB95" s="25">
         <f>Mar!E94</f>
         <v>1365.95</v>
       </c>
       <c r="AC95" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>107803.33</v>
       </c>
       <c r="AD95" s="8">
         <f>Apr!D94</f>
         <v>181677.42</v>
       </c>
       <c r="AE95" s="32">
         <f>Apr!E94</f>
         <v>2331.5300000000002</v>
       </c>
       <c r="AF95" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>184008.95</v>
       </c>
-      <c r="AG95" s="9"/>
-[...1 lines deleted...]
-      <c r="AI95" s="10"/>
+      <c r="AG95" s="9">
+        <f>May!D94</f>
+        <v>154907.84</v>
+      </c>
+      <c r="AH95" s="20">
+        <f>May!E94</f>
+        <v>1987.99</v>
+      </c>
+      <c r="AI95" s="10">
+        <f t="shared" si="21"/>
+        <v>156895.82999999999</v>
+      </c>
       <c r="AJ95" s="9"/>
       <c r="AK95" s="25"/>
       <c r="AL95" s="10"/>
       <c r="AM95" s="46">
-        <f t="shared" si="21"/>
-        <v>319299.04000000004</v>
+        <f t="shared" si="23"/>
+        <v>476194.87</v>
       </c>
     </row>
     <row r="96" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A96" s="1">
         <v>92</v>
       </c>
       <c r="B96" s="42" t="s">
         <v>93</v>
       </c>
       <c r="C96" s="32">
         <v>0</v>
       </c>
       <c r="D96" s="38">
         <v>0</v>
       </c>
       <c r="E96" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F96" s="9">
         <v>0</v>
       </c>
       <c r="G96" s="20">
         <v>0</v>
       </c>
       <c r="H96" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I96" s="9">
         <f>Sept!D95</f>
         <v>3700.89</v>
       </c>
       <c r="J96" s="20">
         <f>Sept!E95</f>
         <v>20.07</v>
       </c>
       <c r="K96" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3720.96</v>
       </c>
       <c r="L96" s="8">
         <f>Oct!D95</f>
         <v>3774.43</v>
       </c>
       <c r="M96" s="32">
         <f>Oct!E95</f>
         <v>20.48</v>
       </c>
       <c r="N96" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3794.91</v>
       </c>
       <c r="O96" s="9">
         <f>Nov!D95</f>
         <v>3611.18</v>
       </c>
       <c r="P96" s="20">
         <f>Nov!E95</f>
         <v>19.579999999999998</v>
       </c>
       <c r="Q96" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3630.7599999999998</v>
       </c>
       <c r="R96" s="9">
         <f>Dec!D95</f>
         <v>3662.77</v>
       </c>
       <c r="S96" s="25">
         <f>Dec!E95</f>
         <v>19.86</v>
       </c>
       <c r="T96" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3682.63</v>
       </c>
       <c r="U96" s="8">
         <f>Jan!D95</f>
         <v>3817.18</v>
       </c>
       <c r="V96" s="9">
         <f>Jan!E95</f>
         <v>20.7</v>
       </c>
       <c r="W96" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3837.8799999999997</v>
       </c>
       <c r="X96" s="9">
         <f>Feb!D95</f>
         <v>3907.29</v>
       </c>
       <c r="Y96" s="20">
         <f>Feb!E95</f>
         <v>21.19</v>
       </c>
       <c r="Z96" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3928.48</v>
       </c>
       <c r="AA96" s="9">
         <f>Mar!D95</f>
         <v>88142.18</v>
       </c>
       <c r="AB96" s="25">
         <f>Mar!E95</f>
         <v>478.09</v>
       </c>
       <c r="AC96" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>88620.26999999999</v>
       </c>
       <c r="AD96" s="8">
         <f>Apr!D95</f>
         <v>150449.44</v>
       </c>
       <c r="AE96" s="32">
         <f>Apr!E95</f>
         <v>816.05</v>
       </c>
       <c r="AF96" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>151265.49</v>
       </c>
-      <c r="AG96" s="9"/>
-[...1 lines deleted...]
-      <c r="AI96" s="10"/>
+      <c r="AG96" s="9">
+        <f>May!D95</f>
+        <v>128281.2</v>
+      </c>
+      <c r="AH96" s="20">
+        <f>May!E95</f>
+        <v>695.8</v>
+      </c>
+      <c r="AI96" s="10">
+        <f t="shared" si="21"/>
+        <v>128977</v>
+      </c>
       <c r="AJ96" s="9"/>
       <c r="AK96" s="25"/>
       <c r="AL96" s="10"/>
       <c r="AM96" s="46">
-        <f t="shared" si="21"/>
-        <v>262481.38</v>
+        <f t="shared" si="23"/>
+        <v>391458.38</v>
       </c>
     </row>
     <row r="97" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A97" s="1">
         <v>93</v>
       </c>
       <c r="B97" s="42" t="s">
         <v>94</v>
       </c>
       <c r="C97" s="32">
         <v>0</v>
       </c>
       <c r="D97" s="38">
         <v>0</v>
       </c>
       <c r="E97" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F97" s="9">
         <v>0</v>
       </c>
       <c r="G97" s="20">
         <v>0</v>
       </c>
       <c r="H97" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I97" s="9">
         <f>Sept!D96</f>
         <v>2720.28</v>
       </c>
       <c r="J97" s="20">
         <f>Sept!E96</f>
         <v>29.67</v>
       </c>
       <c r="K97" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>2749.9500000000003</v>
       </c>
       <c r="L97" s="8">
         <f>Oct!D96</f>
         <v>2767.11</v>
       </c>
       <c r="M97" s="32">
         <f>Oct!E96</f>
         <v>25.89</v>
       </c>
       <c r="N97" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2793</v>
       </c>
       <c r="O97" s="9">
         <f>Nov!D96</f>
         <v>2650.85</v>
       </c>
       <c r="P97" s="20">
         <f>Nov!E96</f>
         <v>24.76</v>
       </c>
       <c r="Q97" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2675.61</v>
       </c>
       <c r="R97" s="9">
         <f>Dec!D96</f>
         <v>2688.72</v>
       </c>
       <c r="S97" s="25">
         <f>Dec!E96</f>
         <v>25.12</v>
       </c>
       <c r="T97" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2713.8399999999997</v>
       </c>
       <c r="U97" s="8">
         <f>Jan!D96</f>
         <v>2802.07</v>
       </c>
       <c r="V97" s="9">
         <f>Jan!E96</f>
         <v>26.18</v>
       </c>
       <c r="W97" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2828.25</v>
       </c>
       <c r="X97" s="9">
         <f>Feb!D96</f>
         <v>2868.22</v>
       </c>
       <c r="Y97" s="20">
         <f>Feb!E96</f>
         <v>26.8</v>
       </c>
       <c r="Z97" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2895.02</v>
       </c>
       <c r="AA97" s="9">
         <f>Mar!D96</f>
         <v>64702.33</v>
       </c>
       <c r="AB97" s="25">
         <f>Mar!E96</f>
         <v>604.48</v>
       </c>
       <c r="AC97" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>65306.810000000005</v>
       </c>
       <c r="AD97" s="8">
         <f>Apr!D96</f>
         <v>110440.07</v>
       </c>
       <c r="AE97" s="32">
         <f>Apr!E96</f>
         <v>1031.78</v>
       </c>
       <c r="AF97" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>111471.85</v>
       </c>
-      <c r="AG97" s="9"/>
-[...1 lines deleted...]
-      <c r="AI97" s="10"/>
+      <c r="AG97" s="9">
+        <f>May!D96</f>
+        <v>94167.08</v>
+      </c>
+      <c r="AH97" s="20">
+        <f>May!E96</f>
+        <v>879.75</v>
+      </c>
+      <c r="AI97" s="10">
+        <f t="shared" si="21"/>
+        <v>95046.83</v>
+      </c>
       <c r="AJ97" s="9"/>
       <c r="AK97" s="25"/>
       <c r="AL97" s="10"/>
       <c r="AM97" s="46">
-        <f t="shared" si="21"/>
-        <v>193434.33000000002</v>
+        <f t="shared" si="23"/>
+        <v>288481.16000000003</v>
       </c>
     </row>
     <row r="98" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A98" s="1">
         <v>94</v>
       </c>
       <c r="B98" s="42" t="s">
         <v>95</v>
       </c>
       <c r="C98" s="32">
         <v>0</v>
       </c>
       <c r="D98" s="38">
         <v>0</v>
       </c>
       <c r="E98" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F98" s="9">
         <v>0</v>
       </c>
       <c r="G98" s="20">
         <v>0</v>
       </c>
       <c r="H98" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I98" s="9">
         <f>Sept!D97</f>
         <v>4933.08</v>
       </c>
       <c r="J98" s="20">
         <f>Sept!E97</f>
         <v>90.71</v>
       </c>
       <c r="K98" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>5023.79</v>
       </c>
       <c r="L98" s="8">
         <f>Oct!D97</f>
         <v>4828.5</v>
       </c>
       <c r="M98" s="32">
         <f>Oct!E97</f>
         <v>92.54</v>
       </c>
       <c r="N98" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>4921.04</v>
       </c>
       <c r="O98" s="9">
         <f>Nov!D97</f>
         <v>4715.62</v>
       </c>
       <c r="P98" s="20">
         <f>Nov!E97</f>
         <v>88.53</v>
       </c>
       <c r="Q98" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>4804.1499999999996</v>
       </c>
       <c r="R98" s="9">
         <f>Dec!D97</f>
         <v>4783</v>
       </c>
       <c r="S98" s="25">
         <f>Dec!E97</f>
         <v>89.79</v>
       </c>
       <c r="T98" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>4872.79</v>
       </c>
       <c r="U98" s="8">
         <f>Jan!D97</f>
         <v>4984.63</v>
       </c>
       <c r="V98" s="9">
         <f>Jan!E97</f>
         <v>93.57</v>
       </c>
       <c r="W98" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>5078.2</v>
       </c>
       <c r="X98" s="9">
         <f>Feb!D97</f>
         <v>5102.3</v>
       </c>
       <c r="Y98" s="20">
         <f>Feb!E97</f>
         <v>95.78</v>
       </c>
       <c r="Z98" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>5198.08</v>
       </c>
       <c r="AA98" s="9">
         <f>Mar!D97</f>
         <v>115099.67</v>
       </c>
       <c r="AB98" s="25">
         <f>Mar!E97</f>
         <v>2160.69</v>
       </c>
       <c r="AC98" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>117260.36</v>
       </c>
       <c r="AD98" s="8">
         <f>Apr!D97</f>
         <v>196463.04</v>
       </c>
       <c r="AE98" s="32">
         <f>Apr!E97</f>
         <v>3688.06</v>
       </c>
       <c r="AF98" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>200151.1</v>
       </c>
-      <c r="AG98" s="9"/>
-[...1 lines deleted...]
-      <c r="AI98" s="10"/>
+      <c r="AG98" s="9">
+        <f>May!D97</f>
+        <v>167514.84</v>
+      </c>
+      <c r="AH98" s="20">
+        <f>May!E97</f>
+        <v>3144.65</v>
+      </c>
+      <c r="AI98" s="10">
+        <f t="shared" si="21"/>
+        <v>170659.49</v>
+      </c>
       <c r="AJ98" s="9"/>
       <c r="AK98" s="25"/>
       <c r="AL98" s="10"/>
       <c r="AM98" s="46">
-        <f t="shared" si="21"/>
-        <v>347309.51</v>
+        <f t="shared" si="23"/>
+        <v>517969</v>
       </c>
     </row>
     <row r="99" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>95</v>
       </c>
       <c r="B99" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C99" s="36">
         <v>0</v>
       </c>
       <c r="D99" s="33">
         <v>0</v>
       </c>
       <c r="E99" s="13">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F99" s="12">
         <v>0</v>
       </c>
       <c r="G99" s="21">
         <v>0</v>
       </c>
       <c r="H99" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I99" s="12">
         <f>Sept!D98</f>
         <v>2310.89</v>
       </c>
       <c r="J99" s="21">
         <f>Sept!E98</f>
         <v>21.09</v>
       </c>
       <c r="K99" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>2331.98</v>
       </c>
       <c r="L99" s="11">
         <f>Oct!D98</f>
         <v>2318.62</v>
       </c>
       <c r="M99" s="34">
         <f>Oct!E98</f>
         <v>21.52</v>
       </c>
       <c r="N99" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2340.14</v>
       </c>
       <c r="O99" s="12">
         <f>Nov!D98</f>
         <v>2236.4299999999998</v>
       </c>
       <c r="P99" s="21">
         <f>Nov!E98</f>
         <v>20.59</v>
       </c>
       <c r="Q99" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2257.02</v>
       </c>
       <c r="R99" s="12">
         <f>Dec!D98</f>
         <v>2268.38</v>
       </c>
       <c r="S99" s="26">
         <f>Dec!E98</f>
         <v>20.88</v>
       </c>
       <c r="T99" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2289.2600000000002</v>
       </c>
       <c r="U99" s="11">
         <f>Jan!D98</f>
         <v>2364</v>
       </c>
       <c r="V99" s="12">
         <f>Jan!E98</f>
         <v>21.76</v>
       </c>
       <c r="W99" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2385.7600000000002</v>
       </c>
       <c r="X99" s="12">
         <f>Feb!D98</f>
         <v>2419.81</v>
       </c>
       <c r="Y99" s="21">
         <f>Feb!E98</f>
         <v>22.27</v>
       </c>
       <c r="Z99" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2442.08</v>
       </c>
       <c r="AA99" s="12">
         <f>Mar!D98</f>
         <v>54587.05</v>
       </c>
       <c r="AB99" s="26">
         <f>Mar!E98</f>
         <v>502.5</v>
       </c>
       <c r="AC99" s="13">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>55089.55</v>
       </c>
       <c r="AD99" s="11">
         <f>Apr!D98</f>
         <v>93174.35</v>
       </c>
       <c r="AE99" s="33">
         <f>Apr!E98</f>
         <v>857.71</v>
       </c>
       <c r="AF99" s="13">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>94032.060000000012</v>
       </c>
-      <c r="AG99" s="12"/>
-[...1 lines deleted...]
-      <c r="AI99" s="13"/>
+      <c r="AG99" s="12">
+        <f>May!D98</f>
+        <v>79445.41</v>
+      </c>
+      <c r="AH99" s="21">
+        <f>May!E98</f>
+        <v>731.33</v>
+      </c>
+      <c r="AI99" s="13">
+        <f t="shared" si="21"/>
+        <v>80176.740000000005</v>
+      </c>
       <c r="AJ99" s="12"/>
       <c r="AK99" s="26"/>
       <c r="AL99" s="13"/>
       <c r="AM99" s="47">
-        <f t="shared" si="21"/>
-        <v>163167.85000000003</v>
+        <f t="shared" si="23"/>
+        <v>243344.59000000003</v>
       </c>
     </row>
     <row r="100" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A100" s="1">
         <v>96</v>
       </c>
       <c r="B100" s="42" t="s">
         <v>97</v>
       </c>
       <c r="C100" s="32">
         <v>0</v>
       </c>
       <c r="D100" s="38">
         <v>0</v>
       </c>
       <c r="E100" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F100" s="9">
         <v>0</v>
       </c>
       <c r="G100" s="20">
         <v>0</v>
       </c>
       <c r="H100" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I100" s="9">
         <f>Sept!D99</f>
         <v>4671.87</v>
       </c>
       <c r="J100" s="20">
         <f>Sept!E99</f>
         <v>53.57</v>
       </c>
       <c r="K100" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>4725.4399999999996</v>
       </c>
       <c r="L100" s="8">
         <f>Oct!D99</f>
         <v>4777.0600000000004</v>
       </c>
       <c r="M100" s="32">
         <f>Oct!E99</f>
         <v>54.66</v>
       </c>
       <c r="N100" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>4831.72</v>
       </c>
       <c r="O100" s="9">
         <f>Nov!D99</f>
         <v>4564.59</v>
       </c>
       <c r="P100" s="20">
         <f>Nov!E99</f>
         <v>52.28</v>
       </c>
       <c r="Q100" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>4616.87</v>
       </c>
       <c r="R100" s="9">
         <f>Dec!D99</f>
         <v>4629.8</v>
       </c>
       <c r="S100" s="25">
         <f>Dec!E99</f>
         <v>53.03</v>
       </c>
       <c r="T100" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>4682.83</v>
       </c>
       <c r="U100" s="8">
         <f>Jan!D99</f>
         <v>4824.97</v>
       </c>
       <c r="V100" s="9">
         <f>Jan!E99</f>
         <v>55.26</v>
       </c>
       <c r="W100" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>4880.2300000000005</v>
       </c>
       <c r="X100" s="9">
         <f>Feb!D99</f>
         <v>4938.88</v>
       </c>
       <c r="Y100" s="20">
         <f>Feb!E99</f>
         <v>56.57</v>
       </c>
       <c r="Z100" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>4995.45</v>
       </c>
       <c r="AA100" s="9">
         <f>Mar!D99</f>
         <v>111413.13</v>
       </c>
       <c r="AB100" s="25">
         <f>Mar!E99</f>
         <v>1276.1400000000001</v>
       </c>
       <c r="AC100" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>112689.27</v>
       </c>
       <c r="AD100" s="8">
         <f>Apr!D99</f>
         <v>190170.51</v>
       </c>
       <c r="AE100" s="32">
         <f>Apr!E99</f>
         <v>2178.2399999999998</v>
       </c>
       <c r="AF100" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>192348.75</v>
       </c>
-      <c r="AG100" s="9"/>
-[...1 lines deleted...]
-      <c r="AI100" s="10"/>
+      <c r="AG100" s="9">
+        <f>May!D99</f>
+        <v>162149.49</v>
+      </c>
+      <c r="AH100" s="20">
+        <f>May!E99</f>
+        <v>1857.28</v>
+      </c>
+      <c r="AI100" s="10">
+        <f t="shared" si="21"/>
+        <v>164006.76999999999</v>
+      </c>
       <c r="AJ100" s="9"/>
       <c r="AK100" s="25"/>
       <c r="AL100" s="10"/>
       <c r="AM100" s="46">
-        <f t="shared" si="21"/>
-        <v>333770.56</v>
+        <f t="shared" si="23"/>
+        <v>497777.32999999996</v>
       </c>
     </row>
     <row r="101" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A101" s="1">
         <v>97</v>
       </c>
       <c r="B101" s="42" t="s">
         <v>98</v>
       </c>
       <c r="C101" s="32">
         <v>0</v>
       </c>
       <c r="D101" s="38">
         <v>0</v>
       </c>
       <c r="E101" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F101" s="9">
         <v>0</v>
       </c>
       <c r="G101" s="20">
         <v>0</v>
       </c>
       <c r="H101" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I101" s="9">
         <f>Sept!D100</f>
         <v>5609.31</v>
       </c>
       <c r="J101" s="20">
         <f>Sept!E100</f>
         <v>63.61</v>
       </c>
       <c r="K101" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>5672.92</v>
       </c>
       <c r="L101" s="8">
         <f>Oct!D100</f>
         <v>5728.68</v>
       </c>
       <c r="M101" s="32">
         <f>Oct!E100</f>
         <v>64.900000000000006</v>
       </c>
       <c r="N101" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>5793.58</v>
       </c>
       <c r="O101" s="9">
         <f>Nov!D100</f>
         <v>5477.16</v>
       </c>
       <c r="P101" s="20">
         <f>Nov!E100</f>
         <v>62.08</v>
       </c>
       <c r="Q101" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>5539.24</v>
       </c>
       <c r="R101" s="9">
         <f>Dec!D100</f>
         <v>5555.41</v>
       </c>
       <c r="S101" s="25">
         <f>Dec!E100</f>
         <v>62.97</v>
       </c>
       <c r="T101" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>5618.38</v>
       </c>
       <c r="U101" s="8">
         <f>Jan!D100</f>
         <v>5789.6</v>
       </c>
       <c r="V101" s="9">
         <f>Jan!E100</f>
         <v>65.63</v>
       </c>
       <c r="W101" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>5855.2300000000005</v>
       </c>
       <c r="X101" s="9">
         <f>Feb!D100</f>
         <v>5926.28</v>
       </c>
       <c r="Y101" s="20">
         <f>Feb!E100</f>
         <v>67.17</v>
       </c>
       <c r="Z101" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>5993.45</v>
       </c>
       <c r="AA101" s="9">
         <f>Mar!D100</f>
         <v>133687.24</v>
       </c>
       <c r="AB101" s="25">
         <f>Mar!E100</f>
         <v>1515.33</v>
       </c>
       <c r="AC101" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>135202.56999999998</v>
       </c>
       <c r="AD101" s="8">
         <f>Apr!D100</f>
         <v>228190.07</v>
       </c>
       <c r="AE101" s="32">
         <f>Apr!E100</f>
         <v>2586.5</v>
       </c>
       <c r="AF101" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>230776.57</v>
       </c>
-      <c r="AG101" s="9"/>
-[...1 lines deleted...]
-      <c r="AI101" s="10"/>
+      <c r="AG101" s="9">
+        <f>May!D100</f>
+        <v>194566.99</v>
+      </c>
+      <c r="AH101" s="20">
+        <f>May!E100</f>
+        <v>2205.39</v>
+      </c>
+      <c r="AI101" s="10">
+        <f t="shared" si="21"/>
+        <v>196772.38</v>
+      </c>
       <c r="AJ101" s="9"/>
       <c r="AK101" s="25"/>
       <c r="AL101" s="10"/>
       <c r="AM101" s="46">
-        <f t="shared" si="21"/>
-        <v>400451.93999999994</v>
+        <f t="shared" si="23"/>
+        <v>597224.31999999995</v>
       </c>
     </row>
     <row r="102" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A102" s="1">
         <v>98</v>
       </c>
       <c r="B102" s="42" t="s">
         <v>99</v>
       </c>
       <c r="C102" s="32">
         <v>0</v>
       </c>
       <c r="D102" s="38">
         <v>0</v>
       </c>
       <c r="E102" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F102" s="9">
         <v>0</v>
       </c>
       <c r="G102" s="20">
         <v>0</v>
       </c>
       <c r="H102" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I102" s="9">
         <f>Sept!D101</f>
         <v>2474.41</v>
       </c>
       <c r="J102" s="20">
         <f>Sept!E101</f>
         <v>57.98</v>
       </c>
       <c r="K102" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>2532.39</v>
       </c>
       <c r="L102" s="8">
         <f>Oct!D101</f>
         <v>2518.31</v>
       </c>
       <c r="M102" s="32">
         <f>Oct!E101</f>
         <v>59.15</v>
       </c>
       <c r="N102" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2577.46</v>
       </c>
       <c r="O102" s="9">
         <f>Nov!D101</f>
         <v>2411.89</v>
       </c>
       <c r="P102" s="20">
         <f>Nov!E101</f>
         <v>56.58</v>
       </c>
       <c r="Q102" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2468.4699999999998</v>
       </c>
       <c r="R102" s="9">
         <f>Dec!D101</f>
         <v>2446.34</v>
       </c>
       <c r="S102" s="25">
         <f>Dec!E101</f>
         <v>57.39</v>
       </c>
       <c r="T102" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2503.73</v>
       </c>
       <c r="U102" s="8">
         <f>Jan!D101</f>
         <v>2549.4699999999998</v>
       </c>
       <c r="V102" s="9">
         <f>Jan!E101</f>
         <v>59.81</v>
       </c>
       <c r="W102" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2609.2799999999997</v>
       </c>
       <c r="X102" s="9">
         <f>Feb!D101</f>
         <v>2609.66</v>
       </c>
       <c r="Y102" s="20">
         <f>Feb!E101</f>
         <v>61.22</v>
       </c>
       <c r="Z102" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2670.8799999999997</v>
       </c>
       <c r="AA102" s="9">
         <f>Mar!D101</f>
         <v>58869.68</v>
       </c>
       <c r="AB102" s="25">
         <f>Mar!E101</f>
         <v>1381.07</v>
       </c>
       <c r="AC102" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>60250.75</v>
       </c>
       <c r="AD102" s="8">
         <f>Apr!D101</f>
         <v>100484.35</v>
       </c>
       <c r="AE102" s="32">
         <f>Apr!E101</f>
         <v>2357.34</v>
       </c>
       <c r="AF102" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>102841.69</v>
       </c>
-      <c r="AG102" s="9"/>
-[...1 lines deleted...]
-      <c r="AI102" s="10"/>
+      <c r="AG102" s="9">
+        <f>May!D101</f>
+        <v>85678.3</v>
+      </c>
+      <c r="AH102" s="20">
+        <f>May!E101</f>
+        <v>2010</v>
+      </c>
+      <c r="AI102" s="10">
+        <f t="shared" si="21"/>
+        <v>87688.3</v>
+      </c>
       <c r="AJ102" s="9"/>
       <c r="AK102" s="25"/>
       <c r="AL102" s="10"/>
       <c r="AM102" s="46">
-        <f t="shared" si="21"/>
-        <v>178454.65</v>
+        <f t="shared" si="23"/>
+        <v>266142.95</v>
       </c>
     </row>
     <row r="103" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A103" s="1">
         <v>99</v>
       </c>
       <c r="B103" s="44" t="s">
         <v>100</v>
       </c>
       <c r="C103" s="32">
         <v>0</v>
       </c>
       <c r="D103" s="39">
         <v>0</v>
       </c>
       <c r="E103" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="22"/>
         <v>0</v>
       </c>
       <c r="F103" s="9">
         <v>0</v>
       </c>
       <c r="G103" s="20">
         <v>0</v>
       </c>
       <c r="H103" s="10">
-        <f t="shared" si="11"/>
+        <f t="shared" si="12"/>
         <v>0</v>
       </c>
       <c r="I103" s="9">
         <f>Sept!D102</f>
         <v>3380.97</v>
       </c>
       <c r="J103" s="20">
         <f>Sept!E102</f>
         <v>7.24</v>
       </c>
       <c r="K103" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>3388.2099999999996</v>
       </c>
       <c r="L103" s="8">
         <f>Oct!D102</f>
         <v>3430.89</v>
       </c>
       <c r="M103" s="32">
         <f>Oct!E102</f>
         <v>7.39</v>
       </c>
       <c r="N103" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3438.2799999999997</v>
       </c>
       <c r="O103" s="9">
         <f>Nov!D102</f>
         <v>3290.68</v>
       </c>
       <c r="P103" s="20">
         <f>Nov!E102</f>
         <v>7.07</v>
       </c>
       <c r="Q103" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3297.75</v>
       </c>
       <c r="R103" s="9">
         <f>Dec!D102</f>
         <v>3337.69</v>
       </c>
       <c r="S103" s="25">
         <f>Dec!E102</f>
         <v>7.17</v>
       </c>
       <c r="T103" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3344.86</v>
       </c>
       <c r="U103" s="8">
         <f>Jan!D102</f>
         <v>3478.39</v>
       </c>
       <c r="V103" s="9">
         <f>Jan!E102</f>
         <v>7.47</v>
       </c>
       <c r="W103" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3485.8599999999997</v>
       </c>
       <c r="X103" s="9">
         <f>Feb!D102</f>
         <v>3560.51</v>
       </c>
       <c r="Y103" s="20">
         <f>Feb!E102</f>
         <v>7.65</v>
       </c>
       <c r="Z103" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3568.1600000000003</v>
       </c>
       <c r="AA103" s="9">
         <f>Mar!D102</f>
         <v>80319.320000000007</v>
       </c>
       <c r="AB103" s="25">
         <f>Mar!E102</f>
         <v>172.51</v>
       </c>
       <c r="AC103" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>80491.83</v>
       </c>
       <c r="AD103" s="8">
         <f>Apr!D102</f>
         <v>137096.63</v>
       </c>
       <c r="AE103" s="32">
         <f>Apr!E102</f>
         <v>294.45999999999998</v>
       </c>
       <c r="AF103" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>137391.09</v>
       </c>
-      <c r="AG103" s="9"/>
-[...1 lines deleted...]
-      <c r="AI103" s="10"/>
+      <c r="AG103" s="9">
+        <f>May!D102</f>
+        <v>116895.88</v>
+      </c>
+      <c r="AH103" s="20">
+        <f>May!E102</f>
+        <v>251.08</v>
+      </c>
+      <c r="AI103" s="10">
+        <f t="shared" si="21"/>
+        <v>117146.96</v>
+      </c>
       <c r="AJ103" s="9"/>
       <c r="AK103" s="25"/>
       <c r="AL103" s="10"/>
       <c r="AM103" s="46">
-        <f t="shared" si="21"/>
-        <v>238406.03999999998</v>
+        <f t="shared" si="23"/>
+        <v>355553</v>
       </c>
     </row>
     <row r="104" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A104" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B104" s="45"/>
       <c r="C104" s="16">
-        <f t="shared" ref="C104:D104" si="22">SUM(C5:C103)</f>
+        <f t="shared" ref="C104:D104" si="24">SUM(C5:C103)</f>
         <v>0</v>
       </c>
       <c r="D104" s="16">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="E104" s="16">
         <f>SUM(E5:E103)</f>
         <v>0</v>
       </c>
       <c r="F104" s="23">
         <f>SUM(F5:F103)</f>
         <v>0</v>
       </c>
       <c r="G104" s="16">
-        <f t="shared" ref="G104" si="23">SUM(G5:G103)</f>
+        <f t="shared" ref="G104" si="25">SUM(G5:G103)</f>
         <v>0</v>
       </c>
       <c r="H104" s="24">
         <f>SUM(H5:H103)</f>
         <v>0</v>
       </c>
       <c r="I104" s="29">
-        <f t="shared" ref="I104:M104" si="24">SUM(I5:I103)</f>
+        <f t="shared" ref="I104:M104" si="26">SUM(I5:I103)</f>
         <v>362667.80000000005</v>
       </c>
       <c r="J104" s="29">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>3427.8500000000008</v>
       </c>
       <c r="K104" s="24">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>366095.65000000014</v>
       </c>
       <c r="L104" s="16">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>370011.33999999991</v>
       </c>
       <c r="M104" s="16">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>3492.9199999999992</v>
       </c>
       <c r="N104" s="16">
         <f>SUM(N5:N103)</f>
         <v>373504.26</v>
       </c>
       <c r="O104" s="23">
-        <f t="shared" ref="O104:P104" si="25">SUM(O5:O103)</f>
+        <f t="shared" ref="O104:P104" si="27">SUM(O5:O103)</f>
         <v>353942.59999999974</v>
       </c>
       <c r="P104" s="23">
-        <f t="shared" si="25"/>
+        <f t="shared" si="27"/>
         <v>3341.2600000000011</v>
       </c>
       <c r="Q104" s="24">
-        <f t="shared" ref="Q104" si="26">SUM(Q5:Q103)</f>
+        <f t="shared" ref="Q104" si="28">SUM(Q5:Q103)</f>
         <v>357283.85999999993</v>
       </c>
       <c r="R104" s="16">
-        <f t="shared" ref="R104" si="27">SUM(R5:R103)</f>
+        <f t="shared" ref="R104" si="29">SUM(R5:R103)</f>
         <v>358999.50000000012</v>
       </c>
       <c r="S104" s="29">
-        <f t="shared" ref="S104:T104" si="28">SUM(S5:S103)</f>
+        <f t="shared" ref="S104:T104" si="30">SUM(S5:S103)</f>
         <v>3388.9500000000021</v>
       </c>
       <c r="T104" s="24">
-        <f t="shared" si="28"/>
+        <f t="shared" si="30"/>
         <v>362388.44999999995</v>
       </c>
       <c r="U104" s="29">
-        <f t="shared" ref="U104:AL104" si="29">SUM(U5:U103)</f>
+        <f t="shared" ref="U104:AL104" si="31">SUM(U5:U103)</f>
         <v>374133.29999999987</v>
       </c>
       <c r="V104" s="29">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>3531.8400000000011</v>
       </c>
       <c r="W104" s="24">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>377665.13999999996</v>
       </c>
       <c r="X104" s="29">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>382965.71000000008</v>
       </c>
       <c r="Y104" s="29">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>3615.2400000000021</v>
       </c>
       <c r="Z104" s="24">
-        <f t="shared" ref="Z104" si="30">SUM(Z5:Z103)</f>
+        <f t="shared" ref="Z104" si="32">SUM(Z5:Z103)</f>
         <v>386580.94999999995</v>
       </c>
       <c r="AA104" s="29">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>8639085.8099999987</v>
       </c>
       <c r="AB104" s="29">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>81553.47</v>
       </c>
       <c r="AC104" s="24">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>8720639.2799999993</v>
       </c>
       <c r="AD104" s="31">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>14746011.250000002</v>
       </c>
       <c r="AE104" s="29">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>139203.19</v>
       </c>
       <c r="AF104" s="24">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>14885214.439999998</v>
       </c>
       <c r="AG104" s="40">
-        <f t="shared" si="29"/>
-        <v>0</v>
+        <f t="shared" si="31"/>
+        <v>12573233.730000002</v>
       </c>
       <c r="AH104" s="23">
-        <f t="shared" si="29"/>
-        <v>0</v>
+        <f t="shared" si="31"/>
+        <v>118692.06999999996</v>
       </c>
       <c r="AI104" s="24">
-        <f t="shared" ref="AI104" si="31">SUM(AI5:AI103)</f>
-        <v>0</v>
+        <f t="shared" ref="AI104" si="33">SUM(AI5:AI103)</f>
+        <v>12691925.800000004</v>
       </c>
       <c r="AJ104" s="40">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="AK104" s="23">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="AL104" s="24">
-        <f t="shared" si="29"/>
+        <f t="shared" si="31"/>
         <v>0</v>
       </c>
       <c r="AM104" s="48">
         <f>SUM(AM5:AM103)</f>
-        <v>25829372.02999999</v>
+        <v>38521297.829999991</v>
       </c>
     </row>
     <row r="105" spans="1:39" x14ac:dyDescent="0.25">
       <c r="C105" s="17"/>
       <c r="D105" s="17"/>
       <c r="E105" s="17"/>
       <c r="F105" s="17"/>
       <c r="G105" s="17"/>
       <c r="H105" s="17"/>
       <c r="I105" s="17"/>
       <c r="J105" s="17"/>
       <c r="K105" s="17"/>
       <c r="L105" s="17"/>
       <c r="M105" s="17"/>
       <c r="N105" s="17"/>
       <c r="O105" s="17"/>
       <c r="P105" s="17"/>
       <c r="Q105" s="17"/>
       <c r="R105" s="17"/>
       <c r="S105" s="17"/>
       <c r="T105" s="17"/>
       <c r="U105" s="17"/>
       <c r="V105" s="17"/>
       <c r="W105" s="17"/>
       <c r="X105" s="17"/>
       <c r="Y105" s="17"/>
       <c r="Z105" s="17"/>
       <c r="AA105" s="17"/>
       <c r="AB105" s="17"/>
       <c r="AC105" s="17"/>
       <c r="AD105" s="17"/>
       <c r="AE105" s="17"/>
       <c r="AF105" s="17"/>
       <c r="AG105" s="17"/>
       <c r="AH105" s="17"/>
       <c r="AI105" s="17"/>
       <c r="AJ105" s="17"/>
       <c r="AK105" s="17"/>
       <c r="AL105" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="AA3:AC3"/>
     <mergeCell ref="AD3:AF3"/>
     <mergeCell ref="AG3:AI3"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="O3:Q3"/>
     <mergeCell ref="R3:T3"/>
     <mergeCell ref="U3:W3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="AM3:AM4"/>
     <mergeCell ref="AJ3:AL3"/>
     <mergeCell ref="X3:Z3"/>
-    <mergeCell ref="AA3:AC3"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" scale="45" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="M6:M103" unlockedFormula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AD05CFC-F605-43C0-A5A6-689D28465710}">
   <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView topLeftCell="A72" workbookViewId="0">
       <selection activeCell="D4" sqref="D4:E102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -21284,52 +22670,52 @@
       <c r="B102">
         <v>172.51351969737942</v>
       </c>
       <c r="D102" s="18">
         <f t="shared" si="1"/>
         <v>80319.320000000007</v>
       </c>
       <c r="E102" s="18">
         <f t="shared" si="1"/>
         <v>172.51</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B8512FAC-88D9-49C6-9CD6-F77CE4516266}">
   <dimension ref="A1:E102"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+    <sheetView topLeftCell="A71" workbookViewId="0">
+      <selection activeCell="D4" sqref="D4:E102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="18">
         <f>SUM(A4:A102)</f>
         <v>14746011.241999995</v>
       </c>
       <c r="B1" s="18">
         <f>SUM(B4:B102)</f>
         <v>139203.20205976506</v>
       </c>
       <c r="D1" s="18">
         <f>SUM(D4:D102)</f>
         <v>14746011.250000002</v>
       </c>
       <c r="E1" s="18">
         <f>SUM(E4:E102)</f>
@@ -22933,98 +24319,1688 @@
         <v>137096.63341433587</v>
       </c>
       <c r="B102">
         <v>294.46427895380782</v>
       </c>
       <c r="D102" s="18">
         <f t="shared" si="1"/>
         <v>137096.63</v>
       </c>
       <c r="E102" s="18">
         <f t="shared" si="1"/>
         <v>294.45999999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAADD87E-4686-473F-8A28-3389394A29C1}">
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:E3"/>
+      <selection activeCell="D11" sqref="D11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="13.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.85546875" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" bestFit="1" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="18">
         <f>SUM(A4:A102)</f>
-        <v>0</v>
+        <v>12573233.685999999</v>
       </c>
       <c r="B1" s="18">
         <f>SUM(B4:B102)</f>
-        <v>0</v>
+        <v>118692.08611566789</v>
       </c>
       <c r="D1" s="18">
         <f>SUM(D4:D102)</f>
-        <v>0</v>
+        <v>12573233.730000002</v>
       </c>
       <c r="E1" s="18">
         <f>SUM(E4:E102)</f>
-        <v>0</v>
+        <v>118692.06999999996</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="64" t="s">
         <v>119</v>
       </c>
       <c r="B2" s="64"/>
       <c r="D2" s="64" t="s">
         <v>120</v>
       </c>
       <c r="E2" s="64"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>118</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="35" t="s">
         <v>118</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>115935.90686284659</v>
+      </c>
+      <c r="B4">
+        <v>575.15615942202385</v>
+      </c>
+      <c r="D4" s="18">
+        <f>ROUND(A4,2)</f>
+        <v>115935.91</v>
+      </c>
+      <c r="E4" s="18">
+        <f>ROUND(B4,2)</f>
+        <v>575.16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>83356.909445614845</v>
+      </c>
+      <c r="B5">
+        <v>269.71513011586205</v>
+      </c>
+      <c r="D5" s="18">
+        <f t="shared" ref="D5:E68" si="0">ROUND(A5,2)</f>
+        <v>83356.91</v>
+      </c>
+      <c r="E5" s="18">
+        <f t="shared" si="0"/>
+        <v>269.72000000000003</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>127033.47669067234</v>
+      </c>
+      <c r="B6">
+        <v>365.11699740889537</v>
+      </c>
+      <c r="D6" s="18">
+        <f t="shared" si="0"/>
+        <v>127033.48</v>
+      </c>
+      <c r="E6" s="18">
+        <f t="shared" si="0"/>
+        <v>365.12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7">
+        <v>101156.56479303743</v>
+      </c>
+      <c r="B7">
+        <v>1609.0243526588947</v>
+      </c>
+      <c r="D7" s="18">
+        <f t="shared" si="0"/>
+        <v>101156.56</v>
+      </c>
+      <c r="E7" s="18">
+        <f t="shared" si="0"/>
+        <v>1609.02</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>89525.454823039734</v>
+      </c>
+      <c r="B8">
+        <v>548.11656231121879</v>
+      </c>
+      <c r="D8" s="18">
+        <f t="shared" si="0"/>
+        <v>89525.45</v>
+      </c>
+      <c r="E8" s="18">
+        <f t="shared" si="0"/>
+        <v>548.12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>173138.86075049575</v>
+      </c>
+      <c r="B9">
+        <v>1186.7777514061654</v>
+      </c>
+      <c r="D9" s="18">
+        <f t="shared" si="0"/>
+        <v>173138.86</v>
+      </c>
+      <c r="E9" s="18">
+        <f t="shared" si="0"/>
+        <v>1186.78</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>151716.28469600383</v>
+      </c>
+      <c r="B10">
+        <v>0</v>
+      </c>
+      <c r="D10" s="18">
+        <f t="shared" si="0"/>
+        <v>151716.28</v>
+      </c>
+      <c r="E10" s="18">
+        <f t="shared" si="0"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>133048.06407893551</v>
+      </c>
+      <c r="B11">
+        <v>959.60948495871003</v>
+      </c>
+      <c r="D11" s="18">
+        <f t="shared" si="0"/>
+        <v>133048.06</v>
+      </c>
+      <c r="E11" s="18">
+        <f t="shared" si="0"/>
+        <v>959.61</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>111825.06673471161</v>
+      </c>
+      <c r="B12">
+        <v>273.4919945355191</v>
+      </c>
+      <c r="D12" s="18">
+        <f t="shared" si="0"/>
+        <v>111825.07</v>
+      </c>
+      <c r="E12" s="18">
+        <f t="shared" si="0"/>
+        <v>273.49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>146656.35653772787</v>
+      </c>
+      <c r="B13">
+        <v>1356.495780611903</v>
+      </c>
+      <c r="D13" s="18">
+        <f t="shared" si="0"/>
+        <v>146656.35999999999</v>
+      </c>
+      <c r="E13" s="18">
+        <f t="shared" si="0"/>
+        <v>1356.5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>120853.21683142222</v>
+      </c>
+      <c r="B14">
+        <v>963.71802793745724</v>
+      </c>
+      <c r="D14" s="18">
+        <f t="shared" si="0"/>
+        <v>120853.22</v>
+      </c>
+      <c r="E14" s="18">
+        <f t="shared" si="0"/>
+        <v>963.72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>135013.27936390784</v>
+      </c>
+      <c r="B15">
+        <v>410.93536181886196</v>
+      </c>
+      <c r="D15" s="18">
+        <f t="shared" si="0"/>
+        <v>135013.28</v>
+      </c>
+      <c r="E15" s="18">
+        <f t="shared" si="0"/>
+        <v>410.94</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>118366.53548058662</v>
+      </c>
+      <c r="B16">
+        <v>1058.2886757549188</v>
+      </c>
+      <c r="D16" s="18">
+        <f t="shared" si="0"/>
+        <v>118366.54</v>
+      </c>
+      <c r="E16" s="18">
+        <f t="shared" si="0"/>
+        <v>1058.29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>127651.23989601333</v>
+      </c>
+      <c r="B17">
+        <v>3075.0427304894511</v>
+      </c>
+      <c r="D17" s="18">
+        <f t="shared" si="0"/>
+        <v>127651.24</v>
+      </c>
+      <c r="E17" s="18">
+        <f t="shared" si="0"/>
+        <v>3075.04</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>111128.91821860202</v>
+      </c>
+      <c r="B18">
+        <v>1022.8300943435245</v>
+      </c>
+      <c r="D18" s="18">
+        <f t="shared" si="0"/>
+        <v>111128.92</v>
+      </c>
+      <c r="E18" s="18">
+        <f t="shared" si="0"/>
+        <v>1022.83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>136338.13734260548</v>
+      </c>
+      <c r="B19">
+        <v>227.53128834355826</v>
+      </c>
+      <c r="D19" s="18">
+        <f t="shared" si="0"/>
+        <v>136338.14000000001</v>
+      </c>
+      <c r="E19" s="18">
+        <f t="shared" si="0"/>
+        <v>227.53</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>133580.41102123066</v>
+      </c>
+      <c r="B20">
+        <v>2015.4010975104793</v>
+      </c>
+      <c r="D20" s="18">
+        <f t="shared" si="0"/>
+        <v>133580.41</v>
+      </c>
+      <c r="E20" s="18">
+        <f t="shared" si="0"/>
+        <v>2015.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>122799.04167540399</v>
+      </c>
+      <c r="B21">
+        <v>574.13871517675227</v>
+      </c>
+      <c r="D21" s="18">
+        <f t="shared" si="0"/>
+        <v>122799.03999999999</v>
+      </c>
+      <c r="E21" s="18">
+        <f t="shared" si="0"/>
+        <v>574.14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>117615.89205503516</v>
+      </c>
+      <c r="B22">
+        <v>1736.8939388243475</v>
+      </c>
+      <c r="D22" s="18">
+        <f t="shared" si="0"/>
+        <v>117615.89</v>
+      </c>
+      <c r="E22" s="18">
+        <f t="shared" si="0"/>
+        <v>1736.89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>78739.634552488234</v>
+      </c>
+      <c r="B23">
+        <v>174.53350285417747</v>
+      </c>
+      <c r="D23" s="18">
+        <f t="shared" si="0"/>
+        <v>78739.63</v>
+      </c>
+      <c r="E23" s="18">
+        <f t="shared" si="0"/>
+        <v>174.53</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>123630.3599975783</v>
+      </c>
+      <c r="B24">
+        <v>1403.5542433272738</v>
+      </c>
+      <c r="D24" s="18">
+        <f t="shared" si="0"/>
+        <v>123630.36</v>
+      </c>
+      <c r="E24" s="18">
+        <f t="shared" si="0"/>
+        <v>1403.55</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>153513.31160592864</v>
+      </c>
+      <c r="B25">
+        <v>2781.8228631763709</v>
+      </c>
+      <c r="D25" s="18">
+        <f t="shared" si="0"/>
+        <v>153513.31</v>
+      </c>
+      <c r="E25" s="18">
+        <f t="shared" si="0"/>
+        <v>2781.82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>155396.14203449685</v>
+      </c>
+      <c r="B26">
+        <v>2509.1896412390538</v>
+      </c>
+      <c r="D26" s="18">
+        <f t="shared" si="0"/>
+        <v>155396.14000000001</v>
+      </c>
+      <c r="E26" s="18">
+        <f t="shared" si="0"/>
+        <v>2509.19</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>138397.39664357898</v>
+      </c>
+      <c r="B27">
+        <v>2108.5734943295338</v>
+      </c>
+      <c r="D27" s="18">
+        <f t="shared" si="0"/>
+        <v>138397.4</v>
+      </c>
+      <c r="E27" s="18">
+        <f t="shared" si="0"/>
+        <v>2108.5700000000002</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>143041.74422347831</v>
+      </c>
+      <c r="B28">
+        <v>1292.0658415304279</v>
+      </c>
+      <c r="D28" s="18">
+        <f t="shared" si="0"/>
+        <v>143041.74</v>
+      </c>
+      <c r="E28" s="18">
+        <f t="shared" si="0"/>
+        <v>1292.07</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>103131.5167901762</v>
+      </c>
+      <c r="B29">
+        <v>852.94351130787288</v>
+      </c>
+      <c r="D29" s="18">
+        <f t="shared" si="0"/>
+        <v>103131.52</v>
+      </c>
+      <c r="E29" s="18">
+        <f t="shared" si="0"/>
+        <v>852.94</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>99524.067447157518</v>
+      </c>
+      <c r="B30">
+        <v>924.8852918271175</v>
+      </c>
+      <c r="D30" s="18">
+        <f t="shared" si="0"/>
+        <v>99524.07</v>
+      </c>
+      <c r="E30" s="18">
+        <f t="shared" si="0"/>
+        <v>924.89</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>142554.63074669192</v>
+      </c>
+      <c r="B31">
+        <v>1685.8578131868774</v>
+      </c>
+      <c r="D31" s="18">
+        <f t="shared" si="0"/>
+        <v>142554.63</v>
+      </c>
+      <c r="E31" s="18">
+        <f t="shared" si="0"/>
+        <v>1685.86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>101638.9985122459</v>
+      </c>
+      <c r="B32">
+        <v>345.79019607843139</v>
+      </c>
+      <c r="D32" s="18">
+        <f t="shared" si="0"/>
+        <v>101639</v>
+      </c>
+      <c r="E32" s="18">
+        <f t="shared" si="0"/>
+        <v>345.79</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>91605.906309390994</v>
+      </c>
+      <c r="B33">
+        <v>345.13737988810266</v>
+      </c>
+      <c r="D33" s="18">
+        <f t="shared" si="0"/>
+        <v>91605.91</v>
+      </c>
+      <c r="E33" s="18">
+        <f t="shared" si="0"/>
+        <v>345.14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>179096.12299441433</v>
+      </c>
+      <c r="B34">
+        <v>2959.0201263768572</v>
+      </c>
+      <c r="D34" s="18">
+        <f t="shared" si="0"/>
+        <v>179096.12</v>
+      </c>
+      <c r="E34" s="18">
+        <f t="shared" si="0"/>
+        <v>2959.02</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>77699.751429930562</v>
+      </c>
+      <c r="B35">
+        <v>687.82620762238207</v>
+      </c>
+      <c r="D35" s="18">
+        <f t="shared" si="0"/>
+        <v>77699.75</v>
+      </c>
+      <c r="E35" s="18">
+        <f t="shared" si="0"/>
+        <v>687.83</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>156918.54688889877</v>
+      </c>
+      <c r="B36">
+        <v>2626.9359946739778</v>
+      </c>
+      <c r="D36" s="18">
+        <f t="shared" si="0"/>
+        <v>156918.54999999999</v>
+      </c>
+      <c r="E36" s="18">
+        <f t="shared" si="0"/>
+        <v>2626.94</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>117886.7069353979</v>
+      </c>
+      <c r="B37">
+        <v>1271.0511662743834</v>
+      </c>
+      <c r="D37" s="18">
+        <f t="shared" si="0"/>
+        <v>117886.71</v>
+      </c>
+      <c r="E37" s="18">
+        <f t="shared" si="0"/>
+        <v>1271.05</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>123873.79288961968</v>
+      </c>
+      <c r="B38">
+        <v>2138.837669136954</v>
+      </c>
+      <c r="D38" s="18">
+        <f t="shared" si="0"/>
+        <v>123873.79</v>
+      </c>
+      <c r="E38" s="18">
+        <f t="shared" si="0"/>
+        <v>2138.84</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>99760.426637927172</v>
+      </c>
+      <c r="B39">
+        <v>1105.6468016976814</v>
+      </c>
+      <c r="D39" s="18">
+        <f t="shared" si="0"/>
+        <v>99760.43</v>
+      </c>
+      <c r="E39" s="18">
+        <f t="shared" si="0"/>
+        <v>1105.6500000000001</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>114106.15811225395</v>
+      </c>
+      <c r="B40">
+        <v>1250.9590180410526</v>
+      </c>
+      <c r="D40" s="18">
+        <f t="shared" si="0"/>
+        <v>114106.16</v>
+      </c>
+      <c r="E40" s="18">
+        <f t="shared" si="0"/>
+        <v>1250.96</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>116797.31041858476</v>
+      </c>
+      <c r="B41">
+        <v>808.51272825484523</v>
+      </c>
+      <c r="D41" s="18">
+        <f t="shared" si="0"/>
+        <v>116797.31</v>
+      </c>
+      <c r="E41" s="18">
+        <f t="shared" si="0"/>
+        <v>808.51</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>125113.870810896</v>
+      </c>
+      <c r="B42">
+        <v>856.98324830576439</v>
+      </c>
+      <c r="D42" s="18">
+        <f t="shared" si="0"/>
+        <v>125113.87</v>
+      </c>
+      <c r="E42" s="18">
+        <f t="shared" si="0"/>
+        <v>856.98</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>115204.57592423681</v>
+      </c>
+      <c r="B43">
+        <v>1144.6902652964968</v>
+      </c>
+      <c r="D43" s="18">
+        <f t="shared" si="0"/>
+        <v>115204.58</v>
+      </c>
+      <c r="E43" s="18">
+        <f t="shared" si="0"/>
+        <v>1144.69</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>121416.21480279708</v>
+      </c>
+      <c r="B44">
+        <v>1671.8521598613113</v>
+      </c>
+      <c r="D44" s="18">
+        <f t="shared" si="0"/>
+        <v>121416.21</v>
+      </c>
+      <c r="E44" s="18">
+        <f t="shared" si="0"/>
+        <v>1671.85</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>129074.00816007056</v>
+      </c>
+      <c r="B45">
+        <v>1870.9218826376195</v>
+      </c>
+      <c r="D45" s="18">
+        <f t="shared" si="0"/>
+        <v>129074.01</v>
+      </c>
+      <c r="E45" s="18">
+        <f t="shared" si="0"/>
+        <v>1870.92</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>135269.8198520669</v>
+      </c>
+      <c r="B46">
+        <v>1451.0060338347678</v>
+      </c>
+      <c r="D46" s="18">
+        <f t="shared" si="0"/>
+        <v>135269.82</v>
+      </c>
+      <c r="E46" s="18">
+        <f t="shared" si="0"/>
+        <v>1451.01</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>105719.74712020015</v>
+      </c>
+      <c r="B47">
+        <v>957.76390377477537</v>
+      </c>
+      <c r="D47" s="18">
+        <f t="shared" si="0"/>
+        <v>105719.75</v>
+      </c>
+      <c r="E47" s="18">
+        <f t="shared" si="0"/>
+        <v>957.76</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>100136.34746528802</v>
+      </c>
+      <c r="B48">
+        <v>1304.9305537707687</v>
+      </c>
+      <c r="D48" s="18">
+        <f t="shared" si="0"/>
+        <v>100136.35</v>
+      </c>
+      <c r="E48" s="18">
+        <f t="shared" si="0"/>
+        <v>1304.93</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>87104.007180537214</v>
+      </c>
+      <c r="B49">
+        <v>2423.6448760232047</v>
+      </c>
+      <c r="D49" s="18">
+        <f t="shared" si="0"/>
+        <v>87104.01</v>
+      </c>
+      <c r="E49" s="18">
+        <f t="shared" si="0"/>
+        <v>2423.64</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>84296.050790586829</v>
+      </c>
+      <c r="B50">
+        <v>700.23121472034791</v>
+      </c>
+      <c r="D50" s="18">
+        <f t="shared" si="0"/>
+        <v>84296.05</v>
+      </c>
+      <c r="E50" s="18">
+        <f t="shared" si="0"/>
+        <v>700.23</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>128741.22861213307</v>
+      </c>
+      <c r="B51">
+        <v>546.81991707433781</v>
+      </c>
+      <c r="D51" s="18">
+        <f t="shared" si="0"/>
+        <v>128741.23</v>
+      </c>
+      <c r="E51" s="18">
+        <f t="shared" si="0"/>
+        <v>546.82000000000005</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>133126.75491928271</v>
+      </c>
+      <c r="B52">
+        <v>2375.8645873105174</v>
+      </c>
+      <c r="D52" s="18">
+        <f t="shared" si="0"/>
+        <v>133126.75</v>
+      </c>
+      <c r="E52" s="18">
+        <f t="shared" si="0"/>
+        <v>2375.86</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>182265.51710384269</v>
+      </c>
+      <c r="B53">
+        <v>1351.1914679937433</v>
+      </c>
+      <c r="D53" s="18">
+        <f t="shared" si="0"/>
+        <v>182265.52</v>
+      </c>
+      <c r="E53" s="18">
+        <f t="shared" si="0"/>
+        <v>1351.19</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>96867.035125080409</v>
+      </c>
+      <c r="B54">
+        <v>2362.6426078029622</v>
+      </c>
+      <c r="D54" s="18">
+        <f t="shared" si="0"/>
+        <v>96867.04</v>
+      </c>
+      <c r="E54" s="18">
+        <f t="shared" si="0"/>
+        <v>2362.64</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>199740.7453024654</v>
+      </c>
+      <c r="B55">
+        <v>1782.3756603773584</v>
+      </c>
+      <c r="D55" s="18">
+        <f t="shared" si="0"/>
+        <v>199740.75</v>
+      </c>
+      <c r="E55" s="18">
+        <f t="shared" si="0"/>
+        <v>1782.38</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>124313.23620820898</v>
+      </c>
+      <c r="B56">
+        <v>776.24728852553494</v>
+      </c>
+      <c r="D56" s="18">
+        <f t="shared" si="0"/>
+        <v>124313.24</v>
+      </c>
+      <c r="E56" s="18">
+        <f t="shared" si="0"/>
+        <v>776.25</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>108076.59097337727</v>
+      </c>
+      <c r="B57">
+        <v>1895.6927403937402</v>
+      </c>
+      <c r="D57" s="18">
+        <f t="shared" si="0"/>
+        <v>108076.59</v>
+      </c>
+      <c r="E57" s="18">
+        <f t="shared" si="0"/>
+        <v>1895.69</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>209621.06642941854</v>
+      </c>
+      <c r="B58">
+        <v>1810.789766405996</v>
+      </c>
+      <c r="D58" s="18">
+        <f t="shared" si="0"/>
+        <v>209621.07</v>
+      </c>
+      <c r="E58" s="18">
+        <f t="shared" si="0"/>
+        <v>1810.79</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>127875.97513224026</v>
+      </c>
+      <c r="B59">
+        <v>596.39466462265852</v>
+      </c>
+      <c r="D59" s="18">
+        <f t="shared" si="0"/>
+        <v>127875.98</v>
+      </c>
+      <c r="E59" s="18">
+        <f t="shared" si="0"/>
+        <v>596.39</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>231198.86911235104</v>
+      </c>
+      <c r="B60">
+        <v>270.36869565217387</v>
+      </c>
+      <c r="D60" s="18">
+        <f t="shared" si="0"/>
+        <v>231198.87</v>
+      </c>
+      <c r="E60" s="18">
+        <f t="shared" si="0"/>
+        <v>270.37</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>88211.145787404676</v>
+      </c>
+      <c r="B61">
+        <v>1740.967075777651</v>
+      </c>
+      <c r="D61" s="18">
+        <f t="shared" si="0"/>
+        <v>88211.15</v>
+      </c>
+      <c r="E61" s="18">
+        <f t="shared" si="0"/>
+        <v>1740.97</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>81909.197143247962</v>
+      </c>
+      <c r="B62">
+        <v>883.16960608892919</v>
+      </c>
+      <c r="D62" s="18">
+        <f t="shared" si="0"/>
+        <v>81909.2</v>
+      </c>
+      <c r="E62" s="18">
+        <f t="shared" si="0"/>
+        <v>883.17</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>140929.59184303452</v>
+      </c>
+      <c r="B63">
+        <v>1304.9496360523917</v>
+      </c>
+      <c r="D63" s="18">
+        <f t="shared" si="0"/>
+        <v>140929.59</v>
+      </c>
+      <c r="E63" s="18">
+        <f t="shared" si="0"/>
+        <v>1304.95</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>129173.93267746667</v>
+      </c>
+      <c r="B64">
+        <v>1530.6531958961632</v>
+      </c>
+      <c r="D64" s="18">
+        <f t="shared" si="0"/>
+        <v>129173.93</v>
+      </c>
+      <c r="E64" s="18">
+        <f t="shared" si="0"/>
+        <v>1530.65</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>126277.37270973106</v>
+      </c>
+      <c r="B65">
+        <v>1823.0031742724918</v>
+      </c>
+      <c r="D65" s="18">
+        <f t="shared" si="0"/>
+        <v>126277.37</v>
+      </c>
+      <c r="E65" s="18">
+        <f t="shared" si="0"/>
+        <v>1823</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>144305.47616928804</v>
+      </c>
+      <c r="B66">
+        <v>777.58917245667351</v>
+      </c>
+      <c r="D66" s="18">
+        <f t="shared" si="0"/>
+        <v>144305.48000000001</v>
+      </c>
+      <c r="E66" s="18">
+        <f t="shared" si="0"/>
+        <v>777.59</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>137385.35066040207</v>
+      </c>
+      <c r="B67">
+        <v>1763.141475219167</v>
+      </c>
+      <c r="D67" s="18">
+        <f t="shared" si="0"/>
+        <v>137385.35</v>
+      </c>
+      <c r="E67" s="18">
+        <f t="shared" si="0"/>
+        <v>1763.14</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>107477.78317514133</v>
+      </c>
+      <c r="B68">
+        <v>815.40314946650403</v>
+      </c>
+      <c r="D68" s="18">
+        <f t="shared" si="0"/>
+        <v>107477.78</v>
+      </c>
+      <c r="E68" s="18">
+        <f t="shared" si="0"/>
+        <v>815.4</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>105411.39107869774</v>
+      </c>
+      <c r="B69">
+        <v>1043.0211973328676</v>
+      </c>
+      <c r="D69" s="18">
+        <f t="shared" ref="D69:E102" si="1">ROUND(A69,2)</f>
+        <v>105411.39</v>
+      </c>
+      <c r="E69" s="18">
+        <f t="shared" si="1"/>
+        <v>1043.02</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70">
+        <v>125094.34332165825</v>
+      </c>
+      <c r="B70">
+        <v>666.07570526517839</v>
+      </c>
+      <c r="D70" s="18">
+        <f t="shared" si="1"/>
+        <v>125094.34</v>
+      </c>
+      <c r="E70" s="18">
+        <f t="shared" si="1"/>
+        <v>666.08</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71">
+        <v>77794.685630876687</v>
+      </c>
+      <c r="B71">
+        <v>391.75989458148854</v>
+      </c>
+      <c r="D71" s="18">
+        <f t="shared" si="1"/>
+        <v>77794.69</v>
+      </c>
+      <c r="E71" s="18">
+        <f t="shared" si="1"/>
+        <v>391.76</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72">
+        <v>89244.729719885669</v>
+      </c>
+      <c r="B72">
+        <v>293.48452028284999</v>
+      </c>
+      <c r="D72" s="18">
+        <f t="shared" si="1"/>
+        <v>89244.73</v>
+      </c>
+      <c r="E72" s="18">
+        <f t="shared" si="1"/>
+        <v>293.48</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>111854.44535254233</v>
+      </c>
+      <c r="B73">
+        <v>460.62596707895</v>
+      </c>
+      <c r="D73" s="18">
+        <f t="shared" si="1"/>
+        <v>111854.45</v>
+      </c>
+      <c r="E73" s="18">
+        <f t="shared" si="1"/>
+        <v>460.63</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>126760.60105730845</v>
+      </c>
+      <c r="B74">
+        <v>212.20667097566493</v>
+      </c>
+      <c r="D74" s="18">
+        <f t="shared" si="1"/>
+        <v>126760.6</v>
+      </c>
+      <c r="E74" s="18">
+        <f t="shared" si="1"/>
+        <v>212.21</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>91363.183805052875</v>
+      </c>
+      <c r="B75">
+        <v>1347.313398881849</v>
+      </c>
+      <c r="D75" s="18">
+        <f t="shared" si="1"/>
+        <v>91363.18</v>
+      </c>
+      <c r="E75" s="18">
+        <f t="shared" si="1"/>
+        <v>1347.31</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76">
+        <v>114828.90404690293</v>
+      </c>
+      <c r="B76">
+        <v>729.92465469372519</v>
+      </c>
+      <c r="D76" s="18">
+        <f t="shared" si="1"/>
+        <v>114828.9</v>
+      </c>
+      <c r="E76" s="18">
+        <f t="shared" si="1"/>
+        <v>729.92</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77">
+        <v>110496.88313570405</v>
+      </c>
+      <c r="B77">
+        <v>516.90317714868229</v>
+      </c>
+      <c r="D77" s="18">
+        <f t="shared" si="1"/>
+        <v>110496.88</v>
+      </c>
+      <c r="E77" s="18">
+        <f t="shared" si="1"/>
+        <v>516.9</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78">
+        <v>205905.2332973798</v>
+      </c>
+      <c r="B78">
+        <v>289.09092987804877</v>
+      </c>
+      <c r="D78" s="18">
+        <f t="shared" si="1"/>
+        <v>205905.23</v>
+      </c>
+      <c r="E78" s="18">
+        <f t="shared" si="1"/>
+        <v>289.08999999999997</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79">
+        <v>116114.49455947579</v>
+      </c>
+      <c r="B79">
+        <v>766.79147074921411</v>
+      </c>
+      <c r="D79" s="18">
+        <f t="shared" si="1"/>
+        <v>116114.49</v>
+      </c>
+      <c r="E79" s="18">
+        <f t="shared" si="1"/>
+        <v>766.79</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80">
+        <v>225583.80628304748</v>
+      </c>
+      <c r="B80">
+        <v>1296.6458682663917</v>
+      </c>
+      <c r="D80" s="18">
+        <f t="shared" si="1"/>
+        <v>225583.81</v>
+      </c>
+      <c r="E80" s="18">
+        <f t="shared" si="1"/>
+        <v>1296.6500000000001</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>238214.70207605485</v>
+      </c>
+      <c r="B81">
+        <v>690.28081082653864</v>
+      </c>
+      <c r="D81" s="18">
+        <f t="shared" si="1"/>
+        <v>238214.7</v>
+      </c>
+      <c r="E81" s="18">
+        <f t="shared" si="1"/>
+        <v>690.28</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>116479.74825537745</v>
+      </c>
+      <c r="B82">
+        <v>626.29395096566418</v>
+      </c>
+      <c r="D82" s="18">
+        <f t="shared" si="1"/>
+        <v>116479.75</v>
+      </c>
+      <c r="E82" s="18">
+        <f t="shared" si="1"/>
+        <v>626.29</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>99583.631884421571</v>
+      </c>
+      <c r="B83">
+        <v>1109.8154905090703</v>
+      </c>
+      <c r="D83" s="18">
+        <f t="shared" si="1"/>
+        <v>99583.63</v>
+      </c>
+      <c r="E83" s="18">
+        <f t="shared" si="1"/>
+        <v>1109.82</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84">
+        <v>122986.8908159663</v>
+      </c>
+      <c r="B84">
+        <v>311.98263128400305</v>
+      </c>
+      <c r="D84" s="18">
+        <f t="shared" si="1"/>
+        <v>122986.89</v>
+      </c>
+      <c r="E84" s="18">
+        <f t="shared" si="1"/>
+        <v>311.98</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85">
+        <v>135935.1890921132</v>
+      </c>
+      <c r="B85">
+        <v>1901.0842640085987</v>
+      </c>
+      <c r="D85" s="18">
+        <f t="shared" si="1"/>
+        <v>135935.19</v>
+      </c>
+      <c r="E85" s="18">
+        <f t="shared" si="1"/>
+        <v>1901.08</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>117879.78285560705</v>
+      </c>
+      <c r="B86">
+        <v>1611.141960096749</v>
+      </c>
+      <c r="D86" s="18">
+        <f t="shared" si="1"/>
+        <v>117879.78</v>
+      </c>
+      <c r="E86" s="18">
+        <f t="shared" si="1"/>
+        <v>1611.14</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87">
+        <v>198213.05717526859</v>
+      </c>
+      <c r="B87">
+        <v>420.48674138540719</v>
+      </c>
+      <c r="D87" s="18">
+        <f t="shared" si="1"/>
+        <v>198213.06</v>
+      </c>
+      <c r="E87" s="18">
+        <f t="shared" si="1"/>
+        <v>420.49</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>143352.14341545466</v>
+      </c>
+      <c r="B88">
+        <v>1286.2325739168584</v>
+      </c>
+      <c r="D88" s="18">
+        <f t="shared" si="1"/>
+        <v>143352.14000000001</v>
+      </c>
+      <c r="E88" s="18">
+        <f t="shared" si="1"/>
+        <v>1286.23</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>151497.11688765307</v>
+      </c>
+      <c r="B89">
+        <v>2156.5585230907714</v>
+      </c>
+      <c r="D89" s="18">
+        <f t="shared" si="1"/>
+        <v>151497.12</v>
+      </c>
+      <c r="E89" s="18">
+        <f t="shared" si="1"/>
+        <v>2156.56</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90">
+        <v>102011.15617076453</v>
+      </c>
+      <c r="B90">
+        <v>886.89739879180968</v>
+      </c>
+      <c r="D90" s="18">
+        <f t="shared" si="1"/>
+        <v>102011.16</v>
+      </c>
+      <c r="E90" s="18">
+        <f t="shared" si="1"/>
+        <v>886.9</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91">
+        <v>84032.566105463018</v>
+      </c>
+      <c r="B91">
+        <v>649.92581911862533</v>
+      </c>
+      <c r="D91" s="18">
+        <f t="shared" si="1"/>
+        <v>84032.57</v>
+      </c>
+      <c r="E91" s="18">
+        <f t="shared" si="1"/>
+        <v>649.92999999999995</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92">
+        <v>97410.767130478212</v>
+      </c>
+      <c r="B92">
+        <v>2077.4428395664036</v>
+      </c>
+      <c r="D92" s="18">
+        <f t="shared" si="1"/>
+        <v>97410.77</v>
+      </c>
+      <c r="E92" s="18">
+        <f t="shared" si="1"/>
+        <v>2077.44</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93">
+        <v>106693.55538509118</v>
+      </c>
+      <c r="B93">
+        <v>896.11055620752654</v>
+      </c>
+      <c r="D93" s="18">
+        <f t="shared" si="1"/>
+        <v>106693.56</v>
+      </c>
+      <c r="E93" s="18">
+        <f t="shared" si="1"/>
+        <v>896.11</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94">
+        <v>154907.83787248039</v>
+      </c>
+      <c r="B94">
+        <v>1987.9919394933534</v>
+      </c>
+      <c r="D94" s="18">
+        <f t="shared" si="1"/>
+        <v>154907.84</v>
+      </c>
+      <c r="E94" s="18">
+        <f t="shared" si="1"/>
+        <v>1987.99</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95">
+        <v>128281.19662338299</v>
+      </c>
+      <c r="B95">
+        <v>695.80281583534463</v>
+      </c>
+      <c r="D95" s="18">
+        <f t="shared" si="1"/>
+        <v>128281.2</v>
+      </c>
+      <c r="E95" s="18">
+        <f t="shared" si="1"/>
+        <v>695.8</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96">
+        <v>94167.079040522673</v>
+      </c>
+      <c r="B96">
+        <v>879.74872729396316</v>
+      </c>
+      <c r="D96" s="18">
+        <f t="shared" si="1"/>
+        <v>94167.08</v>
+      </c>
+      <c r="E96" s="18">
+        <f t="shared" si="1"/>
+        <v>879.75</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97">
+        <v>167514.83572022078</v>
+      </c>
+      <c r="B97">
+        <v>3144.6457909123142</v>
+      </c>
+      <c r="D97" s="18">
+        <f t="shared" si="1"/>
+        <v>167514.84</v>
+      </c>
+      <c r="E97" s="18">
+        <f t="shared" si="1"/>
+        <v>3144.65</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98">
+        <v>79445.407878984479</v>
+      </c>
+      <c r="B98">
+        <v>731.32920775089849</v>
+      </c>
+      <c r="D98" s="18">
+        <f t="shared" si="1"/>
+        <v>79445.41</v>
+      </c>
+      <c r="E98" s="18">
+        <f t="shared" si="1"/>
+        <v>731.33</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99">
+        <v>162149.49239980156</v>
+      </c>
+      <c r="B99">
+        <v>1857.2848968002204</v>
+      </c>
+      <c r="D99" s="18">
+        <f t="shared" si="1"/>
+        <v>162149.49</v>
+      </c>
+      <c r="E99" s="18">
+        <f t="shared" si="1"/>
+        <v>1857.28</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100">
+        <v>194566.99165963009</v>
+      </c>
+      <c r="B100">
+        <v>2205.3942945858694</v>
+      </c>
+      <c r="D100" s="18">
+        <f t="shared" si="1"/>
+        <v>194566.99</v>
+      </c>
+      <c r="E100" s="18">
+        <f t="shared" si="1"/>
+        <v>2205.39</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101">
+        <v>85678.299294444194</v>
+      </c>
+      <c r="B101">
+        <v>2010.0006515257146</v>
+      </c>
+      <c r="D101" s="18">
+        <f t="shared" si="1"/>
+        <v>85678.3</v>
+      </c>
+      <c r="E101" s="18">
+        <f t="shared" si="1"/>
+        <v>2010</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102">
+        <v>116895.88331335962</v>
+      </c>
+      <c r="B102">
+        <v>251.0751225013523</v>
+      </c>
+      <c r="D102" s="18">
+        <f t="shared" si="1"/>
+        <v>116895.88</v>
+      </c>
+      <c r="E102" s="18">
+        <f t="shared" si="1"/>
+        <v>251.08</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2811E9E-D323-4F01-BB73-4A91F85AAD6A}">
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:E3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="18">
         <f>SUM(A4:A102)</f>
         <v>0</v>