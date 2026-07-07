--- v5 (2026-05-23)
+++ v6 (2026-07-07)
@@ -19,86 +19,583 @@
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Highway\LocalSystems\Secondary Roads\TIME-21 Funds\FY2026\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1A2B4F6E-E821-4139-876C-A781D04E8421}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F6C9747C-38FA-4D82-A968-34837523FE23}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="29175" yWindow="405" windowWidth="27645" windowHeight="15045" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="2745" yWindow="45" windowWidth="25440" windowHeight="14940" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="FY2026" sheetId="1" r:id="rId1"/>
     <sheet name="July" sheetId="2" r:id="rId2"/>
     <sheet name="Aug" sheetId="3" r:id="rId3"/>
     <sheet name="Sept" sheetId="4" r:id="rId4"/>
     <sheet name="Oct" sheetId="5" r:id="rId5"/>
     <sheet name="Nov" sheetId="6" r:id="rId6"/>
     <sheet name="Dec" sheetId="7" r:id="rId7"/>
     <sheet name="Jan" sheetId="8" r:id="rId8"/>
     <sheet name="Feb" sheetId="9" r:id="rId9"/>
     <sheet name="Mar" sheetId="10" r:id="rId10"/>
     <sheet name="Apr" sheetId="11" r:id="rId11"/>
     <sheet name="May" sheetId="12" r:id="rId12"/>
     <sheet name="June" sheetId="13" r:id="rId13"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="AI103" i="1" l="1"/>
+  <c r="AL103" i="1" l="1"/>
+  <c r="AL102" i="1"/>
+  <c r="AL101" i="1"/>
+  <c r="AL100" i="1"/>
+  <c r="AL99" i="1"/>
+  <c r="AL98" i="1"/>
+  <c r="AL97" i="1"/>
+  <c r="AL96" i="1"/>
+  <c r="AL95" i="1"/>
+  <c r="AL94" i="1"/>
+  <c r="AL93" i="1"/>
+  <c r="AL92" i="1"/>
+  <c r="AL91" i="1"/>
+  <c r="AL90" i="1"/>
+  <c r="AL89" i="1"/>
+  <c r="AL88" i="1"/>
+  <c r="AL87" i="1"/>
+  <c r="AL86" i="1"/>
+  <c r="AL85" i="1"/>
+  <c r="AL84" i="1"/>
+  <c r="AL83" i="1"/>
+  <c r="AL82" i="1"/>
+  <c r="AL81" i="1"/>
+  <c r="AL80" i="1"/>
+  <c r="AL79" i="1"/>
+  <c r="AL78" i="1"/>
+  <c r="AL77" i="1"/>
+  <c r="AL76" i="1"/>
+  <c r="AL75" i="1"/>
+  <c r="AL74" i="1"/>
+  <c r="AL73" i="1"/>
+  <c r="AL72" i="1"/>
+  <c r="AL71" i="1"/>
+  <c r="AL70" i="1"/>
+  <c r="AL69" i="1"/>
+  <c r="AL68" i="1"/>
+  <c r="AL67" i="1"/>
+  <c r="AL66" i="1"/>
+  <c r="AL65" i="1"/>
+  <c r="AL64" i="1"/>
+  <c r="AL63" i="1"/>
+  <c r="AL62" i="1"/>
+  <c r="AL61" i="1"/>
+  <c r="AL60" i="1"/>
+  <c r="AL59" i="1"/>
+  <c r="AL58" i="1"/>
+  <c r="AL57" i="1"/>
+  <c r="AL56" i="1"/>
+  <c r="AL55" i="1"/>
+  <c r="AL54" i="1"/>
+  <c r="AL53" i="1"/>
+  <c r="AL52" i="1"/>
+  <c r="AL51" i="1"/>
+  <c r="AL50" i="1"/>
+  <c r="AL49" i="1"/>
+  <c r="AL48" i="1"/>
+  <c r="AL47" i="1"/>
+  <c r="AL46" i="1"/>
+  <c r="AL45" i="1"/>
+  <c r="AL44" i="1"/>
+  <c r="AL43" i="1"/>
+  <c r="AL42" i="1"/>
+  <c r="AL41" i="1"/>
+  <c r="AL40" i="1"/>
+  <c r="AL39" i="1"/>
+  <c r="AL38" i="1"/>
+  <c r="AL37" i="1"/>
+  <c r="AL36" i="1"/>
+  <c r="AL35" i="1"/>
+  <c r="AL34" i="1"/>
+  <c r="AL33" i="1"/>
+  <c r="AL32" i="1"/>
+  <c r="AL31" i="1"/>
+  <c r="AL30" i="1"/>
+  <c r="AL29" i="1"/>
+  <c r="AL28" i="1"/>
+  <c r="AL27" i="1"/>
+  <c r="AL26" i="1"/>
+  <c r="AL25" i="1"/>
+  <c r="AL24" i="1"/>
+  <c r="AL23" i="1"/>
+  <c r="AL22" i="1"/>
+  <c r="AL21" i="1"/>
+  <c r="AL20" i="1"/>
+  <c r="AL19" i="1"/>
+  <c r="AL18" i="1"/>
+  <c r="AL17" i="1"/>
+  <c r="AL16" i="1"/>
+  <c r="AL15" i="1"/>
+  <c r="AL14" i="1"/>
+  <c r="AL13" i="1"/>
+  <c r="AL12" i="1"/>
+  <c r="AL11" i="1"/>
+  <c r="AL10" i="1"/>
+  <c r="AL9" i="1"/>
+  <c r="AL8" i="1"/>
+  <c r="AL7" i="1"/>
+  <c r="AL6" i="1"/>
+  <c r="AL5" i="1"/>
+  <c r="AK103" i="1"/>
+  <c r="AK102" i="1"/>
+  <c r="AK101" i="1"/>
+  <c r="AK100" i="1"/>
+  <c r="AK99" i="1"/>
+  <c r="AK98" i="1"/>
+  <c r="AK97" i="1"/>
+  <c r="AK96" i="1"/>
+  <c r="AK95" i="1"/>
+  <c r="AK94" i="1"/>
+  <c r="AK93" i="1"/>
+  <c r="AK92" i="1"/>
+  <c r="AK91" i="1"/>
+  <c r="AK90" i="1"/>
+  <c r="AK89" i="1"/>
+  <c r="AK88" i="1"/>
+  <c r="AK87" i="1"/>
+  <c r="AK86" i="1"/>
+  <c r="AK85" i="1"/>
+  <c r="AK84" i="1"/>
+  <c r="AK83" i="1"/>
+  <c r="AK82" i="1"/>
+  <c r="AK81" i="1"/>
+  <c r="AK80" i="1"/>
+  <c r="AK79" i="1"/>
+  <c r="AK78" i="1"/>
+  <c r="AK77" i="1"/>
+  <c r="AK76" i="1"/>
+  <c r="AK75" i="1"/>
+  <c r="AK74" i="1"/>
+  <c r="AK73" i="1"/>
+  <c r="AK72" i="1"/>
+  <c r="AK71" i="1"/>
+  <c r="AK70" i="1"/>
+  <c r="AK69" i="1"/>
+  <c r="AK68" i="1"/>
+  <c r="AK67" i="1"/>
+  <c r="AK66" i="1"/>
+  <c r="AK65" i="1"/>
+  <c r="AK64" i="1"/>
+  <c r="AK63" i="1"/>
+  <c r="AK62" i="1"/>
+  <c r="AK61" i="1"/>
+  <c r="AK60" i="1"/>
+  <c r="AK59" i="1"/>
+  <c r="AK58" i="1"/>
+  <c r="AK57" i="1"/>
+  <c r="AK56" i="1"/>
+  <c r="AK55" i="1"/>
+  <c r="AK54" i="1"/>
+  <c r="AK53" i="1"/>
+  <c r="AK52" i="1"/>
+  <c r="AK51" i="1"/>
+  <c r="AK50" i="1"/>
+  <c r="AK49" i="1"/>
+  <c r="AK48" i="1"/>
+  <c r="AK47" i="1"/>
+  <c r="AK46" i="1"/>
+  <c r="AK45" i="1"/>
+  <c r="AK44" i="1"/>
+  <c r="AK43" i="1"/>
+  <c r="AK42" i="1"/>
+  <c r="AK41" i="1"/>
+  <c r="AK40" i="1"/>
+  <c r="AK39" i="1"/>
+  <c r="AK38" i="1"/>
+  <c r="AK37" i="1"/>
+  <c r="AK36" i="1"/>
+  <c r="AK35" i="1"/>
+  <c r="AK34" i="1"/>
+  <c r="AK33" i="1"/>
+  <c r="AK32" i="1"/>
+  <c r="AK31" i="1"/>
+  <c r="AK30" i="1"/>
+  <c r="AK29" i="1"/>
+  <c r="AK28" i="1"/>
+  <c r="AK27" i="1"/>
+  <c r="AK26" i="1"/>
+  <c r="AK25" i="1"/>
+  <c r="AK24" i="1"/>
+  <c r="AK23" i="1"/>
+  <c r="AK22" i="1"/>
+  <c r="AK21" i="1"/>
+  <c r="AK20" i="1"/>
+  <c r="AK19" i="1"/>
+  <c r="AK18" i="1"/>
+  <c r="AK17" i="1"/>
+  <c r="AK16" i="1"/>
+  <c r="AK15" i="1"/>
+  <c r="AK14" i="1"/>
+  <c r="AK13" i="1"/>
+  <c r="AK12" i="1"/>
+  <c r="AK11" i="1"/>
+  <c r="AK10" i="1"/>
+  <c r="AK9" i="1"/>
+  <c r="AK8" i="1"/>
+  <c r="AK7" i="1"/>
+  <c r="AK6" i="1"/>
+  <c r="AK5" i="1"/>
+  <c r="AJ103" i="1"/>
+  <c r="AJ102" i="1"/>
+  <c r="AJ101" i="1"/>
+  <c r="AJ100" i="1"/>
+  <c r="AJ99" i="1"/>
+  <c r="AJ98" i="1"/>
+  <c r="AJ97" i="1"/>
+  <c r="AJ96" i="1"/>
+  <c r="AJ95" i="1"/>
+  <c r="AJ94" i="1"/>
+  <c r="AJ93" i="1"/>
+  <c r="AJ92" i="1"/>
+  <c r="AJ91" i="1"/>
+  <c r="AJ90" i="1"/>
+  <c r="AJ89" i="1"/>
+  <c r="AJ88" i="1"/>
+  <c r="AJ87" i="1"/>
+  <c r="AJ86" i="1"/>
+  <c r="AJ85" i="1"/>
+  <c r="AJ84" i="1"/>
+  <c r="AJ83" i="1"/>
+  <c r="AJ82" i="1"/>
+  <c r="AJ81" i="1"/>
+  <c r="AJ80" i="1"/>
+  <c r="AJ79" i="1"/>
+  <c r="AJ78" i="1"/>
+  <c r="AJ77" i="1"/>
+  <c r="AJ76" i="1"/>
+  <c r="AJ75" i="1"/>
+  <c r="AJ74" i="1"/>
+  <c r="AJ73" i="1"/>
+  <c r="AJ72" i="1"/>
+  <c r="AJ71" i="1"/>
+  <c r="AJ70" i="1"/>
+  <c r="AJ69" i="1"/>
+  <c r="AJ68" i="1"/>
+  <c r="AJ67" i="1"/>
+  <c r="AJ66" i="1"/>
+  <c r="AJ65" i="1"/>
+  <c r="AJ64" i="1"/>
+  <c r="AJ63" i="1"/>
+  <c r="AJ62" i="1"/>
+  <c r="AJ61" i="1"/>
+  <c r="AJ60" i="1"/>
+  <c r="AJ59" i="1"/>
+  <c r="AJ58" i="1"/>
+  <c r="AJ57" i="1"/>
+  <c r="AJ56" i="1"/>
+  <c r="AJ55" i="1"/>
+  <c r="AJ54" i="1"/>
+  <c r="AJ53" i="1"/>
+  <c r="AJ52" i="1"/>
+  <c r="AJ51" i="1"/>
+  <c r="AJ50" i="1"/>
+  <c r="AJ49" i="1"/>
+  <c r="AJ48" i="1"/>
+  <c r="AJ47" i="1"/>
+  <c r="AJ46" i="1"/>
+  <c r="AJ45" i="1"/>
+  <c r="AJ44" i="1"/>
+  <c r="AJ43" i="1"/>
+  <c r="AJ42" i="1"/>
+  <c r="AJ41" i="1"/>
+  <c r="AJ40" i="1"/>
+  <c r="AJ39" i="1"/>
+  <c r="AJ38" i="1"/>
+  <c r="AJ37" i="1"/>
+  <c r="AJ36" i="1"/>
+  <c r="AJ35" i="1"/>
+  <c r="AJ34" i="1"/>
+  <c r="AJ33" i="1"/>
+  <c r="AJ32" i="1"/>
+  <c r="AJ31" i="1"/>
+  <c r="AJ30" i="1"/>
+  <c r="AJ29" i="1"/>
+  <c r="AJ28" i="1"/>
+  <c r="AJ27" i="1"/>
+  <c r="AJ26" i="1"/>
+  <c r="AJ25" i="1"/>
+  <c r="AJ24" i="1"/>
+  <c r="AJ23" i="1"/>
+  <c r="AJ22" i="1"/>
+  <c r="AJ21" i="1"/>
+  <c r="AJ20" i="1"/>
+  <c r="AJ19" i="1"/>
+  <c r="AJ18" i="1"/>
+  <c r="AJ17" i="1"/>
+  <c r="AJ16" i="1"/>
+  <c r="AJ15" i="1"/>
+  <c r="AJ14" i="1"/>
+  <c r="AJ13" i="1"/>
+  <c r="AJ12" i="1"/>
+  <c r="AJ11" i="1"/>
+  <c r="AJ10" i="1"/>
+  <c r="AJ9" i="1"/>
+  <c r="AJ8" i="1"/>
+  <c r="AJ7" i="1"/>
+  <c r="AJ6" i="1"/>
+  <c r="AJ5" i="1"/>
+  <c r="D4" i="13"/>
+  <c r="D5" i="13"/>
+  <c r="E5" i="13"/>
+  <c r="D6" i="13"/>
+  <c r="E6" i="13"/>
+  <c r="E1" i="13" s="1"/>
+  <c r="D7" i="13"/>
+  <c r="D1" i="13" s="1"/>
+  <c r="E7" i="13"/>
+  <c r="D8" i="13"/>
+  <c r="E8" i="13"/>
+  <c r="D9" i="13"/>
+  <c r="E9" i="13"/>
+  <c r="D10" i="13"/>
+  <c r="E10" i="13"/>
+  <c r="D11" i="13"/>
+  <c r="E11" i="13"/>
+  <c r="D12" i="13"/>
+  <c r="E12" i="13"/>
+  <c r="D13" i="13"/>
+  <c r="E13" i="13"/>
+  <c r="D14" i="13"/>
+  <c r="E14" i="13"/>
+  <c r="D15" i="13"/>
+  <c r="E15" i="13"/>
+  <c r="D16" i="13"/>
+  <c r="E16" i="13"/>
+  <c r="D17" i="13"/>
+  <c r="E17" i="13"/>
+  <c r="D18" i="13"/>
+  <c r="E18" i="13"/>
+  <c r="D19" i="13"/>
+  <c r="E19" i="13"/>
+  <c r="D20" i="13"/>
+  <c r="E20" i="13"/>
+  <c r="D21" i="13"/>
+  <c r="E21" i="13"/>
+  <c r="D22" i="13"/>
+  <c r="E22" i="13"/>
+  <c r="D23" i="13"/>
+  <c r="E23" i="13"/>
+  <c r="D24" i="13"/>
+  <c r="E24" i="13"/>
+  <c r="D25" i="13"/>
+  <c r="E25" i="13"/>
+  <c r="D26" i="13"/>
+  <c r="E26" i="13"/>
+  <c r="D27" i="13"/>
+  <c r="E27" i="13"/>
+  <c r="D28" i="13"/>
+  <c r="E28" i="13"/>
+  <c r="D29" i="13"/>
+  <c r="E29" i="13"/>
+  <c r="D30" i="13"/>
+  <c r="E30" i="13"/>
+  <c r="D31" i="13"/>
+  <c r="E31" i="13"/>
+  <c r="D32" i="13"/>
+  <c r="E32" i="13"/>
+  <c r="D33" i="13"/>
+  <c r="E33" i="13"/>
+  <c r="D34" i="13"/>
+  <c r="E34" i="13"/>
+  <c r="D35" i="13"/>
+  <c r="E35" i="13"/>
+  <c r="D36" i="13"/>
+  <c r="E36" i="13"/>
+  <c r="D37" i="13"/>
+  <c r="E37" i="13"/>
+  <c r="D38" i="13"/>
+  <c r="E38" i="13"/>
+  <c r="D39" i="13"/>
+  <c r="E39" i="13"/>
+  <c r="D40" i="13"/>
+  <c r="E40" i="13"/>
+  <c r="D41" i="13"/>
+  <c r="E41" i="13"/>
+  <c r="D42" i="13"/>
+  <c r="E42" i="13"/>
+  <c r="D43" i="13"/>
+  <c r="E43" i="13"/>
+  <c r="D44" i="13"/>
+  <c r="E44" i="13"/>
+  <c r="D45" i="13"/>
+  <c r="E45" i="13"/>
+  <c r="D46" i="13"/>
+  <c r="E46" i="13"/>
+  <c r="D47" i="13"/>
+  <c r="E47" i="13"/>
+  <c r="D48" i="13"/>
+  <c r="E48" i="13"/>
+  <c r="D49" i="13"/>
+  <c r="E49" i="13"/>
+  <c r="D50" i="13"/>
+  <c r="E50" i="13"/>
+  <c r="D51" i="13"/>
+  <c r="E51" i="13"/>
+  <c r="D52" i="13"/>
+  <c r="E52" i="13"/>
+  <c r="D53" i="13"/>
+  <c r="E53" i="13"/>
+  <c r="D54" i="13"/>
+  <c r="E54" i="13"/>
+  <c r="D55" i="13"/>
+  <c r="E55" i="13"/>
+  <c r="D56" i="13"/>
+  <c r="E56" i="13"/>
+  <c r="D57" i="13"/>
+  <c r="E57" i="13"/>
+  <c r="D58" i="13"/>
+  <c r="E58" i="13"/>
+  <c r="D59" i="13"/>
+  <c r="E59" i="13"/>
+  <c r="D60" i="13"/>
+  <c r="E60" i="13"/>
+  <c r="D61" i="13"/>
+  <c r="E61" i="13"/>
+  <c r="D62" i="13"/>
+  <c r="E62" i="13"/>
+  <c r="D63" i="13"/>
+  <c r="E63" i="13"/>
+  <c r="D64" i="13"/>
+  <c r="E64" i="13"/>
+  <c r="D65" i="13"/>
+  <c r="E65" i="13"/>
+  <c r="D66" i="13"/>
+  <c r="E66" i="13"/>
+  <c r="D67" i="13"/>
+  <c r="E67" i="13"/>
+  <c r="D68" i="13"/>
+  <c r="E68" i="13"/>
+  <c r="D69" i="13"/>
+  <c r="E69" i="13"/>
+  <c r="D70" i="13"/>
+  <c r="E70" i="13"/>
+  <c r="D71" i="13"/>
+  <c r="E71" i="13"/>
+  <c r="D72" i="13"/>
+  <c r="E72" i="13"/>
+  <c r="D73" i="13"/>
+  <c r="E73" i="13"/>
+  <c r="D74" i="13"/>
+  <c r="E74" i="13"/>
+  <c r="D75" i="13"/>
+  <c r="E75" i="13"/>
+  <c r="D76" i="13"/>
+  <c r="E76" i="13"/>
+  <c r="D77" i="13"/>
+  <c r="E77" i="13"/>
+  <c r="D78" i="13"/>
+  <c r="E78" i="13"/>
+  <c r="D79" i="13"/>
+  <c r="E79" i="13"/>
+  <c r="D80" i="13"/>
+  <c r="E80" i="13"/>
+  <c r="D81" i="13"/>
+  <c r="E81" i="13"/>
+  <c r="D82" i="13"/>
+  <c r="E82" i="13"/>
+  <c r="D83" i="13"/>
+  <c r="E83" i="13"/>
+  <c r="D84" i="13"/>
+  <c r="E84" i="13"/>
+  <c r="D85" i="13"/>
+  <c r="E85" i="13"/>
+  <c r="D86" i="13"/>
+  <c r="E86" i="13"/>
+  <c r="D87" i="13"/>
+  <c r="E87" i="13"/>
+  <c r="D88" i="13"/>
+  <c r="E88" i="13"/>
+  <c r="D89" i="13"/>
+  <c r="E89" i="13"/>
+  <c r="D90" i="13"/>
+  <c r="E90" i="13"/>
+  <c r="D91" i="13"/>
+  <c r="E91" i="13"/>
+  <c r="D92" i="13"/>
+  <c r="E92" i="13"/>
+  <c r="D93" i="13"/>
+  <c r="E93" i="13"/>
+  <c r="D94" i="13"/>
+  <c r="E94" i="13"/>
+  <c r="D95" i="13"/>
+  <c r="E95" i="13"/>
+  <c r="D96" i="13"/>
+  <c r="E96" i="13"/>
+  <c r="D97" i="13"/>
+  <c r="E97" i="13"/>
+  <c r="D98" i="13"/>
+  <c r="E98" i="13"/>
+  <c r="D99" i="13"/>
+  <c r="E99" i="13"/>
+  <c r="D100" i="13"/>
+  <c r="E100" i="13"/>
+  <c r="D101" i="13"/>
+  <c r="E101" i="13"/>
+  <c r="D102" i="13"/>
+  <c r="E102" i="13"/>
+  <c r="E4" i="13"/>
+  <c r="AI103" i="1"/>
   <c r="AI102" i="1"/>
   <c r="AI101" i="1"/>
   <c r="AI100" i="1"/>
   <c r="AI99" i="1"/>
   <c r="AI98" i="1"/>
   <c r="AI97" i="1"/>
   <c r="AI96" i="1"/>
   <c r="AI95" i="1"/>
   <c r="AI94" i="1"/>
   <c r="AI93" i="1"/>
   <c r="AI92" i="1"/>
   <c r="AI91" i="1"/>
   <c r="AI90" i="1"/>
   <c r="AI89" i="1"/>
   <c r="AI88" i="1"/>
   <c r="AI87" i="1"/>
   <c r="AI86" i="1"/>
   <c r="AI85" i="1"/>
   <c r="AI84" i="1"/>
   <c r="AI83" i="1"/>
   <c r="AI82" i="1"/>
   <c r="AI81" i="1"/>
   <c r="AI80" i="1"/>
   <c r="AI79" i="1"/>
   <c r="AI78" i="1"/>
@@ -3033,52 +3530,50 @@
   <c r="E14" i="7"/>
   <c r="D14" i="7"/>
   <c r="E13" i="7"/>
   <c r="D13" i="7"/>
   <c r="E12" i="7"/>
   <c r="D12" i="7"/>
   <c r="E11" i="7"/>
   <c r="D11" i="7"/>
   <c r="E10" i="7"/>
   <c r="D10" i="7"/>
   <c r="E9" i="7"/>
   <c r="D9" i="7"/>
   <c r="E8" i="7"/>
   <c r="D8" i="7"/>
   <c r="E7" i="7"/>
   <c r="D7" i="7"/>
   <c r="E6" i="7"/>
   <c r="D6" i="7"/>
   <c r="E5" i="7"/>
   <c r="D5" i="7"/>
   <c r="E4" i="7"/>
   <c r="E1" i="7" s="1"/>
   <c r="D4" i="7"/>
   <c r="D1" i="7" s="1"/>
   <c r="A1" i="7"/>
-  <c r="E1" i="13"/>
-  <c r="D1" i="13"/>
   <c r="B1" i="13"/>
   <c r="A1" i="13"/>
   <c r="E1" i="12"/>
   <c r="B1" i="12"/>
   <c r="A1" i="12"/>
   <c r="B1" i="11"/>
   <c r="A1" i="11"/>
   <c r="E1" i="10"/>
   <c r="D1" i="10"/>
   <c r="B1" i="10"/>
   <c r="A1" i="10"/>
   <c r="B1" i="9"/>
   <c r="A1" i="9"/>
   <c r="B1" i="8"/>
   <c r="A1" i="8"/>
   <c r="B1" i="7"/>
   <c r="E1" i="2"/>
   <c r="D1" i="2"/>
   <c r="B1" i="2"/>
   <c r="A1" i="2"/>
   <c r="E1" i="3"/>
   <c r="D1" i="3"/>
   <c r="B1" i="3"/>
   <c r="A1" i="3"/>
   <c r="M103" i="1"/>
@@ -6327,51 +6822,51 @@
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AM105"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5"/>
-      <selection pane="bottomRight" activeCell="A2" sqref="A2:B2"/>
+      <selection pane="bottomRight" activeCell="A3" sqref="A3:A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8.7109375" customWidth="1"/>
     <col min="2" max="2" width="18.42578125" customWidth="1"/>
     <col min="3" max="3" width="13.85546875" style="18" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" style="18" customWidth="1"/>
     <col min="5" max="6" width="13.85546875" style="18" customWidth="1"/>
     <col min="7" max="7" width="11.140625" style="18" customWidth="1"/>
     <col min="8" max="8" width="13.85546875" style="18" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="18" customWidth="1"/>
     <col min="10" max="10" width="12.7109375" style="18" customWidth="1"/>
     <col min="11" max="12" width="13.7109375" style="18" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="18" customWidth="1"/>
     <col min="14" max="14" width="14.140625" style="18" customWidth="1"/>
     <col min="15" max="15" width="11.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="10.7109375" style="18" bestFit="1" customWidth="1"/>
     <col min="17" max="18" width="12.7109375" style="18" customWidth="1"/>
     <col min="19" max="19" width="11" style="18" bestFit="1" customWidth="1"/>
     <col min="20" max="21" width="12" style="18" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="11" style="18" bestFit="1" customWidth="1"/>
     <col min="23" max="24" width="12" style="18" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="11" style="18" bestFit="1" customWidth="1"/>
     <col min="26" max="26" width="12" style="18" bestFit="1" customWidth="1"/>
@@ -6411,51 +6906,51 @@
       <c r="R1" s="54"/>
       <c r="S1" s="54"/>
       <c r="T1" s="54"/>
       <c r="U1" s="54"/>
       <c r="V1" s="54"/>
       <c r="W1" s="54"/>
       <c r="X1" s="54"/>
       <c r="Y1" s="54"/>
       <c r="Z1" s="54"/>
       <c r="AA1" s="54"/>
       <c r="AB1" s="54"/>
       <c r="AC1" s="54"/>
       <c r="AD1" s="54"/>
       <c r="AE1" s="54"/>
       <c r="AF1" s="54"/>
       <c r="AG1" s="54"/>
       <c r="AH1" s="54"/>
       <c r="AI1" s="54"/>
       <c r="AJ1" s="54"/>
       <c r="AK1" s="54"/>
       <c r="AL1" s="54"/>
       <c r="AM1" s="54"/>
     </row>
     <row r="2" spans="1:39" s="4" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A2" s="53">
-        <v>46135</v>
+        <v>46168</v>
       </c>
       <c r="B2" s="53"/>
       <c r="C2" s="49"/>
       <c r="D2" s="49"/>
       <c r="E2" s="49"/>
       <c r="F2" s="49"/>
       <c r="G2" s="49"/>
       <c r="H2" s="49"/>
       <c r="I2" s="49"/>
       <c r="J2" s="49"/>
       <c r="K2" s="49"/>
       <c r="L2" s="50" t="s">
         <v>117</v>
       </c>
       <c r="M2" s="49"/>
       <c r="N2" s="49"/>
       <c r="O2" s="49"/>
       <c r="P2" s="49"/>
       <c r="Q2" s="49"/>
       <c r="R2" s="49"/>
       <c r="S2" s="49"/>
       <c r="T2" s="49"/>
       <c r="U2" s="49"/>
       <c r="V2" s="49"/>
       <c r="W2" s="49"/>
@@ -6773,73 +7268,82 @@
       </c>
       <c r="AD5" s="8">
         <f>Apr!D4</f>
         <v>135970.76</v>
       </c>
       <c r="AE5" s="32">
         <f>Apr!E4</f>
         <v>674.55</v>
       </c>
       <c r="AF5" s="10">
         <f t="shared" ref="AF5:AF68" si="8">AD5+AE5</f>
         <v>136645.31</v>
       </c>
       <c r="AG5" s="9">
         <f>May!D4</f>
         <v>115935.91</v>
       </c>
       <c r="AH5" s="20">
         <f>May!E4</f>
         <v>575.16</v>
       </c>
       <c r="AI5" s="10">
         <f t="shared" ref="AI5:AI68" si="9">AG5+AH5</f>
         <v>116511.07</v>
       </c>
-      <c r="AJ5" s="9"/>
-[...1 lines deleted...]
-      <c r="AL5" s="10"/>
+      <c r="AJ5" s="9">
+        <f>June!D4</f>
+        <v>63060.93</v>
+      </c>
+      <c r="AK5" s="25">
+        <f>June!E4</f>
+        <v>312.83999999999997</v>
+      </c>
+      <c r="AL5" s="10">
+        <f t="shared" ref="AL5:AL68" si="10">AJ5+AK5</f>
+        <v>63373.77</v>
+      </c>
       <c r="AM5" s="46">
         <f>E5+H5+K5+N5+Q5+T5+W5+Z5+AC5+AF5+AI5+AL5</f>
-        <v>353623.01</v>
+        <v>416996.78</v>
       </c>
     </row>
     <row r="6" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A6" s="1">
         <v>2</v>
       </c>
       <c r="B6" s="42" t="s">
         <v>3</v>
       </c>
       <c r="C6" s="32">
         <v>0</v>
       </c>
       <c r="D6" s="38">
         <v>0</v>
       </c>
       <c r="E6" s="10">
-        <f t="shared" ref="E6:E69" si="10">C6+D6</f>
+        <f t="shared" ref="E6:E69" si="11">C6+D6</f>
         <v>0</v>
       </c>
       <c r="F6" s="9">
         <v>0</v>
       </c>
       <c r="G6" s="20">
         <v>0</v>
       </c>
       <c r="H6" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I6" s="9">
         <f>Sept!D5</f>
         <v>2416.83</v>
       </c>
       <c r="J6" s="20">
         <f>Sept!E5</f>
         <v>7.78</v>
       </c>
       <c r="K6" s="10">
         <f t="shared" si="1"/>
         <v>2424.61</v>
       </c>
       <c r="L6" s="8">
@@ -6916,73 +7420,82 @@
       </c>
       <c r="AD6" s="8">
         <f>Apr!D5</f>
         <v>97761.8</v>
       </c>
       <c r="AE6" s="32">
         <f>Apr!E5</f>
         <v>316.33</v>
       </c>
       <c r="AF6" s="10">
         <f t="shared" si="8"/>
         <v>98078.13</v>
       </c>
       <c r="AG6" s="9">
         <f>May!D5</f>
         <v>83356.91</v>
       </c>
       <c r="AH6" s="20">
         <f>May!E5</f>
         <v>269.72000000000003</v>
       </c>
       <c r="AI6" s="10">
         <f t="shared" si="9"/>
         <v>83626.63</v>
       </c>
-      <c r="AJ6" s="9"/>
-[...1 lines deleted...]
-      <c r="AL6" s="10"/>
+      <c r="AJ6" s="9">
+        <f>June!D5</f>
+        <v>45340.26</v>
+      </c>
+      <c r="AK6" s="25">
+        <f>June!E5</f>
+        <v>146.71</v>
+      </c>
+      <c r="AL6" s="10">
+        <f t="shared" si="10"/>
+        <v>45486.97</v>
+      </c>
       <c r="AM6" s="46">
-        <f t="shared" ref="AM6:AM69" si="11">E6+H6+K6+N6+Q6+T6+W6+Z6+AC6+AF6+AI6+AL6</f>
-        <v>253815.37</v>
+        <f t="shared" ref="AM6:AM69" si="12">E6+H6+K6+N6+Q6+T6+W6+Z6+AC6+AF6+AI6+AL6</f>
+        <v>299302.33999999997</v>
       </c>
     </row>
     <row r="7" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A7" s="1">
         <v>3</v>
       </c>
       <c r="B7" s="42" t="s">
         <v>4</v>
       </c>
       <c r="C7" s="32">
         <v>0</v>
       </c>
       <c r="D7" s="38">
         <v>0</v>
       </c>
       <c r="E7" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F7" s="9">
         <v>0</v>
       </c>
       <c r="G7" s="20">
         <v>0</v>
       </c>
       <c r="H7" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I7" s="9">
         <f>Sept!D6</f>
         <v>3659.98</v>
       </c>
       <c r="J7" s="20">
         <f>Sept!E6</f>
         <v>10.53</v>
       </c>
       <c r="K7" s="10">
         <f t="shared" si="1"/>
         <v>3670.51</v>
       </c>
       <c r="L7" s="8">
@@ -7059,73 +7572,82 @@
       </c>
       <c r="AD7" s="8">
         <f>Apr!D6</f>
         <v>148986.1</v>
       </c>
       <c r="AE7" s="32">
         <f>Apr!E6</f>
         <v>428.21</v>
       </c>
       <c r="AF7" s="10">
         <f t="shared" si="8"/>
         <v>149414.31</v>
       </c>
       <c r="AG7" s="9">
         <f>May!D6</f>
         <v>127033.48</v>
       </c>
       <c r="AH7" s="20">
         <f>May!E6</f>
         <v>365.12</v>
       </c>
       <c r="AI7" s="10">
         <f t="shared" si="9"/>
         <v>127398.59999999999</v>
       </c>
-      <c r="AJ7" s="9"/>
-[...1 lines deleted...]
-      <c r="AL7" s="10"/>
+      <c r="AJ7" s="9">
+        <f>June!D6</f>
+        <v>69097.22</v>
+      </c>
+      <c r="AK7" s="25">
+        <f>June!E6</f>
+        <v>198.6</v>
+      </c>
+      <c r="AL7" s="10">
+        <f t="shared" si="10"/>
+        <v>69295.820000000007</v>
+      </c>
       <c r="AM7" s="46">
-        <f t="shared" si="11"/>
-        <v>386667.75999999995</v>
+        <f t="shared" si="12"/>
+        <v>455963.57999999996</v>
       </c>
     </row>
     <row r="8" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>4</v>
       </c>
       <c r="B8" s="42" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="32">
         <v>0</v>
       </c>
       <c r="D8" s="38">
         <v>0</v>
       </c>
       <c r="E8" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F8" s="9">
         <v>0</v>
       </c>
       <c r="G8" s="20">
         <v>0</v>
       </c>
       <c r="H8" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I8" s="9">
         <f>Sept!D7</f>
         <v>2918.54</v>
       </c>
       <c r="J8" s="20">
         <f>Sept!E7</f>
         <v>46.41</v>
       </c>
       <c r="K8" s="10">
         <f t="shared" si="1"/>
         <v>2964.95</v>
       </c>
       <c r="L8" s="8">
@@ -7202,73 +7724,82 @@
       </c>
       <c r="AD8" s="8">
         <f>Apr!D7</f>
         <v>118637.41</v>
       </c>
       <c r="AE8" s="32">
         <f>Apr!E7</f>
         <v>1887.08</v>
       </c>
       <c r="AF8" s="10">
         <f t="shared" si="8"/>
         <v>120524.49</v>
       </c>
       <c r="AG8" s="9">
         <f>May!D7</f>
         <v>101156.56</v>
       </c>
       <c r="AH8" s="20">
         <f>May!E7</f>
         <v>1609.02</v>
       </c>
       <c r="AI8" s="10">
         <f t="shared" si="9"/>
         <v>102765.58</v>
       </c>
-      <c r="AJ8" s="9"/>
-[...1 lines deleted...]
-      <c r="AL8" s="10"/>
+      <c r="AJ8" s="9">
+        <f>June!D7</f>
+        <v>55022.01</v>
+      </c>
+      <c r="AK8" s="25">
+        <f>June!E7</f>
+        <v>875.19</v>
+      </c>
+      <c r="AL8" s="10">
+        <f t="shared" si="10"/>
+        <v>55897.200000000004</v>
+      </c>
       <c r="AM8" s="46">
-        <f t="shared" si="11"/>
-        <v>311904.09000000003</v>
+        <f t="shared" si="12"/>
+        <v>367801.29000000004</v>
       </c>
     </row>
     <row r="9" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A9" s="3">
         <v>5</v>
       </c>
       <c r="B9" s="43" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="36">
         <v>0</v>
       </c>
       <c r="D9" s="33">
         <v>0</v>
       </c>
       <c r="E9" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F9" s="12">
         <v>0</v>
       </c>
       <c r="G9" s="21">
         <v>0</v>
       </c>
       <c r="H9" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I9" s="12">
         <f>Sept!D8</f>
         <v>2596.6799999999998</v>
       </c>
       <c r="J9" s="21">
         <f>Sept!E8</f>
         <v>15.81</v>
       </c>
       <c r="K9" s="13">
         <f t="shared" si="1"/>
         <v>2612.4899999999998</v>
       </c>
       <c r="L9" s="11">
@@ -7345,73 +7876,82 @@
       </c>
       <c r="AD9" s="11">
         <f>Apr!D8</f>
         <v>104996.33</v>
       </c>
       <c r="AE9" s="33">
         <f>Apr!E8</f>
         <v>642.84</v>
       </c>
       <c r="AF9" s="13">
         <f t="shared" si="8"/>
         <v>105639.17</v>
       </c>
       <c r="AG9" s="12">
         <f>May!D8</f>
         <v>89525.45</v>
       </c>
       <c r="AH9" s="21">
         <f>May!E8</f>
         <v>548.12</v>
       </c>
       <c r="AI9" s="13">
         <f t="shared" si="9"/>
         <v>90073.569999999992</v>
       </c>
-      <c r="AJ9" s="12"/>
-[...1 lines deleted...]
-      <c r="AL9" s="13"/>
+      <c r="AJ9" s="12">
+        <f>June!D8</f>
+        <v>48695.51</v>
+      </c>
+      <c r="AK9" s="26">
+        <f>June!E8</f>
+        <v>298.14</v>
+      </c>
+      <c r="AL9" s="13">
+        <f t="shared" si="10"/>
+        <v>48993.65</v>
+      </c>
       <c r="AM9" s="47">
-        <f t="shared" si="11"/>
-        <v>273382.51</v>
+        <f t="shared" si="12"/>
+        <v>322376.16000000003</v>
       </c>
     </row>
     <row r="10" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A10" s="1">
         <v>6</v>
       </c>
       <c r="B10" s="42" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="32">
         <v>0</v>
       </c>
       <c r="D10" s="38">
         <v>0</v>
       </c>
       <c r="E10" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>0</v>
       </c>
       <c r="G10" s="20">
         <v>0</v>
       </c>
       <c r="H10" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I10" s="9">
         <f>Sept!D9</f>
         <v>4992.29</v>
       </c>
       <c r="J10" s="20">
         <f>Sept!E9</f>
         <v>34.229999999999997</v>
       </c>
       <c r="K10" s="10">
         <f t="shared" si="1"/>
         <v>5026.5199999999995</v>
       </c>
       <c r="L10" s="8">
@@ -7488,73 +8028,82 @@
       </c>
       <c r="AD10" s="8">
         <f>Apr!D9</f>
         <v>203058.95</v>
       </c>
       <c r="AE10" s="32">
         <f>Apr!E9</f>
         <v>1391.87</v>
       </c>
       <c r="AF10" s="10">
         <f t="shared" si="8"/>
         <v>204450.82</v>
       </c>
       <c r="AG10" s="9">
         <f>May!D9</f>
         <v>173138.86</v>
       </c>
       <c r="AH10" s="20">
         <f>May!E9</f>
         <v>1186.78</v>
       </c>
       <c r="AI10" s="10">
         <f t="shared" si="9"/>
         <v>174325.63999999998</v>
       </c>
-      <c r="AJ10" s="9"/>
-[...1 lines deleted...]
-      <c r="AL10" s="10"/>
+      <c r="AJ10" s="9">
+        <f>June!D9</f>
+        <v>94175.28</v>
+      </c>
+      <c r="AK10" s="25">
+        <f>June!E9</f>
+        <v>645.52</v>
+      </c>
+      <c r="AL10" s="10">
+        <f t="shared" si="10"/>
+        <v>94820.800000000003</v>
+      </c>
       <c r="AM10" s="46">
-        <f t="shared" si="11"/>
-        <v>529096.16</v>
+        <f t="shared" si="12"/>
+        <v>623916.96000000008</v>
       </c>
     </row>
     <row r="11" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A11" s="1">
         <v>7</v>
       </c>
       <c r="B11" s="42" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="32">
         <v>0</v>
       </c>
       <c r="D11" s="38">
         <v>0</v>
       </c>
       <c r="E11" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F11" s="9">
         <v>0</v>
       </c>
       <c r="G11" s="30">
         <v>0</v>
       </c>
       <c r="H11" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <f>Sept!D10</f>
         <v>4329.79</v>
       </c>
       <c r="J11" s="30">
         <f>Sept!E10</f>
         <v>0</v>
       </c>
       <c r="K11" s="10">
         <f t="shared" si="1"/>
         <v>4329.79</v>
       </c>
       <c r="L11" s="8">
@@ -7631,73 +8180,82 @@
       </c>
       <c r="AD11" s="8">
         <f>Apr!D10</f>
         <v>177934.34</v>
       </c>
       <c r="AE11" s="32">
         <f>Apr!E10</f>
         <v>0</v>
       </c>
       <c r="AF11" s="10">
         <f t="shared" si="8"/>
         <v>177934.34</v>
       </c>
       <c r="AG11" s="9">
         <f>May!D10</f>
         <v>151716.28</v>
       </c>
       <c r="AH11" s="30">
         <f>May!E10</f>
         <v>0</v>
       </c>
       <c r="AI11" s="10">
         <f t="shared" si="9"/>
         <v>151716.28</v>
       </c>
-      <c r="AJ11" s="9"/>
-[...1 lines deleted...]
-      <c r="AL11" s="10"/>
+      <c r="AJ11" s="9">
+        <f>June!D10</f>
+        <v>82522.92</v>
+      </c>
+      <c r="AK11" s="28">
+        <f>June!E10</f>
+        <v>0</v>
+      </c>
+      <c r="AL11" s="10">
+        <f t="shared" si="10"/>
+        <v>82522.92</v>
+      </c>
       <c r="AM11" s="46">
-        <f t="shared" si="11"/>
-        <v>460474.45000000007</v>
+        <f t="shared" si="12"/>
+        <v>542997.37000000011</v>
       </c>
     </row>
     <row r="12" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A12" s="1">
         <v>8</v>
       </c>
       <c r="B12" s="42" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="32">
         <v>0</v>
       </c>
       <c r="D12" s="38">
         <v>0</v>
       </c>
       <c r="E12" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F12" s="9">
         <v>0</v>
       </c>
       <c r="G12" s="20">
         <v>0</v>
       </c>
       <c r="H12" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I12" s="9">
         <f>Sept!D11</f>
         <v>3835.79</v>
       </c>
       <c r="J12" s="20">
         <f>Sept!E11</f>
         <v>27.68</v>
       </c>
       <c r="K12" s="10">
         <f t="shared" si="1"/>
         <v>3863.47</v>
       </c>
       <c r="L12" s="8">
@@ -7774,73 +8332,82 @@
       </c>
       <c r="AD12" s="8">
         <f>Apr!D11</f>
         <v>156040.07</v>
       </c>
       <c r="AE12" s="32">
         <f>Apr!E11</f>
         <v>1125.43</v>
       </c>
       <c r="AF12" s="10">
         <f t="shared" si="8"/>
         <v>157165.5</v>
       </c>
       <c r="AG12" s="9">
         <f>May!D11</f>
         <v>133048.06</v>
       </c>
       <c r="AH12" s="20">
         <f>May!E11</f>
         <v>959.61</v>
       </c>
       <c r="AI12" s="10">
         <f t="shared" si="9"/>
         <v>134007.66999999998</v>
       </c>
-      <c r="AJ12" s="9"/>
-[...1 lines deleted...]
-      <c r="AL12" s="10"/>
+      <c r="AJ12" s="9">
+        <f>June!D11</f>
+        <v>72368.73</v>
+      </c>
+      <c r="AK12" s="25">
+        <f>June!E11</f>
+        <v>521.96</v>
+      </c>
+      <c r="AL12" s="10">
+        <f t="shared" si="10"/>
+        <v>72890.69</v>
+      </c>
       <c r="AM12" s="46">
-        <f t="shared" si="11"/>
-        <v>406726.99</v>
+        <f t="shared" si="12"/>
+        <v>479617.68</v>
       </c>
     </row>
     <row r="13" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A13" s="1">
         <v>9</v>
       </c>
       <c r="B13" s="42" t="s">
         <v>10</v>
       </c>
       <c r="C13" s="32">
         <v>0</v>
       </c>
       <c r="D13" s="38">
         <v>0</v>
       </c>
       <c r="E13" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F13" s="9">
         <v>0</v>
       </c>
       <c r="G13" s="20">
         <v>0</v>
       </c>
       <c r="H13" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <f>Sept!D12</f>
         <v>3227.72</v>
       </c>
       <c r="J13" s="20">
         <f>Sept!E12</f>
         <v>7.89</v>
       </c>
       <c r="K13" s="10">
         <f t="shared" si="1"/>
         <v>3235.6099999999997</v>
       </c>
       <c r="L13" s="8">
@@ -7917,73 +8484,82 @@
       </c>
       <c r="AD13" s="8">
         <f>Apr!D12</f>
         <v>131149.53</v>
       </c>
       <c r="AE13" s="32">
         <f>Apr!E12</f>
         <v>320.76</v>
       </c>
       <c r="AF13" s="10">
         <f t="shared" si="8"/>
         <v>131470.29</v>
       </c>
       <c r="AG13" s="9">
         <f>May!D12</f>
         <v>111825.07</v>
       </c>
       <c r="AH13" s="20">
         <f>May!E12</f>
         <v>273.49</v>
       </c>
       <c r="AI13" s="10">
         <f t="shared" si="9"/>
         <v>112098.56000000001</v>
       </c>
-      <c r="AJ13" s="9"/>
-[...1 lines deleted...]
-      <c r="AL13" s="10"/>
+      <c r="AJ13" s="9">
+        <f>June!D12</f>
+        <v>60824.92</v>
+      </c>
+      <c r="AK13" s="25">
+        <f>June!E12</f>
+        <v>148.76</v>
+      </c>
+      <c r="AL13" s="10">
+        <f t="shared" si="10"/>
+        <v>60973.68</v>
+      </c>
       <c r="AM13" s="46">
-        <f t="shared" si="11"/>
-        <v>340230.6</v>
+        <f t="shared" si="12"/>
+        <v>401204.27999999997</v>
       </c>
     </row>
     <row r="14" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3">
         <v>10</v>
       </c>
       <c r="B14" s="43" t="s">
         <v>11</v>
       </c>
       <c r="C14" s="36">
         <v>0</v>
       </c>
       <c r="D14" s="33">
         <v>0</v>
       </c>
       <c r="E14" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F14" s="12">
         <v>0</v>
       </c>
       <c r="G14" s="21">
         <v>0</v>
       </c>
       <c r="H14" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I14" s="12">
         <f>Sept!D13</f>
         <v>4232.8</v>
       </c>
       <c r="J14" s="21">
         <f>Sept!E13</f>
         <v>39.130000000000003</v>
       </c>
       <c r="K14" s="13">
         <f t="shared" si="1"/>
         <v>4271.93</v>
       </c>
       <c r="L14" s="11">
@@ -8060,73 +8636,82 @@
       </c>
       <c r="AD14" s="11">
         <f>Apr!D13</f>
         <v>172000.01</v>
       </c>
       <c r="AE14" s="33">
         <f>Apr!E13</f>
         <v>1590.91</v>
       </c>
       <c r="AF14" s="13">
         <f t="shared" si="8"/>
         <v>173590.92</v>
       </c>
       <c r="AG14" s="12">
         <f>May!D13</f>
         <v>146656.35999999999</v>
       </c>
       <c r="AH14" s="21">
         <f>May!E13</f>
         <v>1356.5</v>
       </c>
       <c r="AI14" s="13">
         <f t="shared" si="9"/>
         <v>148012.85999999999</v>
       </c>
-      <c r="AJ14" s="12"/>
-[...1 lines deleted...]
-      <c r="AL14" s="13"/>
+      <c r="AJ14" s="12">
+        <f>June!D13</f>
+        <v>79770.67</v>
+      </c>
+      <c r="AK14" s="26">
+        <f>June!E13</f>
+        <v>737.84</v>
+      </c>
+      <c r="AL14" s="13">
+        <f t="shared" si="10"/>
+        <v>80508.509999999995</v>
+      </c>
       <c r="AM14" s="47">
-        <f t="shared" si="11"/>
-        <v>449234.17</v>
+        <f t="shared" si="12"/>
+        <v>529742.67999999993</v>
       </c>
     </row>
     <row r="15" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A15" s="1">
         <v>11</v>
       </c>
       <c r="B15" s="42" t="s">
         <v>12</v>
       </c>
       <c r="C15" s="32">
         <v>0</v>
       </c>
       <c r="D15" s="38">
         <v>0</v>
       </c>
       <c r="E15" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F15" s="9">
         <v>0</v>
       </c>
       <c r="G15" s="20">
         <v>0</v>
       </c>
       <c r="H15" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I15" s="9">
         <f>Sept!D14</f>
         <v>3509</v>
       </c>
       <c r="J15" s="20">
         <f>Sept!E14</f>
         <v>27.8</v>
       </c>
       <c r="K15" s="10">
         <f t="shared" si="1"/>
         <v>3536.8</v>
       </c>
       <c r="L15" s="8">
@@ -8203,73 +8788,82 @@
       </c>
       <c r="AD15" s="8">
         <f>Apr!D14</f>
         <v>141737.82999999999</v>
       </c>
       <c r="AE15" s="32">
         <f>Apr!E14</f>
         <v>1130.25</v>
       </c>
       <c r="AF15" s="10">
         <f t="shared" si="8"/>
         <v>142868.07999999999</v>
       </c>
       <c r="AG15" s="9">
         <f>May!D14</f>
         <v>120853.22</v>
       </c>
       <c r="AH15" s="20">
         <f>May!E14</f>
         <v>963.72</v>
       </c>
       <c r="AI15" s="10">
         <f t="shared" si="9"/>
         <v>121816.94</v>
       </c>
-      <c r="AJ15" s="9"/>
-[...1 lines deleted...]
-      <c r="AL15" s="10"/>
+      <c r="AJ15" s="9">
+        <f>June!D14</f>
+        <v>65735.59</v>
+      </c>
+      <c r="AK15" s="25">
+        <f>June!E14</f>
+        <v>524.19000000000005</v>
+      </c>
+      <c r="AL15" s="10">
+        <f t="shared" si="10"/>
+        <v>66259.78</v>
+      </c>
       <c r="AM15" s="46">
-        <f t="shared" si="11"/>
-        <v>369726.85</v>
+        <f t="shared" si="12"/>
+        <v>435986.63</v>
       </c>
     </row>
     <row r="16" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A16" s="1">
         <v>12</v>
       </c>
       <c r="B16" s="42" t="s">
         <v>13</v>
       </c>
       <c r="C16" s="32">
         <v>0</v>
       </c>
       <c r="D16" s="38">
         <v>0</v>
       </c>
       <c r="E16" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F16" s="9">
         <v>0</v>
       </c>
       <c r="G16" s="20">
         <v>0</v>
       </c>
       <c r="H16" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I16" s="9">
         <f>Sept!D15</f>
         <v>3874.06</v>
       </c>
       <c r="J16" s="20">
         <f>Sept!E15</f>
         <v>11.85</v>
       </c>
       <c r="K16" s="10">
         <f t="shared" si="1"/>
         <v>3885.91</v>
       </c>
       <c r="L16" s="8">
@@ -8346,73 +8940,82 @@
       </c>
       <c r="AD16" s="8">
         <f>Apr!D15</f>
         <v>158344.89000000001</v>
       </c>
       <c r="AE16" s="32">
         <f>Apr!E15</f>
         <v>481.95</v>
       </c>
       <c r="AF16" s="10">
         <f t="shared" si="8"/>
         <v>158826.84000000003</v>
       </c>
       <c r="AG16" s="9">
         <f>May!D15</f>
         <v>135013.28</v>
       </c>
       <c r="AH16" s="20">
         <f>May!E15</f>
         <v>410.94</v>
       </c>
       <c r="AI16" s="10">
         <f t="shared" si="9"/>
         <v>135424.22</v>
       </c>
-      <c r="AJ16" s="9"/>
-[...1 lines deleted...]
-      <c r="AL16" s="10"/>
+      <c r="AJ16" s="9">
+        <f>June!D15</f>
+        <v>73437.67</v>
+      </c>
+      <c r="AK16" s="25">
+        <f>June!E15</f>
+        <v>223.52</v>
+      </c>
+      <c r="AL16" s="10">
+        <f t="shared" si="10"/>
+        <v>73661.19</v>
+      </c>
       <c r="AM16" s="46">
-        <f t="shared" si="11"/>
-        <v>411026.35</v>
+        <f t="shared" si="12"/>
+        <v>484687.54</v>
       </c>
     </row>
     <row r="17" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A17" s="1">
         <v>13</v>
       </c>
       <c r="B17" s="42" t="s">
         <v>14</v>
       </c>
       <c r="C17" s="32">
         <v>0</v>
       </c>
       <c r="D17" s="38">
         <v>0</v>
       </c>
       <c r="E17" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F17" s="9">
         <v>0</v>
       </c>
       <c r="G17" s="20">
         <v>0</v>
       </c>
       <c r="H17" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I17" s="9">
         <f>Sept!D16</f>
         <v>3425.36</v>
       </c>
       <c r="J17" s="20">
         <f>Sept!E16</f>
         <v>30.53</v>
       </c>
       <c r="K17" s="10">
         <f t="shared" si="1"/>
         <v>3455.8900000000003</v>
       </c>
       <c r="L17" s="8">
@@ -8489,73 +9092,82 @@
       </c>
       <c r="AD17" s="8">
         <f>Apr!D16</f>
         <v>138821.43</v>
       </c>
       <c r="AE17" s="32">
         <f>Apr!E16</f>
         <v>1241.17</v>
       </c>
       <c r="AF17" s="10">
         <f t="shared" si="8"/>
         <v>140062.6</v>
       </c>
       <c r="AG17" s="9">
         <f>May!D16</f>
         <v>118366.54</v>
       </c>
       <c r="AH17" s="20">
         <f>May!E16</f>
         <v>1058.29</v>
       </c>
       <c r="AI17" s="10">
         <f t="shared" si="9"/>
         <v>119424.82999999999</v>
       </c>
-      <c r="AJ17" s="9"/>
-[...1 lines deleted...]
-      <c r="AL17" s="10"/>
+      <c r="AJ17" s="9">
+        <f>June!D16</f>
+        <v>64383.01</v>
+      </c>
+      <c r="AK17" s="25">
+        <f>June!E16</f>
+        <v>575.64</v>
+      </c>
+      <c r="AL17" s="10">
+        <f t="shared" si="10"/>
+        <v>64958.65</v>
+      </c>
       <c r="AM17" s="46">
-        <f t="shared" si="11"/>
-        <v>362466.56999999995</v>
+        <f t="shared" si="12"/>
+        <v>427425.22</v>
       </c>
     </row>
     <row r="18" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A18" s="1">
         <v>14</v>
       </c>
       <c r="B18" s="42" t="s">
         <v>15</v>
       </c>
       <c r="C18" s="32">
         <v>0</v>
       </c>
       <c r="D18" s="38">
         <v>0</v>
       </c>
       <c r="E18" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F18" s="9">
         <v>0</v>
       </c>
       <c r="G18" s="20">
         <v>0</v>
       </c>
       <c r="H18" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I18" s="9">
         <f>Sept!D17</f>
         <v>3687.27</v>
       </c>
       <c r="J18" s="20">
         <f>Sept!E17</f>
         <v>88.7</v>
       </c>
       <c r="K18" s="10">
         <f t="shared" si="1"/>
         <v>3775.97</v>
       </c>
       <c r="L18" s="8">
@@ -8632,73 +9244,82 @@
       </c>
       <c r="AD18" s="8">
         <f>Apr!D17</f>
         <v>149710.62</v>
       </c>
       <c r="AE18" s="32">
         <f>Apr!E17</f>
         <v>3606.45</v>
       </c>
       <c r="AF18" s="10">
         <f t="shared" si="8"/>
         <v>153317.07</v>
       </c>
       <c r="AG18" s="9">
         <f>May!D17</f>
         <v>127651.24</v>
       </c>
       <c r="AH18" s="20">
         <f>May!E17</f>
         <v>3075.04</v>
       </c>
       <c r="AI18" s="10">
         <f t="shared" si="9"/>
         <v>130726.28</v>
       </c>
-      <c r="AJ18" s="9"/>
-[...1 lines deleted...]
-      <c r="AL18" s="10"/>
+      <c r="AJ18" s="9">
+        <f>June!D17</f>
+        <v>69433.240000000005</v>
+      </c>
+      <c r="AK18" s="25">
+        <f>June!E17</f>
+        <v>1672.6</v>
+      </c>
+      <c r="AL18" s="10">
+        <f t="shared" si="10"/>
+        <v>71105.840000000011</v>
+      </c>
       <c r="AM18" s="46">
-        <f t="shared" si="11"/>
-        <v>396767.66000000003</v>
+        <f t="shared" si="12"/>
+        <v>467873.50000000006</v>
       </c>
     </row>
     <row r="19" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A19" s="3">
         <v>15</v>
       </c>
       <c r="B19" s="43" t="s">
         <v>16</v>
       </c>
       <c r="C19" s="36">
         <v>0</v>
       </c>
       <c r="D19" s="33">
         <v>0</v>
       </c>
       <c r="E19" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F19" s="12">
         <v>0</v>
       </c>
       <c r="G19" s="21">
         <v>0</v>
       </c>
       <c r="H19" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I19" s="12">
         <f>Sept!D18</f>
         <v>3204.29</v>
       </c>
       <c r="J19" s="21">
         <f>Sept!E18</f>
         <v>29.5</v>
       </c>
       <c r="K19" s="13">
         <f t="shared" si="1"/>
         <v>3233.79</v>
       </c>
       <c r="L19" s="11">
@@ -8775,73 +9396,82 @@
       </c>
       <c r="AD19" s="11">
         <f>Apr!D18</f>
         <v>130333.08</v>
       </c>
       <c r="AE19" s="33">
         <f>Apr!E18</f>
         <v>1199.58</v>
       </c>
       <c r="AF19" s="13">
         <f t="shared" si="8"/>
         <v>131532.66</v>
       </c>
       <c r="AG19" s="12">
         <f>May!D18</f>
         <v>111128.92</v>
       </c>
       <c r="AH19" s="21">
         <f>May!E18</f>
         <v>1022.83</v>
       </c>
       <c r="AI19" s="13">
         <f t="shared" si="9"/>
         <v>112151.75</v>
       </c>
-      <c r="AJ19" s="12"/>
-[...1 lines deleted...]
-      <c r="AL19" s="13"/>
+      <c r="AJ19" s="12">
+        <f>June!D18</f>
+        <v>60446.26</v>
+      </c>
+      <c r="AK19" s="26">
+        <f>June!E18</f>
+        <v>556.35</v>
+      </c>
+      <c r="AL19" s="13">
+        <f t="shared" si="10"/>
+        <v>61002.61</v>
+      </c>
       <c r="AM19" s="47">
-        <f t="shared" si="11"/>
-        <v>340392.03</v>
+        <f t="shared" si="12"/>
+        <v>401394.64</v>
       </c>
     </row>
     <row r="20" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A20" s="1">
         <v>16</v>
       </c>
       <c r="B20" s="42" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="32">
         <v>0</v>
       </c>
       <c r="D20" s="38">
         <v>0</v>
       </c>
       <c r="E20" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="20">
         <v>0</v>
       </c>
       <c r="H20" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I20" s="9">
         <f>Sept!D19</f>
         <v>3938.8</v>
       </c>
       <c r="J20" s="20">
         <f>Sept!E19</f>
         <v>6.56</v>
       </c>
       <c r="K20" s="10">
         <f t="shared" si="1"/>
         <v>3945.36</v>
       </c>
       <c r="L20" s="8">
@@ -8918,73 +9548,82 @@
       </c>
       <c r="AD20" s="8">
         <f>Apr!D19</f>
         <v>159898.70000000001</v>
       </c>
       <c r="AE20" s="32">
         <f>Apr!E19</f>
         <v>266.85000000000002</v>
       </c>
       <c r="AF20" s="10">
         <f t="shared" si="8"/>
         <v>160165.55000000002</v>
       </c>
       <c r="AG20" s="9">
         <f>May!D19</f>
         <v>136338.14000000001</v>
       </c>
       <c r="AH20" s="20">
         <f>May!E19</f>
         <v>227.53</v>
       </c>
       <c r="AI20" s="10">
         <f t="shared" si="9"/>
         <v>136565.67000000001</v>
       </c>
-      <c r="AJ20" s="9"/>
-[...1 lines deleted...]
-      <c r="AL20" s="10"/>
+      <c r="AJ20" s="9">
+        <f>June!D19</f>
+        <v>74158.289999999994</v>
+      </c>
+      <c r="AK20" s="25">
+        <f>June!E19</f>
+        <v>123.76</v>
+      </c>
+      <c r="AL20" s="10">
+        <f t="shared" si="10"/>
+        <v>74282.049999999988</v>
+      </c>
       <c r="AM20" s="46">
-        <f t="shared" si="11"/>
-        <v>414490.80000000005</v>
+        <f t="shared" si="12"/>
+        <v>488772.85000000003</v>
       </c>
     </row>
     <row r="21" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A21" s="1">
         <v>17</v>
       </c>
       <c r="B21" s="42" t="s">
         <v>18</v>
       </c>
       <c r="C21" s="32">
         <v>0</v>
       </c>
       <c r="D21" s="38">
         <v>0</v>
       </c>
       <c r="E21" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="20">
         <v>0</v>
       </c>
       <c r="H21" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I21" s="9">
         <f>Sept!D20</f>
         <v>3861.7</v>
       </c>
       <c r="J21" s="20">
         <f>Sept!E20</f>
         <v>58.13</v>
       </c>
       <c r="K21" s="10">
         <f t="shared" si="1"/>
         <v>3919.83</v>
       </c>
       <c r="L21" s="8">
@@ -9061,73 +9700,82 @@
       </c>
       <c r="AD21" s="8">
         <f>Apr!D20</f>
         <v>156664.41</v>
       </c>
       <c r="AE21" s="32">
         <f>Apr!E20</f>
         <v>2363.6799999999998</v>
       </c>
       <c r="AF21" s="10">
         <f t="shared" si="8"/>
         <v>159028.09</v>
       </c>
       <c r="AG21" s="9">
         <f>May!D20</f>
         <v>133580.41</v>
       </c>
       <c r="AH21" s="20">
         <f>May!E20</f>
         <v>2015.4</v>
       </c>
       <c r="AI21" s="10">
         <f t="shared" si="9"/>
         <v>135595.81</v>
       </c>
-      <c r="AJ21" s="9"/>
-[...1 lines deleted...]
-      <c r="AL21" s="10"/>
+      <c r="AJ21" s="9">
+        <f>June!D20</f>
+        <v>72658.289999999994</v>
+      </c>
+      <c r="AK21" s="25">
+        <f>June!E20</f>
+        <v>1096.24</v>
+      </c>
+      <c r="AL21" s="10">
+        <f t="shared" si="10"/>
+        <v>73754.53</v>
+      </c>
       <c r="AM21" s="46">
-        <f t="shared" si="11"/>
-        <v>411547.16</v>
+        <f t="shared" si="12"/>
+        <v>485301.68999999994</v>
       </c>
     </row>
     <row r="22" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A22" s="1">
         <v>18</v>
       </c>
       <c r="B22" s="42" t="s">
         <v>19</v>
       </c>
       <c r="C22" s="32">
         <v>0</v>
       </c>
       <c r="D22" s="38">
         <v>0</v>
       </c>
       <c r="E22" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="20">
         <v>0</v>
       </c>
       <c r="H22" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I22" s="9">
         <f>Sept!D21</f>
         <v>3552.67</v>
       </c>
       <c r="J22" s="20">
         <f>Sept!E21</f>
         <v>16.559999999999999</v>
       </c>
       <c r="K22" s="10">
         <f t="shared" si="1"/>
         <v>3569.23</v>
       </c>
       <c r="L22" s="8">
@@ -9204,73 +9852,82 @@
       </c>
       <c r="AD22" s="8">
         <f>Apr!D21</f>
         <v>144019.92000000001</v>
       </c>
       <c r="AE22" s="32">
         <f>Apr!E21</f>
         <v>673.35</v>
       </c>
       <c r="AF22" s="10">
         <f t="shared" si="8"/>
         <v>144693.27000000002</v>
       </c>
       <c r="AG22" s="9">
         <f>May!D21</f>
         <v>122799.03999999999</v>
       </c>
       <c r="AH22" s="20">
         <f>May!E21</f>
         <v>574.14</v>
       </c>
       <c r="AI22" s="10">
         <f t="shared" si="9"/>
         <v>123373.18</v>
       </c>
-      <c r="AJ22" s="9"/>
-[...1 lines deleted...]
-      <c r="AL22" s="10"/>
+      <c r="AJ22" s="9">
+        <f>June!D21</f>
+        <v>66793.98</v>
+      </c>
+      <c r="AK22" s="25">
+        <f>June!E21</f>
+        <v>312.29000000000002</v>
+      </c>
+      <c r="AL22" s="10">
+        <f t="shared" si="10"/>
+        <v>67106.26999999999</v>
+      </c>
       <c r="AM22" s="46">
-        <f t="shared" si="11"/>
-        <v>374450.22000000003</v>
+        <f t="shared" si="12"/>
+        <v>441556.49</v>
       </c>
     </row>
     <row r="23" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A23" s="1">
         <v>19</v>
       </c>
       <c r="B23" s="42" t="s">
         <v>20</v>
       </c>
       <c r="C23" s="32">
         <v>0</v>
       </c>
       <c r="D23" s="38">
         <v>0</v>
       </c>
       <c r="E23" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F23" s="9">
         <v>0</v>
       </c>
       <c r="G23" s="20">
         <v>0</v>
       </c>
       <c r="H23" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I23" s="9">
         <f>Sept!D22</f>
         <v>3386.49</v>
       </c>
       <c r="J23" s="20">
         <f>Sept!E22</f>
         <v>50.1</v>
       </c>
       <c r="K23" s="10">
         <f t="shared" si="1"/>
         <v>3436.5899999999997</v>
       </c>
       <c r="L23" s="8">
@@ -9347,73 +10004,82 @@
       </c>
       <c r="AD23" s="8">
         <f>Apr!D22</f>
         <v>137941.07</v>
       </c>
       <c r="AE23" s="32">
         <f>Apr!E22</f>
         <v>2037.05</v>
       </c>
       <c r="AF23" s="10">
         <f t="shared" si="8"/>
         <v>139978.12</v>
       </c>
       <c r="AG23" s="9">
         <f>May!D22</f>
         <v>117615.89</v>
       </c>
       <c r="AH23" s="20">
         <f>May!E22</f>
         <v>1736.89</v>
       </c>
       <c r="AI23" s="10">
         <f t="shared" si="9"/>
         <v>119352.78</v>
       </c>
-      <c r="AJ23" s="9"/>
-[...1 lines deleted...]
-      <c r="AL23" s="10"/>
+      <c r="AJ23" s="9">
+        <f>June!D22</f>
+        <v>63974.720000000001</v>
+      </c>
+      <c r="AK23" s="25">
+        <f>June!E22</f>
+        <v>944.74</v>
+      </c>
+      <c r="AL23" s="10">
+        <f t="shared" si="10"/>
+        <v>64919.46</v>
+      </c>
       <c r="AM23" s="46">
-        <f t="shared" si="11"/>
-        <v>362247.92</v>
+        <f t="shared" si="12"/>
+        <v>427167.38</v>
       </c>
     </row>
     <row r="24" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A24" s="3">
         <v>20</v>
       </c>
       <c r="B24" s="43" t="s">
         <v>21</v>
       </c>
       <c r="C24" s="36">
         <v>0</v>
       </c>
       <c r="D24" s="33">
         <v>0</v>
       </c>
       <c r="E24" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F24" s="12">
         <v>0</v>
       </c>
       <c r="G24" s="21">
         <v>0</v>
       </c>
       <c r="H24" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I24" s="12">
         <f>Sept!D23</f>
         <v>2265.2199999999998</v>
       </c>
       <c r="J24" s="21">
         <f>Sept!E23</f>
         <v>5.03</v>
       </c>
       <c r="K24" s="13">
         <f t="shared" si="1"/>
         <v>2270.25</v>
       </c>
       <c r="L24" s="11">
@@ -9490,73 +10156,82 @@
       </c>
       <c r="AD24" s="11">
         <f>Apr!D23</f>
         <v>92346.61</v>
       </c>
       <c r="AE24" s="33">
         <f>Apr!E23</f>
         <v>204.69</v>
       </c>
       <c r="AF24" s="13">
         <f t="shared" si="8"/>
         <v>92551.3</v>
       </c>
       <c r="AG24" s="12">
         <f>May!D23</f>
         <v>78739.63</v>
       </c>
       <c r="AH24" s="21">
         <f>May!E23</f>
         <v>174.53</v>
       </c>
       <c r="AI24" s="13">
         <f t="shared" si="9"/>
         <v>78914.16</v>
       </c>
-      <c r="AJ24" s="12"/>
-[...1 lines deleted...]
-      <c r="AL24" s="13"/>
+      <c r="AJ24" s="12">
+        <f>June!D23</f>
+        <v>42828.79</v>
+      </c>
+      <c r="AK24" s="26">
+        <f>June!E23</f>
+        <v>94.93</v>
+      </c>
+      <c r="AL24" s="13">
+        <f t="shared" si="10"/>
+        <v>42923.72</v>
+      </c>
       <c r="AM24" s="47">
-        <f t="shared" si="11"/>
-        <v>239512.55000000002</v>
+        <f t="shared" si="12"/>
+        <v>282436.27</v>
       </c>
     </row>
     <row r="25" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A25" s="1">
         <v>21</v>
       </c>
       <c r="B25" s="42" t="s">
         <v>22</v>
       </c>
       <c r="C25" s="32">
         <v>0</v>
       </c>
       <c r="D25" s="38">
         <v>0</v>
       </c>
       <c r="E25" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F25" s="9">
         <v>0</v>
       </c>
       <c r="G25" s="20">
         <v>0</v>
       </c>
       <c r="H25" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I25" s="9">
         <f>Sept!D24</f>
         <v>3563.02</v>
       </c>
       <c r="J25" s="20">
         <f>Sept!E24</f>
         <v>40.479999999999997</v>
       </c>
       <c r="K25" s="10">
         <f t="shared" si="1"/>
         <v>3603.5</v>
       </c>
       <c r="L25" s="8">
@@ -9633,73 +10308,82 @@
       </c>
       <c r="AD25" s="8">
         <f>Apr!D24</f>
         <v>144994.89000000001</v>
       </c>
       <c r="AE25" s="32">
         <f>Apr!E24</f>
         <v>1646.1</v>
       </c>
       <c r="AF25" s="10">
         <f t="shared" si="8"/>
         <v>146640.99000000002</v>
       </c>
       <c r="AG25" s="9">
         <f>May!D24</f>
         <v>123630.36</v>
       </c>
       <c r="AH25" s="20">
         <f>May!E24</f>
         <v>1403.55</v>
       </c>
       <c r="AI25" s="10">
         <f t="shared" si="9"/>
         <v>125033.91</v>
       </c>
-      <c r="AJ25" s="9"/>
-[...1 lines deleted...]
-      <c r="AL25" s="10"/>
+      <c r="AJ25" s="9">
+        <f>June!D24</f>
+        <v>67246.16</v>
+      </c>
+      <c r="AK25" s="25">
+        <f>June!E24</f>
+        <v>763.44</v>
+      </c>
+      <c r="AL25" s="10">
+        <f t="shared" si="10"/>
+        <v>68009.600000000006</v>
+      </c>
       <c r="AM25" s="46">
-        <f t="shared" si="11"/>
-        <v>379490.71</v>
+        <f t="shared" si="12"/>
+        <v>447500.31000000006</v>
       </c>
     </row>
     <row r="26" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A26" s="1">
         <v>22</v>
       </c>
       <c r="B26" s="42" t="s">
         <v>23</v>
       </c>
       <c r="C26" s="32">
         <v>0</v>
       </c>
       <c r="D26" s="38">
         <v>0</v>
       </c>
       <c r="E26" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F26" s="9">
         <v>0</v>
       </c>
       <c r="G26" s="20">
         <v>0</v>
       </c>
       <c r="H26" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I26" s="9">
         <f>Sept!D25</f>
         <v>4424.53</v>
       </c>
       <c r="J26" s="20">
         <f>Sept!E25</f>
         <v>80.239999999999995</v>
       </c>
       <c r="K26" s="10">
         <f t="shared" si="1"/>
         <v>4504.7699999999995</v>
       </c>
       <c r="L26" s="8">
@@ -9776,73 +10460,82 @@
       </c>
       <c r="AD26" s="8">
         <f>Apr!D25</f>
         <v>180041.91</v>
       </c>
       <c r="AE26" s="32">
         <f>Apr!E25</f>
         <v>3262.54</v>
       </c>
       <c r="AF26" s="10">
         <f t="shared" si="8"/>
         <v>183304.45</v>
       </c>
       <c r="AG26" s="9">
         <f>May!D25</f>
         <v>153513.31</v>
       </c>
       <c r="AH26" s="20">
         <f>May!E25</f>
         <v>2781.82</v>
       </c>
       <c r="AI26" s="10">
         <f t="shared" si="9"/>
         <v>156295.13</v>
       </c>
-      <c r="AJ26" s="9"/>
-[...1 lines deleted...]
-      <c r="AL26" s="10"/>
+      <c r="AJ26" s="9">
+        <f>June!D25</f>
+        <v>83500.37</v>
+      </c>
+      <c r="AK26" s="25">
+        <f>June!E25</f>
+        <v>1513.11</v>
+      </c>
+      <c r="AL26" s="10">
+        <f t="shared" si="10"/>
+        <v>85013.48</v>
+      </c>
       <c r="AM26" s="46">
-        <f t="shared" si="11"/>
-        <v>474371.7</v>
+        <f t="shared" si="12"/>
+        <v>559385.18000000005</v>
       </c>
     </row>
     <row r="27" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A27" s="1">
         <v>23</v>
       </c>
       <c r="B27" s="42" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="32">
         <v>0</v>
       </c>
       <c r="D27" s="38">
         <v>0</v>
       </c>
       <c r="E27" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F27" s="9">
         <v>0</v>
       </c>
       <c r="G27" s="20">
         <v>0</v>
       </c>
       <c r="H27" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I27" s="9">
         <f>Sept!D26</f>
         <v>4444.3999999999996</v>
       </c>
       <c r="J27" s="20">
         <f>Sept!E26</f>
         <v>72.37</v>
       </c>
       <c r="K27" s="10">
         <f t="shared" si="1"/>
         <v>4516.7699999999995</v>
       </c>
       <c r="L27" s="8">
@@ -9919,73 +10612,82 @@
       </c>
       <c r="AD27" s="8">
         <f>Apr!D26</f>
         <v>182250.11</v>
       </c>
       <c r="AE27" s="32">
         <f>Apr!E26</f>
         <v>2942.8</v>
       </c>
       <c r="AF27" s="10">
         <f t="shared" si="8"/>
         <v>185192.90999999997</v>
       </c>
       <c r="AG27" s="9">
         <f>May!D26</f>
         <v>155396.14000000001</v>
       </c>
       <c r="AH27" s="20">
         <f>May!E26</f>
         <v>2509.19</v>
       </c>
       <c r="AI27" s="10">
         <f t="shared" si="9"/>
         <v>157905.33000000002</v>
       </c>
-      <c r="AJ27" s="9"/>
-[...1 lines deleted...]
-      <c r="AL27" s="10"/>
+      <c r="AJ27" s="9">
+        <f>June!D26</f>
+        <v>84524.5</v>
+      </c>
+      <c r="AK27" s="25">
+        <f>June!E26</f>
+        <v>1364.82</v>
+      </c>
+      <c r="AL27" s="10">
+        <f t="shared" si="10"/>
+        <v>85889.32</v>
+      </c>
       <c r="AM27" s="46">
-        <f t="shared" si="11"/>
-        <v>479258.84</v>
+        <f t="shared" si="12"/>
+        <v>565148.16000000003</v>
       </c>
     </row>
     <row r="28" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A28" s="1">
         <v>24</v>
       </c>
       <c r="B28" s="42" t="s">
         <v>25</v>
       </c>
       <c r="C28" s="32">
         <v>0</v>
       </c>
       <c r="D28" s="38">
         <v>0</v>
       </c>
       <c r="E28" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F28" s="9">
         <v>0</v>
       </c>
       <c r="G28" s="20">
         <v>0</v>
       </c>
       <c r="H28" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I28" s="9">
         <f>Sept!D27</f>
         <v>3989.76</v>
       </c>
       <c r="J28" s="20">
         <f>Sept!E27</f>
         <v>60.82</v>
       </c>
       <c r="K28" s="10">
         <f t="shared" si="1"/>
         <v>4050.5800000000004</v>
       </c>
       <c r="L28" s="8">
@@ -10062,73 +10764,82 @@
       </c>
       <c r="AD28" s="8">
         <f>Apr!D27</f>
         <v>162313.82</v>
       </c>
       <c r="AE28" s="32">
         <f>Apr!E27</f>
         <v>2472.96</v>
       </c>
       <c r="AF28" s="10">
         <f t="shared" si="8"/>
         <v>164786.78</v>
       </c>
       <c r="AG28" s="9">
         <f>May!D27</f>
         <v>138397.4</v>
       </c>
       <c r="AH28" s="20">
         <f>May!E27</f>
         <v>2108.5700000000002</v>
       </c>
       <c r="AI28" s="10">
         <f t="shared" si="9"/>
         <v>140505.97</v>
       </c>
-      <c r="AJ28" s="9"/>
-[...1 lines deleted...]
-      <c r="AL28" s="10"/>
+      <c r="AJ28" s="9">
+        <f>June!D27</f>
+        <v>75278.39</v>
+      </c>
+      <c r="AK28" s="25">
+        <f>June!E27</f>
+        <v>1146.9100000000001</v>
+      </c>
+      <c r="AL28" s="10">
+        <f t="shared" si="10"/>
+        <v>76425.3</v>
+      </c>
       <c r="AM28" s="46">
-        <f t="shared" si="11"/>
-        <v>426450.02</v>
+        <f t="shared" si="12"/>
+        <v>502875.32</v>
       </c>
     </row>
     <row r="29" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A29" s="3">
         <v>25</v>
       </c>
       <c r="B29" s="43" t="s">
         <v>26</v>
       </c>
       <c r="C29" s="36">
         <v>0</v>
       </c>
       <c r="D29" s="33">
         <v>0</v>
       </c>
       <c r="E29" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F29" s="15">
         <v>0</v>
       </c>
       <c r="G29" s="22">
         <v>0</v>
       </c>
       <c r="H29" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I29" s="15">
         <f>Sept!D28</f>
         <v>4026.97</v>
       </c>
       <c r="J29" s="22">
         <f>Sept!E28</f>
         <v>37.270000000000003</v>
       </c>
       <c r="K29" s="13">
         <f t="shared" si="1"/>
         <v>4064.24</v>
       </c>
       <c r="L29" s="14">
@@ -10205,73 +10916,82 @@
       </c>
       <c r="AD29" s="14">
         <f>Apr!D28</f>
         <v>167760.75</v>
       </c>
       <c r="AE29" s="33">
         <f>Apr!E28</f>
         <v>1515.35</v>
       </c>
       <c r="AF29" s="13">
         <f t="shared" si="8"/>
         <v>169276.1</v>
       </c>
       <c r="AG29" s="15">
         <f>May!D28</f>
         <v>143041.74</v>
       </c>
       <c r="AH29" s="22">
         <f>May!E28</f>
         <v>1292.07</v>
       </c>
       <c r="AI29" s="13">
         <f t="shared" si="9"/>
         <v>144333.81</v>
       </c>
-      <c r="AJ29" s="15"/>
-[...1 lines deleted...]
-      <c r="AL29" s="13"/>
+      <c r="AJ29" s="15">
+        <f>June!D28</f>
+        <v>77804.58</v>
+      </c>
+      <c r="AK29" s="27">
+        <f>June!E28</f>
+        <v>702.79</v>
+      </c>
+      <c r="AL29" s="13">
+        <f t="shared" si="10"/>
+        <v>78507.37</v>
+      </c>
       <c r="AM29" s="47">
-        <f t="shared" si="11"/>
-        <v>438067.88999999996</v>
+        <f t="shared" si="12"/>
+        <v>516575.25999999995</v>
       </c>
     </row>
     <row r="30" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A30" s="1">
         <v>26</v>
       </c>
       <c r="B30" s="42" t="s">
         <v>27</v>
       </c>
       <c r="C30" s="32">
         <v>0</v>
       </c>
       <c r="D30" s="38">
         <v>0</v>
       </c>
       <c r="E30" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F30" s="9">
         <v>0</v>
       </c>
       <c r="G30" s="20">
         <v>0</v>
       </c>
       <c r="H30" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I30" s="9">
         <f>Sept!D29</f>
         <v>2987.8</v>
       </c>
       <c r="J30" s="20">
         <f>Sept!E29</f>
         <v>24.6</v>
       </c>
       <c r="K30" s="10">
         <f t="shared" si="1"/>
         <v>3012.4</v>
       </c>
       <c r="L30" s="8">
@@ -10348,73 +11068,82 @@
       </c>
       <c r="AD30" s="8">
         <f>Apr!D29</f>
         <v>120953.65</v>
       </c>
       <c r="AE30" s="32">
         <f>Apr!E29</f>
         <v>1000.34</v>
       </c>
       <c r="AF30" s="10">
         <f t="shared" si="8"/>
         <v>121953.98999999999</v>
       </c>
       <c r="AG30" s="9">
         <f>May!D29</f>
         <v>103131.52</v>
       </c>
       <c r="AH30" s="20">
         <f>May!E29</f>
         <v>852.94</v>
       </c>
       <c r="AI30" s="10">
         <f t="shared" si="9"/>
         <v>103984.46</v>
       </c>
-      <c r="AJ30" s="9"/>
-[...1 lines deleted...]
-      <c r="AL30" s="10"/>
+      <c r="AJ30" s="9">
+        <f>June!D29</f>
+        <v>56096.24</v>
+      </c>
+      <c r="AK30" s="25">
+        <f>June!E29</f>
+        <v>463.94</v>
+      </c>
+      <c r="AL30" s="10">
+        <f t="shared" si="10"/>
+        <v>56560.18</v>
+      </c>
       <c r="AM30" s="46">
-        <f t="shared" si="11"/>
-        <v>315603.47000000003</v>
+        <f t="shared" si="12"/>
+        <v>372163.65</v>
       </c>
     </row>
     <row r="31" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A31" s="1">
         <v>27</v>
       </c>
       <c r="B31" s="42" t="s">
         <v>28</v>
       </c>
       <c r="C31" s="32">
         <v>0</v>
       </c>
       <c r="D31" s="38">
         <v>0</v>
       </c>
       <c r="E31" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F31" s="9">
         <v>0</v>
       </c>
       <c r="G31" s="20">
         <v>0</v>
       </c>
       <c r="H31" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I31" s="9">
         <f>Sept!D30</f>
         <v>2896.29</v>
       </c>
       <c r="J31" s="20">
         <f>Sept!E30</f>
         <v>26.67</v>
       </c>
       <c r="K31" s="10">
         <f t="shared" si="1"/>
         <v>2922.96</v>
       </c>
       <c r="L31" s="8">
@@ -10491,73 +11220,82 @@
       </c>
       <c r="AD31" s="8">
         <f>Apr!D30</f>
         <v>116722.8</v>
       </c>
       <c r="AE31" s="32">
         <f>Apr!E30</f>
         <v>1084.72</v>
       </c>
       <c r="AF31" s="10">
         <f t="shared" si="8"/>
         <v>117807.52</v>
       </c>
       <c r="AG31" s="9">
         <f>May!D30</f>
         <v>99524.07</v>
       </c>
       <c r="AH31" s="20">
         <f>May!E30</f>
         <v>924.89</v>
       </c>
       <c r="AI31" s="10">
         <f t="shared" si="9"/>
         <v>100448.96000000001</v>
       </c>
-      <c r="AJ31" s="9"/>
-[...1 lines deleted...]
-      <c r="AL31" s="10"/>
+      <c r="AJ31" s="9">
+        <f>June!D30</f>
+        <v>54134.05</v>
+      </c>
+      <c r="AK31" s="25">
+        <f>June!E30</f>
+        <v>503.07</v>
+      </c>
+      <c r="AL31" s="10">
+        <f t="shared" si="10"/>
+        <v>54637.120000000003</v>
+      </c>
       <c r="AM31" s="46">
-        <f t="shared" si="11"/>
-        <v>304872.86000000004</v>
+        <f t="shared" si="12"/>
+        <v>359509.98000000004</v>
       </c>
     </row>
     <row r="32" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A32" s="1">
         <v>28</v>
       </c>
       <c r="B32" s="42" t="s">
         <v>29</v>
       </c>
       <c r="C32" s="32">
         <v>0</v>
       </c>
       <c r="D32" s="38">
         <v>0</v>
       </c>
       <c r="E32" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F32" s="9">
         <v>0</v>
       </c>
       <c r="G32" s="20">
         <v>0</v>
       </c>
       <c r="H32" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I32" s="9">
         <f>Sept!D31</f>
         <v>4107.66</v>
       </c>
       <c r="J32" s="20">
         <f>Sept!E31</f>
         <v>48.63</v>
       </c>
       <c r="K32" s="10">
         <f t="shared" si="1"/>
         <v>4156.29</v>
       </c>
       <c r="L32" s="8">
@@ -10634,73 +11372,82 @@
       </c>
       <c r="AD32" s="8">
         <f>Apr!D31</f>
         <v>167189.46</v>
       </c>
       <c r="AE32" s="32">
         <f>Apr!E31</f>
         <v>1977.19</v>
       </c>
       <c r="AF32" s="10">
         <f t="shared" si="8"/>
         <v>169166.65</v>
       </c>
       <c r="AG32" s="9">
         <f>May!D31</f>
         <v>142554.63</v>
       </c>
       <c r="AH32" s="20">
         <f>May!E31</f>
         <v>1685.86</v>
       </c>
       <c r="AI32" s="10">
         <f t="shared" si="9"/>
         <v>144240.49</v>
       </c>
-      <c r="AJ32" s="9"/>
-[...1 lines deleted...]
-      <c r="AL32" s="10"/>
+      <c r="AJ32" s="9">
+        <f>June!D31</f>
+        <v>77539.63</v>
+      </c>
+      <c r="AK32" s="25">
+        <f>June!E31</f>
+        <v>916.99</v>
+      </c>
+      <c r="AL32" s="10">
+        <f t="shared" si="10"/>
+        <v>78456.62000000001</v>
+      </c>
       <c r="AM32" s="46">
-        <f t="shared" si="11"/>
-        <v>437784.64</v>
+        <f t="shared" si="12"/>
+        <v>516241.26</v>
       </c>
     </row>
     <row r="33" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A33" s="1">
         <v>29</v>
       </c>
       <c r="B33" s="42" t="s">
         <v>30</v>
       </c>
       <c r="C33" s="32">
         <v>0</v>
       </c>
       <c r="D33" s="38">
         <v>0</v>
       </c>
       <c r="E33" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F33" s="9">
         <v>0</v>
       </c>
       <c r="G33" s="30">
         <v>0</v>
       </c>
       <c r="H33" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I33" s="9">
         <f>Sept!D32</f>
         <v>2897.26</v>
       </c>
       <c r="J33" s="30">
         <f>Sept!E32</f>
         <v>9.9700000000000006</v>
       </c>
       <c r="K33" s="10">
         <f t="shared" si="1"/>
         <v>2907.23</v>
       </c>
       <c r="L33" s="8">
@@ -10777,73 +11524,82 @@
       </c>
       <c r="AD33" s="8">
         <f>Apr!D32</f>
         <v>119203.21</v>
       </c>
       <c r="AE33" s="32">
         <f>Apr!E32</f>
         <v>405.55</v>
       </c>
       <c r="AF33" s="10">
         <f t="shared" si="8"/>
         <v>119608.76000000001</v>
       </c>
       <c r="AG33" s="9">
         <f>May!D32</f>
         <v>101639</v>
       </c>
       <c r="AH33" s="20">
         <f>May!E32</f>
         <v>345.79</v>
       </c>
       <c r="AI33" s="10">
         <f t="shared" si="9"/>
         <v>101984.79</v>
       </c>
-      <c r="AJ33" s="9"/>
-[...1 lines deleted...]
-      <c r="AL33" s="10"/>
+      <c r="AJ33" s="9">
+        <f>June!D32</f>
+        <v>55284.42</v>
+      </c>
+      <c r="AK33" s="25">
+        <f>June!E32</f>
+        <v>188.09</v>
+      </c>
+      <c r="AL33" s="10">
+        <f t="shared" si="10"/>
+        <v>55472.509999999995</v>
+      </c>
       <c r="AM33" s="46">
-        <f t="shared" si="11"/>
-        <v>309534.26</v>
+        <f t="shared" si="12"/>
+        <v>365006.77</v>
       </c>
     </row>
     <row r="34" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A34" s="3">
         <v>30</v>
       </c>
       <c r="B34" s="43" t="s">
         <v>31</v>
       </c>
       <c r="C34" s="36">
         <v>0</v>
       </c>
       <c r="D34" s="33">
         <v>0</v>
       </c>
       <c r="E34" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F34" s="12">
         <v>0</v>
       </c>
       <c r="G34" s="21">
         <v>0</v>
       </c>
       <c r="H34" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I34" s="12">
         <f>Sept!D33</f>
         <v>2613.29</v>
       </c>
       <c r="J34" s="21">
         <f>Sept!E33</f>
         <v>9.9499999999999993</v>
       </c>
       <c r="K34" s="13">
         <f t="shared" si="1"/>
         <v>2623.24</v>
       </c>
       <c r="L34" s="11">
@@ -10920,73 +11676,82 @@
       </c>
       <c r="AD34" s="11">
         <f>Apr!D33</f>
         <v>107436.3</v>
       </c>
       <c r="AE34" s="33">
         <f>Apr!E33</f>
         <v>404.78</v>
       </c>
       <c r="AF34" s="13">
         <f t="shared" si="8"/>
         <v>107841.08</v>
       </c>
       <c r="AG34" s="12">
         <f>May!D33</f>
         <v>91605.91</v>
       </c>
       <c r="AH34" s="21">
         <f>May!E33</f>
         <v>345.14</v>
       </c>
       <c r="AI34" s="13">
         <f t="shared" si="9"/>
         <v>91951.05</v>
       </c>
-      <c r="AJ34" s="12"/>
-[...1 lines deleted...]
-      <c r="AL34" s="13"/>
+      <c r="AJ34" s="12">
+        <f>June!D33</f>
+        <v>49827.13</v>
+      </c>
+      <c r="AK34" s="26">
+        <f>June!E33</f>
+        <v>187.73</v>
+      </c>
+      <c r="AL34" s="13">
+        <f t="shared" si="10"/>
+        <v>50014.86</v>
+      </c>
       <c r="AM34" s="47">
-        <f t="shared" si="11"/>
-        <v>279080.83</v>
+        <f t="shared" si="12"/>
+        <v>329095.69</v>
       </c>
     </row>
     <row r="35" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A35" s="1">
         <v>31</v>
       </c>
       <c r="B35" s="42" t="s">
         <v>32</v>
       </c>
       <c r="C35" s="32">
         <v>0</v>
       </c>
       <c r="D35" s="38">
         <v>0</v>
       </c>
       <c r="E35" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F35" s="9">
         <v>0</v>
       </c>
       <c r="G35" s="20">
         <v>0</v>
       </c>
       <c r="H35" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I35" s="9">
         <f>Sept!D34</f>
         <v>5172.12</v>
       </c>
       <c r="J35" s="20">
         <f>Sept!E34</f>
         <v>85.35</v>
       </c>
       <c r="K35" s="10">
         <f t="shared" si="1"/>
         <v>5257.47</v>
       </c>
       <c r="L35" s="8">
@@ -11063,73 +11828,82 @@
       </c>
       <c r="AD35" s="8">
         <f>Apr!D34</f>
         <v>210045.68</v>
       </c>
       <c r="AE35" s="32">
         <f>Apr!E34</f>
         <v>3470.38</v>
       </c>
       <c r="AF35" s="10">
         <f t="shared" si="8"/>
         <v>213516.06</v>
       </c>
       <c r="AG35" s="9">
         <f>May!D34</f>
         <v>179096.12</v>
       </c>
       <c r="AH35" s="20">
         <f>May!E34</f>
         <v>2959.02</v>
       </c>
       <c r="AI35" s="10">
         <f t="shared" si="9"/>
         <v>182055.13999999998</v>
       </c>
-      <c r="AJ35" s="9"/>
-[...1 lines deleted...]
-      <c r="AL35" s="10"/>
+      <c r="AJ35" s="9">
+        <f>June!D34</f>
+        <v>97415.61</v>
+      </c>
+      <c r="AK35" s="25">
+        <f>June!E34</f>
+        <v>1609.5</v>
+      </c>
+      <c r="AL35" s="10">
+        <f t="shared" si="10"/>
+        <v>99025.11</v>
+      </c>
       <c r="AM35" s="46">
-        <f t="shared" si="11"/>
-        <v>552556</v>
+        <f t="shared" si="12"/>
+        <v>651581.11</v>
       </c>
     </row>
     <row r="36" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A36" s="1">
         <v>32</v>
       </c>
       <c r="B36" s="42" t="s">
         <v>33</v>
       </c>
       <c r="C36" s="32">
         <v>0</v>
       </c>
       <c r="D36" s="38">
         <v>0</v>
       </c>
       <c r="E36" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F36" s="9">
         <v>0</v>
       </c>
       <c r="G36" s="20">
         <v>0</v>
       </c>
       <c r="H36" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I36" s="9">
         <f>Sept!D35</f>
         <v>2251.65</v>
       </c>
       <c r="J36" s="20">
         <f>Sept!E35</f>
         <v>19.84</v>
       </c>
       <c r="K36" s="10">
         <f t="shared" si="1"/>
         <v>2271.4900000000002</v>
       </c>
       <c r="L36" s="8">
@@ -11206,73 +11980,82 @@
       </c>
       <c r="AD36" s="8">
         <f>Apr!D35</f>
         <v>91127.03</v>
       </c>
       <c r="AE36" s="32">
         <f>Apr!E35</f>
         <v>806.69</v>
       </c>
       <c r="AF36" s="10">
         <f t="shared" si="8"/>
         <v>91933.72</v>
       </c>
       <c r="AG36" s="9">
         <f>May!D35</f>
         <v>77699.75</v>
       </c>
       <c r="AH36" s="20">
         <f>May!E35</f>
         <v>687.83</v>
       </c>
       <c r="AI36" s="10">
         <f t="shared" si="9"/>
         <v>78387.58</v>
       </c>
-      <c r="AJ36" s="9"/>
-[...1 lines deleted...]
-      <c r="AL36" s="10"/>
+      <c r="AJ36" s="9">
+        <f>June!D35</f>
+        <v>42263.16</v>
+      </c>
+      <c r="AK36" s="25">
+        <f>June!E35</f>
+        <v>374.13</v>
+      </c>
+      <c r="AL36" s="10">
+        <f t="shared" si="10"/>
+        <v>42637.29</v>
+      </c>
       <c r="AM36" s="46">
-        <f t="shared" si="11"/>
-        <v>237914.33000000002</v>
+        <f t="shared" si="12"/>
+        <v>280551.62</v>
       </c>
     </row>
     <row r="37" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A37" s="1">
         <v>33</v>
       </c>
       <c r="B37" s="42" t="s">
         <v>34</v>
       </c>
       <c r="C37" s="32">
         <v>0</v>
       </c>
       <c r="D37" s="38">
         <v>0</v>
       </c>
       <c r="E37" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F37" s="9">
         <v>0</v>
       </c>
       <c r="G37" s="20">
         <v>0</v>
       </c>
       <c r="H37" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I37" s="9">
         <f>Sept!D36</f>
         <v>4525.12</v>
       </c>
       <c r="J37" s="20">
         <f>Sept!E36</f>
         <v>75.77</v>
       </c>
       <c r="K37" s="10">
         <f t="shared" si="1"/>
         <v>4600.8900000000003</v>
       </c>
       <c r="L37" s="8">
@@ -11349,73 +12132,82 @@
       </c>
       <c r="AD37" s="8">
         <f>Apr!D36</f>
         <v>184035.6</v>
       </c>
       <c r="AE37" s="32">
         <f>Apr!E36</f>
         <v>3080.89</v>
       </c>
       <c r="AF37" s="10">
         <f t="shared" si="8"/>
         <v>187116.49000000002</v>
       </c>
       <c r="AG37" s="9">
         <f>May!D36</f>
         <v>156918.54999999999</v>
       </c>
       <c r="AH37" s="20">
         <f>May!E36</f>
         <v>2626.94</v>
       </c>
       <c r="AI37" s="10">
         <f t="shared" si="9"/>
         <v>159545.49</v>
       </c>
-      <c r="AJ37" s="9"/>
-[...1 lines deleted...]
-      <c r="AL37" s="10"/>
+      <c r="AJ37" s="9">
+        <f>June!D36</f>
+        <v>85352.58</v>
+      </c>
+      <c r="AK37" s="25">
+        <f>June!E36</f>
+        <v>1428.87</v>
+      </c>
+      <c r="AL37" s="10">
+        <f t="shared" si="10"/>
+        <v>86781.45</v>
+      </c>
       <c r="AM37" s="46">
-        <f t="shared" si="11"/>
-        <v>484236.87</v>
+        <f t="shared" si="12"/>
+        <v>571018.31999999995</v>
       </c>
     </row>
     <row r="38" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A38" s="1">
         <v>34</v>
       </c>
       <c r="B38" s="42" t="s">
         <v>35</v>
       </c>
       <c r="C38" s="32">
         <v>0</v>
       </c>
       <c r="D38" s="38">
         <v>0</v>
       </c>
       <c r="E38" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F38" s="9">
         <v>0</v>
       </c>
       <c r="G38" s="20">
         <v>0</v>
       </c>
       <c r="H38" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I38" s="9">
         <f>Sept!D37</f>
         <v>3392.8</v>
       </c>
       <c r="J38" s="20">
         <f>Sept!E37</f>
         <v>36.67</v>
       </c>
       <c r="K38" s="10">
         <f t="shared" si="1"/>
         <v>3429.4700000000003</v>
       </c>
       <c r="L38" s="8">
@@ -11492,73 +12284,82 @@
       </c>
       <c r="AD38" s="8">
         <f>Apr!D37</f>
         <v>138258.68</v>
       </c>
       <c r="AE38" s="32">
         <f>Apr!E37</f>
         <v>1490.71</v>
       </c>
       <c r="AF38" s="10">
         <f t="shared" si="8"/>
         <v>139749.38999999998</v>
       </c>
       <c r="AG38" s="9">
         <f>May!D37</f>
         <v>117886.71</v>
       </c>
       <c r="AH38" s="20">
         <f>May!E37</f>
         <v>1271.05</v>
       </c>
       <c r="AI38" s="10">
         <f t="shared" si="9"/>
         <v>119157.76000000001</v>
       </c>
-      <c r="AJ38" s="9"/>
-[...1 lines deleted...]
-      <c r="AL38" s="10"/>
+      <c r="AJ38" s="9">
+        <f>June!D37</f>
+        <v>64122.02</v>
+      </c>
+      <c r="AK38" s="25">
+        <f>June!E37</f>
+        <v>691.36</v>
+      </c>
+      <c r="AL38" s="10">
+        <f t="shared" si="10"/>
+        <v>64813.38</v>
+      </c>
       <c r="AM38" s="46">
-        <f t="shared" si="11"/>
-        <v>361656.01</v>
+        <f t="shared" si="12"/>
+        <v>426469.39</v>
       </c>
     </row>
     <row r="39" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A39" s="3">
         <v>35</v>
       </c>
       <c r="B39" s="43" t="s">
         <v>36</v>
       </c>
       <c r="C39" s="36">
         <v>0</v>
       </c>
       <c r="D39" s="33">
         <v>0</v>
       </c>
       <c r="E39" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F39" s="12">
         <v>0</v>
       </c>
       <c r="G39" s="21">
         <v>0</v>
       </c>
       <c r="H39" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I39" s="12">
         <f>Sept!D38</f>
         <v>3575.25</v>
       </c>
       <c r="J39" s="21">
         <f>Sept!E38</f>
         <v>61.69</v>
       </c>
       <c r="K39" s="13">
         <f t="shared" si="1"/>
         <v>3636.94</v>
       </c>
       <c r="L39" s="11">
@@ -11635,73 +12436,82 @@
       </c>
       <c r="AD39" s="11">
         <f>Apr!D38</f>
         <v>145280.39000000001</v>
       </c>
       <c r="AE39" s="33">
         <f>Apr!E38</f>
         <v>2508.4499999999998</v>
       </c>
       <c r="AF39" s="13">
         <f t="shared" si="8"/>
         <v>147788.84000000003</v>
       </c>
       <c r="AG39" s="12">
         <f>May!D38</f>
         <v>123873.79</v>
       </c>
       <c r="AH39" s="21">
         <f>May!E38</f>
         <v>2138.84</v>
       </c>
       <c r="AI39" s="13">
         <f t="shared" si="9"/>
         <v>126012.62999999999</v>
       </c>
-      <c r="AJ39" s="12"/>
-[...1 lines deleted...]
-      <c r="AL39" s="13"/>
+      <c r="AJ39" s="12">
+        <f>June!D38</f>
+        <v>67378.570000000007</v>
+      </c>
+      <c r="AK39" s="26">
+        <f>June!E38</f>
+        <v>1163.3699999999999</v>
+      </c>
+      <c r="AL39" s="13">
+        <f t="shared" si="10"/>
+        <v>68541.94</v>
+      </c>
       <c r="AM39" s="47">
-        <f t="shared" si="11"/>
-        <v>382461.21</v>
+        <f t="shared" si="12"/>
+        <v>451003.15</v>
       </c>
     </row>
     <row r="40" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A40" s="1">
         <v>36</v>
       </c>
       <c r="B40" s="42" t="s">
         <v>37</v>
       </c>
       <c r="C40" s="32">
         <v>0</v>
       </c>
       <c r="D40" s="38">
         <v>0</v>
       </c>
       <c r="E40" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F40" s="9">
         <v>0</v>
       </c>
       <c r="G40" s="20">
         <v>0</v>
       </c>
       <c r="H40" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I40" s="9">
         <f>Sept!D39</f>
         <v>2882.14</v>
       </c>
       <c r="J40" s="20">
         <f>Sept!E39</f>
         <v>31.89</v>
       </c>
       <c r="K40" s="10">
         <f t="shared" si="1"/>
         <v>2914.0299999999997</v>
       </c>
       <c r="L40" s="8">
@@ -11778,73 +12588,82 @@
       </c>
       <c r="AD40" s="8">
         <f>Apr!D39</f>
         <v>117000</v>
       </c>
       <c r="AE40" s="32">
         <f>Apr!E39</f>
         <v>1296.71</v>
       </c>
       <c r="AF40" s="10">
         <f t="shared" si="8"/>
         <v>118296.71</v>
       </c>
       <c r="AG40" s="9">
         <f>May!D39</f>
         <v>99760.43</v>
       </c>
       <c r="AH40" s="20">
         <f>May!E39</f>
         <v>1105.6500000000001</v>
       </c>
       <c r="AI40" s="10">
         <f t="shared" si="9"/>
         <v>100866.07999999999</v>
       </c>
-      <c r="AJ40" s="9"/>
-[...1 lines deleted...]
-      <c r="AL40" s="10"/>
+      <c r="AJ40" s="9">
+        <f>June!D39</f>
+        <v>54262.61</v>
+      </c>
+      <c r="AK40" s="25">
+        <f>June!E39</f>
+        <v>601.4</v>
+      </c>
+      <c r="AL40" s="10">
+        <f t="shared" si="10"/>
+        <v>54864.01</v>
+      </c>
       <c r="AM40" s="46">
-        <f t="shared" si="11"/>
-        <v>306138.83999999997</v>
+        <f t="shared" si="12"/>
+        <v>361002.85</v>
       </c>
     </row>
     <row r="41" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A41" s="1">
         <v>37</v>
       </c>
       <c r="B41" s="42" t="s">
         <v>38</v>
       </c>
       <c r="C41" s="32">
         <v>0</v>
       </c>
       <c r="D41" s="38">
         <v>0</v>
       </c>
       <c r="E41" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F41" s="9">
         <v>0</v>
       </c>
       <c r="G41" s="20">
         <v>0</v>
       </c>
       <c r="H41" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I41" s="9">
         <f>Sept!D40</f>
         <v>3285.85</v>
       </c>
       <c r="J41" s="20">
         <f>Sept!E40</f>
         <v>36.090000000000003</v>
       </c>
       <c r="K41" s="10">
         <f t="shared" si="1"/>
         <v>3321.94</v>
       </c>
       <c r="L41" s="8">
@@ -11921,73 +12740,82 @@
       </c>
       <c r="AD41" s="8">
         <f>Apr!D40</f>
         <v>133824.82</v>
       </c>
       <c r="AE41" s="32">
         <f>Apr!E40</f>
         <v>1467.14</v>
       </c>
       <c r="AF41" s="10">
         <f t="shared" si="8"/>
         <v>135291.96000000002</v>
       </c>
       <c r="AG41" s="9">
         <f>May!D40</f>
         <v>114106.16</v>
       </c>
       <c r="AH41" s="20">
         <f>May!E40</f>
         <v>1250.96</v>
       </c>
       <c r="AI41" s="10">
         <f t="shared" si="9"/>
         <v>115357.12000000001</v>
       </c>
-      <c r="AJ41" s="9"/>
-[...1 lines deleted...]
-      <c r="AL41" s="10"/>
+      <c r="AJ41" s="9">
+        <f>June!D40</f>
+        <v>62065.67</v>
+      </c>
+      <c r="AK41" s="25">
+        <f>June!E40</f>
+        <v>680.43</v>
+      </c>
+      <c r="AL41" s="10">
+        <f t="shared" si="10"/>
+        <v>62746.1</v>
+      </c>
       <c r="AM41" s="46">
-        <f t="shared" si="11"/>
-        <v>350120.68</v>
+        <f t="shared" si="12"/>
+        <v>412866.77999999997</v>
       </c>
     </row>
     <row r="42" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A42" s="1">
         <v>38</v>
       </c>
       <c r="B42" s="42" t="s">
         <v>39</v>
       </c>
       <c r="C42" s="32">
         <v>0</v>
       </c>
       <c r="D42" s="38">
         <v>0</v>
       </c>
       <c r="E42" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F42" s="9">
         <v>0</v>
       </c>
       <c r="G42" s="20">
         <v>0</v>
       </c>
       <c r="H42" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I42" s="9">
         <f>Sept!D41</f>
         <v>3365.6</v>
       </c>
       <c r="J42" s="20">
         <f>Sept!E41</f>
         <v>23.32</v>
       </c>
       <c r="K42" s="10">
         <f t="shared" si="1"/>
         <v>3388.92</v>
       </c>
       <c r="L42" s="8">
@@ -12064,73 +12892,82 @@
       </c>
       <c r="AD42" s="8">
         <f>Apr!D41</f>
         <v>136981.03</v>
       </c>
       <c r="AE42" s="32">
         <f>Apr!E41</f>
         <v>948.23</v>
       </c>
       <c r="AF42" s="10">
         <f t="shared" si="8"/>
         <v>137929.26</v>
       </c>
       <c r="AG42" s="9">
         <f>May!D41</f>
         <v>116797.31</v>
       </c>
       <c r="AH42" s="20">
         <f>May!E41</f>
         <v>808.51</v>
       </c>
       <c r="AI42" s="10">
         <f t="shared" si="9"/>
         <v>117605.81999999999</v>
       </c>
-      <c r="AJ42" s="9"/>
-[...1 lines deleted...]
-      <c r="AL42" s="10"/>
+      <c r="AJ42" s="9">
+        <f>June!D41</f>
+        <v>63529.47</v>
+      </c>
+      <c r="AK42" s="25">
+        <f>June!E41</f>
+        <v>439.77</v>
+      </c>
+      <c r="AL42" s="10">
+        <f t="shared" si="10"/>
+        <v>63969.24</v>
+      </c>
       <c r="AM42" s="46">
-        <f t="shared" si="11"/>
-        <v>356945.73</v>
+        <f t="shared" si="12"/>
+        <v>420914.97</v>
       </c>
     </row>
     <row r="43" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A43" s="1">
         <v>39</v>
       </c>
       <c r="B43" s="42" t="s">
         <v>40</v>
       </c>
       <c r="C43" s="32">
         <v>0</v>
       </c>
       <c r="D43" s="38">
         <v>0</v>
       </c>
       <c r="E43" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F43" s="9">
         <v>0</v>
       </c>
       <c r="G43" s="20">
         <v>0</v>
       </c>
       <c r="H43" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I43" s="9">
         <f>Sept!D42</f>
         <v>3608.85</v>
       </c>
       <c r="J43" s="20">
         <f>Sept!E42</f>
         <v>24.72</v>
       </c>
       <c r="K43" s="10">
         <f t="shared" si="1"/>
         <v>3633.5699999999997</v>
       </c>
       <c r="L43" s="8">
@@ -12207,73 +13044,82 @@
       </c>
       <c r="AD43" s="8">
         <f>Apr!D42</f>
         <v>146734.76999999999</v>
       </c>
       <c r="AE43" s="32">
         <f>Apr!E42</f>
         <v>1005.08</v>
       </c>
       <c r="AF43" s="10">
         <f t="shared" si="8"/>
         <v>147739.84999999998</v>
       </c>
       <c r="AG43" s="9">
         <f>May!D42</f>
         <v>125113.87</v>
       </c>
       <c r="AH43" s="20">
         <f>May!E42</f>
         <v>856.98</v>
       </c>
       <c r="AI43" s="10">
         <f t="shared" si="9"/>
         <v>125970.84999999999</v>
       </c>
-      <c r="AJ43" s="9"/>
-[...1 lines deleted...]
-      <c r="AL43" s="10"/>
+      <c r="AJ43" s="9">
+        <f>June!D42</f>
+        <v>68053.09</v>
+      </c>
+      <c r="AK43" s="25">
+        <f>June!E42</f>
+        <v>466.14</v>
+      </c>
+      <c r="AL43" s="10">
+        <f t="shared" si="10"/>
+        <v>68519.23</v>
+      </c>
       <c r="AM43" s="46">
-        <f t="shared" si="11"/>
-        <v>382334.44999999995</v>
+        <f t="shared" si="12"/>
+        <v>450853.67999999993</v>
       </c>
     </row>
     <row r="44" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A44" s="3">
         <v>40</v>
       </c>
       <c r="B44" s="43" t="s">
         <v>41</v>
       </c>
       <c r="C44" s="36">
         <v>0</v>
       </c>
       <c r="D44" s="33">
         <v>0</v>
       </c>
       <c r="E44" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F44" s="12">
         <v>0</v>
       </c>
       <c r="G44" s="21">
         <v>0</v>
       </c>
       <c r="H44" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I44" s="12">
         <f>Sept!D43</f>
         <v>3327.92</v>
       </c>
       <c r="J44" s="21">
         <f>Sept!E43</f>
         <v>33.020000000000003</v>
       </c>
       <c r="K44" s="13">
         <f t="shared" si="1"/>
         <v>3360.94</v>
       </c>
       <c r="L44" s="11">
@@ -12350,73 +13196,82 @@
       </c>
       <c r="AD44" s="11">
         <f>Apr!D43</f>
         <v>135113.04999999999</v>
       </c>
       <c r="AE44" s="33">
         <f>Apr!E43</f>
         <v>1342.5</v>
       </c>
       <c r="AF44" s="13">
         <f t="shared" si="8"/>
         <v>136455.54999999999</v>
       </c>
       <c r="AG44" s="12">
         <f>May!D43</f>
         <v>115204.58</v>
       </c>
       <c r="AH44" s="21">
         <f>May!E43</f>
         <v>1144.69</v>
       </c>
       <c r="AI44" s="13">
         <f t="shared" si="9"/>
         <v>116349.27</v>
       </c>
-      <c r="AJ44" s="12"/>
-[...1 lines deleted...]
-      <c r="AL44" s="13"/>
+      <c r="AJ44" s="12">
+        <f>June!D43</f>
+        <v>62663.13</v>
+      </c>
+      <c r="AK44" s="26">
+        <f>June!E43</f>
+        <v>622.63</v>
+      </c>
+      <c r="AL44" s="13">
+        <f t="shared" si="10"/>
+        <v>63285.759999999995</v>
+      </c>
       <c r="AM44" s="47">
-        <f t="shared" si="11"/>
-        <v>353131.93</v>
+        <f t="shared" si="12"/>
+        <v>416417.69</v>
       </c>
     </row>
     <row r="45" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A45" s="1">
         <v>41</v>
       </c>
       <c r="B45" s="42" t="s">
         <v>42</v>
       </c>
       <c r="C45" s="32">
         <v>0</v>
       </c>
       <c r="D45" s="38">
         <v>0</v>
       </c>
       <c r="E45" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F45" s="9">
         <v>0</v>
       </c>
       <c r="G45" s="20">
         <v>0</v>
       </c>
       <c r="H45" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I45" s="9">
         <f>Sept!D44</f>
         <v>3514.59</v>
       </c>
       <c r="J45" s="20">
         <f>Sept!E44</f>
         <v>48.22</v>
       </c>
       <c r="K45" s="10">
         <f t="shared" si="1"/>
         <v>3562.81</v>
       </c>
       <c r="L45" s="8">
@@ -12493,73 +13348,82 @@
       </c>
       <c r="AD45" s="8">
         <f>Apr!D44</f>
         <v>142398.12</v>
       </c>
       <c r="AE45" s="32">
         <f>Apr!E44</f>
         <v>1960.77</v>
       </c>
       <c r="AF45" s="10">
         <f t="shared" si="8"/>
         <v>144358.88999999998</v>
       </c>
       <c r="AG45" s="9">
         <f>May!D44</f>
         <v>121416.21</v>
       </c>
       <c r="AH45" s="20">
         <f>May!E44</f>
         <v>1671.85</v>
       </c>
       <c r="AI45" s="10">
         <f t="shared" si="9"/>
         <v>123088.06000000001</v>
       </c>
-      <c r="AJ45" s="9"/>
-[...1 lines deleted...]
-      <c r="AL45" s="10"/>
+      <c r="AJ45" s="9">
+        <f>June!D44</f>
+        <v>66041.820000000007</v>
+      </c>
+      <c r="AK45" s="25">
+        <f>June!E44</f>
+        <v>909.37</v>
+      </c>
+      <c r="AL45" s="10">
+        <f t="shared" si="10"/>
+        <v>66951.19</v>
+      </c>
       <c r="AM45" s="46">
-        <f t="shared" si="11"/>
-        <v>373584.86</v>
+        <f t="shared" si="12"/>
+        <v>440536.05</v>
       </c>
     </row>
     <row r="46" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A46" s="1">
         <v>42</v>
       </c>
       <c r="B46" s="42" t="s">
         <v>43</v>
       </c>
       <c r="C46" s="32">
         <v>0</v>
       </c>
       <c r="D46" s="38">
         <v>0</v>
       </c>
       <c r="E46" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F46" s="9">
         <v>0</v>
       </c>
       <c r="G46" s="20">
         <v>0</v>
       </c>
       <c r="H46" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I46" s="9">
         <f>Sept!D45</f>
         <v>3727.95</v>
       </c>
       <c r="J46" s="20">
         <f>Sept!E45</f>
         <v>53.96</v>
       </c>
       <c r="K46" s="10">
         <f t="shared" si="1"/>
         <v>3781.91</v>
       </c>
       <c r="L46" s="8">
@@ -12636,73 +13500,82 @@
       </c>
       <c r="AD46" s="8">
         <f>Apr!D45</f>
         <v>151379.26</v>
       </c>
       <c r="AE46" s="32">
         <f>Apr!E45</f>
         <v>2194.23</v>
       </c>
       <c r="AF46" s="10">
         <f t="shared" si="8"/>
         <v>153573.49000000002</v>
       </c>
       <c r="AG46" s="9">
         <f>May!D45</f>
         <v>129074.01</v>
       </c>
       <c r="AH46" s="20">
         <f>May!E45</f>
         <v>1870.92</v>
       </c>
       <c r="AI46" s="10">
         <f t="shared" si="9"/>
         <v>130944.93</v>
       </c>
-      <c r="AJ46" s="9"/>
-[...1 lines deleted...]
-      <c r="AL46" s="10"/>
+      <c r="AJ46" s="9">
+        <f>June!D45</f>
+        <v>70207.12</v>
+      </c>
+      <c r="AK46" s="25">
+        <f>June!E45</f>
+        <v>1017.65</v>
+      </c>
+      <c r="AL46" s="10">
+        <f t="shared" si="10"/>
+        <v>71224.76999999999</v>
+      </c>
       <c r="AM46" s="46">
-        <f t="shared" si="11"/>
-        <v>397431.28</v>
+        <f t="shared" si="12"/>
+        <v>468656.05000000005</v>
       </c>
     </row>
     <row r="47" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A47" s="1">
         <v>43</v>
       </c>
       <c r="B47" s="42" t="s">
         <v>44</v>
       </c>
       <c r="C47" s="32">
         <v>0</v>
       </c>
       <c r="D47" s="38">
         <v>0</v>
       </c>
       <c r="E47" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F47" s="9">
         <v>0</v>
       </c>
       <c r="G47" s="20">
         <v>0</v>
       </c>
       <c r="H47" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I47" s="9">
         <f>Sept!D46</f>
         <v>3898.7</v>
       </c>
       <c r="J47" s="20">
         <f>Sept!E46</f>
         <v>41.86</v>
       </c>
       <c r="K47" s="10">
         <f t="shared" si="1"/>
         <v>3940.56</v>
       </c>
       <c r="L47" s="8">
@@ -12779,73 +13652,82 @@
       </c>
       <c r="AD47" s="8">
         <f>Apr!D46</f>
         <v>158645.76999999999</v>
       </c>
       <c r="AE47" s="32">
         <f>Apr!E46</f>
         <v>1701.76</v>
       </c>
       <c r="AF47" s="10">
         <f t="shared" si="8"/>
         <v>160347.53</v>
       </c>
       <c r="AG47" s="9">
         <f>May!D46</f>
         <v>135269.82</v>
       </c>
       <c r="AH47" s="20">
         <f>May!E46</f>
         <v>1451.01</v>
       </c>
       <c r="AI47" s="10">
         <f t="shared" si="9"/>
         <v>136720.83000000002</v>
       </c>
-      <c r="AJ47" s="9"/>
-[...1 lines deleted...]
-      <c r="AL47" s="10"/>
+      <c r="AJ47" s="9">
+        <f>June!D46</f>
+        <v>73577.2</v>
+      </c>
+      <c r="AK47" s="25">
+        <f>June!E46</f>
+        <v>789.25</v>
+      </c>
+      <c r="AL47" s="10">
+        <f t="shared" si="10"/>
+        <v>74366.45</v>
+      </c>
       <c r="AM47" s="46">
-        <f t="shared" si="11"/>
-        <v>414961.74000000005</v>
+        <f t="shared" si="12"/>
+        <v>489328.19000000006</v>
       </c>
     </row>
     <row r="48" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A48" s="1">
         <v>44</v>
       </c>
       <c r="B48" s="42" t="s">
         <v>45</v>
       </c>
       <c r="C48" s="32">
         <v>0</v>
       </c>
       <c r="D48" s="38">
         <v>0</v>
       </c>
       <c r="E48" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F48" s="9">
         <v>0</v>
       </c>
       <c r="G48" s="20">
         <v>0</v>
       </c>
       <c r="H48" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I48" s="9">
         <f>Sept!D47</f>
         <v>3053.78</v>
       </c>
       <c r="J48" s="20">
         <f>Sept!E47</f>
         <v>27.63</v>
       </c>
       <c r="K48" s="10">
         <f t="shared" si="1"/>
         <v>3081.4100000000003</v>
       </c>
       <c r="L48" s="8">
@@ -12922,73 +13804,82 @@
       </c>
       <c r="AD48" s="8">
         <f>Apr!D47</f>
         <v>123989.15</v>
       </c>
       <c r="AE48" s="32">
         <f>Apr!E47</f>
         <v>1123.27</v>
       </c>
       <c r="AF48" s="10">
         <f t="shared" si="8"/>
         <v>125112.42</v>
       </c>
       <c r="AG48" s="9">
         <f>May!D47</f>
         <v>105719.75</v>
       </c>
       <c r="AH48" s="20">
         <f>May!E47</f>
         <v>957.76</v>
       </c>
       <c r="AI48" s="10">
         <f t="shared" si="9"/>
         <v>106677.51</v>
       </c>
-      <c r="AJ48" s="9"/>
-[...1 lines deleted...]
-      <c r="AL48" s="10"/>
+      <c r="AJ48" s="9">
+        <f>June!D47</f>
+        <v>57504.06</v>
+      </c>
+      <c r="AK48" s="25">
+        <f>June!E47</f>
+        <v>520.96</v>
+      </c>
+      <c r="AL48" s="10">
+        <f t="shared" si="10"/>
+        <v>58025.02</v>
+      </c>
       <c r="AM48" s="46">
-        <f t="shared" si="11"/>
-        <v>323777.15000000002</v>
+        <f t="shared" si="12"/>
+        <v>381802.17000000004</v>
       </c>
     </row>
     <row r="49" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A49" s="3">
         <v>45</v>
       </c>
       <c r="B49" s="43" t="s">
         <v>46</v>
       </c>
       <c r="C49" s="36">
         <v>0</v>
       </c>
       <c r="D49" s="33">
         <v>0</v>
       </c>
       <c r="E49" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F49" s="12">
         <v>0</v>
       </c>
       <c r="G49" s="21">
         <v>0</v>
       </c>
       <c r="H49" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I49" s="12">
         <f>Sept!D48</f>
         <v>2896.97</v>
       </c>
       <c r="J49" s="21">
         <f>Sept!E48</f>
         <v>37.64</v>
       </c>
       <c r="K49" s="13">
         <f t="shared" si="1"/>
         <v>2934.6099999999997</v>
       </c>
       <c r="L49" s="11">
@@ -13065,73 +13956,82 @@
       </c>
       <c r="AD49" s="11">
         <f>Apr!D48</f>
         <v>117440.89</v>
       </c>
       <c r="AE49" s="33">
         <f>Apr!E48</f>
         <v>1530.44</v>
       </c>
       <c r="AF49" s="13">
         <f t="shared" si="8"/>
         <v>118971.33</v>
       </c>
       <c r="AG49" s="12">
         <f>May!D48</f>
         <v>100136.35</v>
       </c>
       <c r="AH49" s="21">
         <f>May!E48</f>
         <v>1304.93</v>
       </c>
       <c r="AI49" s="13">
         <f t="shared" si="9"/>
         <v>101441.28</v>
       </c>
-      <c r="AJ49" s="12"/>
-[...1 lines deleted...]
-      <c r="AL49" s="13"/>
+      <c r="AJ49" s="12">
+        <f>June!D48</f>
+        <v>54467.08</v>
+      </c>
+      <c r="AK49" s="26">
+        <f>June!E48</f>
+        <v>709.79</v>
+      </c>
+      <c r="AL49" s="13">
+        <f t="shared" si="10"/>
+        <v>55176.87</v>
+      </c>
       <c r="AM49" s="47">
-        <f t="shared" si="11"/>
-        <v>307884.68000000005</v>
+        <f t="shared" si="12"/>
+        <v>363061.55000000005</v>
       </c>
     </row>
     <row r="50" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A50" s="1">
         <v>46</v>
       </c>
       <c r="B50" s="42" t="s">
         <v>47</v>
       </c>
       <c r="C50" s="32">
         <v>0</v>
       </c>
       <c r="D50" s="38">
         <v>0</v>
       </c>
       <c r="E50" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F50" s="9">
         <v>0</v>
       </c>
       <c r="G50" s="20">
         <v>0</v>
       </c>
       <c r="H50" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I50" s="9">
         <f>Sept!D49</f>
         <v>2533.04</v>
       </c>
       <c r="J50" s="20">
         <f>Sept!E49</f>
         <v>69.91</v>
       </c>
       <c r="K50" s="10">
         <f t="shared" si="1"/>
         <v>2602.9499999999998</v>
       </c>
       <c r="L50" s="8">
@@ -13208,73 +14108,82 @@
       </c>
       <c r="AD50" s="8">
         <f>Apr!D49</f>
         <v>102156.43</v>
       </c>
       <c r="AE50" s="32">
         <f>Apr!E49</f>
         <v>2842.46</v>
       </c>
       <c r="AF50" s="10">
         <f t="shared" si="8"/>
         <v>104998.89</v>
       </c>
       <c r="AG50" s="9">
         <f>May!D49</f>
         <v>87104.01</v>
       </c>
       <c r="AH50" s="20">
         <f>May!E49</f>
         <v>2423.64</v>
       </c>
       <c r="AI50" s="10">
         <f t="shared" si="9"/>
         <v>89527.65</v>
       </c>
-      <c r="AJ50" s="9"/>
-[...1 lines deleted...]
-      <c r="AL50" s="10"/>
+      <c r="AJ50" s="9">
+        <f>June!D49</f>
+        <v>47378.41</v>
+      </c>
+      <c r="AK50" s="25">
+        <f>June!E49</f>
+        <v>1318.28</v>
+      </c>
+      <c r="AL50" s="10">
+        <f t="shared" si="10"/>
+        <v>48696.69</v>
+      </c>
       <c r="AM50" s="46">
-        <f t="shared" si="11"/>
-        <v>271725.56999999995</v>
+        <f t="shared" si="12"/>
+        <v>320422.25999999995</v>
       </c>
     </row>
     <row r="51" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A51" s="1">
         <v>47</v>
       </c>
       <c r="B51" s="42" t="s">
         <v>48</v>
       </c>
       <c r="C51" s="32">
         <v>0</v>
       </c>
       <c r="D51" s="38">
         <v>0</v>
       </c>
       <c r="E51" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F51" s="9">
         <v>0</v>
       </c>
       <c r="G51" s="20">
         <v>0</v>
       </c>
       <c r="H51" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I51" s="9">
         <f>Sept!D50</f>
         <v>2427.62</v>
       </c>
       <c r="J51" s="20">
         <f>Sept!E50</f>
         <v>20.2</v>
       </c>
       <c r="K51" s="10">
         <f t="shared" si="1"/>
         <v>2447.8199999999997</v>
       </c>
       <c r="L51" s="8">
@@ -13351,73 +14260,82 @@
       </c>
       <c r="AD51" s="8">
         <f>Apr!D50</f>
         <v>98863.23</v>
       </c>
       <c r="AE51" s="32">
         <f>Apr!E50</f>
         <v>821.24</v>
       </c>
       <c r="AF51" s="10">
         <f t="shared" si="8"/>
         <v>99684.47</v>
       </c>
       <c r="AG51" s="9">
         <f>May!D50</f>
         <v>84296.05</v>
       </c>
       <c r="AH51" s="20">
         <f>May!E50</f>
         <v>700.23</v>
       </c>
       <c r="AI51" s="10">
         <f t="shared" si="9"/>
         <v>84996.28</v>
       </c>
-      <c r="AJ51" s="9"/>
-[...1 lines deleted...]
-      <c r="AL51" s="10"/>
+      <c r="AJ51" s="9">
+        <f>June!D50</f>
+        <v>45851.08</v>
+      </c>
+      <c r="AK51" s="25">
+        <f>June!E50</f>
+        <v>380.88</v>
+      </c>
+      <c r="AL51" s="10">
+        <f t="shared" si="10"/>
+        <v>46231.96</v>
+      </c>
       <c r="AM51" s="46">
-        <f t="shared" si="11"/>
-        <v>257972.4</v>
+        <f t="shared" si="12"/>
+        <v>304204.36</v>
       </c>
     </row>
     <row r="52" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A52" s="1">
         <v>48</v>
       </c>
       <c r="B52" s="42" t="s">
         <v>49</v>
       </c>
       <c r="C52" s="32">
         <v>0</v>
       </c>
       <c r="D52" s="38">
         <v>0</v>
       </c>
       <c r="E52" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F52" s="9">
         <v>0</v>
       </c>
       <c r="G52" s="20">
         <v>0</v>
       </c>
       <c r="H52" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I52" s="9">
         <f>Sept!D51</f>
         <v>3713.78</v>
       </c>
       <c r="J52" s="20">
         <f>Sept!E51</f>
         <v>15.77</v>
       </c>
       <c r="K52" s="10">
         <f t="shared" si="1"/>
         <v>3729.55</v>
       </c>
       <c r="L52" s="8">
@@ -13494,73 +14412,82 @@
       </c>
       <c r="AD52" s="8">
         <f>Apr!D51</f>
         <v>150988.97</v>
       </c>
       <c r="AE52" s="32">
         <f>Apr!E51</f>
         <v>641.30999999999995</v>
       </c>
       <c r="AF52" s="10">
         <f t="shared" si="8"/>
         <v>151630.28</v>
       </c>
       <c r="AG52" s="9">
         <f>May!D51</f>
         <v>128741.23</v>
       </c>
       <c r="AH52" s="20">
         <f>May!E51</f>
         <v>546.82000000000005</v>
       </c>
       <c r="AI52" s="10">
         <f t="shared" si="9"/>
         <v>129288.05</v>
       </c>
-      <c r="AJ52" s="9"/>
-[...1 lines deleted...]
-      <c r="AL52" s="10"/>
+      <c r="AJ52" s="9">
+        <f>June!D51</f>
+        <v>70026.11</v>
+      </c>
+      <c r="AK52" s="25">
+        <f>June!E51</f>
+        <v>297.43</v>
+      </c>
+      <c r="AL52" s="10">
+        <f t="shared" si="10"/>
+        <v>70323.539999999994</v>
+      </c>
       <c r="AM52" s="46">
-        <f t="shared" si="11"/>
-        <v>392402.46</v>
+        <f t="shared" si="12"/>
+        <v>462726</v>
       </c>
     </row>
     <row r="53" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A53" s="1">
         <v>49</v>
       </c>
       <c r="B53" s="42" t="s">
         <v>50</v>
       </c>
       <c r="C53" s="32">
         <v>0</v>
       </c>
       <c r="D53" s="38">
         <v>0</v>
       </c>
       <c r="E53" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F53" s="9">
         <v>0</v>
       </c>
       <c r="G53" s="20">
         <v>0</v>
       </c>
       <c r="H53" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I53" s="9">
         <f>Sept!D52</f>
         <v>3835.5</v>
       </c>
       <c r="J53" s="20">
         <f>Sept!E52</f>
         <v>68.53</v>
       </c>
       <c r="K53" s="10">
         <f t="shared" si="1"/>
         <v>3904.03</v>
       </c>
       <c r="L53" s="8">
@@ -13637,73 +14564,82 @@
       </c>
       <c r="AD53" s="8">
         <f>Apr!D52</f>
         <v>156132.35999999999</v>
       </c>
       <c r="AE53" s="32">
         <f>Apr!E52</f>
         <v>2786.44</v>
       </c>
       <c r="AF53" s="10">
         <f t="shared" si="8"/>
         <v>158918.79999999999</v>
       </c>
       <c r="AG53" s="9">
         <f>May!D52</f>
         <v>133126.75</v>
       </c>
       <c r="AH53" s="20">
         <f>May!E52</f>
         <v>2375.86</v>
       </c>
       <c r="AI53" s="10">
         <f t="shared" si="9"/>
         <v>135502.60999999999</v>
       </c>
-      <c r="AJ53" s="9"/>
-[...1 lines deleted...]
-      <c r="AL53" s="10"/>
+      <c r="AJ53" s="9">
+        <f>June!D52</f>
+        <v>72411.53</v>
+      </c>
+      <c r="AK53" s="25">
+        <f>June!E52</f>
+        <v>1292.3</v>
+      </c>
+      <c r="AL53" s="10">
+        <f t="shared" si="10"/>
+        <v>73703.83</v>
+      </c>
       <c r="AM53" s="46">
-        <f t="shared" si="11"/>
-        <v>411264.29</v>
+        <f t="shared" si="12"/>
+        <v>484968.12</v>
       </c>
     </row>
     <row r="54" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A54" s="3">
         <v>50</v>
       </c>
       <c r="B54" s="43" t="s">
         <v>51</v>
       </c>
       <c r="C54" s="36">
         <v>0</v>
       </c>
       <c r="D54" s="33">
         <v>0</v>
       </c>
       <c r="E54" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F54" s="12">
         <v>0</v>
       </c>
       <c r="G54" s="21">
         <v>0</v>
       </c>
       <c r="H54" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I54" s="12">
         <f>Sept!D53</f>
         <v>5249.82</v>
       </c>
       <c r="J54" s="21">
         <f>Sept!E53</f>
         <v>38.97</v>
       </c>
       <c r="K54" s="13">
         <f t="shared" si="1"/>
         <v>5288.79</v>
       </c>
       <c r="L54" s="11">
@@ -13780,73 +14716,82 @@
       </c>
       <c r="AD54" s="11">
         <f>Apr!D53</f>
         <v>213762.78</v>
       </c>
       <c r="AE54" s="33">
         <f>Apr!E53</f>
         <v>1584.69</v>
       </c>
       <c r="AF54" s="13">
         <f t="shared" si="8"/>
         <v>215347.47</v>
       </c>
       <c r="AG54" s="12">
         <f>May!D53</f>
         <v>182265.52</v>
       </c>
       <c r="AH54" s="21">
         <f>May!E53</f>
         <v>1351.19</v>
       </c>
       <c r="AI54" s="13">
         <f t="shared" si="9"/>
         <v>183616.71</v>
       </c>
-      <c r="AJ54" s="12"/>
-[...1 lines deleted...]
-      <c r="AL54" s="13"/>
+      <c r="AJ54" s="12">
+        <f>June!D53</f>
+        <v>99139.54</v>
+      </c>
+      <c r="AK54" s="26">
+        <f>June!E53</f>
+        <v>734.95</v>
+      </c>
+      <c r="AL54" s="13">
+        <f t="shared" si="10"/>
+        <v>99874.489999999991</v>
+      </c>
       <c r="AM54" s="47">
-        <f t="shared" si="11"/>
-        <v>557295.48</v>
+        <f t="shared" si="12"/>
+        <v>657169.97</v>
       </c>
     </row>
     <row r="55" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A55" s="1">
         <v>51</v>
       </c>
       <c r="B55" s="42" t="s">
         <v>52</v>
       </c>
       <c r="C55" s="32">
         <v>0</v>
       </c>
       <c r="D55" s="38">
         <v>0</v>
       </c>
       <c r="E55" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F55" s="9">
         <v>0</v>
       </c>
       <c r="G55" s="20">
         <v>0</v>
       </c>
       <c r="H55" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I55" s="9">
         <f>Sept!D54</f>
         <v>2787.6</v>
       </c>
       <c r="J55" s="20">
         <f>Sept!E54</f>
         <v>68.150000000000006</v>
       </c>
       <c r="K55" s="10">
         <f t="shared" si="1"/>
         <v>2855.75</v>
       </c>
       <c r="L55" s="8">
@@ -13923,73 +14868,82 @@
       </c>
       <c r="AD55" s="8">
         <f>Apr!D54</f>
         <v>113606.6</v>
       </c>
       <c r="AE55" s="32">
         <f>Apr!E54</f>
         <v>2770.93</v>
       </c>
       <c r="AF55" s="10">
         <f t="shared" si="8"/>
         <v>116377.53</v>
       </c>
       <c r="AG55" s="9">
         <f>May!D54</f>
         <v>96867.04</v>
       </c>
       <c r="AH55" s="20">
         <f>May!E54</f>
         <v>2362.64</v>
       </c>
       <c r="AI55" s="10">
         <f t="shared" si="9"/>
         <v>99229.68</v>
       </c>
-      <c r="AJ55" s="9"/>
-[...1 lines deleted...]
-      <c r="AL55" s="10"/>
+      <c r="AJ55" s="9">
+        <f>June!D54</f>
+        <v>52688.81</v>
+      </c>
+      <c r="AK55" s="25">
+        <f>June!E54</f>
+        <v>1285.1099999999999</v>
+      </c>
+      <c r="AL55" s="10">
+        <f t="shared" si="10"/>
+        <v>53973.919999999998</v>
+      </c>
       <c r="AM55" s="46">
-        <f t="shared" si="11"/>
-        <v>301172.19999999995</v>
+        <f t="shared" si="12"/>
+        <v>355146.11999999994</v>
       </c>
     </row>
     <row r="56" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A56" s="1">
         <v>52</v>
       </c>
       <c r="B56" s="42" t="s">
         <v>53</v>
       </c>
       <c r="C56" s="32">
         <v>0</v>
       </c>
       <c r="D56" s="38">
         <v>0</v>
       </c>
       <c r="E56" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F56" s="9">
         <v>0</v>
       </c>
       <c r="G56" s="20">
         <v>0</v>
       </c>
       <c r="H56" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I56" s="9">
         <f>Sept!D55</f>
         <v>5772.1</v>
       </c>
       <c r="J56" s="20">
         <f>Sept!E55</f>
         <v>51.41</v>
       </c>
       <c r="K56" s="10">
         <f t="shared" si="1"/>
         <v>5823.51</v>
       </c>
       <c r="L56" s="8">
@@ -14066,73 +15020,82 @@
       </c>
       <c r="AD56" s="8">
         <f>Apr!D55</f>
         <v>234257.9</v>
       </c>
       <c r="AE56" s="32">
         <f>Apr!E55</f>
         <v>2090.39</v>
       </c>
       <c r="AF56" s="10">
         <f t="shared" si="8"/>
         <v>236348.29</v>
       </c>
       <c r="AG56" s="9">
         <f>May!D55</f>
         <v>199740.75</v>
       </c>
       <c r="AH56" s="20">
         <f>May!E55</f>
         <v>1782.38</v>
       </c>
       <c r="AI56" s="10">
         <f t="shared" si="9"/>
         <v>201523.13</v>
       </c>
-      <c r="AJ56" s="9"/>
-[...1 lines deleted...]
-      <c r="AL56" s="10"/>
+      <c r="AJ56" s="9">
+        <f>June!D55</f>
+        <v>108644.82</v>
+      </c>
+      <c r="AK56" s="25">
+        <f>June!E55</f>
+        <v>969.48</v>
+      </c>
+      <c r="AL56" s="10">
+        <f t="shared" si="10"/>
+        <v>109614.3</v>
+      </c>
       <c r="AM56" s="46">
-        <f t="shared" si="11"/>
-        <v>611643.30000000005</v>
+        <f t="shared" si="12"/>
+        <v>721257.60000000009</v>
       </c>
     </row>
     <row r="57" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A57" s="1">
         <v>53</v>
       </c>
       <c r="B57" s="42" t="s">
         <v>54</v>
       </c>
       <c r="C57" s="32">
         <v>0</v>
       </c>
       <c r="D57" s="38">
         <v>0</v>
       </c>
       <c r="E57" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F57" s="9">
         <v>0</v>
       </c>
       <c r="G57" s="20">
         <v>0</v>
       </c>
       <c r="H57" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I57" s="9">
         <f>Sept!D56</f>
         <v>3579.77</v>
       </c>
       <c r="J57" s="20">
         <f>Sept!E56</f>
         <v>22.39</v>
       </c>
       <c r="K57" s="10">
         <f t="shared" si="1"/>
         <v>3602.16</v>
       </c>
       <c r="L57" s="8">
@@ -14209,73 +15172,82 @@
       </c>
       <c r="AD57" s="8">
         <f>Apr!D56</f>
         <v>145795.78</v>
       </c>
       <c r="AE57" s="32">
         <f>Apr!E56</f>
         <v>910.39</v>
       </c>
       <c r="AF57" s="10">
         <f t="shared" si="8"/>
         <v>146706.17000000001</v>
       </c>
       <c r="AG57" s="9">
         <f>May!D56</f>
         <v>124313.24</v>
       </c>
       <c r="AH57" s="20">
         <f>May!E56</f>
         <v>776.25</v>
       </c>
       <c r="AI57" s="10">
         <f t="shared" si="9"/>
         <v>125089.49</v>
       </c>
-      <c r="AJ57" s="9"/>
-[...1 lines deleted...]
-      <c r="AL57" s="10"/>
+      <c r="AJ57" s="9">
+        <f>June!D56</f>
+        <v>67617.600000000006</v>
+      </c>
+      <c r="AK57" s="25">
+        <f>June!E56</f>
+        <v>422.22</v>
+      </c>
+      <c r="AL57" s="10">
+        <f t="shared" si="10"/>
+        <v>68039.820000000007</v>
+      </c>
       <c r="AM57" s="46">
-        <f t="shared" si="11"/>
-        <v>379659.42</v>
+        <f t="shared" si="12"/>
+        <v>447699.24</v>
       </c>
     </row>
     <row r="58" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A58" s="1">
         <v>54</v>
       </c>
       <c r="B58" s="42" t="s">
         <v>55</v>
       </c>
       <c r="C58" s="32">
         <v>0</v>
       </c>
       <c r="D58" s="38">
         <v>0</v>
       </c>
       <c r="E58" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F58" s="9">
         <v>0</v>
       </c>
       <c r="G58" s="20">
         <v>0</v>
       </c>
       <c r="H58" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I58" s="9">
         <f>Sept!D57</f>
         <v>3116.45</v>
       </c>
       <c r="J58" s="20">
         <f>Sept!E57</f>
         <v>54.68</v>
       </c>
       <c r="K58" s="10">
         <f t="shared" si="1"/>
         <v>3171.1299999999997</v>
       </c>
       <c r="L58" s="8">
@@ -14352,73 +15324,82 @@
       </c>
       <c r="AD58" s="8">
         <f>Apr!D57</f>
         <v>126753.28</v>
       </c>
       <c r="AE58" s="32">
         <f>Apr!E57</f>
         <v>2223.2800000000002</v>
       </c>
       <c r="AF58" s="10">
         <f t="shared" si="8"/>
         <v>128976.56</v>
       </c>
       <c r="AG58" s="9">
         <f>May!D57</f>
         <v>108076.59</v>
       </c>
       <c r="AH58" s="20">
         <f>May!E57</f>
         <v>1895.69</v>
       </c>
       <c r="AI58" s="10">
         <f t="shared" si="9"/>
         <v>109972.28</v>
       </c>
-      <c r="AJ58" s="9"/>
-[...1 lines deleted...]
-      <c r="AL58" s="10"/>
+      <c r="AJ58" s="9">
+        <f>June!D57</f>
+        <v>58786.01</v>
+      </c>
+      <c r="AK58" s="25">
+        <f>June!E57</f>
+        <v>1031.1199999999999</v>
+      </c>
+      <c r="AL58" s="10">
+        <f t="shared" si="10"/>
+        <v>59817.130000000005</v>
+      </c>
       <c r="AM58" s="46">
-        <f t="shared" si="11"/>
-        <v>333777.13</v>
+        <f t="shared" si="12"/>
+        <v>393594.26</v>
       </c>
     </row>
     <row r="59" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A59" s="3">
         <v>55</v>
       </c>
       <c r="B59" s="43" t="s">
         <v>56</v>
       </c>
       <c r="C59" s="36">
         <v>0</v>
       </c>
       <c r="D59" s="33">
         <v>0</v>
       </c>
       <c r="E59" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F59" s="12">
         <v>0</v>
       </c>
       <c r="G59" s="21">
         <v>0</v>
       </c>
       <c r="H59" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I59" s="12">
         <f>Sept!D58</f>
         <v>6044.33</v>
       </c>
       <c r="J59" s="21">
         <f>Sept!E58</f>
         <v>52.23</v>
       </c>
       <c r="K59" s="13">
         <f t="shared" si="1"/>
         <v>6096.5599999999995</v>
       </c>
       <c r="L59" s="11">
@@ -14495,73 +15476,82 @@
       </c>
       <c r="AD59" s="11">
         <f>Apr!D58</f>
         <v>245845.63</v>
       </c>
       <c r="AE59" s="33">
         <f>Apr!E58</f>
         <v>2123.71</v>
       </c>
       <c r="AF59" s="13">
         <f t="shared" si="8"/>
         <v>247969.34</v>
       </c>
       <c r="AG59" s="12">
         <f>May!D58</f>
         <v>209621.07</v>
       </c>
       <c r="AH59" s="21">
         <f>May!E58</f>
         <v>1810.79</v>
       </c>
       <c r="AI59" s="13">
         <f t="shared" si="9"/>
         <v>211431.86000000002</v>
       </c>
-      <c r="AJ59" s="12"/>
-[...1 lines deleted...]
-      <c r="AL59" s="13"/>
+      <c r="AJ59" s="12">
+        <f>June!D58</f>
+        <v>114019.02</v>
+      </c>
+      <c r="AK59" s="26">
+        <f>June!E58</f>
+        <v>984.94</v>
+      </c>
+      <c r="AL59" s="13">
+        <f t="shared" si="10"/>
+        <v>115003.96</v>
+      </c>
       <c r="AM59" s="47">
-        <f t="shared" si="11"/>
-        <v>641717.31000000006</v>
+        <f t="shared" si="12"/>
+        <v>756721.27</v>
       </c>
     </row>
     <row r="60" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A60" s="1">
         <v>56</v>
       </c>
       <c r="B60" s="42" t="s">
         <v>57</v>
       </c>
       <c r="C60" s="32">
         <v>0</v>
       </c>
       <c r="D60" s="38">
         <v>0</v>
       </c>
       <c r="E60" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F60" s="9">
         <v>0</v>
       </c>
       <c r="G60" s="20">
         <v>0</v>
       </c>
       <c r="H60" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I60" s="9">
         <f>Sept!D59</f>
         <v>3671.28</v>
       </c>
       <c r="J60" s="20">
         <f>Sept!E59</f>
         <v>17.2</v>
       </c>
       <c r="K60" s="10">
         <f t="shared" si="1"/>
         <v>3688.48</v>
       </c>
       <c r="L60" s="8">
@@ -14638,73 +15628,82 @@
       </c>
       <c r="AD60" s="8">
         <f>Apr!D59</f>
         <v>149974.19</v>
       </c>
       <c r="AE60" s="32">
         <f>Apr!E59</f>
         <v>699.46</v>
       </c>
       <c r="AF60" s="10">
         <f t="shared" si="8"/>
         <v>150673.65</v>
       </c>
       <c r="AG60" s="9">
         <f>May!D59</f>
         <v>127875.98</v>
       </c>
       <c r="AH60" s="20">
         <f>May!E59</f>
         <v>596.39</v>
       </c>
       <c r="AI60" s="10">
         <f t="shared" si="9"/>
         <v>128472.37</v>
       </c>
-      <c r="AJ60" s="9"/>
-[...1 lines deleted...]
-      <c r="AL60" s="10"/>
+      <c r="AJ60" s="9">
+        <f>June!D59</f>
+        <v>69555.48</v>
+      </c>
+      <c r="AK60" s="25">
+        <f>June!E59</f>
+        <v>324.39</v>
+      </c>
+      <c r="AL60" s="10">
+        <f t="shared" si="10"/>
+        <v>69879.87</v>
+      </c>
       <c r="AM60" s="46">
-        <f t="shared" si="11"/>
-        <v>389926.79</v>
+        <f t="shared" si="12"/>
+        <v>459806.66</v>
       </c>
     </row>
     <row r="61" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A61" s="1">
         <v>57</v>
       </c>
       <c r="B61" s="42" t="s">
         <v>58</v>
       </c>
       <c r="C61" s="32">
         <v>0</v>
       </c>
       <c r="D61" s="38">
         <v>0</v>
       </c>
       <c r="E61" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F61" s="9">
         <v>0</v>
       </c>
       <c r="G61" s="20">
         <v>0</v>
       </c>
       <c r="H61" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I61" s="9">
         <f>Sept!D60</f>
         <v>6637.63</v>
       </c>
       <c r="J61" s="20">
         <f>Sept!E60</f>
         <v>7.8</v>
       </c>
       <c r="K61" s="10">
         <f t="shared" si="1"/>
         <v>6645.43</v>
       </c>
       <c r="L61" s="8">
@@ -14781,73 +15780,82 @@
       </c>
       <c r="AD61" s="8">
         <f>Apr!D60</f>
         <v>271152.28999999998</v>
       </c>
       <c r="AE61" s="32">
         <f>Apr!E60</f>
         <v>317.08999999999997</v>
       </c>
       <c r="AF61" s="10">
         <f t="shared" si="8"/>
         <v>271469.38</v>
       </c>
       <c r="AG61" s="9">
         <f>May!D60</f>
         <v>231198.87</v>
       </c>
       <c r="AH61" s="20">
         <f>May!E60</f>
         <v>270.37</v>
       </c>
       <c r="AI61" s="10">
         <f t="shared" si="9"/>
         <v>231469.24</v>
       </c>
-      <c r="AJ61" s="9"/>
-[...1 lines deleted...]
-      <c r="AL61" s="10"/>
+      <c r="AJ61" s="9">
+        <f>June!D60</f>
+        <v>125755.82</v>
+      </c>
+      <c r="AK61" s="25">
+        <f>June!E60</f>
+        <v>147.06</v>
+      </c>
+      <c r="AL61" s="10">
+        <f t="shared" si="10"/>
+        <v>125902.88</v>
+      </c>
       <c r="AM61" s="46">
-        <f t="shared" si="11"/>
-        <v>702532.83</v>
+        <f t="shared" si="12"/>
+        <v>828435.71</v>
       </c>
     </row>
     <row r="62" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A62" s="1">
         <v>58</v>
       </c>
       <c r="B62" s="42" t="s">
         <v>59</v>
       </c>
       <c r="C62" s="32">
         <v>0</v>
       </c>
       <c r="D62" s="38">
         <v>0</v>
       </c>
       <c r="E62" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F62" s="9">
         <v>0</v>
       </c>
       <c r="G62" s="20">
         <v>0</v>
       </c>
       <c r="H62" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I62" s="9">
         <f>Sept!D61</f>
         <v>2544.0300000000002</v>
       </c>
       <c r="J62" s="20">
         <f>Sept!E61</f>
         <v>50.22</v>
       </c>
       <c r="K62" s="10">
         <f t="shared" si="1"/>
         <v>2594.25</v>
       </c>
       <c r="L62" s="8">
@@ -14924,73 +15932,82 @@
       </c>
       <c r="AD62" s="8">
         <f>Apr!D61</f>
         <v>103454.89</v>
       </c>
       <c r="AE62" s="32">
         <f>Apr!E61</f>
         <v>2041.82</v>
       </c>
       <c r="AF62" s="10">
         <f t="shared" si="8"/>
         <v>105496.71</v>
       </c>
       <c r="AG62" s="9">
         <f>May!D61</f>
         <v>88211.15</v>
       </c>
       <c r="AH62" s="20">
         <f>May!E61</f>
         <v>1740.97</v>
       </c>
       <c r="AI62" s="10">
         <f t="shared" si="9"/>
         <v>89952.12</v>
       </c>
-      <c r="AJ62" s="9"/>
-[...1 lines deleted...]
-      <c r="AL62" s="10"/>
+      <c r="AJ62" s="9">
+        <f>June!D61</f>
+        <v>47980.62</v>
+      </c>
+      <c r="AK62" s="25">
+        <f>June!E61</f>
+        <v>946.96</v>
+      </c>
+      <c r="AL62" s="10">
+        <f t="shared" si="10"/>
+        <v>48927.58</v>
+      </c>
       <c r="AM62" s="46">
-        <f t="shared" si="11"/>
-        <v>273013.88</v>
+        <f t="shared" si="12"/>
+        <v>321941.46000000002</v>
       </c>
     </row>
     <row r="63" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A63" s="1">
         <v>59</v>
       </c>
       <c r="B63" s="42" t="s">
         <v>60</v>
       </c>
       <c r="C63" s="32">
         <v>0</v>
       </c>
       <c r="D63" s="38">
         <v>0</v>
       </c>
       <c r="E63" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F63" s="9">
         <v>0</v>
       </c>
       <c r="G63" s="20">
         <v>0</v>
       </c>
       <c r="H63" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I63" s="9">
         <f>Sept!D62</f>
         <v>2358.38</v>
       </c>
       <c r="J63" s="20">
         <f>Sept!E62</f>
         <v>25.47</v>
       </c>
       <c r="K63" s="10">
         <f t="shared" si="1"/>
         <v>2383.85</v>
       </c>
       <c r="L63" s="8">
@@ -15067,73 +16084,82 @@
       </c>
       <c r="AD63" s="8">
         <f>Apr!D62</f>
         <v>96063.91</v>
       </c>
       <c r="AE63" s="32">
         <f>Apr!E62</f>
         <v>1035.79</v>
       </c>
       <c r="AF63" s="10">
         <f t="shared" si="8"/>
         <v>97099.7</v>
       </c>
       <c r="AG63" s="9">
         <f>May!D62</f>
         <v>81909.2</v>
       </c>
       <c r="AH63" s="20">
         <f>May!E62</f>
         <v>883.17</v>
       </c>
       <c r="AI63" s="10">
         <f t="shared" si="9"/>
         <v>82792.37</v>
       </c>
-      <c r="AJ63" s="9"/>
-[...1 lines deleted...]
-      <c r="AL63" s="10"/>
+      <c r="AJ63" s="9">
+        <f>June!D62</f>
+        <v>44552.800000000003</v>
+      </c>
+      <c r="AK63" s="25">
+        <f>June!E62</f>
+        <v>480.38</v>
+      </c>
+      <c r="AL63" s="10">
+        <f t="shared" si="10"/>
+        <v>45033.18</v>
+      </c>
       <c r="AM63" s="46">
-        <f t="shared" si="11"/>
-        <v>251283.32</v>
+        <f t="shared" si="12"/>
+        <v>296316.5</v>
       </c>
     </row>
     <row r="64" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A64" s="3">
         <v>60</v>
       </c>
       <c r="B64" s="43" t="s">
         <v>61</v>
       </c>
       <c r="C64" s="36">
         <v>0</v>
       </c>
       <c r="D64" s="33">
         <v>0</v>
       </c>
       <c r="E64" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F64" s="12">
         <v>0</v>
       </c>
       <c r="G64" s="21">
         <v>0</v>
       </c>
       <c r="H64" s="13">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I64" s="12">
         <f>Sept!D63</f>
         <v>4067.17</v>
       </c>
       <c r="J64" s="21">
         <f>Sept!E63</f>
         <v>37.64</v>
       </c>
       <c r="K64" s="13">
         <f t="shared" si="1"/>
         <v>4104.8100000000004</v>
       </c>
       <c r="L64" s="11">
@@ -15210,73 +16236,82 @@
       </c>
       <c r="AD64" s="11">
         <f>Apr!D63</f>
         <v>165283.6</v>
       </c>
       <c r="AE64" s="33">
         <f>Apr!E63</f>
         <v>1530.46</v>
       </c>
       <c r="AF64" s="13">
         <f t="shared" si="8"/>
         <v>166814.06</v>
       </c>
       <c r="AG64" s="12">
         <f>May!D63</f>
         <v>140929.59</v>
       </c>
       <c r="AH64" s="21">
         <f>May!E63</f>
         <v>1304.95</v>
       </c>
       <c r="AI64" s="13">
         <f t="shared" si="9"/>
         <v>142234.54</v>
       </c>
-      <c r="AJ64" s="12"/>
-[...1 lines deleted...]
-      <c r="AL64" s="13"/>
+      <c r="AJ64" s="12">
+        <f>June!D63</f>
+        <v>76655.72</v>
+      </c>
+      <c r="AK64" s="26">
+        <f>June!E63</f>
+        <v>709.8</v>
+      </c>
+      <c r="AL64" s="13">
+        <f t="shared" si="10"/>
+        <v>77365.52</v>
+      </c>
       <c r="AM64" s="47">
-        <f t="shared" si="11"/>
-        <v>431696.39</v>
+        <f t="shared" si="12"/>
+        <v>509061.91000000003</v>
       </c>
     </row>
     <row r="65" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A65" s="1">
         <v>61</v>
       </c>
       <c r="B65" s="42" t="s">
         <v>62</v>
       </c>
       <c r="C65" s="32">
         <v>0</v>
       </c>
       <c r="D65" s="38">
         <v>0</v>
       </c>
       <c r="E65" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F65" s="9">
         <v>0</v>
       </c>
       <c r="G65" s="20">
         <v>0</v>
       </c>
       <c r="H65" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I65" s="9">
         <f>Sept!D64</f>
         <v>3704.46</v>
       </c>
       <c r="J65" s="20">
         <f>Sept!E64</f>
         <v>44.15</v>
       </c>
       <c r="K65" s="10">
         <f t="shared" si="1"/>
         <v>3748.61</v>
       </c>
       <c r="L65" s="8">
@@ -15353,73 +16388,82 @@
       </c>
       <c r="AD65" s="8">
         <f>Apr!D64</f>
         <v>151496.45000000001</v>
       </c>
       <c r="AE65" s="32">
         <f>Apr!E64</f>
         <v>1795.16</v>
       </c>
       <c r="AF65" s="10">
         <f t="shared" si="8"/>
         <v>153291.61000000002</v>
       </c>
       <c r="AG65" s="9">
         <f>May!D64</f>
         <v>129173.93</v>
       </c>
       <c r="AH65" s="20">
         <f>May!E64</f>
         <v>1530.65</v>
       </c>
       <c r="AI65" s="10">
         <f t="shared" si="9"/>
         <v>130704.57999999999</v>
       </c>
-      <c r="AJ65" s="9"/>
-[...1 lines deleted...]
-      <c r="AL65" s="10"/>
+      <c r="AJ65" s="9">
+        <f>June!D64</f>
+        <v>70261.47</v>
+      </c>
+      <c r="AK65" s="25">
+        <f>June!E64</f>
+        <v>832.56</v>
+      </c>
+      <c r="AL65" s="10">
+        <f t="shared" si="10"/>
+        <v>71094.03</v>
+      </c>
       <c r="AM65" s="46">
-        <f t="shared" si="11"/>
-        <v>396701.77</v>
+        <f t="shared" si="12"/>
+        <v>467795.80000000005</v>
       </c>
     </row>
     <row r="66" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A66" s="1">
         <v>62</v>
       </c>
       <c r="B66" s="42" t="s">
         <v>63</v>
       </c>
       <c r="C66" s="32">
         <v>0</v>
       </c>
       <c r="D66" s="38">
         <v>0</v>
       </c>
       <c r="E66" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F66" s="9">
         <v>0</v>
       </c>
       <c r="G66" s="20">
         <v>0</v>
       </c>
       <c r="H66" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I66" s="9">
         <f>Sept!D65</f>
         <v>3651.01</v>
       </c>
       <c r="J66" s="20">
         <f>Sept!E65</f>
         <v>52.58</v>
       </c>
       <c r="K66" s="10">
         <f t="shared" si="1"/>
         <v>3703.59</v>
       </c>
       <c r="L66" s="8">
@@ -15496,73 +16540,82 @@
       </c>
       <c r="AD66" s="8">
         <f>Apr!D65</f>
         <v>148099.34</v>
       </c>
       <c r="AE66" s="32">
         <f>Apr!E65</f>
         <v>2138.04</v>
       </c>
       <c r="AF66" s="10">
         <f t="shared" si="8"/>
         <v>150237.38</v>
       </c>
       <c r="AG66" s="9">
         <f>May!D65</f>
         <v>126277.37</v>
       </c>
       <c r="AH66" s="20">
         <f>May!E65</f>
         <v>1823</v>
       </c>
       <c r="AI66" s="10">
         <f t="shared" si="9"/>
         <v>128100.37</v>
       </c>
-      <c r="AJ66" s="9"/>
-[...1 lines deleted...]
-      <c r="AL66" s="10"/>
+      <c r="AJ66" s="9">
+        <f>June!D65</f>
+        <v>68685.95</v>
+      </c>
+      <c r="AK66" s="25">
+        <f>June!E65</f>
+        <v>991.58</v>
+      </c>
+      <c r="AL66" s="10">
+        <f t="shared" si="10"/>
+        <v>69677.53</v>
+      </c>
       <c r="AM66" s="46">
-        <f t="shared" si="11"/>
-        <v>388797.75</v>
+        <f t="shared" si="12"/>
+        <v>458475.28</v>
       </c>
     </row>
     <row r="67" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A67" s="1">
         <v>63</v>
       </c>
       <c r="B67" s="42" t="s">
         <v>64</v>
       </c>
       <c r="C67" s="32">
         <v>0</v>
       </c>
       <c r="D67" s="38">
         <v>0</v>
       </c>
       <c r="E67" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F67" s="9">
         <v>0</v>
       </c>
       <c r="G67" s="20">
         <v>0</v>
       </c>
       <c r="H67" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I67" s="9">
         <f>Sept!D66</f>
         <v>4164.42</v>
       </c>
       <c r="J67" s="20">
         <f>Sept!E66</f>
         <v>22.43</v>
       </c>
       <c r="K67" s="10">
         <f t="shared" si="1"/>
         <v>4186.8500000000004</v>
       </c>
       <c r="L67" s="8">
@@ -15639,73 +16692,82 @@
       </c>
       <c r="AD67" s="8">
         <f>Apr!D66</f>
         <v>169242.87</v>
       </c>
       <c r="AE67" s="32">
         <f>Apr!E66</f>
         <v>911.96</v>
       </c>
       <c r="AF67" s="10">
         <f t="shared" si="8"/>
         <v>170154.83</v>
       </c>
       <c r="AG67" s="9">
         <f>May!D66</f>
         <v>144305.48000000001</v>
       </c>
       <c r="AH67" s="20">
         <f>May!E66</f>
         <v>777.59</v>
       </c>
       <c r="AI67" s="10">
         <f t="shared" si="9"/>
         <v>145083.07</v>
       </c>
-      <c r="AJ67" s="9"/>
-[...1 lines deleted...]
-      <c r="AL67" s="10"/>
+      <c r="AJ67" s="9">
+        <f>June!D66</f>
+        <v>78491.960000000006</v>
+      </c>
+      <c r="AK67" s="25">
+        <f>June!E66</f>
+        <v>422.95</v>
+      </c>
+      <c r="AL67" s="10">
+        <f t="shared" si="10"/>
+        <v>78914.91</v>
+      </c>
       <c r="AM67" s="46">
-        <f t="shared" si="11"/>
-        <v>440341.95</v>
+        <f t="shared" si="12"/>
+        <v>519256.86</v>
       </c>
     </row>
     <row r="68" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A68" s="1">
         <v>64</v>
       </c>
       <c r="B68" s="42" t="s">
         <v>65</v>
       </c>
       <c r="C68" s="32">
         <v>0</v>
       </c>
       <c r="D68" s="38">
         <v>0</v>
       </c>
       <c r="E68" s="10">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F68" s="9">
         <v>0</v>
       </c>
       <c r="G68" s="20">
         <v>0</v>
       </c>
       <c r="H68" s="10">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="I68" s="9">
         <f>Sept!D67</f>
         <v>3963.22</v>
       </c>
       <c r="J68" s="20">
         <f>Sept!E67</f>
         <v>50.86</v>
       </c>
       <c r="K68" s="10">
         <f t="shared" si="1"/>
         <v>4014.08</v>
       </c>
       <c r="L68" s="8">
@@ -15782,5274 +16844,5598 @@
       </c>
       <c r="AD68" s="8">
         <f>Apr!D67</f>
         <v>161126.88</v>
       </c>
       <c r="AE68" s="32">
         <f>Apr!E67</f>
         <v>2067.83</v>
       </c>
       <c r="AF68" s="10">
         <f t="shared" si="8"/>
         <v>163194.71</v>
       </c>
       <c r="AG68" s="9">
         <f>May!D67</f>
         <v>137385.35</v>
       </c>
       <c r="AH68" s="20">
         <f>May!E67</f>
         <v>1763.14</v>
       </c>
       <c r="AI68" s="10">
         <f t="shared" si="9"/>
         <v>139148.49000000002</v>
       </c>
-      <c r="AJ68" s="9"/>
-[...1 lines deleted...]
-      <c r="AL68" s="10"/>
+      <c r="AJ68" s="9">
+        <f>June!D67</f>
+        <v>74727.899999999994</v>
+      </c>
+      <c r="AK68" s="25">
+        <f>June!E67</f>
+        <v>959.02</v>
+      </c>
+      <c r="AL68" s="10">
+        <f t="shared" si="10"/>
+        <v>75686.92</v>
+      </c>
       <c r="AM68" s="46">
-        <f t="shared" si="11"/>
-        <v>422329.9</v>
+        <f t="shared" si="12"/>
+        <v>498016.82</v>
       </c>
     </row>
     <row r="69" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A69" s="3">
         <v>65</v>
       </c>
       <c r="B69" s="43" t="s">
         <v>66</v>
       </c>
       <c r="C69" s="36">
         <v>0</v>
       </c>
       <c r="D69" s="33">
         <v>0</v>
       </c>
       <c r="E69" s="13">
-        <f t="shared" si="10"/>
+        <f t="shared" si="11"/>
         <v>0</v>
       </c>
       <c r="F69" s="12">
         <v>0</v>
       </c>
       <c r="G69" s="21">
         <v>0</v>
       </c>
       <c r="H69" s="13">
-        <f t="shared" ref="H69:H103" si="12">F69+G69</f>
+        <f t="shared" ref="H69:H103" si="13">F69+G69</f>
         <v>0</v>
       </c>
       <c r="I69" s="12">
         <f>Sept!D68</f>
         <v>3124.46</v>
       </c>
       <c r="J69" s="21">
         <f>Sept!E68</f>
         <v>23.52</v>
       </c>
       <c r="K69" s="13">
-        <f t="shared" ref="K69:K103" si="13">I69+J69</f>
+        <f t="shared" ref="K69:K103" si="14">I69+J69</f>
         <v>3147.98</v>
       </c>
       <c r="L69" s="11">
         <f>Oct!D68</f>
         <v>3138.58</v>
       </c>
       <c r="M69" s="34">
         <f>Oct!E68</f>
         <v>24</v>
       </c>
       <c r="N69" s="13">
-        <f t="shared" ref="N69:N103" si="14">L69+M69</f>
+        <f t="shared" ref="N69:N103" si="15">L69+M69</f>
         <v>3162.58</v>
       </c>
       <c r="O69" s="12">
         <f>Nov!D68</f>
         <v>3025.55</v>
       </c>
       <c r="P69" s="21">
         <f>Nov!E68</f>
         <v>22.95</v>
       </c>
       <c r="Q69" s="13">
-        <f t="shared" ref="Q69:Q103" si="15">O69+P69</f>
+        <f t="shared" ref="Q69:Q103" si="16">O69+P69</f>
         <v>3048.5</v>
       </c>
       <c r="R69" s="12">
         <f>Dec!D68</f>
         <v>3068.78</v>
       </c>
       <c r="S69" s="26">
         <f>Dec!E68</f>
         <v>23.28</v>
       </c>
       <c r="T69" s="13">
-        <f t="shared" ref="T69:T103" si="16">R69+S69</f>
+        <f t="shared" ref="T69:T103" si="17">R69+S69</f>
         <v>3092.0600000000004</v>
       </c>
       <c r="U69" s="11">
         <f>Jan!D68</f>
         <v>3198.14</v>
       </c>
       <c r="V69" s="12">
         <f>Jan!E68</f>
         <v>24.26</v>
       </c>
       <c r="W69" s="13">
-        <f t="shared" ref="W69:W103" si="17">U69+V69</f>
+        <f t="shared" ref="W69:W103" si="18">U69+V69</f>
         <v>3222.4</v>
       </c>
       <c r="X69" s="12">
         <f>Feb!D68</f>
         <v>3273.65</v>
       </c>
       <c r="Y69" s="21">
         <f>Feb!E68</f>
         <v>24.84</v>
       </c>
       <c r="Z69" s="13">
-        <f t="shared" ref="Z69:Z103" si="18">X69+Y69</f>
+        <f t="shared" ref="Z69:Z103" si="19">X69+Y69</f>
         <v>3298.4900000000002</v>
       </c>
       <c r="AA69" s="12">
         <f>Mar!D68</f>
         <v>73848.13</v>
       </c>
       <c r="AB69" s="26">
         <f>Mar!E68</f>
         <v>560.26</v>
       </c>
       <c r="AC69" s="13">
-        <f t="shared" ref="AC69:AC103" si="19">AA69+AB69</f>
+        <f t="shared" ref="AC69:AC103" si="20">AA69+AB69</f>
         <v>74408.39</v>
       </c>
       <c r="AD69" s="11">
         <f>Apr!D68</f>
         <v>126050.99</v>
       </c>
       <c r="AE69" s="33">
         <f>Apr!E68</f>
         <v>956.31</v>
       </c>
       <c r="AF69" s="13">
-        <f t="shared" ref="AF69:AF103" si="20">AD69+AE69</f>
+        <f t="shared" ref="AF69:AF103" si="21">AD69+AE69</f>
         <v>127007.3</v>
       </c>
       <c r="AG69" s="12">
         <f>May!D68</f>
         <v>107477.78</v>
       </c>
       <c r="AH69" s="21">
         <f>May!E68</f>
         <v>815.4</v>
       </c>
       <c r="AI69" s="13">
-        <f t="shared" ref="AI69:AI103" si="21">AG69+AH69</f>
+        <f t="shared" ref="AI69:AI103" si="22">AG69+AH69</f>
         <v>108293.18</v>
       </c>
-      <c r="AJ69" s="12"/>
-[...1 lines deleted...]
-      <c r="AL69" s="13"/>
+      <c r="AJ69" s="12">
+        <f>June!D68</f>
+        <v>58460.3</v>
+      </c>
+      <c r="AK69" s="26">
+        <f>June!E68</f>
+        <v>443.52</v>
+      </c>
+      <c r="AL69" s="13">
+        <f t="shared" ref="AL69:AL103" si="23">AJ69+AK69</f>
+        <v>58903.82</v>
+      </c>
       <c r="AM69" s="47">
-        <f t="shared" si="11"/>
-        <v>328680.88</v>
+        <f t="shared" si="12"/>
+        <v>387584.7</v>
       </c>
     </row>
     <row r="70" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A70" s="1">
         <v>66</v>
       </c>
       <c r="B70" s="42" t="s">
         <v>67</v>
       </c>
       <c r="C70" s="32">
         <v>0</v>
       </c>
       <c r="D70" s="38">
         <v>0</v>
       </c>
       <c r="E70" s="10">
-        <f t="shared" ref="E70:E103" si="22">C70+D70</f>
+        <f t="shared" ref="E70:E103" si="24">C70+D70</f>
         <v>0</v>
       </c>
       <c r="F70" s="9">
         <v>0</v>
       </c>
       <c r="G70" s="20">
         <v>0</v>
       </c>
       <c r="H70" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I70" s="9">
         <f>Sept!D69</f>
         <v>3036.07</v>
       </c>
       <c r="J70" s="20">
         <f>Sept!E69</f>
         <v>30.08</v>
       </c>
       <c r="K70" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3066.15</v>
       </c>
       <c r="L70" s="8">
         <f>Oct!D69</f>
         <v>3106.56</v>
       </c>
       <c r="M70" s="32">
         <f>Oct!E69</f>
         <v>30.7</v>
       </c>
       <c r="N70" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3137.2599999999998</v>
       </c>
       <c r="O70" s="9">
         <f>Nov!D69</f>
         <v>2967.38</v>
       </c>
       <c r="P70" s="20">
         <f>Nov!E69</f>
         <v>29.36</v>
       </c>
       <c r="Q70" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2996.7400000000002</v>
       </c>
       <c r="R70" s="9">
         <f>Dec!D69</f>
         <v>3009.78</v>
       </c>
       <c r="S70" s="25">
         <f>Dec!E69</f>
         <v>29.78</v>
       </c>
       <c r="T70" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3039.5600000000004</v>
       </c>
       <c r="U70" s="8">
         <f>Jan!D69</f>
         <v>3136.66</v>
       </c>
       <c r="V70" s="9">
         <f>Jan!E69</f>
         <v>31.04</v>
       </c>
       <c r="W70" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3167.7</v>
       </c>
       <c r="X70" s="9">
         <f>Feb!D69</f>
         <v>3210.71</v>
       </c>
       <c r="Y70" s="20">
         <f>Feb!E69</f>
         <v>31.77</v>
       </c>
       <c r="Z70" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3242.48</v>
       </c>
       <c r="AA70" s="9">
         <f>Mar!D69</f>
         <v>72428.31</v>
       </c>
       <c r="AB70" s="25">
         <f>Mar!E69</f>
         <v>716.66</v>
       </c>
       <c r="AC70" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>73144.97</v>
       </c>
       <c r="AD70" s="8">
         <f>Apr!D69</f>
         <v>123627.51</v>
       </c>
       <c r="AE70" s="32">
         <f>Apr!E69</f>
         <v>1223.26</v>
       </c>
       <c r="AF70" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>124850.76999999999</v>
       </c>
       <c r="AG70" s="9">
         <f>May!D69</f>
         <v>105411.39</v>
       </c>
       <c r="AH70" s="20">
         <f>May!E69</f>
         <v>1043.02</v>
       </c>
       <c r="AI70" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>106454.41</v>
       </c>
-      <c r="AJ70" s="9"/>
-[...1 lines deleted...]
-      <c r="AL70" s="10"/>
+      <c r="AJ70" s="9">
+        <f>June!D69</f>
+        <v>57336.33</v>
+      </c>
+      <c r="AK70" s="25">
+        <f>June!E69</f>
+        <v>567.33000000000004</v>
+      </c>
+      <c r="AL70" s="10">
+        <f t="shared" si="23"/>
+        <v>57903.66</v>
+      </c>
       <c r="AM70" s="46">
-        <f t="shared" ref="AM70:AM103" si="23">E70+H70+K70+N70+Q70+T70+W70+Z70+AC70+AF70+AI70+AL70</f>
-        <v>323100.04000000004</v>
+        <f t="shared" ref="AM70:AM103" si="25">E70+H70+K70+N70+Q70+T70+W70+Z70+AC70+AF70+AI70+AL70</f>
+        <v>381003.70000000007</v>
       </c>
     </row>
     <row r="71" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A71" s="1">
         <v>67</v>
       </c>
       <c r="B71" s="42" t="s">
         <v>68</v>
       </c>
       <c r="C71" s="32">
         <v>0</v>
       </c>
       <c r="D71" s="38">
         <v>0</v>
       </c>
       <c r="E71" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F71" s="9">
         <v>0</v>
       </c>
       <c r="G71" s="20">
         <v>0</v>
       </c>
       <c r="H71" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I71" s="9">
         <f>Sept!D70</f>
         <v>3630.61</v>
       </c>
       <c r="J71" s="20">
         <f>Sept!E70</f>
         <v>19.21</v>
       </c>
       <c r="K71" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3649.82</v>
       </c>
       <c r="L71" s="8">
         <f>Oct!D70</f>
         <v>3659</v>
       </c>
       <c r="M71" s="32">
         <f>Oct!E70</f>
         <v>19.600000000000001</v>
       </c>
       <c r="N71" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3678.6</v>
       </c>
       <c r="O71" s="9">
         <f>Nov!D70</f>
         <v>3521.47</v>
       </c>
       <c r="P71" s="20">
         <f>Nov!E70</f>
         <v>18.75</v>
       </c>
       <c r="Q71" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3540.22</v>
       </c>
       <c r="R71" s="9">
         <f>Dec!D70</f>
         <v>3571.78</v>
       </c>
       <c r="S71" s="25">
         <f>Dec!E70</f>
         <v>19.02</v>
       </c>
       <c r="T71" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3590.8</v>
       </c>
       <c r="U71" s="8">
         <f>Jan!D70</f>
         <v>3722.35</v>
       </c>
       <c r="V71" s="9">
         <f>Jan!E70</f>
         <v>19.82</v>
       </c>
       <c r="W71" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3742.17</v>
       </c>
       <c r="X71" s="9">
         <f>Feb!D70</f>
         <v>3810.23</v>
       </c>
       <c r="Y71" s="20">
         <f>Feb!E70</f>
         <v>20.29</v>
       </c>
       <c r="Z71" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3830.52</v>
       </c>
       <c r="AA71" s="9">
         <f>Mar!D70</f>
         <v>85952.49</v>
       </c>
       <c r="AB71" s="25">
         <f>Mar!E70</f>
         <v>457.66</v>
       </c>
       <c r="AC71" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>86410.150000000009</v>
       </c>
       <c r="AD71" s="8">
         <f>Apr!D70</f>
         <v>146711.87</v>
       </c>
       <c r="AE71" s="32">
         <f>Apr!E70</f>
         <v>781.18</v>
       </c>
       <c r="AF71" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>147493.04999999999</v>
       </c>
       <c r="AG71" s="9">
         <f>May!D70</f>
         <v>125094.34</v>
       </c>
       <c r="AH71" s="20">
         <f>May!E70</f>
         <v>666.08</v>
       </c>
       <c r="AI71" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>125760.42</v>
       </c>
-      <c r="AJ71" s="9"/>
-[...1 lines deleted...]
-      <c r="AL71" s="10"/>
+      <c r="AJ71" s="9">
+        <f>June!D70</f>
+        <v>68042.47</v>
+      </c>
+      <c r="AK71" s="25">
+        <f>June!E70</f>
+        <v>362.3</v>
+      </c>
+      <c r="AL71" s="10">
+        <f t="shared" si="23"/>
+        <v>68404.77</v>
+      </c>
       <c r="AM71" s="46">
-        <f t="shared" si="23"/>
-        <v>381695.75</v>
+        <f t="shared" si="25"/>
+        <v>450100.52</v>
       </c>
     </row>
     <row r="72" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A72" s="1">
         <v>68</v>
       </c>
       <c r="B72" s="42" t="s">
         <v>69</v>
       </c>
       <c r="C72" s="32">
         <v>0</v>
       </c>
       <c r="D72" s="38">
         <v>0</v>
       </c>
       <c r="E72" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F72" s="9">
         <v>0</v>
       </c>
       <c r="G72" s="20">
         <v>0</v>
       </c>
       <c r="H72" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I72" s="9">
         <f>Sept!D71</f>
         <v>2243.96</v>
       </c>
       <c r="J72" s="20">
         <f>Sept!E71</f>
         <v>11.3</v>
       </c>
       <c r="K72" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2255.2600000000002</v>
       </c>
       <c r="L72" s="8">
         <f>Oct!D71</f>
         <v>2289.36</v>
       </c>
       <c r="M72" s="32">
         <f>Oct!E71</f>
         <v>11.53</v>
       </c>
       <c r="N72" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2300.8900000000003</v>
       </c>
       <c r="O72" s="9">
         <f>Nov!D71</f>
         <v>2189.96</v>
       </c>
       <c r="P72" s="20">
         <f>Nov!E71</f>
         <v>11.03</v>
       </c>
       <c r="Q72" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2200.9900000000002</v>
       </c>
       <c r="R72" s="9">
         <f>Dec!D71</f>
         <v>2221.25</v>
       </c>
       <c r="S72" s="25">
         <f>Dec!E71</f>
         <v>11.19</v>
       </c>
       <c r="T72" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2232.44</v>
       </c>
       <c r="U72" s="8">
         <f>Jan!D71</f>
         <v>2314.88</v>
       </c>
       <c r="V72" s="9">
         <f>Jan!E71</f>
         <v>11.66</v>
       </c>
       <c r="W72" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2326.54</v>
       </c>
       <c r="X72" s="9">
         <f>Feb!D71</f>
         <v>2369.5300000000002</v>
       </c>
       <c r="Y72" s="20">
         <f>Feb!E71</f>
         <v>11.93</v>
       </c>
       <c r="Z72" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>2381.46</v>
       </c>
       <c r="AA72" s="9">
         <f>Mar!D71</f>
         <v>53452.83</v>
       </c>
       <c r="AB72" s="25">
         <f>Mar!E71</f>
         <v>269.18</v>
       </c>
       <c r="AC72" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>53722.01</v>
       </c>
       <c r="AD72" s="8">
         <f>Apr!D71</f>
         <v>91238.37</v>
       </c>
       <c r="AE72" s="32">
         <f>Apr!E71</f>
         <v>459.46</v>
       </c>
       <c r="AF72" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>91697.83</v>
       </c>
       <c r="AG72" s="9">
         <f>May!D71</f>
         <v>77794.69</v>
       </c>
       <c r="AH72" s="20">
         <f>May!E71</f>
         <v>391.76</v>
       </c>
       <c r="AI72" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>78186.45</v>
       </c>
-      <c r="AJ72" s="9"/>
-[...1 lines deleted...]
-      <c r="AL72" s="10"/>
+      <c r="AJ72" s="9">
+        <f>June!D71</f>
+        <v>42314.8</v>
+      </c>
+      <c r="AK72" s="25">
+        <f>June!E71</f>
+        <v>213.09</v>
+      </c>
+      <c r="AL72" s="10">
+        <f t="shared" si="23"/>
+        <v>42527.89</v>
+      </c>
       <c r="AM72" s="46">
-        <f t="shared" si="23"/>
-        <v>237303.87</v>
+        <f t="shared" si="25"/>
+        <v>279831.76</v>
       </c>
     </row>
     <row r="73" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A73" s="1">
         <v>69</v>
       </c>
       <c r="B73" s="42" t="s">
         <v>70</v>
       </c>
       <c r="C73" s="32">
         <v>0</v>
       </c>
       <c r="D73" s="38">
         <v>0</v>
       </c>
       <c r="E73" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F73" s="9">
         <v>0</v>
       </c>
       <c r="G73" s="20">
         <v>0</v>
       </c>
       <c r="H73" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I73" s="9">
         <f>Sept!D72</f>
         <v>2579.13</v>
       </c>
       <c r="J73" s="20">
         <f>Sept!E72</f>
         <v>8.4600000000000009</v>
       </c>
       <c r="K73" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2587.59</v>
       </c>
       <c r="L73" s="8">
         <f>Oct!D72</f>
         <v>2621.4299999999998</v>
       </c>
       <c r="M73" s="32">
         <f>Oct!E72</f>
         <v>8.64</v>
       </c>
       <c r="N73" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2630.0699999999997</v>
       </c>
       <c r="O73" s="9">
         <f>Nov!D72</f>
         <v>2512.2800000000002</v>
       </c>
       <c r="P73" s="20">
         <f>Nov!E72</f>
         <v>8.26</v>
       </c>
       <c r="Q73" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2520.5400000000004</v>
       </c>
       <c r="R73" s="9">
         <f>Dec!D72</f>
         <v>2548.1799999999998</v>
       </c>
       <c r="S73" s="25">
         <f>Dec!E72</f>
         <v>8.3800000000000008</v>
       </c>
       <c r="T73" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2556.56</v>
       </c>
       <c r="U73" s="8">
         <f>Jan!D72</f>
         <v>2655.6</v>
       </c>
       <c r="V73" s="9">
         <f>Jan!E72</f>
         <v>8.73</v>
       </c>
       <c r="W73" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2664.33</v>
       </c>
       <c r="X73" s="9">
         <f>Feb!D72</f>
         <v>2718.29</v>
       </c>
       <c r="Y73" s="20">
         <f>Feb!E72</f>
         <v>8.94</v>
       </c>
       <c r="Z73" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>2727.23</v>
       </c>
       <c r="AA73" s="9">
         <f>Mar!D72</f>
         <v>61320.17</v>
       </c>
       <c r="AB73" s="25">
         <f>Mar!E72</f>
         <v>201.65</v>
       </c>
       <c r="AC73" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>61521.82</v>
       </c>
       <c r="AD73" s="8">
         <f>Apr!D72</f>
         <v>104667.09</v>
       </c>
       <c r="AE73" s="32">
         <f>Apr!E72</f>
         <v>344.2</v>
       </c>
       <c r="AF73" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>105011.29</v>
       </c>
       <c r="AG73" s="9">
         <f>May!D72</f>
         <v>89244.73</v>
       </c>
       <c r="AH73" s="20">
         <f>May!E72</f>
         <v>293.48</v>
       </c>
       <c r="AI73" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>89538.209999999992</v>
       </c>
-      <c r="AJ73" s="9"/>
-[...1 lines deleted...]
-      <c r="AL73" s="10"/>
+      <c r="AJ73" s="9">
+        <f>June!D72</f>
+        <v>48542.81</v>
+      </c>
+      <c r="AK73" s="25">
+        <f>June!E72</f>
+        <v>159.63999999999999</v>
+      </c>
+      <c r="AL73" s="10">
+        <f t="shared" si="23"/>
+        <v>48702.45</v>
+      </c>
       <c r="AM73" s="46">
-        <f t="shared" si="23"/>
-        <v>271757.64</v>
+        <f t="shared" si="25"/>
+        <v>320460.09000000003</v>
       </c>
     </row>
     <row r="74" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A74" s="3">
         <v>70</v>
       </c>
       <c r="B74" s="43" t="s">
         <v>71</v>
       </c>
       <c r="C74" s="36">
         <v>0</v>
       </c>
       <c r="D74" s="33">
         <v>0</v>
       </c>
       <c r="E74" s="13">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F74" s="12">
         <v>0</v>
       </c>
       <c r="G74" s="21">
         <v>0</v>
       </c>
       <c r="H74" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I74" s="12">
         <f>Sept!D73</f>
         <v>3226.39</v>
       </c>
       <c r="J74" s="21">
         <f>Sept!E73</f>
         <v>13.29</v>
       </c>
       <c r="K74" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3239.68</v>
       </c>
       <c r="L74" s="11">
         <f>Oct!D73</f>
         <v>3291.7</v>
       </c>
       <c r="M74" s="34">
         <f>Oct!E73</f>
         <v>13.56</v>
       </c>
       <c r="N74" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3305.2599999999998</v>
       </c>
       <c r="O74" s="12">
         <f>Nov!D73</f>
         <v>3148.76</v>
       </c>
       <c r="P74" s="21">
         <f>Nov!E73</f>
         <v>12.97</v>
       </c>
       <c r="Q74" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3161.73</v>
       </c>
       <c r="R74" s="12">
         <f>Dec!D73</f>
         <v>3193.74</v>
       </c>
       <c r="S74" s="26">
         <f>Dec!E73</f>
         <v>13.15</v>
       </c>
       <c r="T74" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3206.89</v>
       </c>
       <c r="U74" s="11">
         <f>Jan!D73</f>
         <v>3328.38</v>
       </c>
       <c r="V74" s="12">
         <f>Jan!E73</f>
         <v>13.71</v>
       </c>
       <c r="W74" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3342.09</v>
       </c>
       <c r="X74" s="12">
         <f>Feb!D73</f>
         <v>3406.95</v>
       </c>
       <c r="Y74" s="21">
         <f>Feb!E73</f>
         <v>14.03</v>
       </c>
       <c r="Z74" s="13">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3420.98</v>
       </c>
       <c r="AA74" s="12">
         <f>Mar!D73</f>
         <v>76855.34</v>
       </c>
       <c r="AB74" s="26">
         <f>Mar!E73</f>
         <v>316.5</v>
       </c>
       <c r="AC74" s="13">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>77171.839999999997</v>
       </c>
       <c r="AD74" s="11">
         <f>Apr!D73</f>
         <v>131183.99</v>
       </c>
       <c r="AE74" s="33">
         <f>Apr!E73</f>
         <v>540.23</v>
       </c>
       <c r="AF74" s="13">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>131724.22</v>
       </c>
       <c r="AG74" s="12">
         <f>May!D73</f>
         <v>111854.45</v>
       </c>
       <c r="AH74" s="21">
         <f>May!E73</f>
         <v>460.63</v>
       </c>
       <c r="AI74" s="13">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>112315.08</v>
       </c>
-      <c r="AJ74" s="12"/>
-[...1 lines deleted...]
-      <c r="AL74" s="13"/>
+      <c r="AJ74" s="12">
+        <f>June!D73</f>
+        <v>60840.9</v>
+      </c>
+      <c r="AK74" s="26">
+        <f>June!E73</f>
+        <v>250.55</v>
+      </c>
+      <c r="AL74" s="13">
+        <f t="shared" si="23"/>
+        <v>61091.450000000004</v>
+      </c>
       <c r="AM74" s="47">
-        <f t="shared" si="23"/>
-        <v>340887.77</v>
+        <f t="shared" si="25"/>
+        <v>401979.22000000003</v>
       </c>
     </row>
     <row r="75" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A75" s="1">
         <v>71</v>
       </c>
       <c r="B75" s="42" t="s">
         <v>72</v>
       </c>
       <c r="C75" s="32">
         <v>0</v>
       </c>
       <c r="D75" s="38">
         <v>0</v>
       </c>
       <c r="E75" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F75" s="9">
         <v>0</v>
       </c>
       <c r="G75" s="20">
         <v>0</v>
       </c>
       <c r="H75" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I75" s="9">
         <f>Sept!D74</f>
         <v>3679.79</v>
       </c>
       <c r="J75" s="20">
         <f>Sept!E74</f>
         <v>6.12</v>
       </c>
       <c r="K75" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3685.91</v>
       </c>
       <c r="L75" s="8">
         <f>Oct!D74</f>
         <v>3706.92</v>
       </c>
       <c r="M75" s="32">
         <f>Oct!E74</f>
         <v>6.24</v>
       </c>
       <c r="N75" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3713.16</v>
       </c>
       <c r="O75" s="9">
         <f>Nov!D74</f>
         <v>3568.37</v>
       </c>
       <c r="P75" s="20">
         <f>Nov!E74</f>
         <v>5.97</v>
       </c>
       <c r="Q75" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3574.3399999999997</v>
       </c>
       <c r="R75" s="9">
         <f>Dec!D74</f>
         <v>3619.35</v>
       </c>
       <c r="S75" s="25">
         <f>Dec!E74</f>
         <v>6.06</v>
       </c>
       <c r="T75" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3625.41</v>
       </c>
       <c r="U75" s="8">
         <f>Jan!D74</f>
         <v>3771.93</v>
       </c>
       <c r="V75" s="9">
         <f>Jan!E74</f>
         <v>6.31</v>
       </c>
       <c r="W75" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3778.24</v>
       </c>
       <c r="X75" s="9">
         <f>Feb!D74</f>
         <v>3860.98</v>
       </c>
       <c r="Y75" s="20">
         <f>Feb!E74</f>
         <v>6.46</v>
       </c>
       <c r="Z75" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3867.44</v>
       </c>
       <c r="AA75" s="9">
         <f>Mar!D74</f>
         <v>87097.38</v>
       </c>
       <c r="AB75" s="25">
         <f>Mar!E74</f>
         <v>145.81</v>
       </c>
       <c r="AC75" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>87243.19</v>
       </c>
       <c r="AD75" s="8">
         <f>Apr!D74</f>
         <v>148666.07</v>
       </c>
       <c r="AE75" s="32">
         <f>Apr!E74</f>
         <v>248.88</v>
       </c>
       <c r="AF75" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>148914.95000000001</v>
       </c>
       <c r="AG75" s="9">
         <f>May!D74</f>
         <v>126760.6</v>
       </c>
       <c r="AH75" s="20">
         <f>May!E74</f>
         <v>212.21</v>
       </c>
       <c r="AI75" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>126972.81000000001</v>
       </c>
-      <c r="AJ75" s="9"/>
-[...1 lines deleted...]
-      <c r="AL75" s="10"/>
+      <c r="AJ75" s="9">
+        <f>June!D74</f>
+        <v>68948.789999999994</v>
+      </c>
+      <c r="AK75" s="25">
+        <f>June!E74</f>
+        <v>115.43</v>
+      </c>
+      <c r="AL75" s="10">
+        <f t="shared" si="23"/>
+        <v>69064.219999999987</v>
+      </c>
       <c r="AM75" s="46">
-        <f t="shared" si="23"/>
-        <v>385375.45</v>
+        <f t="shared" si="25"/>
+        <v>454439.67</v>
       </c>
     </row>
     <row r="76" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A76" s="1">
         <v>72</v>
       </c>
       <c r="B76" s="42" t="s">
         <v>73</v>
       </c>
       <c r="C76" s="32">
         <v>0</v>
       </c>
       <c r="D76" s="38">
         <v>0</v>
       </c>
       <c r="E76" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F76" s="9">
         <v>0</v>
       </c>
       <c r="G76" s="20">
         <v>0</v>
       </c>
       <c r="H76" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I76" s="9">
         <f>Sept!D75</f>
         <v>2646.21</v>
       </c>
       <c r="J76" s="20">
         <f>Sept!E75</f>
         <v>38.86</v>
       </c>
       <c r="K76" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2685.07</v>
       </c>
       <c r="L76" s="8">
         <f>Oct!D75</f>
         <v>2677.79</v>
       </c>
       <c r="M76" s="32">
         <f>Oct!E75</f>
         <v>39.65</v>
       </c>
       <c r="N76" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2717.44</v>
       </c>
       <c r="O76" s="9">
         <f>Nov!D75</f>
         <v>2571.92</v>
       </c>
       <c r="P76" s="20">
         <f>Nov!E75</f>
         <v>37.93</v>
       </c>
       <c r="Q76" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2609.85</v>
       </c>
       <c r="R76" s="9">
         <f>Dec!D75</f>
         <v>2608.66</v>
       </c>
       <c r="S76" s="25">
         <f>Dec!E75</f>
         <v>38.47</v>
       </c>
       <c r="T76" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2647.1299999999997</v>
       </c>
       <c r="U76" s="8">
         <f>Jan!D75</f>
         <v>2718.63</v>
       </c>
       <c r="V76" s="9">
         <f>Jan!E75</f>
         <v>40.090000000000003</v>
       </c>
       <c r="W76" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2758.7200000000003</v>
       </c>
       <c r="X76" s="9">
         <f>Feb!D75</f>
         <v>2782.81</v>
       </c>
       <c r="Y76" s="20">
         <f>Feb!E75</f>
         <v>41.04</v>
       </c>
       <c r="Z76" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>2823.85</v>
       </c>
       <c r="AA76" s="9">
         <f>Mar!D75</f>
         <v>62775.77</v>
       </c>
       <c r="AB76" s="25">
         <f>Mar!E75</f>
         <v>925.74</v>
       </c>
       <c r="AC76" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>63701.509999999995</v>
       </c>
       <c r="AD76" s="8">
         <f>Apr!D75</f>
         <v>107151.63</v>
       </c>
       <c r="AE76" s="32">
         <f>Apr!E75</f>
         <v>1580.14</v>
       </c>
       <c r="AF76" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>108731.77</v>
       </c>
       <c r="AG76" s="9">
         <f>May!D75</f>
         <v>91363.18</v>
       </c>
       <c r="AH76" s="20">
         <f>May!E75</f>
         <v>1347.31</v>
       </c>
       <c r="AI76" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>92710.489999999991</v>
       </c>
-      <c r="AJ76" s="9"/>
-[...1 lines deleted...]
-      <c r="AL76" s="10"/>
+      <c r="AJ76" s="9">
+        <f>June!D75</f>
+        <v>49695.1</v>
+      </c>
+      <c r="AK76" s="25">
+        <f>June!E75</f>
+        <v>732.84</v>
+      </c>
+      <c r="AL76" s="10">
+        <f t="shared" si="23"/>
+        <v>50427.939999999995</v>
+      </c>
       <c r="AM76" s="46">
-        <f t="shared" si="23"/>
-        <v>281385.82999999996</v>
+        <f t="shared" si="25"/>
+        <v>331813.76999999996</v>
       </c>
     </row>
     <row r="77" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A77" s="1">
         <v>73</v>
       </c>
       <c r="B77" s="42" t="s">
         <v>74</v>
       </c>
       <c r="C77" s="32">
         <v>0</v>
       </c>
       <c r="D77" s="38">
         <v>0</v>
       </c>
       <c r="E77" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F77" s="9">
         <v>0</v>
       </c>
       <c r="G77" s="20">
         <v>0</v>
       </c>
       <c r="H77" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I77" s="9">
         <f>Sept!D76</f>
         <v>3319.58</v>
       </c>
       <c r="J77" s="20">
         <f>Sept!E76</f>
         <v>21.05</v>
       </c>
       <c r="K77" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3340.63</v>
       </c>
       <c r="L77" s="8">
         <f>Oct!D76</f>
         <v>3371.84</v>
       </c>
       <c r="M77" s="32">
         <f>Oct!E76</f>
         <v>21.48</v>
       </c>
       <c r="N77" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3393.32</v>
       </c>
       <c r="O77" s="9">
         <f>Nov!D76</f>
         <v>3232.49</v>
       </c>
       <c r="P77" s="20">
         <f>Nov!E76</f>
         <v>20.55</v>
       </c>
       <c r="Q77" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3253.04</v>
       </c>
       <c r="R77" s="9">
         <f>Dec!D76</f>
         <v>3278.67</v>
       </c>
       <c r="S77" s="25">
         <f>Dec!E76</f>
         <v>20.84</v>
       </c>
       <c r="T77" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3299.51</v>
       </c>
       <c r="U77" s="8">
         <f>Jan!D76</f>
         <v>3416.89</v>
       </c>
       <c r="V77" s="9">
         <f>Jan!E76</f>
         <v>21.72</v>
       </c>
       <c r="W77" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3438.6099999999997</v>
       </c>
       <c r="X77" s="9">
         <f>Feb!D76</f>
         <v>3497.55</v>
       </c>
       <c r="Y77" s="20">
         <f>Feb!E76</f>
         <v>22.23</v>
       </c>
       <c r="Z77" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3519.78</v>
       </c>
       <c r="AA77" s="9">
         <f>Mar!D76</f>
         <v>78899.09</v>
       </c>
       <c r="AB77" s="25">
         <f>Mar!E76</f>
         <v>501.53</v>
       </c>
       <c r="AC77" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>79400.62</v>
       </c>
       <c r="AD77" s="8">
         <f>Apr!D76</f>
         <v>134672.46</v>
       </c>
       <c r="AE77" s="32">
         <f>Apr!E76</f>
         <v>856.06</v>
       </c>
       <c r="AF77" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>135528.51999999999</v>
       </c>
       <c r="AG77" s="9">
         <f>May!D76</f>
         <v>114828.9</v>
       </c>
       <c r="AH77" s="20">
         <f>May!E76</f>
         <v>729.92</v>
       </c>
       <c r="AI77" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>115558.81999999999</v>
       </c>
-      <c r="AJ77" s="9"/>
-[...1 lines deleted...]
-      <c r="AL77" s="10"/>
+      <c r="AJ77" s="9">
+        <f>June!D76</f>
+        <v>62458.79</v>
+      </c>
+      <c r="AK77" s="25">
+        <f>June!E76</f>
+        <v>397.02</v>
+      </c>
+      <c r="AL77" s="10">
+        <f t="shared" si="23"/>
+        <v>62855.81</v>
+      </c>
       <c r="AM77" s="46">
-        <f t="shared" si="23"/>
-        <v>350732.85</v>
+        <f t="shared" si="25"/>
+        <v>413588.66</v>
       </c>
     </row>
     <row r="78" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A78" s="1">
         <v>74</v>
       </c>
       <c r="B78" s="42" t="s">
         <v>75</v>
       </c>
       <c r="C78" s="32">
         <v>0</v>
       </c>
       <c r="D78" s="38">
         <v>0</v>
       </c>
       <c r="E78" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F78" s="9">
         <v>0</v>
       </c>
       <c r="G78" s="20">
         <v>0</v>
       </c>
       <c r="H78" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I78" s="9">
         <f>Sept!D77</f>
         <v>3200.15</v>
       </c>
       <c r="J78" s="20">
         <f>Sept!E77</f>
         <v>14.91</v>
       </c>
       <c r="K78" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3215.06</v>
       </c>
       <c r="L78" s="8">
         <f>Oct!D77</f>
         <v>3238.83</v>
       </c>
       <c r="M78" s="32">
         <f>Oct!E77</f>
         <v>15.21</v>
       </c>
       <c r="N78" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3254.04</v>
       </c>
       <c r="O78" s="9">
         <f>Nov!D77</f>
         <v>3110.54</v>
       </c>
       <c r="P78" s="20">
         <f>Nov!E77</f>
         <v>14.55</v>
       </c>
       <c r="Q78" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3125.09</v>
       </c>
       <c r="R78" s="9">
         <f>Dec!D77</f>
         <v>3154.98</v>
       </c>
       <c r="S78" s="25">
         <f>Dec!E77</f>
         <v>14.76</v>
       </c>
       <c r="T78" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3169.7400000000002</v>
       </c>
       <c r="U78" s="8">
         <f>Jan!D77</f>
         <v>3287.98</v>
       </c>
       <c r="V78" s="9">
         <f>Jan!E77</f>
         <v>15.38</v>
       </c>
       <c r="W78" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3303.36</v>
       </c>
       <c r="X78" s="9">
         <f>Feb!D77</f>
         <v>3365.6</v>
       </c>
       <c r="Y78" s="20">
         <f>Feb!E77</f>
         <v>15.75</v>
       </c>
       <c r="Z78" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3381.35</v>
       </c>
       <c r="AA78" s="9">
         <f>Mar!D77</f>
         <v>75922.559999999998</v>
       </c>
       <c r="AB78" s="25">
         <f>Mar!E77</f>
         <v>355.17</v>
       </c>
       <c r="AC78" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>76277.73</v>
       </c>
       <c r="AD78" s="8">
         <f>Apr!D77</f>
         <v>129591.82</v>
       </c>
       <c r="AE78" s="32">
         <f>Apr!E77</f>
         <v>606.24</v>
       </c>
       <c r="AF78" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>130198.06000000001</v>
       </c>
       <c r="AG78" s="9">
         <f>May!D77</f>
         <v>110496.88</v>
       </c>
       <c r="AH78" s="20">
         <f>May!E77</f>
         <v>516.9</v>
       </c>
       <c r="AI78" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>111013.78</v>
       </c>
-      <c r="AJ78" s="9"/>
-[...1 lines deleted...]
-      <c r="AL78" s="10"/>
+      <c r="AJ78" s="9">
+        <f>June!D77</f>
+        <v>60102.48</v>
+      </c>
+      <c r="AK78" s="25">
+        <f>June!E77</f>
+        <v>281.16000000000003</v>
+      </c>
+      <c r="AL78" s="10">
+        <f t="shared" si="23"/>
+        <v>60383.640000000007</v>
+      </c>
       <c r="AM78" s="46">
-        <f t="shared" si="23"/>
-        <v>336938.20999999996</v>
+        <f t="shared" si="25"/>
+        <v>397321.85</v>
       </c>
     </row>
     <row r="79" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A79" s="3">
         <v>75</v>
       </c>
       <c r="B79" s="43" t="s">
         <v>76</v>
       </c>
       <c r="C79" s="36">
         <v>0</v>
       </c>
       <c r="D79" s="33">
         <v>0</v>
       </c>
       <c r="E79" s="13">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F79" s="12">
         <v>0</v>
       </c>
       <c r="G79" s="21">
         <v>0</v>
       </c>
       <c r="H79" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I79" s="12">
         <f>Sept!D78</f>
         <v>5956.05</v>
       </c>
       <c r="J79" s="21">
         <f>Sept!E78</f>
         <v>8.34</v>
       </c>
       <c r="K79" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>5964.39</v>
       </c>
       <c r="L79" s="11">
         <f>Oct!D78</f>
         <v>6042.65</v>
       </c>
       <c r="M79" s="34">
         <f>Oct!E78</f>
         <v>8.51</v>
       </c>
       <c r="N79" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>6051.16</v>
       </c>
       <c r="O79" s="12">
         <f>Nov!D78</f>
         <v>5796.33</v>
       </c>
       <c r="P79" s="21">
         <f>Nov!E78</f>
         <v>8.14</v>
       </c>
       <c r="Q79" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>5804.47</v>
       </c>
       <c r="R79" s="12">
         <f>Dec!D78</f>
         <v>5879.15</v>
       </c>
       <c r="S79" s="26">
         <f>Dec!E78</f>
         <v>8.25</v>
       </c>
       <c r="T79" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>5887.4</v>
       </c>
       <c r="U79" s="11">
         <f>Jan!D78</f>
         <v>6126.98</v>
       </c>
       <c r="V79" s="12">
         <f>Jan!E78</f>
         <v>8.6</v>
       </c>
       <c r="W79" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>6135.58</v>
       </c>
       <c r="X79" s="12">
         <f>Feb!D78</f>
         <v>6271.63</v>
       </c>
       <c r="Y79" s="21">
         <f>Feb!E78</f>
         <v>8.8000000000000007</v>
       </c>
       <c r="Z79" s="13">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>6280.43</v>
       </c>
       <c r="AA79" s="12">
         <f>Mar!D78</f>
         <v>141477.76000000001</v>
       </c>
       <c r="AB79" s="26">
         <f>Mar!E78</f>
         <v>198.63</v>
       </c>
       <c r="AC79" s="13">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>141676.39000000001</v>
       </c>
       <c r="AD79" s="11">
         <f>Apr!D78</f>
         <v>241487.67</v>
       </c>
       <c r="AE79" s="33">
         <f>Apr!E78</f>
         <v>339.05</v>
       </c>
       <c r="AF79" s="13">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>241826.72</v>
       </c>
       <c r="AG79" s="12">
         <f>May!D78</f>
         <v>205905.23</v>
       </c>
       <c r="AH79" s="21">
         <f>May!E78</f>
         <v>289.08999999999997</v>
       </c>
       <c r="AI79" s="13">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>206194.32</v>
       </c>
-      <c r="AJ79" s="12"/>
-[...1 lines deleted...]
-      <c r="AL79" s="13"/>
+      <c r="AJ79" s="12">
+        <f>June!D78</f>
+        <v>111997.87</v>
+      </c>
+      <c r="AK79" s="26">
+        <f>June!E78</f>
+        <v>157.25</v>
+      </c>
+      <c r="AL79" s="13">
+        <f t="shared" si="23"/>
+        <v>112155.12</v>
+      </c>
       <c r="AM79" s="47">
-        <f t="shared" si="23"/>
-        <v>625820.8600000001</v>
+        <f t="shared" si="25"/>
+        <v>737975.9800000001</v>
       </c>
     </row>
     <row r="80" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A80" s="1">
         <v>76</v>
       </c>
       <c r="B80" s="42" t="s">
         <v>77</v>
       </c>
       <c r="C80" s="32">
         <v>0</v>
       </c>
       <c r="D80" s="38">
         <v>0</v>
       </c>
       <c r="E80" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F80" s="9">
         <v>0</v>
       </c>
       <c r="G80" s="20">
         <v>0</v>
       </c>
       <c r="H80" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I80" s="9">
         <f>Sept!D79</f>
         <v>3370.2</v>
       </c>
       <c r="J80" s="20">
         <f>Sept!E79</f>
         <v>22.12</v>
       </c>
       <c r="K80" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3392.3199999999997</v>
       </c>
       <c r="L80" s="8">
         <f>Oct!D79</f>
         <v>3396.13</v>
       </c>
       <c r="M80" s="32">
         <f>Oct!E79</f>
         <v>22.57</v>
       </c>
       <c r="N80" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3418.7000000000003</v>
       </c>
       <c r="O80" s="9">
         <f>Nov!D79</f>
         <v>3268.68</v>
       </c>
       <c r="P80" s="20">
         <f>Nov!E79</f>
         <v>21.59</v>
       </c>
       <c r="Q80" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3290.27</v>
       </c>
       <c r="R80" s="9">
         <f>Dec!D79</f>
         <v>3315.38</v>
       </c>
       <c r="S80" s="25">
         <f>Dec!E79</f>
         <v>21.89</v>
       </c>
       <c r="T80" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3337.27</v>
       </c>
       <c r="U80" s="8">
         <f>Jan!D79</f>
         <v>3455.14</v>
       </c>
       <c r="V80" s="9">
         <f>Jan!E79</f>
         <v>22.82</v>
       </c>
       <c r="W80" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3477.96</v>
       </c>
       <c r="X80" s="9">
         <f>Feb!D79</f>
         <v>3536.71</v>
       </c>
       <c r="Y80" s="20">
         <f>Feb!E79</f>
         <v>23.36</v>
       </c>
       <c r="Z80" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3560.07</v>
       </c>
       <c r="AA80" s="9">
         <f>Mar!D79</f>
         <v>79782.429999999993</v>
       </c>
       <c r="AB80" s="25">
         <f>Mar!E79</f>
         <v>526.86</v>
       </c>
       <c r="AC80" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>80309.289999999994</v>
       </c>
       <c r="AD80" s="8">
         <f>Apr!D79</f>
         <v>136180.21</v>
       </c>
       <c r="AE80" s="32">
         <f>Apr!E79</f>
         <v>899.3</v>
       </c>
       <c r="AF80" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>137079.50999999998</v>
       </c>
       <c r="AG80" s="9">
         <f>May!D79</f>
         <v>116114.49</v>
       </c>
       <c r="AH80" s="20">
         <f>May!E79</f>
         <v>766.79</v>
       </c>
       <c r="AI80" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>116881.28</v>
       </c>
-      <c r="AJ80" s="9"/>
-[...1 lines deleted...]
-      <c r="AL80" s="10"/>
+      <c r="AJ80" s="9">
+        <f>June!D79</f>
+        <v>63158.06</v>
+      </c>
+      <c r="AK80" s="25">
+        <f>June!E79</f>
+        <v>417.08</v>
+      </c>
+      <c r="AL80" s="10">
+        <f t="shared" si="23"/>
+        <v>63575.14</v>
+      </c>
       <c r="AM80" s="46">
-        <f t="shared" si="23"/>
-        <v>354746.66999999993</v>
+        <f t="shared" si="25"/>
+        <v>418321.80999999994</v>
       </c>
     </row>
     <row r="81" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A81" s="1">
         <v>77</v>
       </c>
       <c r="B81" s="42" t="s">
         <v>78</v>
       </c>
       <c r="C81" s="32">
         <v>0</v>
       </c>
       <c r="D81" s="38">
         <v>0</v>
       </c>
       <c r="E81" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F81" s="9">
         <v>0</v>
       </c>
       <c r="G81" s="20">
         <v>0</v>
       </c>
       <c r="H81" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I81" s="9">
         <f>Sept!D80</f>
         <v>6400.73</v>
       </c>
       <c r="J81" s="20">
         <f>Sept!E80</f>
         <v>37.4</v>
       </c>
       <c r="K81" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>6438.1299999999992</v>
       </c>
       <c r="L81" s="8">
         <f>Oct!D80</f>
         <v>6744.7</v>
       </c>
       <c r="M81" s="32">
         <f>Oct!E80</f>
         <v>38.159999999999997</v>
       </c>
       <c r="N81" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>6782.86</v>
       </c>
       <c r="O81" s="9">
         <f>Nov!D80</f>
         <v>6350.29</v>
       </c>
       <c r="P81" s="20">
         <f>Nov!E80</f>
         <v>36.5</v>
       </c>
       <c r="Q81" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>6386.79</v>
       </c>
       <c r="R81" s="9">
         <f>Dec!D80</f>
         <v>6441.02</v>
       </c>
       <c r="S81" s="25">
         <f>Dec!E80</f>
         <v>37.020000000000003</v>
       </c>
       <c r="T81" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>6478.0400000000009</v>
       </c>
       <c r="U81" s="8">
         <f>Jan!D80</f>
         <v>6712.55</v>
       </c>
       <c r="V81" s="9">
         <f>Jan!E80</f>
         <v>38.58</v>
       </c>
       <c r="W81" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>6751.13</v>
       </c>
       <c r="X81" s="9">
         <f>Feb!D80</f>
         <v>6871.01</v>
       </c>
       <c r="Y81" s="20">
         <f>Feb!E80</f>
         <v>39.49</v>
       </c>
       <c r="Z81" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>6910.5</v>
       </c>
       <c r="AA81" s="9">
         <f>Mar!D80</f>
         <v>154998.94</v>
       </c>
       <c r="AB81" s="25">
         <f>Mar!E80</f>
         <v>890.93</v>
       </c>
       <c r="AC81" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>155889.87</v>
       </c>
       <c r="AD81" s="8">
         <f>Apr!D80</f>
         <v>264566.89</v>
       </c>
       <c r="AE81" s="32">
         <f>Apr!E80</f>
         <v>1520.72</v>
       </c>
       <c r="AF81" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>266087.61</v>
       </c>
       <c r="AG81" s="9">
         <f>May!D80</f>
         <v>225583.81</v>
       </c>
       <c r="AH81" s="20">
         <f>May!E80</f>
         <v>1296.6500000000001</v>
       </c>
       <c r="AI81" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>226880.46</v>
       </c>
-      <c r="AJ81" s="9"/>
-[...1 lines deleted...]
-      <c r="AL81" s="10"/>
+      <c r="AJ81" s="9">
+        <f>June!D80</f>
+        <v>122701.62</v>
+      </c>
+      <c r="AK81" s="25">
+        <f>June!E80</f>
+        <v>705.29</v>
+      </c>
+      <c r="AL81" s="10">
+        <f t="shared" si="23"/>
+        <v>123406.90999999999</v>
+      </c>
       <c r="AM81" s="46">
-        <f t="shared" si="23"/>
-        <v>688605.39</v>
+        <f t="shared" si="25"/>
+        <v>812012.3</v>
       </c>
     </row>
     <row r="82" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A82" s="1">
         <v>78</v>
       </c>
       <c r="B82" s="42" t="s">
         <v>79</v>
       </c>
       <c r="C82" s="32">
         <v>0</v>
       </c>
       <c r="D82" s="38">
         <v>0</v>
       </c>
       <c r="E82" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F82" s="9">
         <v>0</v>
       </c>
       <c r="G82" s="20">
         <v>0</v>
       </c>
       <c r="H82" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I82" s="9">
         <f>Sept!D81</f>
         <v>6858.56</v>
       </c>
       <c r="J82" s="20">
         <f>Sept!E81</f>
         <v>19.91</v>
       </c>
       <c r="K82" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>6878.47</v>
       </c>
       <c r="L82" s="8">
         <f>Oct!D81</f>
         <v>7022.91</v>
       </c>
       <c r="M82" s="32">
         <f>Oct!E81</f>
         <v>20.309999999999999</v>
       </c>
       <c r="N82" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>7043.22</v>
       </c>
       <c r="O82" s="9">
         <f>Nov!D81</f>
         <v>6705.86</v>
       </c>
       <c r="P82" s="20">
         <f>Nov!E81</f>
         <v>19.43</v>
       </c>
       <c r="Q82" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>6725.29</v>
       </c>
       <c r="R82" s="9">
         <f>Dec!D81</f>
         <v>6801.67</v>
       </c>
       <c r="S82" s="25">
         <f>Dec!E81</f>
         <v>19.71</v>
       </c>
       <c r="T82" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>6821.38</v>
       </c>
       <c r="U82" s="8">
         <f>Jan!D81</f>
         <v>7088.4</v>
       </c>
       <c r="V82" s="9">
         <f>Jan!E81</f>
         <v>20.54</v>
       </c>
       <c r="W82" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>7108.94</v>
       </c>
       <c r="X82" s="9">
         <f>Feb!D81</f>
         <v>7255.74</v>
       </c>
       <c r="Y82" s="20">
         <f>Feb!E81</f>
         <v>21.02</v>
       </c>
       <c r="Z82" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>7276.76</v>
       </c>
       <c r="AA82" s="9">
         <f>Mar!D81</f>
         <v>163677.64000000001</v>
       </c>
       <c r="AB82" s="25">
         <f>Mar!E81</f>
         <v>474.29</v>
       </c>
       <c r="AC82" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>164151.93000000002</v>
       </c>
       <c r="AD82" s="8">
         <f>Apr!D81</f>
         <v>279380.53000000003</v>
       </c>
       <c r="AE82" s="32">
         <f>Apr!E81</f>
         <v>809.57</v>
       </c>
       <c r="AF82" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>280190.10000000003</v>
       </c>
       <c r="AG82" s="9">
         <f>May!D81</f>
         <v>238214.7</v>
       </c>
       <c r="AH82" s="20">
         <f>May!E81</f>
         <v>690.28</v>
       </c>
       <c r="AI82" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>238904.98</v>
       </c>
-      <c r="AJ82" s="9"/>
-[...1 lines deleted...]
-      <c r="AL82" s="10"/>
+      <c r="AJ82" s="9">
+        <f>June!D81</f>
+        <v>129571.93</v>
+      </c>
+      <c r="AK82" s="25">
+        <f>June!E81</f>
+        <v>375.46</v>
+      </c>
+      <c r="AL82" s="10">
+        <f t="shared" si="23"/>
+        <v>129947.39</v>
+      </c>
       <c r="AM82" s="46">
-        <f t="shared" si="23"/>
-        <v>725101.07000000007</v>
+        <f t="shared" si="25"/>
+        <v>855048.46000000008</v>
       </c>
     </row>
     <row r="83" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A83" s="1">
         <v>79</v>
       </c>
       <c r="B83" s="42" t="s">
         <v>80</v>
       </c>
       <c r="C83" s="32">
         <v>0</v>
       </c>
       <c r="D83" s="38">
         <v>0</v>
       </c>
       <c r="E83" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F83" s="9">
         <v>0</v>
       </c>
       <c r="G83" s="20">
         <v>0</v>
       </c>
       <c r="H83" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I83" s="9">
         <f>Sept!D82</f>
         <v>3349.89</v>
       </c>
       <c r="J83" s="20">
         <f>Sept!E82</f>
         <v>18.07</v>
       </c>
       <c r="K83" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3367.96</v>
       </c>
       <c r="L83" s="8">
         <f>Oct!D82</f>
         <v>3437.73</v>
       </c>
       <c r="M83" s="32">
         <f>Oct!E82</f>
         <v>18.43</v>
       </c>
       <c r="N83" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3456.16</v>
       </c>
       <c r="O83" s="9">
         <f>Nov!D82</f>
         <v>3278.96</v>
       </c>
       <c r="P83" s="20">
         <f>Nov!E82</f>
         <v>17.63</v>
       </c>
       <c r="Q83" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3296.59</v>
       </c>
       <c r="R83" s="9">
         <f>Dec!D82</f>
         <v>3325.81</v>
       </c>
       <c r="S83" s="25">
         <f>Dec!E82</f>
         <v>17.88</v>
       </c>
       <c r="T83" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3343.69</v>
       </c>
       <c r="U83" s="8">
         <f>Jan!D82</f>
         <v>3466.01</v>
       </c>
       <c r="V83" s="9">
         <f>Jan!E82</f>
         <v>18.64</v>
       </c>
       <c r="W83" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3484.65</v>
       </c>
       <c r="X83" s="9">
         <f>Feb!D82</f>
         <v>3547.83</v>
       </c>
       <c r="Y83" s="20">
         <f>Feb!E82</f>
         <v>19.07</v>
       </c>
       <c r="Z83" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3566.9</v>
       </c>
       <c r="AA83" s="9">
         <f>Mar!D82</f>
         <v>80033.39</v>
       </c>
       <c r="AB83" s="25">
         <f>Mar!E82</f>
         <v>430.33</v>
       </c>
       <c r="AC83" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>80463.72</v>
       </c>
       <c r="AD83" s="8">
         <f>Apr!D82</f>
         <v>136608.59</v>
       </c>
       <c r="AE83" s="32">
         <f>Apr!E82</f>
         <v>734.52</v>
       </c>
       <c r="AF83" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>137343.10999999999</v>
       </c>
       <c r="AG83" s="9">
         <f>May!D82</f>
         <v>116479.75</v>
       </c>
       <c r="AH83" s="20">
         <f>May!E82</f>
         <v>626.29</v>
       </c>
       <c r="AI83" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>117106.04</v>
       </c>
-      <c r="AJ83" s="9"/>
-[...1 lines deleted...]
-      <c r="AL83" s="10"/>
+      <c r="AJ83" s="9">
+        <f>June!D82</f>
+        <v>63356.74</v>
+      </c>
+      <c r="AK83" s="25">
+        <f>June!E82</f>
+        <v>340.66</v>
+      </c>
+      <c r="AL83" s="10">
+        <f t="shared" si="23"/>
+        <v>63697.4</v>
+      </c>
       <c r="AM83" s="46">
-        <f t="shared" si="23"/>
-        <v>355428.81999999995</v>
+        <f t="shared" si="25"/>
+        <v>419126.22</v>
       </c>
     </row>
     <row r="84" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A84" s="3">
         <v>80</v>
       </c>
       <c r="B84" s="43" t="s">
         <v>81</v>
       </c>
       <c r="C84" s="36">
         <v>0</v>
       </c>
       <c r="D84" s="33">
         <v>0</v>
       </c>
       <c r="E84" s="13">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F84" s="12">
         <v>0</v>
       </c>
       <c r="G84" s="21">
         <v>0</v>
       </c>
       <c r="H84" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I84" s="12">
         <f>Sept!D83</f>
         <v>2891.74</v>
       </c>
       <c r="J84" s="21">
         <f>Sept!E83</f>
         <v>32.01</v>
       </c>
       <c r="K84" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2923.75</v>
       </c>
       <c r="L84" s="11">
         <f>Oct!D83</f>
         <v>2911.29</v>
       </c>
       <c r="M84" s="34">
         <f>Oct!E83</f>
         <v>32.659999999999997</v>
       </c>
       <c r="N84" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2943.95</v>
       </c>
       <c r="O84" s="12">
         <f>Nov!D83</f>
         <v>2803.33</v>
       </c>
       <c r="P84" s="21">
         <f>Nov!E83</f>
         <v>31.24</v>
       </c>
       <c r="Q84" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2834.5699999999997</v>
       </c>
       <c r="R84" s="12">
         <f>Dec!D83</f>
         <v>2843.38</v>
       </c>
       <c r="S84" s="26">
         <f>Dec!E83</f>
         <v>31.69</v>
       </c>
       <c r="T84" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2875.07</v>
       </c>
       <c r="U84" s="11">
         <f>Jan!D83</f>
         <v>2963.24</v>
       </c>
       <c r="V84" s="12">
         <f>Jan!E83</f>
         <v>33.03</v>
       </c>
       <c r="W84" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2996.27</v>
       </c>
       <c r="X84" s="12">
         <f>Feb!D83</f>
         <v>3033.2</v>
       </c>
       <c r="Y84" s="21">
         <f>Feb!E83</f>
         <v>33.799999999999997</v>
       </c>
       <c r="Z84" s="13">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3067</v>
       </c>
       <c r="AA84" s="12">
         <f>Mar!D83</f>
         <v>68424.05</v>
       </c>
       <c r="AB84" s="26">
         <f>Mar!E83</f>
         <v>762.55</v>
       </c>
       <c r="AC84" s="13">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>69186.600000000006</v>
       </c>
       <c r="AD84" s="11">
         <f>Apr!D83</f>
         <v>116792.66</v>
       </c>
       <c r="AE84" s="33">
         <f>Apr!E83</f>
         <v>1301.5999999999999</v>
       </c>
       <c r="AF84" s="13">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>118094.26000000001</v>
       </c>
       <c r="AG84" s="12">
         <f>May!D83</f>
         <v>99583.63</v>
       </c>
       <c r="AH84" s="21">
         <f>May!E83</f>
         <v>1109.82</v>
       </c>
       <c r="AI84" s="13">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>100693.45000000001</v>
       </c>
-      <c r="AJ84" s="12"/>
-[...1 lines deleted...]
-      <c r="AL84" s="13"/>
+      <c r="AJ84" s="12">
+        <f>June!D83</f>
+        <v>54166.45</v>
+      </c>
+      <c r="AK84" s="26">
+        <f>June!E83</f>
+        <v>603.66</v>
+      </c>
+      <c r="AL84" s="13">
+        <f t="shared" si="23"/>
+        <v>54770.11</v>
+      </c>
       <c r="AM84" s="47">
-        <f t="shared" si="23"/>
-        <v>305614.92000000004</v>
+        <f t="shared" si="25"/>
+        <v>360385.03</v>
       </c>
     </row>
     <row r="85" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A85" s="1">
         <v>81</v>
       </c>
       <c r="B85" s="42" t="s">
         <v>82</v>
       </c>
       <c r="C85" s="32">
         <v>0</v>
       </c>
       <c r="D85" s="38">
         <v>0</v>
       </c>
       <c r="E85" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F85" s="9">
         <v>0</v>
       </c>
       <c r="G85" s="20">
         <v>0</v>
       </c>
       <c r="H85" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I85" s="9">
         <f>Sept!D84</f>
         <v>3544.57</v>
       </c>
       <c r="J85" s="20">
         <f>Sept!E84</f>
         <v>9</v>
       </c>
       <c r="K85" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3553.57</v>
       </c>
       <c r="L85" s="8">
         <f>Oct!D84</f>
         <v>3622.23</v>
       </c>
       <c r="M85" s="32">
         <f>Oct!E84</f>
         <v>9.18</v>
       </c>
       <c r="N85" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3631.41</v>
       </c>
       <c r="O85" s="9">
         <f>Nov!D84</f>
         <v>3462.14</v>
       </c>
       <c r="P85" s="20">
         <f>Nov!E84</f>
         <v>8.7799999999999994</v>
       </c>
       <c r="Q85" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3470.92</v>
       </c>
       <c r="R85" s="9">
         <f>Dec!D84</f>
         <v>3511.6</v>
       </c>
       <c r="S85" s="25">
         <f>Dec!E84</f>
         <v>8.91</v>
       </c>
       <c r="T85" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3520.5099999999998</v>
       </c>
       <c r="U85" s="8">
         <f>Jan!D84</f>
         <v>3659.64</v>
       </c>
       <c r="V85" s="9">
         <f>Jan!E84</f>
         <v>9.2799999999999994</v>
       </c>
       <c r="W85" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3668.92</v>
       </c>
       <c r="X85" s="9">
         <f>Feb!D84</f>
         <v>3746.03</v>
       </c>
       <c r="Y85" s="20">
         <f>Feb!E84</f>
         <v>9.5</v>
       </c>
       <c r="Z85" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3755.53</v>
       </c>
       <c r="AA85" s="9">
         <f>Mar!D84</f>
         <v>84504.46</v>
       </c>
       <c r="AB85" s="25">
         <f>Mar!E84</f>
         <v>214.36</v>
       </c>
       <c r="AC85" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>84718.82</v>
       </c>
       <c r="AD85" s="8">
         <f>Apr!D84</f>
         <v>144240.23000000001</v>
       </c>
       <c r="AE85" s="32">
         <f>Apr!E84</f>
         <v>365.9</v>
       </c>
       <c r="AF85" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>144606.13</v>
       </c>
       <c r="AG85" s="9">
         <f>May!D84</f>
         <v>122986.89</v>
       </c>
       <c r="AH85" s="20">
         <f>May!E84</f>
         <v>311.98</v>
       </c>
       <c r="AI85" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>123298.87</v>
       </c>
-      <c r="AJ85" s="9"/>
-[...1 lines deleted...]
-      <c r="AL85" s="10"/>
+      <c r="AJ85" s="9">
+        <f>June!D84</f>
+        <v>66896.160000000003</v>
+      </c>
+      <c r="AK85" s="25">
+        <f>June!E84</f>
+        <v>169.7</v>
+      </c>
+      <c r="AL85" s="10">
+        <f t="shared" si="23"/>
+        <v>67065.86</v>
+      </c>
       <c r="AM85" s="46">
-        <f t="shared" si="23"/>
-        <v>374224.68</v>
+        <f t="shared" si="25"/>
+        <v>441290.54</v>
       </c>
     </row>
     <row r="86" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A86" s="1">
         <v>82</v>
       </c>
       <c r="B86" s="42" t="s">
         <v>83</v>
       </c>
       <c r="C86" s="32">
         <v>0</v>
       </c>
       <c r="D86" s="38">
         <v>0</v>
       </c>
       <c r="E86" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F86" s="9">
         <v>0</v>
       </c>
       <c r="G86" s="20">
         <v>0</v>
       </c>
       <c r="H86" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I86" s="9">
         <f>Sept!D85</f>
         <v>3893.87</v>
       </c>
       <c r="J86" s="20">
         <f>Sept!E85</f>
         <v>54.83</v>
       </c>
       <c r="K86" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3948.7</v>
       </c>
       <c r="L86" s="8">
         <f>Oct!D85</f>
         <v>4027.47</v>
       </c>
       <c r="M86" s="32">
         <f>Oct!E85</f>
         <v>55.94</v>
       </c>
       <c r="N86" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>4083.41</v>
       </c>
       <c r="O86" s="9">
         <f>Nov!D85</f>
         <v>3826.64</v>
       </c>
       <c r="P86" s="20">
         <f>Nov!E85</f>
         <v>53.52</v>
       </c>
       <c r="Q86" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3880.16</v>
       </c>
       <c r="R86" s="9">
         <f>Dec!D85</f>
         <v>3881.31</v>
       </c>
       <c r="S86" s="25">
         <f>Dec!E85</f>
         <v>54.28</v>
       </c>
       <c r="T86" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3935.59</v>
       </c>
       <c r="U86" s="8">
         <f>Jan!D85</f>
         <v>4044.93</v>
       </c>
       <c r="V86" s="9">
         <f>Jan!E85</f>
         <v>56.57</v>
       </c>
       <c r="W86" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>4101.5</v>
       </c>
       <c r="X86" s="9">
         <f>Feb!D85</f>
         <v>4140.42</v>
       </c>
       <c r="Y86" s="20">
         <f>Feb!E85</f>
         <v>57.9</v>
       </c>
       <c r="Z86" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>4198.32</v>
       </c>
       <c r="AA86" s="9">
         <f>Mar!D85</f>
         <v>93401.25</v>
       </c>
       <c r="AB86" s="25">
         <f>Mar!E85</f>
         <v>1306.24</v>
       </c>
       <c r="AC86" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>94707.49</v>
       </c>
       <c r="AD86" s="8">
         <f>Apr!D85</f>
         <v>159426.12</v>
       </c>
       <c r="AE86" s="32">
         <f>Apr!E85</f>
         <v>2229.61</v>
       </c>
       <c r="AF86" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>161655.72999999998</v>
       </c>
       <c r="AG86" s="9">
         <f>May!D85</f>
         <v>135935.19</v>
       </c>
       <c r="AH86" s="20">
         <f>May!E85</f>
         <v>1901.08</v>
       </c>
       <c r="AI86" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>137836.26999999999</v>
       </c>
-      <c r="AJ86" s="9"/>
-[...1 lines deleted...]
-      <c r="AL86" s="10"/>
+      <c r="AJ86" s="9">
+        <f>June!D85</f>
+        <v>73939.12</v>
+      </c>
+      <c r="AK86" s="25">
+        <f>June!E85</f>
+        <v>1034.05</v>
+      </c>
+      <c r="AL86" s="10">
+        <f t="shared" si="23"/>
+        <v>74973.17</v>
+      </c>
       <c r="AM86" s="46">
-        <f t="shared" si="23"/>
-        <v>418347.17000000004</v>
+        <f t="shared" si="25"/>
+        <v>493320.34</v>
       </c>
     </row>
     <row r="87" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A87" s="1">
         <v>83</v>
       </c>
       <c r="B87" s="42" t="s">
         <v>84</v>
       </c>
       <c r="C87" s="32">
         <v>0</v>
       </c>
       <c r="D87" s="38">
         <v>0</v>
       </c>
       <c r="E87" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F87" s="9">
         <v>0</v>
       </c>
       <c r="G87" s="20">
         <v>0</v>
       </c>
       <c r="H87" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I87" s="9">
         <f>Sept!D86</f>
         <v>3415.42</v>
       </c>
       <c r="J87" s="20">
         <f>Sept!E86</f>
         <v>46.47</v>
       </c>
       <c r="K87" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3461.89</v>
       </c>
       <c r="L87" s="8">
         <f>Oct!D86</f>
         <v>3453.78</v>
       </c>
       <c r="M87" s="32">
         <f>Oct!E86</f>
         <v>47.42</v>
       </c>
       <c r="N87" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3501.2000000000003</v>
       </c>
       <c r="O87" s="9">
         <f>Nov!D86</f>
         <v>3318.37</v>
       </c>
       <c r="P87" s="20">
         <f>Nov!E86</f>
         <v>45.36</v>
       </c>
       <c r="Q87" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3363.73</v>
       </c>
       <c r="R87" s="9">
         <f>Dec!D86</f>
         <v>3365.78</v>
       </c>
       <c r="S87" s="25">
         <f>Dec!E86</f>
         <v>46.01</v>
       </c>
       <c r="T87" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3411.7900000000004</v>
       </c>
       <c r="U87" s="8">
         <f>Jan!D86</f>
         <v>3507.67</v>
       </c>
       <c r="V87" s="9">
         <f>Jan!E86</f>
         <v>47.95</v>
       </c>
       <c r="W87" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3555.62</v>
       </c>
       <c r="X87" s="9">
         <f>Feb!D86</f>
         <v>3590.48</v>
       </c>
       <c r="Y87" s="20">
         <f>Feb!E86</f>
         <v>49.07</v>
       </c>
       <c r="Z87" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3639.55</v>
       </c>
       <c r="AA87" s="9">
         <f>Mar!D86</f>
         <v>80995.360000000001</v>
       </c>
       <c r="AB87" s="25">
         <f>Mar!E86</f>
         <v>1107.02</v>
       </c>
       <c r="AC87" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>82102.38</v>
       </c>
       <c r="AD87" s="8">
         <f>Apr!D86</f>
         <v>138250.56</v>
       </c>
       <c r="AE87" s="32">
         <f>Apr!E86</f>
         <v>1889.56</v>
       </c>
       <c r="AF87" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>140140.12</v>
       </c>
       <c r="AG87" s="9">
         <f>May!D86</f>
         <v>117879.78</v>
       </c>
       <c r="AH87" s="20">
         <f>May!E86</f>
         <v>1611.14</v>
       </c>
       <c r="AI87" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>119490.92</v>
       </c>
-      <c r="AJ87" s="9"/>
-[...1 lines deleted...]
-      <c r="AL87" s="10"/>
+      <c r="AJ87" s="9">
+        <f>June!D86</f>
+        <v>64118.26</v>
+      </c>
+      <c r="AK87" s="25">
+        <f>June!E86</f>
+        <v>876.35</v>
+      </c>
+      <c r="AL87" s="10">
+        <f t="shared" si="23"/>
+        <v>64994.61</v>
+      </c>
       <c r="AM87" s="46">
-        <f t="shared" si="23"/>
-        <v>362667.2</v>
+        <f t="shared" si="25"/>
+        <v>427661.81</v>
       </c>
     </row>
     <row r="88" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A88" s="1">
         <v>84</v>
       </c>
       <c r="B88" s="42" t="s">
         <v>85</v>
       </c>
       <c r="C88" s="32">
         <v>0</v>
       </c>
       <c r="D88" s="38">
         <v>0</v>
       </c>
       <c r="E88" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F88" s="9">
         <v>0</v>
       </c>
       <c r="G88" s="20">
         <v>0</v>
       </c>
       <c r="H88" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I88" s="9">
         <f>Sept!D87</f>
         <v>5742.58</v>
       </c>
       <c r="J88" s="20">
         <f>Sept!E87</f>
         <v>12.13</v>
       </c>
       <c r="K88" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>5754.71</v>
       </c>
       <c r="L88" s="8">
         <f>Oct!D87</f>
         <v>5807.88</v>
       </c>
       <c r="M88" s="32">
         <f>Oct!E87</f>
         <v>12.37</v>
       </c>
       <c r="N88" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>5820.25</v>
       </c>
       <c r="O88" s="9">
         <f>Nov!D87</f>
         <v>5579.79</v>
       </c>
       <c r="P88" s="20">
         <f>Nov!E87</f>
         <v>11.84</v>
       </c>
       <c r="Q88" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>5591.63</v>
       </c>
       <c r="R88" s="9">
         <f>Dec!D87</f>
         <v>5659.51</v>
       </c>
       <c r="S88" s="25">
         <f>Dec!E87</f>
         <v>12</v>
       </c>
       <c r="T88" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>5671.51</v>
       </c>
       <c r="U88" s="8">
         <f>Jan!D87</f>
         <v>5898.09</v>
       </c>
       <c r="V88" s="9">
         <f>Jan!E87</f>
         <v>12.51</v>
       </c>
       <c r="W88" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>5910.6</v>
       </c>
       <c r="X88" s="9">
         <f>Feb!D87</f>
         <v>6037.33</v>
       </c>
       <c r="Y88" s="20">
         <f>Feb!E87</f>
         <v>12.81</v>
       </c>
       <c r="Z88" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>6050.14</v>
       </c>
       <c r="AA88" s="9">
         <f>Mar!D87</f>
         <v>136192.46</v>
       </c>
       <c r="AB88" s="25">
         <f>Mar!E87</f>
         <v>288.92</v>
       </c>
       <c r="AC88" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>136481.38</v>
       </c>
       <c r="AD88" s="8">
         <f>Apr!D87</f>
         <v>232466.21</v>
       </c>
       <c r="AE88" s="32">
         <f>Apr!E87</f>
         <v>493.15</v>
       </c>
       <c r="AF88" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>232959.35999999999</v>
       </c>
       <c r="AG88" s="9">
         <f>May!D87</f>
         <v>198213.06</v>
       </c>
       <c r="AH88" s="20">
         <f>May!E87</f>
         <v>420.49</v>
       </c>
       <c r="AI88" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>198633.55</v>
       </c>
-      <c r="AJ88" s="9"/>
-[...1 lines deleted...]
-      <c r="AL88" s="10"/>
+      <c r="AJ88" s="9">
+        <f>June!D87</f>
+        <v>107813.87</v>
+      </c>
+      <c r="AK88" s="25">
+        <f>June!E87</f>
+        <v>228.72</v>
+      </c>
+      <c r="AL88" s="10">
+        <f t="shared" si="23"/>
+        <v>108042.59</v>
+      </c>
       <c r="AM88" s="46">
-        <f t="shared" si="23"/>
-        <v>602873.12999999989</v>
+        <f t="shared" si="25"/>
+        <v>710915.71999999986</v>
       </c>
     </row>
     <row r="89" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A89" s="3">
         <v>85</v>
       </c>
       <c r="B89" s="43" t="s">
         <v>86</v>
       </c>
       <c r="C89" s="36">
         <v>0</v>
       </c>
       <c r="D89" s="33">
         <v>0</v>
       </c>
       <c r="E89" s="13">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F89" s="12">
         <v>0</v>
       </c>
       <c r="G89" s="21">
         <v>0</v>
       </c>
       <c r="H89" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I89" s="12">
         <f>Sept!D88</f>
         <v>4160.1899999999996</v>
       </c>
       <c r="J89" s="21">
         <f>Sept!E88</f>
         <v>37.1</v>
       </c>
       <c r="K89" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>4197.29</v>
       </c>
       <c r="L89" s="11">
         <f>Oct!D88</f>
         <v>4193.3599999999997</v>
       </c>
       <c r="M89" s="34">
         <f>Oct!E88</f>
         <v>37.85</v>
       </c>
       <c r="N89" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>4231.21</v>
       </c>
       <c r="O89" s="12">
         <f>Nov!D88</f>
         <v>4035.43</v>
       </c>
       <c r="P89" s="21">
         <f>Nov!E88</f>
         <v>36.21</v>
       </c>
       <c r="Q89" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>4071.64</v>
       </c>
       <c r="R89" s="12">
         <f>Dec!D88</f>
         <v>4093.09</v>
       </c>
       <c r="S89" s="26">
         <f>Dec!E88</f>
         <v>36.729999999999997</v>
       </c>
       <c r="T89" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>4129.82</v>
       </c>
       <c r="U89" s="11">
         <f>Jan!D88</f>
         <v>4265.63</v>
       </c>
       <c r="V89" s="12">
         <f>Jan!E88</f>
         <v>38.28</v>
       </c>
       <c r="W89" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>4303.91</v>
       </c>
       <c r="X89" s="12">
         <f>Feb!D88</f>
         <v>4366.34</v>
       </c>
       <c r="Y89" s="21">
         <f>Feb!E88</f>
         <v>39.18</v>
       </c>
       <c r="Z89" s="13">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>4405.5200000000004</v>
       </c>
       <c r="AA89" s="12">
         <f>Mar!D88</f>
         <v>98497.45</v>
       </c>
       <c r="AB89" s="26">
         <f>Mar!E88</f>
         <v>883.77</v>
       </c>
       <c r="AC89" s="13">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>99381.22</v>
       </c>
       <c r="AD89" s="11">
         <f>Apr!D88</f>
         <v>168124.79</v>
       </c>
       <c r="AE89" s="33">
         <f>Apr!E88</f>
         <v>1508.51</v>
       </c>
       <c r="AF89" s="13">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>169633.30000000002</v>
       </c>
       <c r="AG89" s="12">
         <f>May!D88</f>
         <v>143352.14000000001</v>
       </c>
       <c r="AH89" s="21">
         <f>May!E88</f>
         <v>1286.23</v>
       </c>
       <c r="AI89" s="13">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>144638.37000000002</v>
       </c>
-      <c r="AJ89" s="12"/>
-[...1 lines deleted...]
-      <c r="AL89" s="13"/>
+      <c r="AJ89" s="12">
+        <f>June!D88</f>
+        <v>77973.42</v>
+      </c>
+      <c r="AK89" s="26">
+        <f>June!E88</f>
+        <v>699.62</v>
+      </c>
+      <c r="AL89" s="13">
+        <f t="shared" si="23"/>
+        <v>78673.039999999994</v>
+      </c>
       <c r="AM89" s="47">
-        <f t="shared" si="23"/>
-        <v>438992.28</v>
+        <f t="shared" si="25"/>
+        <v>517665.32</v>
       </c>
     </row>
     <row r="90" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A90" s="1">
         <v>86</v>
       </c>
       <c r="B90" s="42" t="s">
         <v>87</v>
       </c>
       <c r="C90" s="32">
         <v>0</v>
       </c>
       <c r="D90" s="38">
         <v>0</v>
       </c>
       <c r="E90" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F90" s="9">
         <v>0</v>
       </c>
       <c r="G90" s="20">
         <v>0</v>
       </c>
       <c r="H90" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I90" s="9">
         <f>Sept!D89</f>
         <v>4373.24</v>
       </c>
       <c r="J90" s="20">
         <f>Sept!E89</f>
         <v>62.21</v>
       </c>
       <c r="K90" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>4435.45</v>
       </c>
       <c r="L90" s="8">
         <f>Oct!D89</f>
         <v>4454.9399999999996</v>
       </c>
       <c r="M90" s="32">
         <f>Oct!E89</f>
         <v>63.46</v>
       </c>
       <c r="N90" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>4518.3999999999996</v>
       </c>
       <c r="O90" s="9">
         <f>Nov!D89</f>
         <v>4264.72</v>
       </c>
       <c r="P90" s="20">
         <f>Nov!E89</f>
         <v>60.71</v>
       </c>
       <c r="Q90" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>4325.43</v>
       </c>
       <c r="R90" s="9">
         <f>Dec!D89</f>
         <v>4325.6499999999996</v>
       </c>
       <c r="S90" s="25">
         <f>Dec!E89</f>
         <v>61.58</v>
       </c>
       <c r="T90" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>4387.2299999999996</v>
       </c>
       <c r="U90" s="8">
         <f>Jan!D89</f>
         <v>4508</v>
       </c>
       <c r="V90" s="9">
         <f>Jan!E89</f>
         <v>64.17</v>
       </c>
       <c r="W90" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>4572.17</v>
       </c>
       <c r="X90" s="9">
         <f>Feb!D89</f>
         <v>4614.42</v>
       </c>
       <c r="Y90" s="20">
         <f>Feb!E89</f>
         <v>65.69</v>
       </c>
       <c r="Z90" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>4680.1099999999997</v>
       </c>
       <c r="AA90" s="9">
         <f>Mar!D89</f>
         <v>104093.87</v>
       </c>
       <c r="AB90" s="25">
         <f>Mar!E89</f>
         <v>1481.78</v>
       </c>
       <c r="AC90" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>105575.65</v>
       </c>
       <c r="AD90" s="8">
         <f>Apr!D89</f>
         <v>177677.3</v>
       </c>
       <c r="AE90" s="32">
         <f>Apr!E89</f>
         <v>2529.23</v>
       </c>
       <c r="AF90" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>180206.53</v>
       </c>
       <c r="AG90" s="9">
         <f>May!D89</f>
         <v>151497.12</v>
       </c>
       <c r="AH90" s="20">
         <f>May!E89</f>
         <v>2156.56</v>
       </c>
       <c r="AI90" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>153653.68</v>
       </c>
-      <c r="AJ90" s="9"/>
-[...1 lines deleted...]
-      <c r="AL90" s="10"/>
+      <c r="AJ90" s="9">
+        <f>June!D89</f>
+        <v>82403.710000000006</v>
+      </c>
+      <c r="AK90" s="25">
+        <f>June!E89</f>
+        <v>1173.02</v>
+      </c>
+      <c r="AL90" s="10">
+        <f t="shared" si="23"/>
+        <v>83576.73000000001</v>
+      </c>
       <c r="AM90" s="46">
-        <f t="shared" si="23"/>
-        <v>466354.64999999997</v>
+        <f t="shared" si="25"/>
+        <v>549931.38</v>
       </c>
     </row>
     <row r="91" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A91" s="1">
         <v>87</v>
       </c>
       <c r="B91" s="42" t="s">
         <v>88</v>
       </c>
       <c r="C91" s="32">
         <v>0</v>
       </c>
       <c r="D91" s="38">
         <v>0</v>
       </c>
       <c r="E91" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F91" s="9">
         <v>0</v>
       </c>
       <c r="G91" s="20">
         <v>0</v>
       </c>
       <c r="H91" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I91" s="9">
         <f>Sept!D90</f>
         <v>2947.57</v>
       </c>
       <c r="J91" s="20">
         <f>Sept!E90</f>
         <v>25.58</v>
       </c>
       <c r="K91" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2973.15</v>
       </c>
       <c r="L91" s="8">
         <f>Oct!D90</f>
         <v>2996.91</v>
       </c>
       <c r="M91" s="32">
         <f>Oct!E90</f>
         <v>26.1</v>
       </c>
       <c r="N91" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3023.0099999999998</v>
       </c>
       <c r="O91" s="9">
         <f>Nov!D90</f>
         <v>2871.66</v>
       </c>
       <c r="P91" s="20">
         <f>Nov!E90</f>
         <v>24.97</v>
       </c>
       <c r="Q91" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2896.6299999999997</v>
       </c>
       <c r="R91" s="9">
         <f>Dec!D90</f>
         <v>2912.69</v>
       </c>
       <c r="S91" s="25">
         <f>Dec!E90</f>
         <v>25.32</v>
       </c>
       <c r="T91" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2938.01</v>
       </c>
       <c r="U91" s="8">
         <f>Jan!D90</f>
         <v>3035.48</v>
       </c>
       <c r="V91" s="9">
         <f>Jan!E90</f>
         <v>26.39</v>
       </c>
       <c r="W91" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3061.87</v>
       </c>
       <c r="X91" s="9">
         <f>Feb!D90</f>
         <v>3107.14</v>
       </c>
       <c r="Y91" s="20">
         <f>Feb!E90</f>
         <v>27.02</v>
       </c>
       <c r="Z91" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3134.16</v>
       </c>
       <c r="AA91" s="9">
         <f>Mar!D90</f>
         <v>70092</v>
       </c>
       <c r="AB91" s="25">
         <f>Mar!E90</f>
         <v>609.39</v>
       </c>
       <c r="AC91" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>70701.39</v>
       </c>
       <c r="AD91" s="8">
         <f>Apr!D90</f>
         <v>119639.67999999999</v>
       </c>
       <c r="AE91" s="32">
         <f>Apr!E90</f>
         <v>1040.1600000000001</v>
       </c>
       <c r="AF91" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>120679.84</v>
       </c>
       <c r="AG91" s="9">
         <f>May!D90</f>
         <v>102011.16</v>
       </c>
       <c r="AH91" s="20">
         <f>May!E90</f>
         <v>886.9</v>
       </c>
       <c r="AI91" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>102898.06</v>
       </c>
-      <c r="AJ91" s="9"/>
-[...1 lines deleted...]
-      <c r="AL91" s="10"/>
+      <c r="AJ91" s="9">
+        <f>June!D90</f>
+        <v>55486.85</v>
+      </c>
+      <c r="AK91" s="25">
+        <f>June!E90</f>
+        <v>482.41</v>
+      </c>
+      <c r="AL91" s="10">
+        <f t="shared" si="23"/>
+        <v>55969.26</v>
+      </c>
       <c r="AM91" s="46">
-        <f t="shared" si="23"/>
-        <v>312306.12</v>
+        <f t="shared" si="25"/>
+        <v>368275.38</v>
       </c>
     </row>
     <row r="92" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A92" s="1">
         <v>88</v>
       </c>
       <c r="B92" s="42" t="s">
         <v>89</v>
       </c>
       <c r="C92" s="32">
         <v>0</v>
       </c>
       <c r="D92" s="38">
         <v>0</v>
       </c>
       <c r="E92" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F92" s="9">
         <v>0</v>
       </c>
       <c r="G92" s="20">
         <v>0</v>
       </c>
       <c r="H92" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I92" s="9">
         <f>Sept!D91</f>
         <v>2425.12</v>
       </c>
       <c r="J92" s="20">
         <f>Sept!E91</f>
         <v>18.75</v>
       </c>
       <c r="K92" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2443.87</v>
       </c>
       <c r="L92" s="8">
         <f>Oct!D91</f>
         <v>2471.6999999999998</v>
       </c>
       <c r="M92" s="32">
         <f>Oct!E91</f>
         <v>19.13</v>
       </c>
       <c r="N92" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2490.83</v>
       </c>
       <c r="O92" s="9">
         <f>Nov!D91</f>
         <v>2365.56</v>
       </c>
       <c r="P92" s="20">
         <f>Nov!E91</f>
         <v>18.29</v>
       </c>
       <c r="Q92" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2383.85</v>
       </c>
       <c r="R92" s="9">
         <f>Dec!D91</f>
         <v>2399.35</v>
       </c>
       <c r="S92" s="25">
         <f>Dec!E91</f>
         <v>18.559999999999999</v>
       </c>
       <c r="T92" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2417.91</v>
       </c>
       <c r="U92" s="8">
         <f>Jan!D91</f>
         <v>2500.5</v>
       </c>
       <c r="V92" s="9">
         <f>Jan!E91</f>
         <v>19.34</v>
       </c>
       <c r="W92" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2519.84</v>
       </c>
       <c r="X92" s="9">
         <f>Feb!D91</f>
         <v>2559.5300000000002</v>
       </c>
       <c r="Y92" s="20">
         <f>Feb!E91</f>
         <v>19.8</v>
       </c>
       <c r="Z92" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>2579.3300000000004</v>
       </c>
       <c r="AA92" s="9">
         <f>Mar!D91</f>
         <v>57738.89</v>
       </c>
       <c r="AB92" s="25">
         <f>Mar!E91</f>
         <v>446.57</v>
       </c>
       <c r="AC92" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>58185.46</v>
       </c>
       <c r="AD92" s="8">
         <f>Apr!D91</f>
         <v>98554.21</v>
       </c>
       <c r="AE92" s="32">
         <f>Apr!E91</f>
         <v>762.23</v>
       </c>
       <c r="AF92" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>99316.44</v>
       </c>
       <c r="AG92" s="9">
         <f>May!D91</f>
         <v>84032.57</v>
       </c>
       <c r="AH92" s="20">
         <f>May!E91</f>
         <v>649.92999999999995</v>
       </c>
       <c r="AI92" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>84682.5</v>
       </c>
-      <c r="AJ92" s="9"/>
-[...1 lines deleted...]
-      <c r="AL92" s="10"/>
+      <c r="AJ92" s="9">
+        <f>June!D91</f>
+        <v>45707.77</v>
+      </c>
+      <c r="AK92" s="25">
+        <f>June!E91</f>
+        <v>353.51</v>
+      </c>
+      <c r="AL92" s="10">
+        <f t="shared" si="23"/>
+        <v>46061.279999999999</v>
+      </c>
       <c r="AM92" s="46">
-        <f t="shared" si="23"/>
-        <v>257020.03</v>
+        <f t="shared" si="25"/>
+        <v>303081.31</v>
       </c>
     </row>
     <row r="93" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A93" s="1">
         <v>89</v>
       </c>
       <c r="B93" s="42" t="s">
         <v>90</v>
       </c>
       <c r="C93" s="32">
         <v>0</v>
       </c>
       <c r="D93" s="38">
         <v>0</v>
       </c>
       <c r="E93" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F93" s="9">
         <v>0</v>
       </c>
       <c r="G93" s="20">
         <v>0</v>
       </c>
       <c r="H93" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I93" s="9">
         <f>Sept!D92</f>
         <v>2821.83</v>
       </c>
       <c r="J93" s="20">
         <f>Sept!E92</f>
         <v>59.93</v>
       </c>
       <c r="K93" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2881.7599999999998</v>
       </c>
       <c r="L93" s="8">
         <f>Oct!D92</f>
         <v>2854.59</v>
       </c>
       <c r="M93" s="32">
         <f>Oct!E92</f>
         <v>61.14</v>
       </c>
       <c r="N93" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2915.73</v>
       </c>
       <c r="O93" s="9">
         <f>Nov!D92</f>
         <v>2742.16</v>
       </c>
       <c r="P93" s="20">
         <f>Nov!E92</f>
         <v>58.48</v>
       </c>
       <c r="Q93" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2800.64</v>
       </c>
       <c r="R93" s="9">
         <f>Dec!D92</f>
         <v>2781.34</v>
       </c>
       <c r="S93" s="25">
         <f>Dec!E92</f>
         <v>59.32</v>
       </c>
       <c r="T93" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2840.6600000000003</v>
       </c>
       <c r="U93" s="8">
         <f>Jan!D92</f>
         <v>2898.59</v>
       </c>
       <c r="V93" s="9">
         <f>Jan!E92</f>
         <v>61.81</v>
       </c>
       <c r="W93" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2960.4</v>
       </c>
       <c r="X93" s="9">
         <f>Feb!D92</f>
         <v>2967.02</v>
       </c>
       <c r="Y93" s="20">
         <f>Feb!E92</f>
         <v>63.28</v>
       </c>
       <c r="Z93" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3030.3</v>
       </c>
       <c r="AA93" s="9">
         <f>Mar!D92</f>
         <v>66931.070000000007</v>
       </c>
       <c r="AB93" s="25">
         <f>Mar!E92</f>
         <v>1427.42</v>
       </c>
       <c r="AC93" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>68358.490000000005</v>
       </c>
       <c r="AD93" s="8">
         <f>Apr!D92</f>
         <v>114244.3</v>
       </c>
       <c r="AE93" s="32">
         <f>Apr!E92</f>
         <v>2436.4499999999998</v>
       </c>
       <c r="AF93" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>116680.75</v>
       </c>
       <c r="AG93" s="9">
         <f>May!D92</f>
         <v>97410.77</v>
       </c>
       <c r="AH93" s="20">
         <f>May!E92</f>
         <v>2077.44</v>
       </c>
       <c r="AI93" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>99488.21</v>
       </c>
-      <c r="AJ93" s="9"/>
-[...1 lines deleted...]
-      <c r="AL93" s="10"/>
+      <c r="AJ93" s="9">
+        <f>June!D92</f>
+        <v>52984.56</v>
+      </c>
+      <c r="AK93" s="25">
+        <f>June!E92</f>
+        <v>1129.98</v>
+      </c>
+      <c r="AL93" s="10">
+        <f t="shared" si="23"/>
+        <v>54114.54</v>
+      </c>
       <c r="AM93" s="46">
-        <f t="shared" si="23"/>
-        <v>301956.94</v>
+        <f t="shared" si="25"/>
+        <v>356071.48</v>
       </c>
     </row>
     <row r="94" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A94" s="3">
         <v>90</v>
       </c>
       <c r="B94" s="43" t="s">
         <v>91</v>
       </c>
       <c r="C94" s="36">
         <v>0</v>
       </c>
       <c r="D94" s="33">
         <v>0</v>
       </c>
       <c r="E94" s="13">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F94" s="12">
         <v>0</v>
       </c>
       <c r="G94" s="21">
         <v>0</v>
       </c>
       <c r="H94" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I94" s="12">
         <f>Sept!D93</f>
         <v>3079.82</v>
       </c>
       <c r="J94" s="21">
         <f>Sept!E93</f>
         <v>25.85</v>
       </c>
       <c r="K94" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3105.67</v>
       </c>
       <c r="L94" s="11">
         <f>Oct!D93</f>
         <v>3137.52</v>
       </c>
       <c r="M94" s="34">
         <f>Oct!E93</f>
         <v>26.37</v>
       </c>
       <c r="N94" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3163.89</v>
       </c>
       <c r="O94" s="12">
         <f>Nov!D93</f>
         <v>3003.48</v>
       </c>
       <c r="P94" s="21">
         <f>Nov!E93</f>
         <v>25.22</v>
       </c>
       <c r="Q94" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3028.7</v>
       </c>
       <c r="R94" s="12">
         <f>Dec!D93</f>
         <v>3046.39</v>
       </c>
       <c r="S94" s="26">
         <f>Dec!E93</f>
         <v>25.59</v>
       </c>
       <c r="T94" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3071.98</v>
       </c>
       <c r="U94" s="11">
         <f>Jan!D93</f>
         <v>3174.81</v>
       </c>
       <c r="V94" s="12">
         <f>Jan!E93</f>
         <v>26.67</v>
       </c>
       <c r="W94" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3201.48</v>
       </c>
       <c r="X94" s="12">
         <f>Feb!D93</f>
         <v>3249.76</v>
       </c>
       <c r="Y94" s="21">
         <f>Feb!E93</f>
         <v>27.3</v>
       </c>
       <c r="Z94" s="13">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3277.0600000000004</v>
       </c>
       <c r="AA94" s="12">
         <f>Mar!D93</f>
         <v>73309.289999999994</v>
       </c>
       <c r="AB94" s="26">
         <f>Mar!E93</f>
         <v>615.72</v>
       </c>
       <c r="AC94" s="13">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>73925.009999999995</v>
       </c>
       <c r="AD94" s="11">
         <f>Apr!D93</f>
         <v>125131.24</v>
       </c>
       <c r="AE94" s="33">
         <f>Apr!E93</f>
         <v>1050.97</v>
       </c>
       <c r="AF94" s="13">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>126182.21</v>
       </c>
       <c r="AG94" s="12">
         <f>May!D93</f>
         <v>106693.56</v>
       </c>
       <c r="AH94" s="21">
         <f>May!E93</f>
         <v>896.11</v>
       </c>
       <c r="AI94" s="13">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>107589.67</v>
       </c>
-      <c r="AJ94" s="12"/>
-[...1 lines deleted...]
-      <c r="AL94" s="13"/>
+      <c r="AJ94" s="12">
+        <f>June!D93</f>
+        <v>58033.74</v>
+      </c>
+      <c r="AK94" s="26">
+        <f>June!E93</f>
+        <v>487.42</v>
+      </c>
+      <c r="AL94" s="13">
+        <f t="shared" si="23"/>
+        <v>58521.159999999996</v>
+      </c>
       <c r="AM94" s="47">
-        <f t="shared" si="23"/>
-        <v>326545.67</v>
+        <f t="shared" si="25"/>
+        <v>385066.82999999996</v>
       </c>
     </row>
     <row r="95" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A95" s="1">
         <v>91</v>
       </c>
       <c r="B95" s="42" t="s">
         <v>92</v>
       </c>
       <c r="C95" s="32">
         <v>0</v>
       </c>
       <c r="D95" s="38">
         <v>0</v>
       </c>
       <c r="E95" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F95" s="9">
         <v>0</v>
       </c>
       <c r="G95" s="20">
         <v>0</v>
       </c>
       <c r="H95" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I95" s="9">
         <f>Sept!D94</f>
         <v>4459.93</v>
       </c>
       <c r="J95" s="20">
         <f>Sept!E94</f>
         <v>57.34</v>
       </c>
       <c r="K95" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>4517.2700000000004</v>
       </c>
       <c r="L95" s="8">
         <f>Oct!D94</f>
         <v>4567.01</v>
       </c>
       <c r="M95" s="32">
         <f>Oct!E94</f>
         <v>58.5</v>
       </c>
       <c r="N95" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>4625.51</v>
       </c>
       <c r="O95" s="9">
         <f>Nov!D94</f>
         <v>4360.7299999999996</v>
       </c>
       <c r="P95" s="20">
         <f>Nov!E94</f>
         <v>55.96</v>
       </c>
       <c r="Q95" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>4416.6899999999996</v>
       </c>
       <c r="R95" s="9">
         <f>Dec!D94</f>
         <v>4423.03</v>
       </c>
       <c r="S95" s="25">
         <f>Dec!E94</f>
         <v>56.76</v>
       </c>
       <c r="T95" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>4479.79</v>
       </c>
       <c r="U95" s="8">
         <f>Jan!D94</f>
         <v>4609.49</v>
       </c>
       <c r="V95" s="9">
         <f>Jan!E94</f>
         <v>59.15</v>
       </c>
       <c r="W95" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>4668.6399999999994</v>
       </c>
       <c r="X95" s="9">
         <f>Feb!D94</f>
         <v>4718.3100000000004</v>
       </c>
       <c r="Y95" s="20">
         <f>Feb!E94</f>
         <v>60.55</v>
       </c>
       <c r="Z95" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>4778.8600000000006</v>
       </c>
       <c r="AA95" s="9">
         <f>Mar!D94</f>
         <v>106437.38</v>
       </c>
       <c r="AB95" s="25">
         <f>Mar!E94</f>
         <v>1365.95</v>
       </c>
       <c r="AC95" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>107803.33</v>
       </c>
       <c r="AD95" s="8">
         <f>Apr!D94</f>
         <v>181677.42</v>
       </c>
       <c r="AE95" s="32">
         <f>Apr!E94</f>
         <v>2331.5300000000002</v>
       </c>
       <c r="AF95" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>184008.95</v>
       </c>
       <c r="AG95" s="9">
         <f>May!D94</f>
         <v>154907.84</v>
       </c>
       <c r="AH95" s="20">
         <f>May!E94</f>
         <v>1987.99</v>
       </c>
       <c r="AI95" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>156895.82999999999</v>
       </c>
-      <c r="AJ95" s="9"/>
-[...1 lines deleted...]
-      <c r="AL95" s="10"/>
+      <c r="AJ95" s="9">
+        <f>June!D94</f>
+        <v>84258.9</v>
+      </c>
+      <c r="AK95" s="25">
+        <f>June!E94</f>
+        <v>1081.33</v>
+      </c>
+      <c r="AL95" s="10">
+        <f t="shared" si="23"/>
+        <v>85340.23</v>
+      </c>
       <c r="AM95" s="46">
-        <f t="shared" si="23"/>
-        <v>476194.87</v>
+        <f t="shared" si="25"/>
+        <v>561535.1</v>
       </c>
     </row>
     <row r="96" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A96" s="1">
         <v>92</v>
       </c>
       <c r="B96" s="42" t="s">
         <v>93</v>
       </c>
       <c r="C96" s="32">
         <v>0</v>
       </c>
       <c r="D96" s="38">
         <v>0</v>
       </c>
       <c r="E96" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F96" s="9">
         <v>0</v>
       </c>
       <c r="G96" s="20">
         <v>0</v>
       </c>
       <c r="H96" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I96" s="9">
         <f>Sept!D95</f>
         <v>3700.89</v>
       </c>
       <c r="J96" s="20">
         <f>Sept!E95</f>
         <v>20.07</v>
       </c>
       <c r="K96" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3720.96</v>
       </c>
       <c r="L96" s="8">
         <f>Oct!D95</f>
         <v>3774.43</v>
       </c>
       <c r="M96" s="32">
         <f>Oct!E95</f>
         <v>20.48</v>
       </c>
       <c r="N96" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3794.91</v>
       </c>
       <c r="O96" s="9">
         <f>Nov!D95</f>
         <v>3611.18</v>
       </c>
       <c r="P96" s="20">
         <f>Nov!E95</f>
         <v>19.579999999999998</v>
       </c>
       <c r="Q96" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3630.7599999999998</v>
       </c>
       <c r="R96" s="9">
         <f>Dec!D95</f>
         <v>3662.77</v>
       </c>
       <c r="S96" s="25">
         <f>Dec!E95</f>
         <v>19.86</v>
       </c>
       <c r="T96" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3682.63</v>
       </c>
       <c r="U96" s="8">
         <f>Jan!D95</f>
         <v>3817.18</v>
       </c>
       <c r="V96" s="9">
         <f>Jan!E95</f>
         <v>20.7</v>
       </c>
       <c r="W96" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3837.8799999999997</v>
       </c>
       <c r="X96" s="9">
         <f>Feb!D95</f>
         <v>3907.29</v>
       </c>
       <c r="Y96" s="20">
         <f>Feb!E95</f>
         <v>21.19</v>
       </c>
       <c r="Z96" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3928.48</v>
       </c>
       <c r="AA96" s="9">
         <f>Mar!D95</f>
         <v>88142.18</v>
       </c>
       <c r="AB96" s="25">
         <f>Mar!E95</f>
         <v>478.09</v>
       </c>
       <c r="AC96" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>88620.26999999999</v>
       </c>
       <c r="AD96" s="8">
         <f>Apr!D95</f>
         <v>150449.44</v>
       </c>
       <c r="AE96" s="32">
         <f>Apr!E95</f>
         <v>816.05</v>
       </c>
       <c r="AF96" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>151265.49</v>
       </c>
       <c r="AG96" s="9">
         <f>May!D95</f>
         <v>128281.2</v>
       </c>
       <c r="AH96" s="20">
         <f>May!E95</f>
         <v>695.8</v>
       </c>
       <c r="AI96" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>128977</v>
       </c>
-      <c r="AJ96" s="9"/>
-[...1 lines deleted...]
-      <c r="AL96" s="10"/>
+      <c r="AJ96" s="9">
+        <f>June!D95</f>
+        <v>69775.89</v>
+      </c>
+      <c r="AK96" s="25">
+        <f>June!E95</f>
+        <v>378.47</v>
+      </c>
+      <c r="AL96" s="10">
+        <f t="shared" si="23"/>
+        <v>70154.36</v>
+      </c>
       <c r="AM96" s="46">
-        <f t="shared" si="23"/>
-        <v>391458.38</v>
+        <f t="shared" si="25"/>
+        <v>461612.74</v>
       </c>
     </row>
     <row r="97" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A97" s="1">
         <v>93</v>
       </c>
       <c r="B97" s="42" t="s">
         <v>94</v>
       </c>
       <c r="C97" s="32">
         <v>0</v>
       </c>
       <c r="D97" s="38">
         <v>0</v>
       </c>
       <c r="E97" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F97" s="9">
         <v>0</v>
       </c>
       <c r="G97" s="20">
         <v>0</v>
       </c>
       <c r="H97" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I97" s="9">
         <f>Sept!D96</f>
         <v>2720.28</v>
       </c>
       <c r="J97" s="20">
         <f>Sept!E96</f>
         <v>29.67</v>
       </c>
       <c r="K97" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2749.9500000000003</v>
       </c>
       <c r="L97" s="8">
         <f>Oct!D96</f>
         <v>2767.11</v>
       </c>
       <c r="M97" s="32">
         <f>Oct!E96</f>
         <v>25.89</v>
       </c>
       <c r="N97" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2793</v>
       </c>
       <c r="O97" s="9">
         <f>Nov!D96</f>
         <v>2650.85</v>
       </c>
       <c r="P97" s="20">
         <f>Nov!E96</f>
         <v>24.76</v>
       </c>
       <c r="Q97" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2675.61</v>
       </c>
       <c r="R97" s="9">
         <f>Dec!D96</f>
         <v>2688.72</v>
       </c>
       <c r="S97" s="25">
         <f>Dec!E96</f>
         <v>25.12</v>
       </c>
       <c r="T97" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2713.8399999999997</v>
       </c>
       <c r="U97" s="8">
         <f>Jan!D96</f>
         <v>2802.07</v>
       </c>
       <c r="V97" s="9">
         <f>Jan!E96</f>
         <v>26.18</v>
       </c>
       <c r="W97" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2828.25</v>
       </c>
       <c r="X97" s="9">
         <f>Feb!D96</f>
         <v>2868.22</v>
       </c>
       <c r="Y97" s="20">
         <f>Feb!E96</f>
         <v>26.8</v>
       </c>
       <c r="Z97" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>2895.02</v>
       </c>
       <c r="AA97" s="9">
         <f>Mar!D96</f>
         <v>64702.33</v>
       </c>
       <c r="AB97" s="25">
         <f>Mar!E96</f>
         <v>604.48</v>
       </c>
       <c r="AC97" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>65306.810000000005</v>
       </c>
       <c r="AD97" s="8">
         <f>Apr!D96</f>
         <v>110440.07</v>
       </c>
       <c r="AE97" s="32">
         <f>Apr!E96</f>
         <v>1031.78</v>
       </c>
       <c r="AF97" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>111471.85</v>
       </c>
       <c r="AG97" s="9">
         <f>May!D96</f>
         <v>94167.08</v>
       </c>
       <c r="AH97" s="20">
         <f>May!E96</f>
         <v>879.75</v>
       </c>
       <c r="AI97" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>95046.83</v>
       </c>
-      <c r="AJ97" s="9"/>
-[...1 lines deleted...]
-      <c r="AL97" s="10"/>
+      <c r="AJ97" s="9">
+        <f>June!D96</f>
+        <v>51220.22</v>
+      </c>
+      <c r="AK97" s="25">
+        <f>June!E96</f>
+        <v>478.52</v>
+      </c>
+      <c r="AL97" s="10">
+        <f t="shared" si="23"/>
+        <v>51698.74</v>
+      </c>
       <c r="AM97" s="46">
-        <f t="shared" si="23"/>
-        <v>288481.16000000003</v>
+        <f t="shared" si="25"/>
+        <v>340179.9</v>
       </c>
     </row>
     <row r="98" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A98" s="1">
         <v>94</v>
       </c>
       <c r="B98" s="42" t="s">
         <v>95</v>
       </c>
       <c r="C98" s="32">
         <v>0</v>
       </c>
       <c r="D98" s="38">
         <v>0</v>
       </c>
       <c r="E98" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F98" s="9">
         <v>0</v>
       </c>
       <c r="G98" s="20">
         <v>0</v>
       </c>
       <c r="H98" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I98" s="9">
         <f>Sept!D97</f>
         <v>4933.08</v>
       </c>
       <c r="J98" s="20">
         <f>Sept!E97</f>
         <v>90.71</v>
       </c>
       <c r="K98" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>5023.79</v>
       </c>
       <c r="L98" s="8">
         <f>Oct!D97</f>
         <v>4828.5</v>
       </c>
       <c r="M98" s="32">
         <f>Oct!E97</f>
         <v>92.54</v>
       </c>
       <c r="N98" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>4921.04</v>
       </c>
       <c r="O98" s="9">
         <f>Nov!D97</f>
         <v>4715.62</v>
       </c>
       <c r="P98" s="20">
         <f>Nov!E97</f>
         <v>88.53</v>
       </c>
       <c r="Q98" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>4804.1499999999996</v>
       </c>
       <c r="R98" s="9">
         <f>Dec!D97</f>
         <v>4783</v>
       </c>
       <c r="S98" s="25">
         <f>Dec!E97</f>
         <v>89.79</v>
       </c>
       <c r="T98" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>4872.79</v>
       </c>
       <c r="U98" s="8">
         <f>Jan!D97</f>
         <v>4984.63</v>
       </c>
       <c r="V98" s="9">
         <f>Jan!E97</f>
         <v>93.57</v>
       </c>
       <c r="W98" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>5078.2</v>
       </c>
       <c r="X98" s="9">
         <f>Feb!D97</f>
         <v>5102.3</v>
       </c>
       <c r="Y98" s="20">
         <f>Feb!E97</f>
         <v>95.78</v>
       </c>
       <c r="Z98" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>5198.08</v>
       </c>
       <c r="AA98" s="9">
         <f>Mar!D97</f>
         <v>115099.67</v>
       </c>
       <c r="AB98" s="25">
         <f>Mar!E97</f>
         <v>2160.69</v>
       </c>
       <c r="AC98" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>117260.36</v>
       </c>
       <c r="AD98" s="8">
         <f>Apr!D97</f>
         <v>196463.04</v>
       </c>
       <c r="AE98" s="32">
         <f>Apr!E97</f>
         <v>3688.06</v>
       </c>
       <c r="AF98" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>200151.1</v>
       </c>
       <c r="AG98" s="9">
         <f>May!D97</f>
         <v>167514.84</v>
       </c>
       <c r="AH98" s="20">
         <f>May!E97</f>
         <v>3144.65</v>
       </c>
       <c r="AI98" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>170659.49</v>
       </c>
-      <c r="AJ98" s="9"/>
-[...1 lines deleted...]
-      <c r="AL98" s="10"/>
+      <c r="AJ98" s="9">
+        <f>June!D97</f>
+        <v>91116.21</v>
+      </c>
+      <c r="AK98" s="25">
+        <f>June!E97</f>
+        <v>1710.46</v>
+      </c>
+      <c r="AL98" s="10">
+        <f t="shared" si="23"/>
+        <v>92826.670000000013</v>
+      </c>
       <c r="AM98" s="46">
-        <f t="shared" si="23"/>
-        <v>517969</v>
+        <f t="shared" si="25"/>
+        <v>610795.67000000004</v>
       </c>
     </row>
     <row r="99" spans="1:39" s="35" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A99" s="3">
         <v>95</v>
       </c>
       <c r="B99" s="43" t="s">
         <v>96</v>
       </c>
       <c r="C99" s="36">
         <v>0</v>
       </c>
       <c r="D99" s="33">
         <v>0</v>
       </c>
       <c r="E99" s="13">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F99" s="12">
         <v>0</v>
       </c>
       <c r="G99" s="21">
         <v>0</v>
       </c>
       <c r="H99" s="13">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I99" s="12">
         <f>Sept!D98</f>
         <v>2310.89</v>
       </c>
       <c r="J99" s="21">
         <f>Sept!E98</f>
         <v>21.09</v>
       </c>
       <c r="K99" s="13">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2331.98</v>
       </c>
       <c r="L99" s="11">
         <f>Oct!D98</f>
         <v>2318.62</v>
       </c>
       <c r="M99" s="34">
         <f>Oct!E98</f>
         <v>21.52</v>
       </c>
       <c r="N99" s="13">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2340.14</v>
       </c>
       <c r="O99" s="12">
         <f>Nov!D98</f>
         <v>2236.4299999999998</v>
       </c>
       <c r="P99" s="21">
         <f>Nov!E98</f>
         <v>20.59</v>
       </c>
       <c r="Q99" s="13">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2257.02</v>
       </c>
       <c r="R99" s="12">
         <f>Dec!D98</f>
         <v>2268.38</v>
       </c>
       <c r="S99" s="26">
         <f>Dec!E98</f>
         <v>20.88</v>
       </c>
       <c r="T99" s="13">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2289.2600000000002</v>
       </c>
       <c r="U99" s="11">
         <f>Jan!D98</f>
         <v>2364</v>
       </c>
       <c r="V99" s="12">
         <f>Jan!E98</f>
         <v>21.76</v>
       </c>
       <c r="W99" s="13">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2385.7600000000002</v>
       </c>
       <c r="X99" s="12">
         <f>Feb!D98</f>
         <v>2419.81</v>
       </c>
       <c r="Y99" s="21">
         <f>Feb!E98</f>
         <v>22.27</v>
       </c>
       <c r="Z99" s="13">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>2442.08</v>
       </c>
       <c r="AA99" s="12">
         <f>Mar!D98</f>
         <v>54587.05</v>
       </c>
       <c r="AB99" s="26">
         <f>Mar!E98</f>
         <v>502.5</v>
       </c>
       <c r="AC99" s="13">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>55089.55</v>
       </c>
       <c r="AD99" s="11">
         <f>Apr!D98</f>
         <v>93174.35</v>
       </c>
       <c r="AE99" s="33">
         <f>Apr!E98</f>
         <v>857.71</v>
       </c>
       <c r="AF99" s="13">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>94032.060000000012</v>
       </c>
       <c r="AG99" s="12">
         <f>May!D98</f>
         <v>79445.41</v>
       </c>
       <c r="AH99" s="21">
         <f>May!E98</f>
         <v>731.33</v>
       </c>
       <c r="AI99" s="13">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>80176.740000000005</v>
       </c>
-      <c r="AJ99" s="12"/>
-[...1 lines deleted...]
-      <c r="AL99" s="13"/>
+      <c r="AJ99" s="12">
+        <f>June!D98</f>
+        <v>43212.68</v>
+      </c>
+      <c r="AK99" s="26">
+        <f>June!E98</f>
+        <v>397.79</v>
+      </c>
+      <c r="AL99" s="13">
+        <f t="shared" si="23"/>
+        <v>43610.47</v>
+      </c>
       <c r="AM99" s="47">
-        <f t="shared" si="23"/>
-        <v>243344.59000000003</v>
+        <f t="shared" si="25"/>
+        <v>286955.06000000006</v>
       </c>
     </row>
     <row r="100" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A100" s="1">
         <v>96</v>
       </c>
       <c r="B100" s="42" t="s">
         <v>97</v>
       </c>
       <c r="C100" s="32">
         <v>0</v>
       </c>
       <c r="D100" s="38">
         <v>0</v>
       </c>
       <c r="E100" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F100" s="9">
         <v>0</v>
       </c>
       <c r="G100" s="20">
         <v>0</v>
       </c>
       <c r="H100" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I100" s="9">
         <f>Sept!D99</f>
         <v>4671.87</v>
       </c>
       <c r="J100" s="20">
         <f>Sept!E99</f>
         <v>53.57</v>
       </c>
       <c r="K100" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>4725.4399999999996</v>
       </c>
       <c r="L100" s="8">
         <f>Oct!D99</f>
         <v>4777.0600000000004</v>
       </c>
       <c r="M100" s="32">
         <f>Oct!E99</f>
         <v>54.66</v>
       </c>
       <c r="N100" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>4831.72</v>
       </c>
       <c r="O100" s="9">
         <f>Nov!D99</f>
         <v>4564.59</v>
       </c>
       <c r="P100" s="20">
         <f>Nov!E99</f>
         <v>52.28</v>
       </c>
       <c r="Q100" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>4616.87</v>
       </c>
       <c r="R100" s="9">
         <f>Dec!D99</f>
         <v>4629.8</v>
       </c>
       <c r="S100" s="25">
         <f>Dec!E99</f>
         <v>53.03</v>
       </c>
       <c r="T100" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>4682.83</v>
       </c>
       <c r="U100" s="8">
         <f>Jan!D99</f>
         <v>4824.97</v>
       </c>
       <c r="V100" s="9">
         <f>Jan!E99</f>
         <v>55.26</v>
       </c>
       <c r="W100" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>4880.2300000000005</v>
       </c>
       <c r="X100" s="9">
         <f>Feb!D99</f>
         <v>4938.88</v>
       </c>
       <c r="Y100" s="20">
         <f>Feb!E99</f>
         <v>56.57</v>
       </c>
       <c r="Z100" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>4995.45</v>
       </c>
       <c r="AA100" s="9">
         <f>Mar!D99</f>
         <v>111413.13</v>
       </c>
       <c r="AB100" s="25">
         <f>Mar!E99</f>
         <v>1276.1400000000001</v>
       </c>
       <c r="AC100" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>112689.27</v>
       </c>
       <c r="AD100" s="8">
         <f>Apr!D99</f>
         <v>190170.51</v>
       </c>
       <c r="AE100" s="32">
         <f>Apr!E99</f>
         <v>2178.2399999999998</v>
       </c>
       <c r="AF100" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>192348.75</v>
       </c>
       <c r="AG100" s="9">
         <f>May!D99</f>
         <v>162149.49</v>
       </c>
       <c r="AH100" s="20">
         <f>May!E99</f>
         <v>1857.28</v>
       </c>
       <c r="AI100" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>164006.76999999999</v>
       </c>
-      <c r="AJ100" s="9"/>
-[...1 lines deleted...]
-      <c r="AL100" s="10"/>
+      <c r="AJ100" s="9">
+        <f>June!D99</f>
+        <v>88197.84</v>
+      </c>
+      <c r="AK100" s="25">
+        <f>June!E99</f>
+        <v>1010.23</v>
+      </c>
+      <c r="AL100" s="10">
+        <f t="shared" si="23"/>
+        <v>89208.069999999992</v>
+      </c>
       <c r="AM100" s="46">
-        <f t="shared" si="23"/>
-        <v>497777.32999999996</v>
+        <f t="shared" si="25"/>
+        <v>586985.39999999991</v>
       </c>
     </row>
     <row r="101" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A101" s="1">
         <v>97</v>
       </c>
       <c r="B101" s="42" t="s">
         <v>98</v>
       </c>
       <c r="C101" s="32">
         <v>0</v>
       </c>
       <c r="D101" s="38">
         <v>0</v>
       </c>
       <c r="E101" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F101" s="9">
         <v>0</v>
       </c>
       <c r="G101" s="20">
         <v>0</v>
       </c>
       <c r="H101" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I101" s="9">
         <f>Sept!D100</f>
         <v>5609.31</v>
       </c>
       <c r="J101" s="20">
         <f>Sept!E100</f>
         <v>63.61</v>
       </c>
       <c r="K101" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>5672.92</v>
       </c>
       <c r="L101" s="8">
         <f>Oct!D100</f>
         <v>5728.68</v>
       </c>
       <c r="M101" s="32">
         <f>Oct!E100</f>
         <v>64.900000000000006</v>
       </c>
       <c r="N101" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>5793.58</v>
       </c>
       <c r="O101" s="9">
         <f>Nov!D100</f>
         <v>5477.16</v>
       </c>
       <c r="P101" s="20">
         <f>Nov!E100</f>
         <v>62.08</v>
       </c>
       <c r="Q101" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>5539.24</v>
       </c>
       <c r="R101" s="9">
         <f>Dec!D100</f>
         <v>5555.41</v>
       </c>
       <c r="S101" s="25">
         <f>Dec!E100</f>
         <v>62.97</v>
       </c>
       <c r="T101" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>5618.38</v>
       </c>
       <c r="U101" s="8">
         <f>Jan!D100</f>
         <v>5789.6</v>
       </c>
       <c r="V101" s="9">
         <f>Jan!E100</f>
         <v>65.63</v>
       </c>
       <c r="W101" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>5855.2300000000005</v>
       </c>
       <c r="X101" s="9">
         <f>Feb!D100</f>
         <v>5926.28</v>
       </c>
       <c r="Y101" s="20">
         <f>Feb!E100</f>
         <v>67.17</v>
       </c>
       <c r="Z101" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>5993.45</v>
       </c>
       <c r="AA101" s="9">
         <f>Mar!D100</f>
         <v>133687.24</v>
       </c>
       <c r="AB101" s="25">
         <f>Mar!E100</f>
         <v>1515.33</v>
       </c>
       <c r="AC101" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>135202.56999999998</v>
       </c>
       <c r="AD101" s="8">
         <f>Apr!D100</f>
         <v>228190.07</v>
       </c>
       <c r="AE101" s="32">
         <f>Apr!E100</f>
         <v>2586.5</v>
       </c>
       <c r="AF101" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>230776.57</v>
       </c>
       <c r="AG101" s="9">
         <f>May!D100</f>
         <v>194566.99</v>
       </c>
       <c r="AH101" s="20">
         <f>May!E100</f>
         <v>2205.39</v>
       </c>
       <c r="AI101" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>196772.38</v>
       </c>
-      <c r="AJ101" s="9"/>
-[...1 lines deleted...]
-      <c r="AL101" s="10"/>
+      <c r="AJ101" s="9">
+        <f>June!D100</f>
+        <v>105830.67</v>
+      </c>
+      <c r="AK101" s="25">
+        <f>June!E100</f>
+        <v>1199.58</v>
+      </c>
+      <c r="AL101" s="10">
+        <f t="shared" si="23"/>
+        <v>107030.25</v>
+      </c>
       <c r="AM101" s="46">
-        <f t="shared" si="23"/>
-        <v>597224.31999999995</v>
+        <f t="shared" si="25"/>
+        <v>704254.57</v>
       </c>
     </row>
     <row r="102" spans="1:39" x14ac:dyDescent="0.25">
       <c r="A102" s="1">
         <v>98</v>
       </c>
       <c r="B102" s="42" t="s">
         <v>99</v>
       </c>
       <c r="C102" s="32">
         <v>0</v>
       </c>
       <c r="D102" s="38">
         <v>0</v>
       </c>
       <c r="E102" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F102" s="9">
         <v>0</v>
       </c>
       <c r="G102" s="20">
         <v>0</v>
       </c>
       <c r="H102" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I102" s="9">
         <f>Sept!D101</f>
         <v>2474.41</v>
       </c>
       <c r="J102" s="20">
         <f>Sept!E101</f>
         <v>57.98</v>
       </c>
       <c r="K102" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>2532.39</v>
       </c>
       <c r="L102" s="8">
         <f>Oct!D101</f>
         <v>2518.31</v>
       </c>
       <c r="M102" s="32">
         <f>Oct!E101</f>
         <v>59.15</v>
       </c>
       <c r="N102" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>2577.46</v>
       </c>
       <c r="O102" s="9">
         <f>Nov!D101</f>
         <v>2411.89</v>
       </c>
       <c r="P102" s="20">
         <f>Nov!E101</f>
         <v>56.58</v>
       </c>
       <c r="Q102" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>2468.4699999999998</v>
       </c>
       <c r="R102" s="9">
         <f>Dec!D101</f>
         <v>2446.34</v>
       </c>
       <c r="S102" s="25">
         <f>Dec!E101</f>
         <v>57.39</v>
       </c>
       <c r="T102" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>2503.73</v>
       </c>
       <c r="U102" s="8">
         <f>Jan!D101</f>
         <v>2549.4699999999998</v>
       </c>
       <c r="V102" s="9">
         <f>Jan!E101</f>
         <v>59.81</v>
       </c>
       <c r="W102" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>2609.2799999999997</v>
       </c>
       <c r="X102" s="9">
         <f>Feb!D101</f>
         <v>2609.66</v>
       </c>
       <c r="Y102" s="20">
         <f>Feb!E101</f>
         <v>61.22</v>
       </c>
       <c r="Z102" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>2670.8799999999997</v>
       </c>
       <c r="AA102" s="9">
         <f>Mar!D101</f>
         <v>58869.68</v>
       </c>
       <c r="AB102" s="25">
         <f>Mar!E101</f>
         <v>1381.07</v>
       </c>
       <c r="AC102" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>60250.75</v>
       </c>
       <c r="AD102" s="8">
         <f>Apr!D101</f>
         <v>100484.35</v>
       </c>
       <c r="AE102" s="32">
         <f>Apr!E101</f>
         <v>2357.34</v>
       </c>
       <c r="AF102" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>102841.69</v>
       </c>
       <c r="AG102" s="9">
         <f>May!D101</f>
         <v>85678.3</v>
       </c>
       <c r="AH102" s="20">
         <f>May!E101</f>
         <v>2010</v>
       </c>
       <c r="AI102" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>87688.3</v>
       </c>
-      <c r="AJ102" s="9"/>
-[...1 lines deleted...]
-      <c r="AL102" s="10"/>
+      <c r="AJ102" s="9">
+        <f>June!D101</f>
+        <v>46602.93</v>
+      </c>
+      <c r="AK102" s="25">
+        <f>June!E101</f>
+        <v>1093.3</v>
+      </c>
+      <c r="AL102" s="10">
+        <f t="shared" si="23"/>
+        <v>47696.23</v>
+      </c>
       <c r="AM102" s="46">
-        <f t="shared" si="23"/>
-        <v>266142.95</v>
+        <f t="shared" si="25"/>
+        <v>313839.18</v>
       </c>
     </row>
     <row r="103" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A103" s="1">
         <v>99</v>
       </c>
       <c r="B103" s="44" t="s">
         <v>100</v>
       </c>
       <c r="C103" s="32">
         <v>0</v>
       </c>
       <c r="D103" s="39">
         <v>0</v>
       </c>
       <c r="E103" s="10">
-        <f t="shared" si="22"/>
+        <f t="shared" si="24"/>
         <v>0</v>
       </c>
       <c r="F103" s="9">
         <v>0</v>
       </c>
       <c r="G103" s="20">
         <v>0</v>
       </c>
       <c r="H103" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="13"/>
         <v>0</v>
       </c>
       <c r="I103" s="9">
         <f>Sept!D102</f>
         <v>3380.97</v>
       </c>
       <c r="J103" s="20">
         <f>Sept!E102</f>
         <v>7.24</v>
       </c>
       <c r="K103" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="14"/>
         <v>3388.2099999999996</v>
       </c>
       <c r="L103" s="8">
         <f>Oct!D102</f>
         <v>3430.89</v>
       </c>
       <c r="M103" s="32">
         <f>Oct!E102</f>
         <v>7.39</v>
       </c>
       <c r="N103" s="10">
-        <f t="shared" si="14"/>
+        <f t="shared" si="15"/>
         <v>3438.2799999999997</v>
       </c>
       <c r="O103" s="9">
         <f>Nov!D102</f>
         <v>3290.68</v>
       </c>
       <c r="P103" s="20">
         <f>Nov!E102</f>
         <v>7.07</v>
       </c>
       <c r="Q103" s="10">
-        <f t="shared" si="15"/>
+        <f t="shared" si="16"/>
         <v>3297.75</v>
       </c>
       <c r="R103" s="9">
         <f>Dec!D102</f>
         <v>3337.69</v>
       </c>
       <c r="S103" s="25">
         <f>Dec!E102</f>
         <v>7.17</v>
       </c>
       <c r="T103" s="10">
-        <f t="shared" si="16"/>
+        <f t="shared" si="17"/>
         <v>3344.86</v>
       </c>
       <c r="U103" s="8">
         <f>Jan!D102</f>
         <v>3478.39</v>
       </c>
       <c r="V103" s="9">
         <f>Jan!E102</f>
         <v>7.47</v>
       </c>
       <c r="W103" s="10">
-        <f t="shared" si="17"/>
+        <f t="shared" si="18"/>
         <v>3485.8599999999997</v>
       </c>
       <c r="X103" s="9">
         <f>Feb!D102</f>
         <v>3560.51</v>
       </c>
       <c r="Y103" s="20">
         <f>Feb!E102</f>
         <v>7.65</v>
       </c>
       <c r="Z103" s="10">
-        <f t="shared" si="18"/>
+        <f t="shared" si="19"/>
         <v>3568.1600000000003</v>
       </c>
       <c r="AA103" s="9">
         <f>Mar!D102</f>
         <v>80319.320000000007</v>
       </c>
       <c r="AB103" s="25">
         <f>Mar!E102</f>
         <v>172.51</v>
       </c>
       <c r="AC103" s="10">
-        <f t="shared" si="19"/>
+        <f t="shared" si="20"/>
         <v>80491.83</v>
       </c>
       <c r="AD103" s="8">
         <f>Apr!D102</f>
         <v>137096.63</v>
       </c>
       <c r="AE103" s="32">
         <f>Apr!E102</f>
         <v>294.45999999999998</v>
       </c>
       <c r="AF103" s="10">
-        <f t="shared" si="20"/>
+        <f t="shared" si="21"/>
         <v>137391.09</v>
       </c>
       <c r="AG103" s="9">
         <f>May!D102</f>
         <v>116895.88</v>
       </c>
       <c r="AH103" s="20">
         <f>May!E102</f>
         <v>251.08</v>
       </c>
       <c r="AI103" s="10">
-        <f t="shared" si="21"/>
+        <f t="shared" si="22"/>
         <v>117146.96</v>
       </c>
-      <c r="AJ103" s="9"/>
-[...1 lines deleted...]
-      <c r="AL103" s="10"/>
+      <c r="AJ103" s="9">
+        <f>June!D102</f>
+        <v>63583.08</v>
+      </c>
+      <c r="AK103" s="25">
+        <f>June!E102</f>
+        <v>136.57</v>
+      </c>
+      <c r="AL103" s="10">
+        <f t="shared" si="23"/>
+        <v>63719.65</v>
+      </c>
       <c r="AM103" s="46">
-        <f t="shared" si="23"/>
-        <v>355553</v>
+        <f t="shared" si="25"/>
+        <v>419272.65</v>
       </c>
     </row>
     <row r="104" spans="1:39" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A104" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B104" s="45"/>
       <c r="C104" s="16">
-        <f t="shared" ref="C104:D104" si="24">SUM(C5:C103)</f>
+        <f t="shared" ref="C104:D104" si="26">SUM(C5:C103)</f>
         <v>0</v>
       </c>
       <c r="D104" s="16">
-        <f t="shared" si="24"/>
+        <f t="shared" si="26"/>
         <v>0</v>
       </c>
       <c r="E104" s="16">
         <f>SUM(E5:E103)</f>
         <v>0</v>
       </c>
       <c r="F104" s="23">
         <f>SUM(F5:F103)</f>
         <v>0</v>
       </c>
       <c r="G104" s="16">
-        <f t="shared" ref="G104" si="25">SUM(G5:G103)</f>
+        <f t="shared" ref="G104" si="27">SUM(G5:G103)</f>
         <v>0</v>
       </c>
       <c r="H104" s="24">
         <f>SUM(H5:H103)</f>
         <v>0</v>
       </c>
       <c r="I104" s="29">
-        <f t="shared" ref="I104:M104" si="26">SUM(I5:I103)</f>
+        <f t="shared" ref="I104:M104" si="28">SUM(I5:I103)</f>
         <v>362667.80000000005</v>
       </c>
       <c r="J104" s="29">
-        <f t="shared" si="26"/>
+        <f t="shared" si="28"/>
         <v>3427.8500000000008</v>
       </c>
       <c r="K104" s="24">
-        <f t="shared" si="26"/>
+        <f t="shared" si="28"/>
         <v>366095.65000000014</v>
       </c>
       <c r="L104" s="16">
-        <f t="shared" si="26"/>
+        <f t="shared" si="28"/>
         <v>370011.33999999991</v>
       </c>
       <c r="M104" s="16">
-        <f t="shared" si="26"/>
+        <f t="shared" si="28"/>
         <v>3492.9199999999992</v>
       </c>
       <c r="N104" s="16">
         <f>SUM(N5:N103)</f>
         <v>373504.26</v>
       </c>
       <c r="O104" s="23">
-        <f t="shared" ref="O104:P104" si="27">SUM(O5:O103)</f>
+        <f t="shared" ref="O104:P104" si="29">SUM(O5:O103)</f>
         <v>353942.59999999974</v>
       </c>
       <c r="P104" s="23">
-        <f t="shared" si="27"/>
+        <f t="shared" si="29"/>
         <v>3341.2600000000011</v>
       </c>
       <c r="Q104" s="24">
-        <f t="shared" ref="Q104" si="28">SUM(Q5:Q103)</f>
+        <f t="shared" ref="Q104" si="30">SUM(Q5:Q103)</f>
         <v>357283.85999999993</v>
       </c>
       <c r="R104" s="16">
-        <f t="shared" ref="R104" si="29">SUM(R5:R103)</f>
+        <f t="shared" ref="R104" si="31">SUM(R5:R103)</f>
         <v>358999.50000000012</v>
       </c>
       <c r="S104" s="29">
-        <f t="shared" ref="S104:T104" si="30">SUM(S5:S103)</f>
+        <f t="shared" ref="S104:T104" si="32">SUM(S5:S103)</f>
         <v>3388.9500000000021</v>
       </c>
       <c r="T104" s="24">
-        <f t="shared" si="30"/>
+        <f t="shared" si="32"/>
         <v>362388.44999999995</v>
       </c>
       <c r="U104" s="29">
-        <f t="shared" ref="U104:AL104" si="31">SUM(U5:U103)</f>
+        <f t="shared" ref="U104:AL104" si="33">SUM(U5:U103)</f>
         <v>374133.29999999987</v>
       </c>
       <c r="V104" s="29">
-        <f t="shared" si="31"/>
+        <f t="shared" si="33"/>
         <v>3531.8400000000011</v>
       </c>
       <c r="W104" s="24">
-        <f t="shared" si="31"/>
+        <f t="shared" si="33"/>
         <v>377665.13999999996</v>
       </c>
       <c r="X104" s="29">
-        <f t="shared" si="31"/>
+        <f t="shared" si="33"/>
         <v>382965.71000000008</v>
       </c>
       <c r="Y104" s="29">
-        <f t="shared" si="31"/>
+        <f t="shared" si="33"/>
         <v>3615.2400000000021</v>
       </c>
       <c r="Z104" s="24">
-        <f t="shared" ref="Z104" si="32">SUM(Z5:Z103)</f>
+        <f t="shared" ref="Z104" si="34">SUM(Z5:Z103)</f>
         <v>386580.94999999995</v>
       </c>
       <c r="AA104" s="29">
-        <f t="shared" si="31"/>
+        <f t="shared" si="33"/>
         <v>8639085.8099999987</v>
       </c>
       <c r="AB104" s="29">
-        <f t="shared" si="31"/>
+        <f t="shared" si="33"/>
         <v>81553.47</v>
       </c>
       <c r="AC104" s="24">
-        <f t="shared" si="31"/>
+        <f t="shared" si="33"/>
         <v>8720639.2799999993</v>
       </c>
       <c r="AD104" s="31">
-        <f t="shared" si="31"/>
+        <f t="shared" si="33"/>
         <v>14746011.250000002</v>
       </c>
       <c r="AE104" s="29">
-        <f t="shared" si="31"/>
+        <f t="shared" si="33"/>
         <v>139203.19</v>
       </c>
       <c r="AF104" s="24">
-        <f t="shared" si="31"/>
+        <f t="shared" si="33"/>
         <v>14885214.439999998</v>
       </c>
       <c r="AG104" s="40">
-        <f t="shared" si="31"/>
+        <f t="shared" si="33"/>
         <v>12573233.730000002</v>
       </c>
       <c r="AH104" s="23">
-        <f t="shared" si="31"/>
+        <f t="shared" si="33"/>
         <v>118692.06999999996</v>
       </c>
       <c r="AI104" s="24">
-        <f t="shared" ref="AI104" si="33">SUM(AI5:AI103)</f>
+        <f t="shared" ref="AI104" si="35">SUM(AI5:AI103)</f>
         <v>12691925.800000004</v>
       </c>
       <c r="AJ104" s="40">
-        <f t="shared" si="31"/>
-        <v>0</v>
+        <f t="shared" si="33"/>
+        <v>6838948.9199999971</v>
       </c>
       <c r="AK104" s="23">
-        <f t="shared" si="31"/>
-        <v>0</v>
+        <f t="shared" si="33"/>
+        <v>64560.050000000025</v>
       </c>
       <c r="AL104" s="24">
-        <f t="shared" si="31"/>
-        <v>0</v>
+        <f t="shared" si="33"/>
+        <v>6903508.9700000035</v>
       </c>
       <c r="AM104" s="48">
         <f>SUM(AM5:AM103)</f>
-        <v>38521297.829999991</v>
+        <v>45424806.800000019</v>
       </c>
     </row>
     <row r="105" spans="1:39" x14ac:dyDescent="0.25">
       <c r="C105" s="17"/>
       <c r="D105" s="17"/>
       <c r="E105" s="17"/>
       <c r="F105" s="17"/>
       <c r="G105" s="17"/>
       <c r="H105" s="17"/>
       <c r="I105" s="17"/>
       <c r="J105" s="17"/>
       <c r="K105" s="17"/>
       <c r="L105" s="17"/>
       <c r="M105" s="17"/>
       <c r="N105" s="17"/>
       <c r="O105" s="17"/>
       <c r="P105" s="17"/>
       <c r="Q105" s="17"/>
       <c r="R105" s="17"/>
       <c r="S105" s="17"/>
       <c r="T105" s="17"/>
       <c r="U105" s="17"/>
       <c r="V105" s="17"/>
       <c r="W105" s="17"/>
       <c r="X105" s="17"/>
       <c r="Y105" s="17"/>
       <c r="Z105" s="17"/>
       <c r="AA105" s="17"/>
       <c r="AB105" s="17"/>
       <c r="AC105" s="17"/>
       <c r="AD105" s="17"/>
       <c r="AE105" s="17"/>
       <c r="AF105" s="17"/>
       <c r="AG105" s="17"/>
       <c r="AH105" s="17"/>
       <c r="AI105" s="17"/>
       <c r="AJ105" s="17"/>
       <c r="AK105" s="17"/>
       <c r="AL105" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="X3:Z3"/>
     <mergeCell ref="AA3:AC3"/>
     <mergeCell ref="AD3:AF3"/>
     <mergeCell ref="AG3:AI3"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A1:AM1"/>
     <mergeCell ref="L3:N3"/>
     <mergeCell ref="O3:Q3"/>
     <mergeCell ref="R3:T3"/>
     <mergeCell ref="U3:W3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:E3"/>
     <mergeCell ref="F3:H3"/>
     <mergeCell ref="I3:K3"/>
     <mergeCell ref="AM3:AM4"/>
     <mergeCell ref="AJ3:AL3"/>
-    <mergeCell ref="X3:Z3"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.5" bottom="0.5" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" scale="45" fitToHeight="2" orientation="landscape" r:id="rId1"/>
   <ignoredErrors>
     <ignoredError sqref="M6:M103" unlockedFormula="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9AD05CFC-F605-43C0-A5A6-689D28465710}">
   <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView topLeftCell="A72" workbookViewId="0">
       <selection activeCell="D4" sqref="D4:E102"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="10.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
@@ -24322,51 +25708,51 @@
         <v>294.46427895380782</v>
       </c>
       <c r="D102" s="18">
         <f t="shared" si="1"/>
         <v>137096.63</v>
       </c>
       <c r="E102" s="18">
         <f t="shared" si="1"/>
         <v>294.45999999999998</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{DAADD87E-4686-473F-8A28-3389394A29C1}">
   <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D11" sqref="D11"/>
+      <selection activeCell="D4" sqref="D4:E4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="13.85546875" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="13.85546875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="18">
         <f>SUM(A4:A102)</f>
         <v>12573233.685999999</v>
       </c>
       <c r="B1" s="18">
         <f>SUM(B4:B102)</f>
         <v>118692.08611566789</v>
       </c>
       <c r="D1" s="18">
         <f>SUM(D4:D102)</f>
         <v>12573233.730000002</v>
       </c>
       <c r="E1" s="18">
         <f>SUM(E4:E102)</f>
@@ -25970,98 +27356,1688 @@
         <v>116895.88331335962</v>
       </c>
       <c r="B102">
         <v>251.0751225013523</v>
       </c>
       <c r="D102" s="18">
         <f t="shared" si="1"/>
         <v>116895.88</v>
       </c>
       <c r="E102" s="18">
         <f t="shared" si="1"/>
         <v>251.08</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F2811E9E-D323-4F01-BB73-4A91F85AAD6A}">
-  <dimension ref="A1:E3"/>
+  <dimension ref="A1:E102"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection sqref="A1:E3"/>
+      <selection activeCell="H14" sqref="H14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.7109375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="10.140625" bestFit="1" customWidth="1"/>
+  </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="18">
         <f>SUM(A4:A102)</f>
-        <v>0</v>
+        <v>6838948.9379999992</v>
       </c>
       <c r="B1" s="18">
         <f>SUM(B4:B102)</f>
-        <v>0</v>
+        <v>64560.058837463854</v>
       </c>
       <c r="D1" s="18">
         <f>SUM(D4:D102)</f>
-        <v>0</v>
+        <v>6838948.9199999971</v>
       </c>
       <c r="E1" s="18">
         <f>SUM(E4:E102)</f>
-        <v>0</v>
+        <v>64560.050000000025</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="64" t="s">
         <v>119</v>
       </c>
       <c r="B2" s="64"/>
       <c r="D2" s="64" t="s">
         <v>120</v>
       </c>
       <c r="E2" s="64"/>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A3" s="35" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="35" t="s">
         <v>118</v>
       </c>
       <c r="D3" s="35" t="s">
         <v>1</v>
       </c>
       <c r="E3" s="35" t="s">
         <v>118</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>63060.925050536884</v>
+      </c>
+      <c r="B4">
+        <v>312.84456063532025</v>
+      </c>
+      <c r="D4" s="18">
+        <f>ROUND(A4,2)</f>
+        <v>63060.93</v>
+      </c>
+      <c r="E4" s="18">
+        <f>ROUND(B4,2)</f>
+        <v>312.83999999999997</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>45340.257054381596</v>
+      </c>
+      <c r="B5">
+        <v>146.70706527550365</v>
+      </c>
+      <c r="D5" s="18">
+        <f t="shared" ref="D5:D68" si="0">ROUND(A5,2)</f>
+        <v>45340.26</v>
+      </c>
+      <c r="E5" s="18">
+        <f t="shared" ref="E5:E68" si="1">ROUND(B5,2)</f>
+        <v>146.71</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>69097.217326954036</v>
+      </c>
+      <c r="B6">
+        <v>198.59702260679393</v>
+      </c>
+      <c r="D6" s="18">
+        <f t="shared" si="0"/>
+        <v>69097.22</v>
+      </c>
+      <c r="E6" s="18">
+        <f t="shared" si="1"/>
+        <v>198.6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7">
+        <v>55022.009344611135</v>
+      </c>
+      <c r="B7">
+        <v>875.19448102880881</v>
+      </c>
+      <c r="D7" s="18">
+        <f t="shared" si="0"/>
+        <v>55022.01</v>
+      </c>
+      <c r="E7" s="18">
+        <f t="shared" si="1"/>
+        <v>875.19</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>48695.50900558952</v>
+      </c>
+      <c r="B8">
+        <v>298.13532716296345</v>
+      </c>
+      <c r="D8" s="18">
+        <f t="shared" si="0"/>
+        <v>48695.51</v>
+      </c>
+      <c r="E8" s="18">
+        <f t="shared" si="1"/>
+        <v>298.14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>94175.281986096117</v>
+      </c>
+      <c r="B9">
+        <v>645.52275855810046</v>
+      </c>
+      <c r="D9" s="18">
+        <f t="shared" si="0"/>
+        <v>94175.28</v>
+      </c>
+      <c r="E9" s="18">
+        <f t="shared" si="1"/>
+        <v>645.52</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>82522.917334652098</v>
+      </c>
+      <c r="B10">
+        <v>0</v>
+      </c>
+      <c r="D10" s="18">
+        <f t="shared" si="0"/>
+        <v>82522.92</v>
+      </c>
+      <c r="E10" s="18">
+        <f t="shared" si="1"/>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>72368.727032311042</v>
+      </c>
+      <c r="B11">
+        <v>521.95678188800366</v>
+      </c>
+      <c r="D11" s="18">
+        <f t="shared" si="0"/>
+        <v>72368.73</v>
+      </c>
+      <c r="E11" s="18">
+        <f t="shared" si="1"/>
+        <v>521.96</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>60824.919069044576</v>
+      </c>
+      <c r="B12">
+        <v>148.75975409836065</v>
+      </c>
+      <c r="D12" s="18">
+        <f t="shared" si="0"/>
+        <v>60824.92</v>
+      </c>
+      <c r="E12" s="18">
+        <f t="shared" si="1"/>
+        <v>148.76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>79770.674660364646</v>
+      </c>
+      <c r="B13">
+        <v>737.83725638456474</v>
+      </c>
+      <c r="D13" s="18">
+        <f t="shared" si="0"/>
+        <v>79770.67</v>
+      </c>
+      <c r="E13" s="18">
+        <f t="shared" si="1"/>
+        <v>737.84</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>65735.593527020581</v>
+      </c>
+      <c r="B14">
+        <v>524.1913785815143</v>
+      </c>
+      <c r="D14" s="18">
+        <f t="shared" si="0"/>
+        <v>65735.59</v>
+      </c>
+      <c r="E14" s="18">
+        <f t="shared" si="1"/>
+        <v>524.19000000000005</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>73437.66500974384</v>
+      </c>
+      <c r="B15">
+        <v>223.52288469417442</v>
+      </c>
+      <c r="D15" s="18">
+        <f t="shared" si="0"/>
+        <v>73437.67</v>
+      </c>
+      <c r="E15" s="18">
+        <f t="shared" si="1"/>
+        <v>223.52</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>64383.014929648481</v>
+      </c>
+      <c r="B16">
+        <v>575.63608163621655</v>
+      </c>
+      <c r="D16" s="18">
+        <f t="shared" si="0"/>
+        <v>64383.01</v>
+      </c>
+      <c r="E16" s="18">
+        <f t="shared" si="1"/>
+        <v>575.64</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>69433.236772914577</v>
+      </c>
+      <c r="B17">
+        <v>1672.6011666316381</v>
+      </c>
+      <c r="D17" s="18">
+        <f t="shared" si="0"/>
+        <v>69433.240000000005</v>
+      </c>
+      <c r="E17" s="18">
+        <f t="shared" si="1"/>
+        <v>1672.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>60446.263563719876</v>
+      </c>
+      <c r="B18">
+        <v>556.3461095376565</v>
+      </c>
+      <c r="D18" s="18">
+        <f t="shared" si="0"/>
+        <v>60446.26</v>
+      </c>
+      <c r="E18" s="18">
+        <f t="shared" si="1"/>
+        <v>556.35</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>74158.293949974541</v>
+      </c>
+      <c r="B19">
+        <v>123.76012269938651</v>
+      </c>
+      <c r="D19" s="18">
+        <f t="shared" si="0"/>
+        <v>74158.289999999994</v>
+      </c>
+      <c r="E19" s="18">
+        <f t="shared" si="1"/>
+        <v>123.76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>72658.286078661273</v>
+      </c>
+      <c r="B20">
+        <v>1096.2404800211377</v>
+      </c>
+      <c r="D20" s="18">
+        <f t="shared" si="0"/>
+        <v>72658.289999999994</v>
+      </c>
+      <c r="E20" s="18">
+        <f t="shared" si="1"/>
+        <v>1096.24</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>66793.984477401202</v>
+      </c>
+      <c r="B21">
+        <v>312.29185401610277</v>
+      </c>
+      <c r="D21" s="18">
+        <f t="shared" si="0"/>
+        <v>66793.98</v>
+      </c>
+      <c r="E21" s="18">
+        <f t="shared" si="1"/>
+        <v>312.29000000000002</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>63974.718051836688</v>
+      </c>
+      <c r="B22">
+        <v>944.74237269150365</v>
+      </c>
+      <c r="D22" s="18">
+        <f t="shared" si="0"/>
+        <v>63974.720000000001</v>
+      </c>
+      <c r="E22" s="18">
+        <f t="shared" si="1"/>
+        <v>944.74</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>42828.78641640539</v>
+      </c>
+      <c r="B23">
+        <v>94.933865536527705</v>
+      </c>
+      <c r="D23" s="18">
+        <f t="shared" si="0"/>
+        <v>42828.79</v>
+      </c>
+      <c r="E23" s="18">
+        <f t="shared" si="1"/>
+        <v>94.93</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>67246.162787178779</v>
+      </c>
+      <c r="B24">
+        <v>763.43709861801835</v>
+      </c>
+      <c r="D24" s="18">
+        <f t="shared" si="0"/>
+        <v>67246.16</v>
+      </c>
+      <c r="E24" s="18">
+        <f t="shared" si="1"/>
+        <v>763.44</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>83500.372743825952</v>
+      </c>
+      <c r="B25">
+        <v>1513.1136034458946</v>
+      </c>
+      <c r="D25" s="18">
+        <f t="shared" si="0"/>
+        <v>83500.37</v>
+      </c>
+      <c r="E25" s="18">
+        <f t="shared" si="1"/>
+        <v>1513.11</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>84524.499192237417</v>
+      </c>
+      <c r="B26">
+        <v>1364.8210187976065</v>
+      </c>
+      <c r="D26" s="18">
+        <f t="shared" si="0"/>
+        <v>84524.5</v>
+      </c>
+      <c r="E26" s="18">
+        <f t="shared" si="1"/>
+        <v>1364.82</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>75278.385213778893</v>
+      </c>
+      <c r="B27">
+        <v>1146.9138991827267</v>
+      </c>
+      <c r="D27" s="18">
+        <f t="shared" si="0"/>
+        <v>75278.39</v>
+      </c>
+      <c r="E27" s="18">
+        <f t="shared" si="1"/>
+        <v>1146.9100000000001</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>77804.581476608422</v>
+      </c>
+      <c r="B28">
+        <v>702.79024690758195</v>
+      </c>
+      <c r="D28" s="18">
+        <f t="shared" si="0"/>
+        <v>77804.58</v>
+      </c>
+      <c r="E28" s="18">
+        <f t="shared" si="1"/>
+        <v>702.79</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>56096.243404101537</v>
+      </c>
+      <c r="B29">
+        <v>463.93940545277212</v>
+      </c>
+      <c r="D29" s="18">
+        <f t="shared" si="0"/>
+        <v>56096.24</v>
+      </c>
+      <c r="E29" s="18">
+        <f t="shared" si="1"/>
+        <v>463.94</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>54134.046369555261</v>
+      </c>
+      <c r="B30">
+        <v>503.07063937104397</v>
+      </c>
+      <c r="D30" s="18">
+        <f t="shared" si="0"/>
+        <v>54134.05</v>
+      </c>
+      <c r="E30" s="18">
+        <f t="shared" si="1"/>
+        <v>503.07</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>77539.626232957526</v>
+      </c>
+      <c r="B31">
+        <v>916.98558052801161</v>
+      </c>
+      <c r="D31" s="18">
+        <f t="shared" si="0"/>
+        <v>77539.63</v>
+      </c>
+      <c r="E31" s="18">
+        <f t="shared" si="1"/>
+        <v>916.99</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>55284.419131467308</v>
+      </c>
+      <c r="B32">
+        <v>188.08627450980396</v>
+      </c>
+      <c r="D32" s="18">
+        <f t="shared" si="0"/>
+        <v>55284.42</v>
+      </c>
+      <c r="E32" s="18">
+        <f t="shared" si="1"/>
+        <v>188.09</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>49827.12731782889</v>
+      </c>
+      <c r="B33">
+        <v>187.73000898572795</v>
+      </c>
+      <c r="D33" s="18">
+        <f t="shared" si="0"/>
+        <v>49827.13</v>
+      </c>
+      <c r="E33" s="18">
+        <f t="shared" si="1"/>
+        <v>187.73</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>97415.6108715601</v>
+      </c>
+      <c r="B34">
+        <v>1609.4995155986217</v>
+      </c>
+      <c r="D34" s="18">
+        <f t="shared" si="0"/>
+        <v>97415.61</v>
+      </c>
+      <c r="E34" s="18">
+        <f t="shared" si="1"/>
+        <v>1609.5</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>42263.163621644271</v>
+      </c>
+      <c r="B35">
+        <v>374.13030577521442</v>
+      </c>
+      <c r="D35" s="18">
+        <f t="shared" si="0"/>
+        <v>42263.16</v>
+      </c>
+      <c r="E35" s="18">
+        <f t="shared" si="1"/>
+        <v>374.13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>85352.579646497266</v>
+      </c>
+      <c r="B36">
+        <v>1428.8662108952333</v>
+      </c>
+      <c r="D36" s="18">
+        <f t="shared" si="0"/>
+        <v>85352.58</v>
+      </c>
+      <c r="E36" s="18">
+        <f t="shared" si="1"/>
+        <v>1428.87</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>64122.022173012265</v>
+      </c>
+      <c r="B37">
+        <v>691.36179239785884</v>
+      </c>
+      <c r="D37" s="18">
+        <f t="shared" si="0"/>
+        <v>64122.02</v>
+      </c>
+      <c r="E37" s="18">
+        <f t="shared" si="1"/>
+        <v>691.36</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>67378.573045357174</v>
+      </c>
+      <c r="B38">
+        <v>1163.3705446846227</v>
+      </c>
+      <c r="D38" s="18">
+        <f t="shared" si="0"/>
+        <v>67378.570000000007</v>
+      </c>
+      <c r="E38" s="18">
+        <f t="shared" si="1"/>
+        <v>1163.3699999999999</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>54262.609035061156</v>
+      </c>
+      <c r="B39">
+        <v>601.39610728075399</v>
+      </c>
+      <c r="D39" s="18">
+        <f t="shared" si="0"/>
+        <v>54262.61</v>
+      </c>
+      <c r="E39" s="18">
+        <f t="shared" si="1"/>
+        <v>601.4</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>62065.671276751862</v>
+      </c>
+      <c r="B40">
+        <v>680.43222381811506</v>
+      </c>
+      <c r="D40" s="18">
+        <f t="shared" si="0"/>
+        <v>62065.67</v>
+      </c>
+      <c r="E40" s="18">
+        <f t="shared" si="1"/>
+        <v>680.43</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>63529.4675973333</v>
+      </c>
+      <c r="B41">
+        <v>439.77338269472421</v>
+      </c>
+      <c r="D41" s="18">
+        <f t="shared" si="0"/>
+        <v>63529.47</v>
+      </c>
+      <c r="E41" s="18">
+        <f t="shared" si="1"/>
+        <v>439.77</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>68053.087636793833</v>
+      </c>
+      <c r="B42">
+        <v>466.13838564191263</v>
+      </c>
+      <c r="D42" s="18">
+        <f t="shared" si="0"/>
+        <v>68053.09</v>
+      </c>
+      <c r="E42" s="18">
+        <f t="shared" si="1"/>
+        <v>466.14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>62663.132798293846</v>
+      </c>
+      <c r="B43">
+        <v>622.6311014961592</v>
+      </c>
+      <c r="D43" s="18">
+        <f t="shared" si="0"/>
+        <v>62663.13</v>
+      </c>
+      <c r="E43" s="18">
+        <f t="shared" si="1"/>
+        <v>622.63</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>66041.824563091868</v>
+      </c>
+      <c r="B44">
+        <v>909.36796153695082</v>
+      </c>
+      <c r="D44" s="18">
+        <f t="shared" si="0"/>
+        <v>66041.820000000007</v>
+      </c>
+      <c r="E44" s="18">
+        <f t="shared" si="1"/>
+        <v>909.37</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>70207.121976315248</v>
+      </c>
+      <c r="B45">
+        <v>1017.6500918457319</v>
+      </c>
+      <c r="D45" s="18">
+        <f t="shared" si="0"/>
+        <v>70207.12</v>
+      </c>
+      <c r="E45" s="18">
+        <f t="shared" si="1"/>
+        <v>1017.65</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>73577.204872190123</v>
+      </c>
+      <c r="B46">
+        <v>789.24720527158854</v>
+      </c>
+      <c r="D46" s="18">
+        <f t="shared" si="0"/>
+        <v>73577.2</v>
+      </c>
+      <c r="E46" s="18">
+        <f t="shared" si="1"/>
+        <v>789.25</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>57504.057456466282</v>
+      </c>
+      <c r="B47">
+        <v>520.95524653128427</v>
+      </c>
+      <c r="D47" s="18">
+        <f t="shared" si="0"/>
+        <v>57504.06</v>
+      </c>
+      <c r="E47" s="18">
+        <f t="shared" si="1"/>
+        <v>520.96</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>54467.083349883942</v>
+      </c>
+      <c r="B48">
+        <v>709.78962879928645</v>
+      </c>
+      <c r="D48" s="18">
+        <f t="shared" si="0"/>
+        <v>54467.08</v>
+      </c>
+      <c r="E48" s="18">
+        <f t="shared" si="1"/>
+        <v>709.79</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>47378.412926992445</v>
+      </c>
+      <c r="B49">
+        <v>1318.284443566366</v>
+      </c>
+      <c r="D49" s="18">
+        <f t="shared" si="0"/>
+        <v>47378.41</v>
+      </c>
+      <c r="E49" s="18">
+        <f t="shared" si="1"/>
+        <v>1318.28</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>45851.083454671891</v>
+      </c>
+      <c r="B50">
+        <v>380.87733472087808</v>
+      </c>
+      <c r="D50" s="18">
+        <f t="shared" si="0"/>
+        <v>45851.08</v>
+      </c>
+      <c r="E50" s="18">
+        <f t="shared" si="1"/>
+        <v>380.88</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>70026.113463088521</v>
+      </c>
+      <c r="B51">
+        <v>297.43179555184508</v>
+      </c>
+      <c r="D51" s="18">
+        <f t="shared" si="0"/>
+        <v>70026.11</v>
+      </c>
+      <c r="E51" s="18">
+        <f t="shared" si="1"/>
+        <v>297.43</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>72411.529278134403</v>
+      </c>
+      <c r="B52">
+        <v>1292.3019070904966</v>
+      </c>
+      <c r="D52" s="18">
+        <f t="shared" si="0"/>
+        <v>72411.53</v>
+      </c>
+      <c r="E52" s="18">
+        <f t="shared" si="1"/>
+        <v>1292.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>99139.536873421777</v>
+      </c>
+      <c r="B53">
+        <v>734.95026885571633</v>
+      </c>
+      <c r="D53" s="18">
+        <f t="shared" si="0"/>
+        <v>99139.54</v>
+      </c>
+      <c r="E53" s="18">
+        <f t="shared" si="1"/>
+        <v>734.95</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>52688.808904706886</v>
+      </c>
+      <c r="B54">
+        <v>1285.1063304171093</v>
+      </c>
+      <c r="D54" s="18">
+        <f t="shared" si="0"/>
+        <v>52688.81</v>
+      </c>
+      <c r="E54" s="18">
+        <f t="shared" si="1"/>
+        <v>1285.1099999999999</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>108644.82376420409</v>
+      </c>
+      <c r="B55">
+        <v>969.48467924528302</v>
+      </c>
+      <c r="D55" s="18">
+        <f t="shared" si="0"/>
+        <v>108644.82</v>
+      </c>
+      <c r="E55" s="18">
+        <f t="shared" si="1"/>
+        <v>969.48</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>67617.599098004546</v>
+      </c>
+      <c r="B56">
+        <v>422.2237958165511</v>
+      </c>
+      <c r="D56" s="18">
+        <f t="shared" si="0"/>
+        <v>67617.600000000006</v>
+      </c>
+      <c r="E56" s="18">
+        <f t="shared" si="1"/>
+        <v>422.22</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>58786.013647630127</v>
+      </c>
+      <c r="B57">
+        <v>1031.1232584739537</v>
+      </c>
+      <c r="D57" s="18">
+        <f t="shared" si="0"/>
+        <v>58786.01</v>
+      </c>
+      <c r="E57" s="18">
+        <f t="shared" si="1"/>
+        <v>1031.1199999999999</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>114019.01892877133</v>
+      </c>
+      <c r="B58">
+        <v>984.93989774107956</v>
+      </c>
+      <c r="D58" s="18">
+        <f t="shared" si="0"/>
+        <v>114019.02</v>
+      </c>
+      <c r="E58" s="18">
+        <f t="shared" si="1"/>
+        <v>984.94</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>69555.476830127285</v>
+      </c>
+      <c r="B59">
+        <v>324.39469824670925</v>
+      </c>
+      <c r="D59" s="18">
+        <f t="shared" si="0"/>
+        <v>69555.48</v>
+      </c>
+      <c r="E59" s="18">
+        <f t="shared" si="1"/>
+        <v>324.39</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>125755.81587601411</v>
+      </c>
+      <c r="B60">
+        <v>147.06086956521739</v>
+      </c>
+      <c r="D60" s="18">
+        <f t="shared" si="0"/>
+        <v>125755.82</v>
+      </c>
+      <c r="E60" s="18">
+        <f t="shared" si="1"/>
+        <v>147.06</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>47980.617943517827</v>
+      </c>
+      <c r="B61">
+        <v>946.96383928520925</v>
+      </c>
+      <c r="D61" s="18">
+        <f t="shared" si="0"/>
+        <v>47980.62</v>
+      </c>
+      <c r="E61" s="18">
+        <f t="shared" si="1"/>
+        <v>946.96</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>44552.804060182825</v>
+      </c>
+      <c r="B62">
+        <v>480.38253807825936</v>
+      </c>
+      <c r="D62" s="18">
+        <f t="shared" si="0"/>
+        <v>44552.800000000003</v>
+      </c>
+      <c r="E62" s="18">
+        <f t="shared" si="1"/>
+        <v>480.38</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>76655.720122411658</v>
+      </c>
+      <c r="B63">
+        <v>709.80305446642751</v>
+      </c>
+      <c r="D63" s="18">
+        <f t="shared" si="0"/>
+        <v>76655.72</v>
+      </c>
+      <c r="E63" s="18">
+        <f t="shared" si="1"/>
+        <v>709.8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>70261.473839105107</v>
+      </c>
+      <c r="B64">
+        <v>832.56413924318986</v>
+      </c>
+      <c r="D64" s="18">
+        <f t="shared" si="0"/>
+        <v>70261.47</v>
+      </c>
+      <c r="E64" s="18">
+        <f t="shared" si="1"/>
+        <v>832.56</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>68685.950293618473</v>
+      </c>
+      <c r="B65">
+        <v>991.5844754399152</v>
+      </c>
+      <c r="D65" s="18">
+        <f t="shared" si="0"/>
+        <v>68685.95</v>
+      </c>
+      <c r="E65" s="18">
+        <f t="shared" si="1"/>
+        <v>991.58</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>78491.962182682109</v>
+      </c>
+      <c r="B66">
+        <v>422.95274020402712</v>
+      </c>
+      <c r="D66" s="18">
+        <f t="shared" si="0"/>
+        <v>78491.960000000006</v>
+      </c>
+      <c r="E66" s="18">
+        <f t="shared" si="1"/>
+        <v>422.95</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>74727.903851966505</v>
+      </c>
+      <c r="B67">
+        <v>959.01932874388729</v>
+      </c>
+      <c r="D67" s="18">
+        <f t="shared" si="0"/>
+        <v>74727.899999999994</v>
+      </c>
+      <c r="E67" s="18">
+        <f t="shared" si="1"/>
+        <v>959.02</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>58460.304601088523</v>
+      </c>
+      <c r="B68">
+        <v>443.52075515777352</v>
+      </c>
+      <c r="D68" s="18">
+        <f t="shared" si="0"/>
+        <v>58460.3</v>
+      </c>
+      <c r="E68" s="18">
+        <f t="shared" si="1"/>
+        <v>443.52</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>57336.333601551618</v>
+      </c>
+      <c r="B69">
+        <v>567.32569743313377</v>
+      </c>
+      <c r="D69" s="18">
+        <f t="shared" ref="D69:D102" si="2">ROUND(A69,2)</f>
+        <v>57336.33</v>
+      </c>
+      <c r="E69" s="18">
+        <f t="shared" ref="E69:E102" si="3">ROUND(B69,2)</f>
+        <v>567.33000000000004</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70">
+        <v>68042.466065198212</v>
+      </c>
+      <c r="B70">
+        <v>362.29684137648172</v>
+      </c>
+      <c r="D70" s="18">
+        <f t="shared" si="2"/>
+        <v>68042.47</v>
+      </c>
+      <c r="E70" s="18">
+        <f t="shared" si="3"/>
+        <v>362.3</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71">
+        <v>42314.801105600636</v>
+      </c>
+      <c r="B71">
+        <v>213.0912108856777</v>
+      </c>
+      <c r="D71" s="18">
+        <f t="shared" si="2"/>
+        <v>42314.8</v>
+      </c>
+      <c r="E71" s="18">
+        <f t="shared" si="3"/>
+        <v>213.09</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72">
+        <v>48542.814424861004</v>
+      </c>
+      <c r="B72">
+        <v>159.6363245554362</v>
+      </c>
+      <c r="D72" s="18">
+        <f t="shared" si="2"/>
+        <v>48542.81</v>
+      </c>
+      <c r="E72" s="18">
+        <f t="shared" si="3"/>
+        <v>159.63999999999999</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>60840.898957133119</v>
+      </c>
+      <c r="B73">
+        <v>250.54808979349102</v>
+      </c>
+      <c r="D73" s="18">
+        <f t="shared" si="2"/>
+        <v>60840.9</v>
+      </c>
+      <c r="E73" s="18">
+        <f t="shared" si="3"/>
+        <v>250.55</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>68948.792302047514</v>
+      </c>
+      <c r="B74">
+        <v>115.42652360792425</v>
+      </c>
+      <c r="D74" s="18">
+        <f t="shared" si="2"/>
+        <v>68948.789999999994</v>
+      </c>
+      <c r="E74" s="18">
+        <f t="shared" si="3"/>
+        <v>115.43</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>49695.103460265484</v>
+      </c>
+      <c r="B75">
+        <v>732.84336661388522</v>
+      </c>
+      <c r="D75" s="18">
+        <f t="shared" si="2"/>
+        <v>49695.1</v>
+      </c>
+      <c r="E75" s="18">
+        <f t="shared" si="3"/>
+        <v>732.84</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76">
+        <v>62458.793894660033</v>
+      </c>
+      <c r="B76">
+        <v>397.02383794367961</v>
+      </c>
+      <c r="D76" s="18">
+        <f t="shared" si="2"/>
+        <v>62458.79</v>
+      </c>
+      <c r="E76" s="18">
+        <f t="shared" si="3"/>
+        <v>397.02</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77">
+        <v>60102.4812268198</v>
+      </c>
+      <c r="B77">
+        <v>281.15864371632551</v>
+      </c>
+      <c r="D77" s="18">
+        <f t="shared" si="2"/>
+        <v>60102.48</v>
+      </c>
+      <c r="E77" s="18">
+        <f t="shared" si="3"/>
+        <v>281.16000000000003</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78">
+        <v>111997.86878658972</v>
+      </c>
+      <c r="B78">
+        <v>157.24546774711166</v>
+      </c>
+      <c r="D78" s="18">
+        <f t="shared" si="2"/>
+        <v>111997.87</v>
+      </c>
+      <c r="E78" s="18">
+        <f t="shared" si="3"/>
+        <v>157.25</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79">
+        <v>63158.064113462446</v>
+      </c>
+      <c r="B79">
+        <v>417.083886364036</v>
+      </c>
+      <c r="D79" s="18">
+        <f t="shared" si="2"/>
+        <v>63158.06</v>
+      </c>
+      <c r="E79" s="18">
+        <f t="shared" si="3"/>
+        <v>417.08</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80">
+        <v>122701.61924432121</v>
+      </c>
+      <c r="B80">
+        <v>705.2859725781293</v>
+      </c>
+      <c r="D80" s="18">
+        <f t="shared" si="2"/>
+        <v>122701.62</v>
+      </c>
+      <c r="E80" s="18">
+        <f t="shared" si="3"/>
+        <v>705.29</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>129571.93228604576</v>
+      </c>
+      <c r="B81">
+        <v>375.46309203959856</v>
+      </c>
+      <c r="D81" s="18">
+        <f t="shared" si="2"/>
+        <v>129571.93</v>
+      </c>
+      <c r="E81" s="18">
+        <f t="shared" si="3"/>
+        <v>375.46</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>63356.736264006227</v>
+      </c>
+      <c r="B82">
+        <v>340.65970783812043</v>
+      </c>
+      <c r="D82" s="18">
+        <f t="shared" si="2"/>
+        <v>63356.74</v>
+      </c>
+      <c r="E82" s="18">
+        <f t="shared" si="3"/>
+        <v>340.66</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>54166.445206254139</v>
+      </c>
+      <c r="B83">
+        <v>603.66190382976617</v>
+      </c>
+      <c r="D83" s="18">
+        <f t="shared" si="2"/>
+        <v>54166.45</v>
+      </c>
+      <c r="E83" s="18">
+        <f t="shared" si="3"/>
+        <v>603.66</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84">
+        <v>66896.161110114495</v>
+      </c>
+      <c r="B84">
+        <v>169.69753835197423</v>
+      </c>
+      <c r="D84" s="18">
+        <f t="shared" si="2"/>
+        <v>66896.160000000003</v>
+      </c>
+      <c r="E84" s="18">
+        <f t="shared" si="3"/>
+        <v>169.7</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85">
+        <v>73939.118630514626</v>
+      </c>
+      <c r="B85">
+        <v>1034.0526846001999</v>
+      </c>
+      <c r="D85" s="18">
+        <f t="shared" si="2"/>
+        <v>73939.12</v>
+      </c>
+      <c r="E85" s="18">
+        <f t="shared" si="3"/>
+        <v>1034.05</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>64118.255963832118</v>
+      </c>
+      <c r="B86">
+        <v>876.34744193568167</v>
+      </c>
+      <c r="D86" s="18">
+        <f t="shared" si="2"/>
+        <v>64118.26</v>
+      </c>
+      <c r="E86" s="18">
+        <f t="shared" si="3"/>
+        <v>876.35</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87">
+        <v>107813.86958360048</v>
+      </c>
+      <c r="B87">
+        <v>228.71654263059958</v>
+      </c>
+      <c r="D87" s="18">
+        <f t="shared" si="2"/>
+        <v>107813.87</v>
+      </c>
+      <c r="E87" s="18">
+        <f t="shared" si="3"/>
+        <v>228.72</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>77973.416660725488</v>
+      </c>
+      <c r="B88">
+        <v>699.62150197992901</v>
+      </c>
+      <c r="D88" s="18">
+        <f t="shared" si="2"/>
+        <v>77973.42</v>
+      </c>
+      <c r="E88" s="18">
+        <f t="shared" si="3"/>
+        <v>699.62</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>82403.705564029136</v>
+      </c>
+      <c r="B89">
+        <v>1173.0156618782539</v>
+      </c>
+      <c r="D89" s="18">
+        <f t="shared" si="2"/>
+        <v>82403.710000000006</v>
+      </c>
+      <c r="E89" s="18">
+        <f t="shared" si="3"/>
+        <v>1173.02</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90">
+        <v>55486.846548872949</v>
+      </c>
+      <c r="B90">
+        <v>482.40909511214505</v>
+      </c>
+      <c r="D90" s="18">
+        <f t="shared" si="2"/>
+        <v>55486.85</v>
+      </c>
+      <c r="E90" s="18">
+        <f t="shared" si="3"/>
+        <v>482.41</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91">
+        <v>45707.766440727166</v>
+      </c>
+      <c r="B91">
+        <v>353.51062936100487</v>
+      </c>
+      <c r="D91" s="18">
+        <f t="shared" si="2"/>
+        <v>45707.77</v>
+      </c>
+      <c r="E91" s="18">
+        <f t="shared" si="3"/>
+        <v>353.51</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92">
+        <v>52984.560619320473</v>
+      </c>
+      <c r="B92">
+        <v>1129.983025489199</v>
+      </c>
+      <c r="D92" s="18">
+        <f t="shared" si="2"/>
+        <v>52984.56</v>
+      </c>
+      <c r="E92" s="18">
+        <f t="shared" si="3"/>
+        <v>1129.98</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93">
+        <v>58033.740206768438</v>
+      </c>
+      <c r="B93">
+        <v>487.42187362610809</v>
+      </c>
+      <c r="D93" s="18">
+        <f t="shared" si="2"/>
+        <v>58033.74</v>
+      </c>
+      <c r="E93" s="18">
+        <f t="shared" si="3"/>
+        <v>487.42</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94">
+        <v>84258.896300122098</v>
+      </c>
+      <c r="B94">
+        <v>1081.3271025596719</v>
+      </c>
+      <c r="D94" s="18">
+        <f t="shared" si="2"/>
+        <v>84258.9</v>
+      </c>
+      <c r="E94" s="18">
+        <f t="shared" si="3"/>
+        <v>1081.33</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95">
+        <v>69775.888631555194</v>
+      </c>
+      <c r="B95">
+        <v>378.46874376508447</v>
+      </c>
+      <c r="D95" s="18">
+        <f t="shared" si="2"/>
+        <v>69775.89</v>
+      </c>
+      <c r="E95" s="18">
+        <f t="shared" si="3"/>
+        <v>378.47</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96">
+        <v>51220.223952079068</v>
+      </c>
+      <c r="B96">
+        <v>478.52004566035231</v>
+      </c>
+      <c r="D96" s="18">
+        <f t="shared" si="2"/>
+        <v>51220.22</v>
+      </c>
+      <c r="E96" s="18">
+        <f t="shared" si="3"/>
+        <v>478.52</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97">
+        <v>91116.210551600205</v>
+      </c>
+      <c r="B97">
+        <v>1710.4619857613084</v>
+      </c>
+      <c r="D97" s="18">
+        <f t="shared" si="2"/>
+        <v>91116.21</v>
+      </c>
+      <c r="E97" s="18">
+        <f t="shared" si="3"/>
+        <v>1710.46</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98">
+        <v>43212.677137142149</v>
+      </c>
+      <c r="B98">
+        <v>397.79269213460441</v>
+      </c>
+      <c r="D98" s="18">
+        <f t="shared" si="2"/>
+        <v>43212.68</v>
+      </c>
+      <c r="E98" s="18">
+        <f t="shared" si="3"/>
+        <v>397.79</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99">
+        <v>88197.8436525547</v>
+      </c>
+      <c r="B99">
+        <v>1010.2311027093804</v>
+      </c>
+      <c r="D99" s="18">
+        <f t="shared" si="2"/>
+        <v>88197.84</v>
+      </c>
+      <c r="E99" s="18">
+        <f t="shared" si="3"/>
+        <v>1010.23</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100">
+        <v>105830.66808518094</v>
+      </c>
+      <c r="B100">
+        <v>1199.5772177780641</v>
+      </c>
+      <c r="D100" s="18">
+        <f t="shared" si="2"/>
+        <v>105830.67</v>
+      </c>
+      <c r="E100" s="18">
+        <f t="shared" si="3"/>
+        <v>1199.58</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101">
+        <v>46602.928777330075</v>
+      </c>
+      <c r="B101">
+        <v>1093.2961217269769</v>
+      </c>
+      <c r="D101" s="18">
+        <f t="shared" si="2"/>
+        <v>46602.93</v>
+      </c>
+      <c r="E101" s="18">
+        <f t="shared" si="3"/>
+        <v>1093.3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102">
+        <v>63583.084273112319</v>
+      </c>
+      <c r="B102">
+        <v>136.56831041906875</v>
+      </c>
+      <c r="D102" s="18">
+        <f t="shared" si="2"/>
+        <v>63583.08</v>
+      </c>
+      <c r="E102" s="18">
+        <f t="shared" si="3"/>
+        <v>136.57</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="D2:E2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{48EDBC1A-BB7D-4AC3-AEDB-09DCA7739955}">
   <dimension ref="A1:E3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F13" sqref="F13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="18">
         <f>SUM(A4:A102)</f>
         <v>0</v>