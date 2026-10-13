--- v0 (2026-02-02)
+++ v1 (2026-10-13)
@@ -6,60 +6,61 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="P:\data\Testing Engineer\build America Buy America\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{1626CCDD-6B7F-48D8-9F1C-CDCED9527243}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{0CE80872-7BD6-443E-81C3-7890768B9FCF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <workbookProtection workbookAlgorithmName="SHA-512" workbookHashValue="BiXW+bx8HDMBln7oOQlszHxRPvzS6U0G7IgLujxBewAU6GL9bz6DG6hn/kwj2BJHFJeEEHZkRoyV2GVg7iAVNg==" workbookSaltValue="YY+i52SKXkLkzlJGkZxw0g==" workbookSpinCount="100000" lockStructure="1"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" activeTab="2" xr2:uid="{ED9696AC-C264-4F83-83A0-E1E1A540613F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{ED9696AC-C264-4F83-83A0-E1E1A540613F}"/>
   </bookViews>
   <sheets>
     <sheet name="Step 1 Iron and Steel" sheetId="2" r:id="rId1"/>
     <sheet name="Step 2 Construction Mat'ls" sheetId="1" r:id="rId2"/>
     <sheet name="Example step 1 Iron and Steel " sheetId="6" r:id="rId3"/>
     <sheet name="Ex step 2 Construction Mat'ls" sheetId="7" r:id="rId4"/>
     <sheet name="Excerpt on Waivers" sheetId="3" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
@@ -176,80 +177,55 @@
   <c r="J20" i="2" s="1"/>
   <c r="J21" i="2" s="1"/>
   <c r="J22" i="2" s="1"/>
   <c r="J23" i="2" s="1"/>
   <c r="J24" i="2" s="1"/>
   <c r="J25" i="2" s="1"/>
   <c r="J26" i="2" s="1"/>
   <c r="J27" i="2" s="1"/>
   <c r="J16" i="1" l="1"/>
   <c r="J17" i="1" s="1"/>
   <c r="J18" i="1" s="1"/>
   <c r="J19" i="1" s="1"/>
   <c r="J20" i="1" s="1"/>
   <c r="J21" i="1" s="1"/>
   <c r="J22" i="1" s="1"/>
   <c r="J23" i="1" s="1"/>
   <c r="J24" i="1" s="1"/>
   <c r="J25" i="1" s="1"/>
   <c r="J26" i="1" s="1"/>
   <c r="J27" i="1" s="1"/>
   <c r="J28" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="182" uniqueCount="76">
   <si>
     <t>BUY AMERICA EXEMPTION REPORT: IRON AND STEEL</t>
   </si>
   <si>
-    <r>
-[...23 lines deleted...]
-  <si>
     <t>Contract ID:</t>
   </si>
   <si>
     <t>Original Contract Amount:</t>
   </si>
   <si>
     <t>Project ID(s):</t>
   </si>
   <si>
     <t>Exemption Amount:</t>
   </si>
   <si>
     <t>Highway:</t>
   </si>
   <si>
     <t>Limits:</t>
   </si>
   <si>
     <t>County:</t>
   </si>
   <si>
     <t>Contractor:</t>
   </si>
   <si>
     <t>Let Date:</t>
@@ -285,98 +261,50 @@
     <t>Quantity</t>
   </si>
   <si>
     <t>Total Cost</t>
   </si>
   <si>
     <t>Remaining</t>
   </si>
   <si>
     <t>Signature</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Contractor Representative:</t>
   </si>
   <si>
     <t xml:space="preserve">Company: </t>
   </si>
   <si>
     <t>Buy America Exemption Tracking Tool(10_9_2024).xlsx</t>
   </si>
   <si>
     <t>BUY AMERICA EXEMPTION REPORT: CONSTRUCTION MATERIALS</t>
-  </si>
-[...46 lines deleted...]
-    </r>
   </si>
   <si>
     <t>Total Approved Change Orders:</t>
   </si>
   <si>
     <t>(See Note 1)</t>
   </si>
   <si>
     <t>Total Applicable Project Costs:</t>
   </si>
   <si>
     <t>(See Note 2, 5)</t>
   </si>
   <si>
     <t>Pre-LET Costs + Non-Contractor Costs During and After LET:</t>
   </si>
   <si>
     <t>Allowable De Minimis Costs:</t>
   </si>
   <si>
     <t>(See Note 3)</t>
   </si>
   <si>
     <t>Small Grants Exemption?</t>
   </si>
@@ -518,97 +446,218 @@
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> materials (including the cost of any manufactured products) used in the project that are subject to a domestic preference requirement, including materials that are within the scope of an existing waiver. When calculating "Total applicable project costs", do not include temporary materials or materials meeting the definition of a Section 70917(c) material in accordance with 2 CFR Part 184 (cement and cementitious materials; aggregates such as stone, sand, or gravel; aggregate binding agents or additives; and other unsettled mixtures without form when reaching the work site, such as wet concrete or hot mix asphalt).</t>
     </r>
   </si>
   <si>
     <t>rubberized membrane</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>geotextile</t>
   </si>
   <si>
     <t>plastic pipe</t>
   </si>
   <si>
     <t>LF</t>
   </si>
   <si>
     <t>Geotextile Sock</t>
   </si>
   <si>
+    <t>3) Allowable De Minimis costs apply to construction materials and manufactured products only. The de minimis public interest waiver does not apply to iron and steel, subject to the requirements of 23 U.S.C. 313 on financial assistant administered by FHWA. The de minimis threshold in 23 CFR 635.410(b)(4) continues to apply for iron and steel and is calculated on the Iron and Steel worksheet. See tab titled "Excerpt from 228.5" for additional information.</t>
+  </si>
+  <si>
+    <t>BUY AMERICA EXEMPTION REPORT: CONSTRUCTION MATERIALS and MANUFACTURED MATERIALS</t>
+  </si>
+  <si>
+    <t>Public Interest Waivers for other than Iron and Steel</t>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <u/>
+        <sz val="8"/>
+        <color rgb="FFED0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Note to Contractor</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FFED0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>: Input project information and Original Contract Amount in highlighted cells on this worksheet before proceeding to the Construction Mat'ls worksheet.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <u/>
+        <sz val="8"/>
+        <color rgb="FFED0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Note to Contractor</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FFED0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">: Input the total value of all change orders and total applicable project costs in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <u/>
+        <sz val="8"/>
+        <color rgb="FFED0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>yellow</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FFED0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> highlighted cells. See notes below for additional information.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <u/>
+        <sz val="8"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>Note to Contractor</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">: Input the total value of all change orders and total applicable project costs in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <u/>
+        <sz val="8"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>yellow</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="8"/>
+        <color rgb="FFA20000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve"> highlighted cells. See notes below for additional information.</t>
+    </r>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="7"/>
-        <color rgb="FFFF0000"/>
+        <color theme="1" tint="4.9989318521683403E-2"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>Note to Contractor</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="7"/>
-        <color rgb="FFFF0000"/>
+        <color theme="1" tint="4.9989318521683403E-2"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>: Input project information and Original Contract Amount in highlighted cells on this worksheet before proceeding to the Construction Mat'ls worksheet.</t>
     </r>
-  </si>
-[...7 lines deleted...]
-    <t>Public Interest Waivers for other than Iron and Steel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="8">
     <numFmt numFmtId="42" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="41" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;???_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="166" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;_);_(@_)"/>
     <numFmt numFmtId="167" formatCode="mm/dd/yy;@"/>
   </numFmts>
-  <fonts count="28" x14ac:knownFonts="1">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -666,59 +715,50 @@
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <i/>
-[...7 lines deleted...]
-      <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="9"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
       <color rgb="FF0070C0"/>
       <name val="Arial"/>
@@ -734,75 +774,117 @@
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="8"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FFED0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FFED0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="8"/>
+      <color rgb="FFA20000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <u/>
+      <sz val="8"/>
+      <color rgb="FFA20000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
       <sz val="11"/>
-      <color theme="1"/>
+      <color rgb="FFA20000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="7"/>
-      <color rgb="FFFF0000"/>
+      <color theme="1" tint="4.9989318521683403E-2"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <u/>
       <sz val="7"/>
-      <color rgb="FFFF0000"/>
+      <color theme="1" tint="4.9989318521683403E-2"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
-      <color rgb="FFFF0000"/>
+      <color theme="1" tint="4.9989318521683403E-2"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1" tint="4.9989318521683403E-2"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="1"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
@@ -867,51 +949,51 @@
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="110">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="44" fontId="9" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
       <protection locked="0"/>
     </xf>
@@ -942,51 +1024,51 @@
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="11" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="42" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
@@ -1005,54 +1087,53 @@
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
     <xf numFmtId="49" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
@@ -1087,90 +1168,102 @@
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="41" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="41" fontId="11" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="41" fontId="11" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyProtection="1"/>
     <xf numFmtId="42" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="4" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="22" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="165" fontId="21" fillId="3" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="44" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
-      <alignment vertical="center" wrapText="1"/>
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1"/>
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Currency" xfId="2" builtinId="4"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="20">
     <dxf>
       <font>
         <color theme="0"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i/>
         <color theme="0" tint="-0.499984740745262"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
@@ -1338,51 +1431,51 @@
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>69930</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>40190</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>88980</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>36895</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="4" name="Picture 3" descr="Text summary outlining federal Buy America waiver provisions, including definitions of de minimis costs and small grants, dollar thresholds, notes about applicability to iron and steel, and step‑by‑step criteria for contractors to calculate total applicable project costs, track non‑compliant materials, and determine eligibility under de minimis or small grant exemptions.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{15B13534-1913-0BB7-88CB-63F5247B2BAE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="69930" y="458165"/>
           <a:ext cx="6738797" cy="5542907"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
@@ -1690,1646 +1783,1633 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{75CD4D65-2280-4930-A286-37AAEBEBABF4}">
   <dimension ref="A1:J42"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B6" sqref="B6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" style="58" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="8.7265625" style="58"/>
+    <col min="1" max="1" width="12.5703125" style="57" customWidth="1"/>
+    <col min="2" max="2" width="28.5703125" style="57" bestFit="1" customWidth="1"/>
+    <col min="3" max="7" width="8.7109375" style="57"/>
+    <col min="8" max="8" width="17.5703125" style="57" customWidth="1"/>
+    <col min="9" max="9" width="19" style="57" customWidth="1"/>
+    <col min="10" max="10" width="11.42578125" style="57" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.7109375" style="57"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="51" t="s">
+    <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="46"/>
       <c r="I1" s="30"/>
-      <c r="J1" s="52"/>
-[...5 lines deleted...]
-      <c r="B2" s="53"/>
+      <c r="J1" s="51"/>
+    </row>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="52"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="46"/>
       <c r="I2" s="30"/>
-      <c r="J2" s="54"/>
-[...29 lines deleted...]
-    <row r="5" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="J2" s="53"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A3" s="96" t="s">
+        <v>72</v>
+      </c>
+      <c r="B3" s="86"/>
+      <c r="C3" s="86"/>
+      <c r="D3" s="86"/>
+      <c r="E3" s="86"/>
+      <c r="F3" s="86"/>
+      <c r="G3" s="86"/>
+      <c r="H3" s="86"/>
+      <c r="I3" s="87"/>
+      <c r="J3" s="88"/>
+    </row>
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="89" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="90"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+    </row>
+    <row r="5" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="45"/>
       <c r="B5" s="45"/>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
       <c r="H5" s="46"/>
       <c r="I5" s="30"/>
-      <c r="J5" s="56"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="J5" s="55"/>
+    </row>
+    <row r="6" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="32" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B6" s="23"/>
       <c r="C6" s="33"/>
       <c r="D6" s="33"/>
       <c r="E6" s="33"/>
       <c r="F6" s="30"/>
       <c r="G6" s="34" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="H6" s="46"/>
       <c r="I6" s="4"/>
       <c r="J6" s="30"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="32" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B7" s="23"/>
       <c r="C7" s="33"/>
       <c r="D7" s="33"/>
       <c r="E7" s="33"/>
       <c r="F7" s="33"/>
       <c r="G7" s="33" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H7" s="46"/>
-      <c r="I7" s="61">
+      <c r="I7" s="60">
         <f>ROUNDDOWN((IF((I6*0.001)&gt;2500,(I6*0.001),2500)),2)</f>
         <v>2500</v>
       </c>
       <c r="J7" s="30"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="32" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B8" s="23"/>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
       <c r="H8" s="46"/>
       <c r="I8" s="33"/>
       <c r="J8" s="30"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="36" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B9" s="23"/>
       <c r="C9" s="33"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
       <c r="H9" s="46"/>
       <c r="I9" s="33"/>
       <c r="J9" s="30"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="32" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="33"/>
       <c r="D10" s="33"/>
       <c r="E10" s="33"/>
       <c r="F10" s="33"/>
       <c r="G10" s="33"/>
       <c r="H10" s="46"/>
       <c r="I10" s="33"/>
       <c r="J10" s="30"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="32" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="33"/>
       <c r="D11" s="33"/>
       <c r="E11" s="33"/>
       <c r="F11" s="33"/>
       <c r="G11" s="33"/>
       <c r="H11" s="46"/>
       <c r="I11" s="33"/>
       <c r="J11" s="30"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="32" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B12" s="28"/>
       <c r="C12" s="37"/>
       <c r="D12" s="38"/>
       <c r="E12" s="38"/>
       <c r="F12" s="38"/>
       <c r="G12" s="38"/>
       <c r="H12" s="38"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.35">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="39"/>
       <c r="B13" s="39"/>
       <c r="C13" s="40"/>
       <c r="D13" s="41" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" s="41"/>
       <c r="F13" s="38" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G13" s="38"/>
       <c r="H13" s="38"/>
       <c r="I13" s="38"/>
       <c r="J13" s="38" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="42" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="42" t="s">
+      <c r="B14" s="43" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C14" s="43"/>
       <c r="D14" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="E14" s="44" t="s">
+      <c r="F14" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="F14" s="44" t="s">
+      <c r="G14" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="G14" s="44" t="s">
+      <c r="H14" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="H14" s="44" t="s">
-[...2 lines deleted...]
-      <c r="I14" s="44" t="s">
+      <c r="J14" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="J14" s="44" t="s">
-[...12 lines deleted...]
-      <c r="I15" s="66"/>
+    </row>
+    <row r="15" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="62"/>
+      <c r="B15" s="63"/>
+      <c r="C15" s="63"/>
+      <c r="D15" s="64"/>
+      <c r="E15" s="64"/>
+      <c r="F15" s="65"/>
+      <c r="G15" s="65"/>
+      <c r="H15" s="65"/>
+      <c r="I15" s="65"/>
       <c r="J15" s="5">
         <f>I7</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" s="6"/>
       <c r="B16" s="7"/>
       <c r="C16" s="1"/>
       <c r="D16" s="8">
         <v>0</v>
       </c>
       <c r="E16" s="8"/>
       <c r="F16" s="9">
         <v>0</v>
       </c>
       <c r="G16" s="10">
         <v>0</v>
       </c>
       <c r="H16" s="2"/>
       <c r="I16" s="11">
         <f>F16*G16</f>
         <v>0</v>
       </c>
-      <c r="J16" s="71">
+      <c r="J16" s="70">
         <f>J15-I16</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" s="6"/>
       <c r="B17" s="7"/>
       <c r="C17" s="1"/>
       <c r="D17" s="8">
         <v>0</v>
       </c>
       <c r="E17" s="8"/>
       <c r="F17" s="9">
         <v>0</v>
       </c>
       <c r="G17" s="10">
         <v>0</v>
       </c>
       <c r="H17" s="2"/>
       <c r="I17" s="11">
         <f t="shared" ref="I17:I27" si="0">F17*G17</f>
         <v>0</v>
       </c>
-      <c r="J17" s="71">
+      <c r="J17" s="70">
         <f>J16-I17</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="6"/>
       <c r="B18" s="7"/>
       <c r="C18" s="1"/>
       <c r="D18" s="8">
         <v>0</v>
       </c>
       <c r="E18" s="8"/>
       <c r="F18" s="9">
         <v>0</v>
       </c>
       <c r="G18" s="10">
         <v>0</v>
       </c>
       <c r="H18" s="2"/>
       <c r="I18" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J18" s="71">
+      <c r="J18" s="70">
         <f>J17-I18</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="6"/>
       <c r="B19" s="7"/>
       <c r="C19" s="1"/>
       <c r="D19" s="8">
         <v>0</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="9">
         <v>0</v>
       </c>
       <c r="G19" s="10">
         <v>0</v>
       </c>
       <c r="H19" s="2"/>
       <c r="I19" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J19" s="71">
+      <c r="J19" s="70">
         <f>J18-I19</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" s="6"/>
       <c r="B20" s="7"/>
       <c r="C20" s="1"/>
       <c r="D20" s="8">
         <v>0</v>
       </c>
       <c r="E20" s="8"/>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="10">
         <v>0</v>
       </c>
       <c r="H20" s="2"/>
       <c r="I20" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J20" s="71">
+      <c r="J20" s="70">
         <f t="shared" ref="J20:J27" si="1">J19-I20</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" s="6"/>
       <c r="B21" s="1"/>
       <c r="C21" s="1"/>
       <c r="D21" s="8">
         <v>0</v>
       </c>
       <c r="E21" s="8"/>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="10">
         <v>0</v>
       </c>
       <c r="H21" s="2"/>
       <c r="I21" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J21" s="71">
+      <c r="J21" s="70">
         <f t="shared" si="1"/>
         <v>2500</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22" s="6"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8"/>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="10">
         <v>0</v>
       </c>
       <c r="H22" s="2"/>
       <c r="I22" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J22" s="71">
+      <c r="J22" s="70">
         <f t="shared" si="1"/>
         <v>2500</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="6"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="8">
         <v>0</v>
       </c>
       <c r="E23" s="8"/>
       <c r="F23" s="9">
         <v>0</v>
       </c>
       <c r="G23" s="10">
         <v>0</v>
       </c>
       <c r="H23" s="12"/>
       <c r="I23" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J23" s="71">
+      <c r="J23" s="70">
         <f t="shared" si="1"/>
         <v>2500</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" s="6"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8"/>
       <c r="F24" s="9">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>0</v>
       </c>
       <c r="H24" s="2"/>
       <c r="I24" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J24" s="71">
+      <c r="J24" s="70">
         <f t="shared" si="1"/>
         <v>2500</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="6"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="8">
         <v>0</v>
       </c>
       <c r="E25" s="8"/>
       <c r="F25" s="9">
         <v>0</v>
       </c>
       <c r="G25" s="10">
         <v>0</v>
       </c>
       <c r="H25" s="2"/>
       <c r="I25" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J25" s="71">
+      <c r="J25" s="70">
         <f t="shared" si="1"/>
         <v>2500</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" s="6"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="8">
         <v>0</v>
       </c>
       <c r="E26" s="8"/>
       <c r="F26" s="9">
         <v>0</v>
       </c>
       <c r="G26" s="10">
         <v>0</v>
       </c>
       <c r="H26" s="2"/>
       <c r="I26" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J26" s="71">
+      <c r="J26" s="70">
         <f t="shared" si="1"/>
         <v>2500</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="6"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="8">
         <v>0</v>
       </c>
       <c r="E27" s="8"/>
       <c r="F27" s="9">
         <v>0</v>
       </c>
       <c r="G27" s="10">
         <v>0</v>
       </c>
       <c r="H27" s="2"/>
       <c r="I27" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J27" s="71">
+      <c r="J27" s="70">
         <f t="shared" si="1"/>
         <v>2500</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="I28" s="74"/>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="66"/>
+      <c r="B28" s="66"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="73"/>
+      <c r="E28" s="73"/>
+      <c r="F28" s="73"/>
+      <c r="G28" s="73"/>
+      <c r="H28" s="74"/>
+      <c r="I28" s="73"/>
       <c r="J28" s="30"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A29" s="67"/>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="66"/>
       <c r="B29" s="6"/>
       <c r="C29" s="13"/>
       <c r="D29" s="16"/>
-      <c r="E29" s="76"/>
-[...3 lines deleted...]
-      <c r="I29" s="74"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="73"/>
       <c r="J29" s="30"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A30" s="67"/>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="66"/>
       <c r="B30" s="17" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="18" t="s">
+        <v>23</v>
+      </c>
+      <c r="E30" s="78"/>
+      <c r="F30" s="75"/>
+      <c r="G30" s="73"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="73"/>
+      <c r="J30" s="30"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" s="66"/>
+      <c r="B31" s="1" t="s">
         <v>24</v>
-      </c>
-[...10 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C31" s="1"/>
       <c r="D31" s="20"/>
-      <c r="E31" s="80"/>
-[...3 lines deleted...]
-      <c r="I31" s="80"/>
+      <c r="E31" s="79"/>
+      <c r="F31" s="79"/>
+      <c r="G31" s="79"/>
+      <c r="H31" s="71"/>
+      <c r="I31" s="79"/>
       <c r="J31" s="30"/>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="45"/>
       <c r="B32" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="1"/>
       <c r="E32" s="30"/>
       <c r="F32" s="30"/>
       <c r="G32" s="30"/>
       <c r="H32" s="46"/>
       <c r="I32" s="30"/>
       <c r="J32" s="30"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="45"/>
       <c r="B33" s="45"/>
       <c r="C33" s="30"/>
       <c r="D33" s="30"/>
       <c r="E33" s="30"/>
       <c r="F33" s="30"/>
       <c r="G33" s="30"/>
       <c r="H33" s="46"/>
       <c r="I33" s="30"/>
       <c r="J33" s="30"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="45"/>
       <c r="B34" s="45"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="46"/>
       <c r="I34" s="30"/>
       <c r="J34" s="30"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="45"/>
       <c r="B35" s="45"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="46"/>
       <c r="I35" s="30"/>
       <c r="J35" s="30"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="45"/>
       <c r="B36" s="45"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="46"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="45"/>
       <c r="B37" s="45"/>
       <c r="C37" s="30"/>
       <c r="D37" s="30"/>
       <c r="E37" s="30"/>
       <c r="F37" s="30"/>
       <c r="G37" s="30"/>
       <c r="H37" s="46"/>
       <c r="I37" s="30"/>
       <c r="J37" s="30"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="45"/>
       <c r="B38" s="45"/>
       <c r="C38" s="30"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="30"/>
       <c r="G38" s="30"/>
       <c r="H38" s="46"/>
       <c r="I38" s="30"/>
       <c r="J38" s="30"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="45"/>
       <c r="B39" s="45"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="30"/>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="46"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="45"/>
       <c r="B40" s="45"/>
       <c r="C40" s="30"/>
       <c r="D40" s="30"/>
       <c r="E40" s="30"/>
       <c r="F40" s="30"/>
       <c r="G40" s="30"/>
       <c r="H40" s="46"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="45"/>
       <c r="B41" s="45"/>
       <c r="C41" s="30"/>
       <c r="D41" s="30"/>
       <c r="E41" s="30"/>
       <c r="F41" s="30"/>
       <c r="G41" s="30"/>
       <c r="H41" s="46"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="45" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B42" s="45"/>
       <c r="C42" s="30"/>
       <c r="D42" s="30"/>
       <c r="E42" s="30"/>
       <c r="F42" s="30"/>
       <c r="G42" s="30"/>
       <c r="H42" s="46"/>
       <c r="I42" s="22">
         <v>45820</v>
       </c>
       <c r="J42" s="30"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="reZibjOBKUARHwvt0/GFddm+c3/KsO9xU9gPkMOQeuEHsc30cSZtN/ZYrXxL0BtRsiaM+T/3oJmEYUIZsVDtyw==" saltValue="dm7fJvsE90SXHwoKWvTnDQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
-[...3 lines deleted...]
-  </mergeCells>
+  <sheetProtection algorithmName="SHA-512" hashValue="KVfpJzvW12vhVz32ekRB8/wG3cymnQzB1555+rGB8RjrG8PBgld3B4UCDQDmFVYs3AQ3VgTF6g3PjPjcKCrCCA==" saltValue="WgPzjbh18GvrwGPtsj+K2w==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1"/>
   <phoneticPr fontId="12" type="noConversion"/>
   <conditionalFormatting sqref="J16:J27">
     <cfRule type="expression" dxfId="19" priority="1" stopIfTrue="1">
       <formula>AND($I16="")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Invalid Entry. Enter project let date (MM/DD/YY)" prompt="Enter project let date (MM/DD/YY)" sqref="B12" xr:uid="{F7C20F48-444E-4596-B897-DC22CA380B4A}">
       <formula1>36526</formula1>
       <formula2>55153</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E8F69368-3F05-4654-9CFA-2A6104F39009}">
   <dimension ref="A1:J44"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I9" sqref="I9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" style="58" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="8.7265625" style="58"/>
+    <col min="1" max="1" width="12.5703125" style="57" customWidth="1"/>
+    <col min="2" max="2" width="28.5703125" style="57" bestFit="1" customWidth="1"/>
+    <col min="3" max="7" width="8.7109375" style="57"/>
+    <col min="8" max="8" width="17.5703125" style="57" customWidth="1"/>
+    <col min="9" max="9" width="19" style="57" customWidth="1"/>
+    <col min="10" max="10" width="15.42578125" style="57" customWidth="1"/>
+    <col min="11" max="16384" width="8.7109375" style="57"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>73</v>
+    <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="50" t="s">
+        <v>70</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="46"/>
       <c r="I1" s="30"/>
-      <c r="J1" s="52"/>
-[...5 lines deleted...]
-      <c r="B2" s="53"/>
+      <c r="J1" s="51"/>
+    </row>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="52"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="46"/>
       <c r="I2" s="30"/>
-      <c r="J2" s="54"/>
-[...29 lines deleted...]
-    <row r="5" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="J2" s="53"/>
+    </row>
+    <row r="3" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="97" t="s">
+        <v>73</v>
+      </c>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+    </row>
+    <row r="4" spans="1:10" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="109" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+    </row>
+    <row r="5" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="45"/>
       <c r="B5" s="45"/>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
       <c r="H5" s="35"/>
       <c r="I5" s="30"/>
-      <c r="J5" s="55"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="J5" s="54"/>
+    </row>
+    <row r="6" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="32" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B6" s="29" t="str">
         <f>IF('Step 1 Iron and Steel'!B6=0,"Complete Iron &amp; Steel Worksheet",'Step 1 Iron and Steel'!B6)</f>
         <v>Complete Iron &amp; Steel Worksheet</v>
       </c>
       <c r="C6" s="33"/>
       <c r="D6" s="33"/>
       <c r="E6" s="33"/>
       <c r="F6" s="30"/>
       <c r="G6" s="34"/>
       <c r="H6" s="35" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I6" s="25" t="str">
         <f>IF('Step 1 Iron and Steel'!I6=0, "Complete Iron&amp;Steel Worksheet", 'Step 1 Iron and Steel'!I6)</f>
         <v>Complete Iron&amp;Steel Worksheet</v>
       </c>
       <c r="J6" s="30"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="32" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B7" s="29" t="str">
         <f>IF('Step 1 Iron and Steel'!B7=0,"Complete Iron &amp; Steel Worksheet",'Step 1 Iron and Steel'!B7)</f>
         <v>Complete Iron &amp; Steel Worksheet</v>
       </c>
       <c r="C7" s="33"/>
       <c r="D7" s="33"/>
       <c r="E7" s="33"/>
       <c r="F7" s="33"/>
       <c r="G7" s="33"/>
       <c r="H7" s="35" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="I7" s="26"/>
       <c r="J7" s="31" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="32" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B8" s="29" t="str">
         <f>IF('Step 1 Iron and Steel'!B8=0,"Complete Iron &amp; Steel Worksheet",'Step 1 Iron and Steel'!B8)</f>
         <v>Complete Iron &amp; Steel Worksheet</v>
       </c>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
       <c r="H8" s="35" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="I8" s="27"/>
       <c r="J8" s="31" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" x14ac:dyDescent="0.35">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="36" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B9" s="29" t="str">
         <f>IF('Step 1 Iron and Steel'!B9=0,"Complete Iron &amp; Steel Worksheet",'Step 1 Iron and Steel'!B9)</f>
         <v>Complete Iron &amp; Steel Worksheet</v>
       </c>
       <c r="C9" s="33"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
       <c r="H9" s="49" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="I9" s="48"/>
-      <c r="J9" s="50" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
+      <c r="J9" s="98" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="32" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B10" s="29" t="str">
         <f>IF('Step 1 Iron and Steel'!B10=0,"Complete Iron &amp; Steel Worksheet",'Step 1 Iron and Steel'!B10)</f>
         <v>Complete Iron &amp; Steel Worksheet</v>
       </c>
       <c r="C10" s="33"/>
       <c r="D10" s="33"/>
       <c r="E10" s="33"/>
       <c r="F10" s="33"/>
       <c r="G10" s="33"/>
       <c r="H10" s="35" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I10" s="84" t="str">
+        <v>33</v>
+      </c>
+      <c r="I10" s="83" t="str">
         <f>IF(I12="No", "N/A", IF(I8*0.05&gt;1000000,1000000,I8*0.05))</f>
         <v>N/A</v>
       </c>
       <c r="J10" s="31" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="32" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B11" s="29" t="str">
         <f>IF('Step 1 Iron and Steel'!B11=0,"Complete Iron &amp; Steel Worksheet",'Step 1 Iron and Steel'!B11)</f>
         <v>Complete Iron &amp; Steel Worksheet</v>
       </c>
       <c r="C11" s="33"/>
       <c r="D11" s="33"/>
       <c r="E11" s="33"/>
       <c r="F11" s="33"/>
       <c r="G11" s="33"/>
       <c r="H11" s="35" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I11" s="21" t="str">
         <f>IF(I12="No","N/A",IF((I6+I7+I9)&gt;=500000,"No","Contact IA DOT"))</f>
         <v>N/A</v>
       </c>
       <c r="J11" s="31" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="32" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B12" s="29" t="str">
         <f>IF('Step 1 Iron and Steel'!B12=0,"Complete Iron &amp; Steel Worksheet",'Step 1 Iron and Steel'!B12)</f>
         <v>Complete Iron &amp; Steel Worksheet</v>
       </c>
       <c r="C12" s="33"/>
       <c r="D12" s="33"/>
       <c r="E12" s="33"/>
       <c r="F12" s="33"/>
       <c r="G12" s="33"/>
       <c r="H12" s="35" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="I12" s="21" t="str">
         <f>IF(B12="Complete Iron &amp; Steel Worksheet","No",IF(B12&lt;DATEVALUE("11/14/23"),"No","Yes"))</f>
         <v>No</v>
       </c>
       <c r="J12" s="31" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.35">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="32"/>
       <c r="B13" s="29"/>
       <c r="C13" s="37"/>
       <c r="D13" s="38"/>
       <c r="E13" s="38"/>
       <c r="F13" s="38"/>
       <c r="G13" s="38"/>
       <c r="H13" s="38"/>
       <c r="I13" s="38"/>
       <c r="J13" s="38" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.35">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="39"/>
       <c r="B14" s="39"/>
       <c r="C14" s="40"/>
       <c r="D14" s="41" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E14" s="41"/>
       <c r="F14" s="38" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
       <c r="J14" s="38" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="42" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="42" t="s">
+      <c r="B15" s="43" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C15" s="43"/>
       <c r="D15" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="E15" s="44" t="s">
+      <c r="F15" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="F15" s="44" t="s">
+      <c r="G15" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="G15" s="44" t="s">
+      <c r="H15" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="H15" s="44" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="44" t="s">
+      <c r="J15" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="J15" s="44" t="s">
-[...13 lines deleted...]
-        <v>42</v>
+    </row>
+    <row r="16" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="62"/>
+      <c r="B16" s="63"/>
+      <c r="C16" s="63"/>
+      <c r="D16" s="64"/>
+      <c r="E16" s="64"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="84" t="s">
+        <v>40</v>
       </c>
       <c r="J16" s="5" t="str">
         <f>I10</f>
         <v>N/A</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" s="6"/>
       <c r="B17" s="7"/>
       <c r="C17" s="1"/>
       <c r="D17" s="8">
         <v>0</v>
       </c>
       <c r="E17" s="8"/>
       <c r="F17" s="9">
         <v>0</v>
       </c>
       <c r="G17" s="10">
         <v>0</v>
       </c>
       <c r="H17" s="2"/>
       <c r="I17" s="11">
         <f>F17*G17</f>
         <v>0</v>
       </c>
-      <c r="J17" s="86" t="str">
+      <c r="J17" s="85" t="str">
         <f>IF(J16="N/A", $J$16, J16-I17)</f>
         <v>N/A</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" s="6"/>
       <c r="B18" s="7"/>
       <c r="C18" s="1"/>
       <c r="D18" s="8">
         <v>0</v>
       </c>
       <c r="E18" s="8"/>
       <c r="F18" s="9">
         <v>0</v>
       </c>
       <c r="G18" s="10">
         <v>0</v>
       </c>
       <c r="H18" s="2"/>
       <c r="I18" s="11">
         <f t="shared" ref="I18:I28" si="0">F18*G18</f>
         <v>0</v>
       </c>
-      <c r="J18" s="86" t="str">
+      <c r="J18" s="85" t="str">
         <f t="shared" ref="J18:J28" si="1">IF(J17="N/A", $J$16, J17-I18)</f>
         <v>N/A</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" s="6"/>
       <c r="B19" s="7"/>
       <c r="C19" s="1"/>
       <c r="D19" s="8">
         <v>0</v>
       </c>
       <c r="E19" s="8"/>
       <c r="F19" s="9">
         <v>0</v>
       </c>
       <c r="G19" s="10">
         <v>0</v>
       </c>
       <c r="H19" s="2"/>
       <c r="I19" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J19" s="86" t="str">
+      <c r="J19" s="85" t="str">
         <f t="shared" si="1"/>
         <v>N/A</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" s="6"/>
       <c r="B20" s="7"/>
       <c r="C20" s="1"/>
       <c r="D20" s="8">
         <v>0</v>
       </c>
       <c r="E20" s="8"/>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="10">
         <v>0</v>
       </c>
       <c r="H20" s="2"/>
       <c r="I20" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J20" s="86" t="str">
+      <c r="J20" s="85" t="str">
         <f t="shared" si="1"/>
         <v>N/A</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" s="6"/>
       <c r="B21" s="7"/>
       <c r="C21" s="1"/>
       <c r="D21" s="8">
         <v>0</v>
       </c>
       <c r="E21" s="8"/>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="10">
         <v>0</v>
       </c>
       <c r="H21" s="2"/>
       <c r="I21" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J21" s="86" t="str">
+      <c r="J21" s="85" t="str">
         <f t="shared" si="1"/>
         <v>N/A</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22" s="6"/>
       <c r="B22" s="1"/>
       <c r="C22" s="1"/>
       <c r="D22" s="8">
         <v>0</v>
       </c>
       <c r="E22" s="8"/>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="10">
         <v>0</v>
       </c>
       <c r="H22" s="2"/>
       <c r="I22" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J22" s="86" t="str">
+      <c r="J22" s="85" t="str">
         <f t="shared" si="1"/>
         <v>N/A</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" s="6"/>
       <c r="B23" s="1"/>
       <c r="C23" s="1"/>
       <c r="D23" s="8">
         <v>0</v>
       </c>
       <c r="E23" s="8"/>
       <c r="F23" s="9">
         <v>0</v>
       </c>
       <c r="G23" s="10">
         <v>0</v>
       </c>
       <c r="H23" s="2"/>
       <c r="I23" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J23" s="86" t="str">
+      <c r="J23" s="85" t="str">
         <f t="shared" si="1"/>
         <v>N/A</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" s="6"/>
       <c r="B24" s="1"/>
       <c r="C24" s="1"/>
       <c r="D24" s="8">
         <v>0</v>
       </c>
       <c r="E24" s="8"/>
       <c r="F24" s="9">
         <v>0</v>
       </c>
       <c r="G24" s="10">
         <v>0</v>
       </c>
       <c r="H24" s="12"/>
       <c r="I24" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J24" s="86" t="str">
+      <c r="J24" s="85" t="str">
         <f t="shared" si="1"/>
         <v>N/A</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" s="6"/>
       <c r="B25" s="1"/>
       <c r="C25" s="1"/>
       <c r="D25" s="8">
         <v>0</v>
       </c>
       <c r="E25" s="8"/>
       <c r="F25" s="9">
         <v>0</v>
       </c>
       <c r="G25" s="10">
         <v>0</v>
       </c>
       <c r="H25" s="2"/>
       <c r="I25" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J25" s="86" t="str">
+      <c r="J25" s="85" t="str">
         <f t="shared" si="1"/>
         <v>N/A</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" s="6"/>
       <c r="B26" s="1"/>
       <c r="C26" s="1"/>
       <c r="D26" s="8">
         <v>0</v>
       </c>
       <c r="E26" s="8"/>
       <c r="F26" s="9">
         <v>0</v>
       </c>
       <c r="G26" s="10">
         <v>0</v>
       </c>
       <c r="H26" s="2"/>
       <c r="I26" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J26" s="86" t="str">
+      <c r="J26" s="85" t="str">
         <f t="shared" si="1"/>
         <v>N/A</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" s="6"/>
       <c r="B27" s="1"/>
       <c r="C27" s="1"/>
       <c r="D27" s="8">
         <v>0</v>
       </c>
       <c r="E27" s="8"/>
       <c r="F27" s="9">
         <v>0</v>
       </c>
       <c r="G27" s="10">
         <v>0</v>
       </c>
       <c r="H27" s="2"/>
       <c r="I27" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J27" s="86" t="str">
+      <c r="J27" s="85" t="str">
         <f t="shared" si="1"/>
         <v>N/A</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" s="6"/>
       <c r="B28" s="1"/>
       <c r="C28" s="1"/>
       <c r="D28" s="8">
         <v>0</v>
       </c>
       <c r="E28" s="8"/>
       <c r="F28" s="9">
         <v>0</v>
       </c>
       <c r="G28" s="10">
         <v>0</v>
       </c>
       <c r="H28" s="2"/>
       <c r="I28" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J28" s="86" t="str">
+      <c r="J28" s="85" t="str">
         <f t="shared" si="1"/>
         <v>N/A</v>
       </c>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" s="6"/>
       <c r="B29" s="6"/>
       <c r="C29" s="13"/>
       <c r="D29" s="14"/>
       <c r="E29" s="14"/>
       <c r="F29" s="14"/>
       <c r="G29" s="14"/>
       <c r="H29" s="15"/>
-      <c r="I29" s="74"/>
+      <c r="I29" s="73"/>
       <c r="J29" s="30"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" s="6"/>
       <c r="B30" s="6"/>
       <c r="C30" s="13"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="14"/>
       <c r="H30" s="15"/>
-      <c r="I30" s="74"/>
+      <c r="I30" s="73"/>
       <c r="J30" s="30"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" s="6"/>
       <c r="B31" s="17" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="18" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="E31" s="19"/>
       <c r="F31" s="16"/>
       <c r="G31" s="14"/>
       <c r="H31" s="15"/>
-      <c r="I31" s="74"/>
+      <c r="I31" s="73"/>
       <c r="J31" s="30"/>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="6"/>
       <c r="B32" s="1" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="C32" s="1"/>
       <c r="D32" s="20"/>
       <c r="E32" s="20"/>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="12"/>
-      <c r="I32" s="80"/>
+      <c r="I32" s="79"/>
       <c r="J32" s="30"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="3"/>
       <c r="B33" s="3" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C33" s="1"/>
       <c r="D33" s="1"/>
       <c r="E33" s="1"/>
       <c r="F33" s="1"/>
       <c r="G33" s="1"/>
       <c r="H33" s="2"/>
       <c r="I33" s="30"/>
       <c r="J33" s="30"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="47" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B34" s="45"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="46"/>
       <c r="I34" s="30"/>
       <c r="J34" s="30"/>
     </row>
-    <row r="35" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="93" t="s">
+    <row r="35" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="106" t="s">
+        <v>42</v>
+      </c>
+      <c r="B35" s="91"/>
+      <c r="C35" s="91"/>
+      <c r="D35" s="91"/>
+      <c r="E35" s="91"/>
+      <c r="F35" s="91"/>
+      <c r="G35" s="91"/>
+      <c r="H35" s="91"/>
+      <c r="I35" s="91"/>
+      <c r="J35" s="91"/>
+    </row>
+    <row r="36" spans="1:10" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="106" t="s">
+        <v>62</v>
+      </c>
+      <c r="B36" s="91"/>
+      <c r="C36" s="91"/>
+      <c r="D36" s="91"/>
+      <c r="E36" s="91"/>
+      <c r="F36" s="91"/>
+      <c r="G36" s="91"/>
+      <c r="H36" s="91"/>
+      <c r="I36" s="91"/>
+      <c r="J36" s="91"/>
+    </row>
+    <row r="37" spans="1:10" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="106" t="s">
+        <v>43</v>
+      </c>
+      <c r="B37" s="91"/>
+      <c r="C37" s="91"/>
+      <c r="D37" s="91"/>
+      <c r="E37" s="91"/>
+      <c r="F37" s="91"/>
+      <c r="G37" s="91"/>
+      <c r="H37" s="91"/>
+      <c r="I37" s="91"/>
+      <c r="J37" s="91"/>
+    </row>
+    <row r="38" spans="1:10" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="107" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="93"/>
+      <c r="C38" s="93"/>
+      <c r="D38" s="93"/>
+      <c r="E38" s="93"/>
+      <c r="F38" s="93"/>
+      <c r="G38" s="93"/>
+      <c r="H38" s="93"/>
+      <c r="I38" s="93"/>
+      <c r="J38" s="93"/>
+    </row>
+    <row r="39" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="106" t="s">
         <v>44</v>
       </c>
-      <c r="B35" s="94"/>
-[...24 lines deleted...]
-      <c r="A37" s="93" t="s">
+      <c r="B39" s="91"/>
+      <c r="C39" s="91"/>
+      <c r="D39" s="91"/>
+      <c r="E39" s="91"/>
+      <c r="F39" s="91"/>
+      <c r="G39" s="91"/>
+      <c r="H39" s="91"/>
+      <c r="I39" s="91"/>
+      <c r="J39" s="91"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A40" s="45" t="s">
         <v>45</v>
-      </c>
-[...40 lines deleted...]
-        <v>47</v>
       </c>
       <c r="B40" s="45"/>
       <c r="C40" s="30"/>
       <c r="D40" s="30"/>
       <c r="E40" s="30"/>
       <c r="F40" s="30"/>
       <c r="G40" s="30"/>
       <c r="H40" s="46"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="45"/>
       <c r="B41" s="45"/>
       <c r="C41" s="30"/>
       <c r="D41" s="30"/>
       <c r="E41" s="30"/>
       <c r="F41" s="30"/>
       <c r="G41" s="30"/>
       <c r="H41" s="46"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="45"/>
       <c r="B42" s="45"/>
       <c r="C42" s="30"/>
       <c r="D42" s="30"/>
       <c r="E42" s="30"/>
       <c r="F42" s="30"/>
       <c r="G42" s="30"/>
       <c r="H42" s="46"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="45"/>
       <c r="B43" s="45"/>
       <c r="C43" s="30"/>
       <c r="D43" s="30"/>
       <c r="E43" s="30"/>
       <c r="F43" s="30"/>
       <c r="G43" s="30"/>
       <c r="H43" s="46"/>
       <c r="I43" s="30"/>
       <c r="J43" s="30"/>
     </row>
-    <row r="44" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" s="45" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="B44" s="45"/>
       <c r="C44" s="30"/>
       <c r="D44" s="30"/>
       <c r="E44" s="30"/>
       <c r="F44" s="30"/>
       <c r="G44" s="30"/>
       <c r="H44" s="46"/>
       <c r="I44" s="22">
         <f>'Step 1 Iron and Steel'!I42</f>
         <v>45820</v>
       </c>
       <c r="J44" s="30"/>
     </row>
   </sheetData>
-  <sheetProtection selectLockedCells="1"/>
-[...8 lines deleted...]
-  </mergeCells>
+  <sheetProtection algorithmName="SHA-512" hashValue="d/9qm2t9IfcIT7IOrio4ycL1FhOtu1NDeQ8x6BoN2q/7Q06DXZfb8I8JmNZH2UjmUrLwGlwdH/RbHqYpwN4KlA==" saltValue="A7UBzyosGsvDcHi08Iiupg==" spinCount="100000" sheet="1" selectLockedCells="1"/>
   <phoneticPr fontId="12" type="noConversion"/>
   <conditionalFormatting sqref="B6:B13">
     <cfRule type="containsText" dxfId="18" priority="6" operator="containsText" text="Complete Iron &amp; Steel Worksheet">
       <formula>NOT(ISERROR(SEARCH("Complete Iron &amp; Steel Worksheet",B6)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I10">
     <cfRule type="containsText" dxfId="17" priority="9" operator="containsText" text="N/A">
       <formula>NOT(ISERROR(SEARCH("N/A",I10)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I11">
     <cfRule type="containsText" dxfId="16" priority="1" operator="containsText" text="N/A">
       <formula>NOT(ISERROR(SEARCH("N/A",I11)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="15" priority="12" operator="containsText" text="No">
       <formula>NOT(ISERROR(SEARCH("No",I11)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I11:I12">
     <cfRule type="containsText" dxfId="14" priority="4" operator="containsText" text="Yes">
       <formula>NOT(ISERROR(SEARCH("Yes",I11)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I12">
@@ -3347,1692 +3427,1679 @@
       <formula>NOT(ISERROR(SEARCH("N/A",J16)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J17:J28">
     <cfRule type="expression" dxfId="10" priority="13" stopIfTrue="1">
       <formula>AND($I17="")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Waiver not applicable. Bid let date does not meet requirements." sqref="I7" xr:uid="{F339A9F0-20EE-45F1-803C-A9C0B1055050}">
       <formula1>+I12="Yes"</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Waiver not applicable. Bid let date does not meet requirements." sqref="I8:I9" xr:uid="{674FE75A-74F5-45CC-8F6C-CBD5E8DB876A}">
       <formula1>+I12="Yes"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="65" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8795833A-21D1-4913-BC6A-CC113789AB37}">
   <dimension ref="A1:J42"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:J3"/>
+    <sheetView topLeftCell="A5" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:J4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" style="58" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="8.7265625" style="58"/>
+    <col min="1" max="1" width="12.5703125" style="57" customWidth="1"/>
+    <col min="2" max="2" width="28.5703125" style="57" bestFit="1" customWidth="1"/>
+    <col min="3" max="7" width="8.7109375" style="57"/>
+    <col min="8" max="8" width="17.5703125" style="57" customWidth="1"/>
+    <col min="9" max="9" width="19" style="57" customWidth="1"/>
+    <col min="10" max="10" width="11.42578125" style="57" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="8.7109375" style="57"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-      <c r="A1" s="51" t="s">
+    <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="46"/>
       <c r="I1" s="30"/>
-      <c r="J1" s="52"/>
-[...5 lines deleted...]
-      <c r="B2" s="53"/>
+      <c r="J1" s="51"/>
+    </row>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="52"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="46"/>
       <c r="I2" s="30"/>
-      <c r="J2" s="54"/>
-[...11 lines deleted...]
-      <c r="H3" s="102"/>
+      <c r="J2" s="53"/>
+    </row>
+    <row r="3" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A3" s="102" t="s">
+        <v>75</v>
+      </c>
+      <c r="B3" s="103"/>
+      <c r="C3" s="103"/>
+      <c r="D3" s="103"/>
+      <c r="E3" s="103"/>
+      <c r="F3" s="103"/>
+      <c r="G3" s="103"/>
+      <c r="H3" s="103"/>
       <c r="I3" s="103"/>
       <c r="J3" s="104"/>
     </row>
-    <row r="4" spans="1:10" x14ac:dyDescent="0.35">
-[...13 lines deleted...]
-    <row r="5" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="4" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A4" s="89" t="s">
+        <v>46</v>
+      </c>
+      <c r="B4" s="90"/>
+      <c r="C4" s="90"/>
+      <c r="D4" s="90"/>
+      <c r="E4" s="90"/>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+    </row>
+    <row r="5" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="45"/>
       <c r="B5" s="45"/>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
       <c r="H5" s="46"/>
       <c r="I5" s="30"/>
-      <c r="J5" s="56"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="J5" s="55"/>
+    </row>
+    <row r="6" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="32" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>1</v>
+      </c>
+      <c r="B6" s="58" t="s">
+        <v>52</v>
       </c>
       <c r="C6" s="33"/>
       <c r="D6" s="33"/>
       <c r="E6" s="33"/>
       <c r="F6" s="30"/>
       <c r="G6" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="H6" s="46"/>
+      <c r="I6" s="59">
+        <v>450000</v>
+      </c>
+      <c r="J6" s="30"/>
+    </row>
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A7" s="32" t="s">
         <v>3</v>
       </c>
-      <c r="H6" s="46"/>
-[...10 lines deleted...]
-        <v>54</v>
+      <c r="B7" s="58" t="s">
+        <v>52</v>
       </c>
       <c r="C7" s="33"/>
       <c r="D7" s="33"/>
       <c r="E7" s="33"/>
       <c r="F7" s="33"/>
       <c r="G7" s="33" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="H7" s="46"/>
-      <c r="I7" s="61">
+      <c r="I7" s="60">
         <f>ROUNDDOWN((IF((I6*0.001)&gt;2500,(I6*0.001),2500)),2)</f>
         <v>2500</v>
       </c>
       <c r="J7" s="30"/>
     </row>
-    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="32" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>5</v>
+      </c>
+      <c r="B8" s="58" t="s">
+        <v>53</v>
       </c>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
       <c r="H8" s="46"/>
       <c r="I8" s="33"/>
       <c r="J8" s="30"/>
     </row>
-    <row r="9" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="36" t="s">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>6</v>
+      </c>
+      <c r="B9" s="58" t="s">
+        <v>54</v>
       </c>
       <c r="C9" s="33"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
       <c r="H9" s="46"/>
       <c r="I9" s="33"/>
       <c r="J9" s="30"/>
     </row>
-    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="32" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>7</v>
+      </c>
+      <c r="B10" s="58" t="s">
+        <v>55</v>
       </c>
       <c r="C10" s="33"/>
       <c r="D10" s="33"/>
       <c r="E10" s="33"/>
       <c r="F10" s="33"/>
       <c r="G10" s="33"/>
       <c r="H10" s="46"/>
       <c r="I10" s="33"/>
       <c r="J10" s="30"/>
     </row>
-    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="32" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>8</v>
+      </c>
+      <c r="B11" s="58" t="s">
+        <v>56</v>
       </c>
       <c r="C11" s="33"/>
       <c r="D11" s="33"/>
       <c r="E11" s="33"/>
       <c r="F11" s="33"/>
       <c r="G11" s="33"/>
       <c r="H11" s="46"/>
       <c r="I11" s="33"/>
       <c r="J11" s="30"/>
     </row>
-    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="32" t="s">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="B12" s="62">
+        <v>9</v>
+      </c>
+      <c r="B12" s="61">
         <v>45260</v>
       </c>
       <c r="C12" s="37"/>
       <c r="D12" s="38"/>
       <c r="E12" s="38"/>
       <c r="F12" s="38"/>
       <c r="G12" s="38"/>
       <c r="H12" s="38"/>
       <c r="I12" s="38"/>
       <c r="J12" s="38" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.35">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="39"/>
       <c r="B13" s="39"/>
       <c r="C13" s="40"/>
       <c r="D13" s="41" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E13" s="41"/>
       <c r="F13" s="38" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G13" s="38"/>
       <c r="H13" s="38"/>
       <c r="I13" s="38"/>
       <c r="J13" s="38" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="42" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="42" t="s">
+      <c r="B14" s="43" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C14" s="43"/>
       <c r="D14" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="E14" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="E14" s="44" t="s">
+      <c r="F14" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="F14" s="44" t="s">
+      <c r="G14" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="G14" s="44" t="s">
+      <c r="H14" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="I14" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="H14" s="44" t="s">
-[...2 lines deleted...]
-      <c r="I14" s="44" t="s">
+      <c r="J14" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="J14" s="44" t="s">
-[...12 lines deleted...]
-      <c r="I15" s="66"/>
+    </row>
+    <row r="15" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="62"/>
+      <c r="B15" s="63"/>
+      <c r="C15" s="63"/>
+      <c r="D15" s="64"/>
+      <c r="E15" s="64"/>
+      <c r="F15" s="65"/>
+      <c r="G15" s="65"/>
+      <c r="H15" s="65"/>
+      <c r="I15" s="65"/>
       <c r="J15" s="5">
         <f>I7</f>
         <v>2500</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-        <v>60</v>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="66" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="67" t="s">
+        <v>58</v>
       </c>
       <c r="C16" s="30"/>
-      <c r="D16" s="69">
-[...2 lines deleted...]
-      <c r="E16" s="69"/>
+      <c r="D16" s="68">
+        <v>0</v>
+      </c>
+      <c r="E16" s="68"/>
       <c r="F16" s="11">
         <v>1.86</v>
       </c>
-      <c r="G16" s="70">
+      <c r="G16" s="69">
         <v>100</v>
       </c>
       <c r="H16" s="46" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I16" s="11">
         <f>F16*G16</f>
         <v>186</v>
       </c>
-      <c r="J16" s="71">
+      <c r="J16" s="70">
         <f>J15-I16</f>
         <v>2314</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-        <v>62</v>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="66"/>
+      <c r="B17" s="67" t="s">
+        <v>60</v>
       </c>
       <c r="C17" s="30"/>
-      <c r="D17" s="69">
-[...2 lines deleted...]
-      <c r="E17" s="69"/>
+      <c r="D17" s="68">
+        <v>0</v>
+      </c>
+      <c r="E17" s="68"/>
       <c r="F17" s="11">
         <v>0.73</v>
       </c>
-      <c r="G17" s="70">
+      <c r="G17" s="69">
         <v>100</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="I17" s="11">
         <f t="shared" ref="I17:I27" si="0">F17*G17</f>
         <v>73</v>
       </c>
-      <c r="J17" s="71">
+      <c r="J17" s="70">
         <f>J16-I17</f>
         <v>2241</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B18" s="68"/>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="66"/>
+      <c r="B18" s="67"/>
       <c r="C18" s="30"/>
-      <c r="D18" s="69">
-[...2 lines deleted...]
-      <c r="E18" s="69"/>
+      <c r="D18" s="68">
+        <v>0</v>
+      </c>
+      <c r="E18" s="68"/>
       <c r="F18" s="11">
         <v>0</v>
       </c>
-      <c r="G18" s="70">
+      <c r="G18" s="69">
         <v>0</v>
       </c>
       <c r="H18" s="46"/>
       <c r="I18" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J18" s="71">
+      <c r="J18" s="70">
         <f>J17-I18</f>
         <v>2241</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B19" s="68"/>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="66"/>
+      <c r="B19" s="67"/>
       <c r="C19" s="30"/>
-      <c r="D19" s="69">
-[...2 lines deleted...]
-      <c r="E19" s="69"/>
+      <c r="D19" s="68">
+        <v>0</v>
+      </c>
+      <c r="E19" s="68"/>
       <c r="F19" s="11">
         <v>0</v>
       </c>
-      <c r="G19" s="70">
+      <c r="G19" s="69">
         <v>0</v>
       </c>
       <c r="H19" s="46"/>
       <c r="I19" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J19" s="71">
+      <c r="J19" s="70">
         <f>J18-I19</f>
         <v>2241</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B20" s="68"/>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="66"/>
+      <c r="B20" s="67"/>
       <c r="C20" s="30"/>
-      <c r="D20" s="69">
-[...2 lines deleted...]
-      <c r="E20" s="69"/>
+      <c r="D20" s="68">
+        <v>0</v>
+      </c>
+      <c r="E20" s="68"/>
       <c r="F20" s="11">
         <v>0</v>
       </c>
-      <c r="G20" s="70">
+      <c r="G20" s="69">
         <v>0</v>
       </c>
       <c r="H20" s="46"/>
       <c r="I20" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J20" s="71">
+      <c r="J20" s="70">
         <f t="shared" ref="J20:J27" si="1">J19-I20</f>
         <v>2241</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A21" s="67"/>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="66"/>
       <c r="B21" s="30"/>
       <c r="C21" s="30"/>
-      <c r="D21" s="69">
-[...2 lines deleted...]
-      <c r="E21" s="69"/>
+      <c r="D21" s="68">
+        <v>0</v>
+      </c>
+      <c r="E21" s="68"/>
       <c r="F21" s="11">
         <v>0</v>
       </c>
-      <c r="G21" s="70">
+      <c r="G21" s="69">
         <v>0</v>
       </c>
       <c r="H21" s="46"/>
       <c r="I21" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J21" s="71">
+      <c r="J21" s="70">
         <f t="shared" si="1"/>
         <v>2241</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A22" s="67"/>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="66"/>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
-      <c r="D22" s="69">
-[...2 lines deleted...]
-      <c r="E22" s="69"/>
+      <c r="D22" s="68">
+        <v>0</v>
+      </c>
+      <c r="E22" s="68"/>
       <c r="F22" s="11">
         <v>0</v>
       </c>
-      <c r="G22" s="70">
+      <c r="G22" s="69">
         <v>0</v>
       </c>
       <c r="H22" s="46"/>
       <c r="I22" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J22" s="71">
+      <c r="J22" s="70">
         <f t="shared" si="1"/>
         <v>2241</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A23" s="67"/>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="66"/>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
-      <c r="D23" s="69">
-[...2 lines deleted...]
-      <c r="E23" s="69"/>
+      <c r="D23" s="68">
+        <v>0</v>
+      </c>
+      <c r="E23" s="68"/>
       <c r="F23" s="11">
         <v>0</v>
       </c>
-      <c r="G23" s="70">
-[...2 lines deleted...]
-      <c r="H23" s="72"/>
+      <c r="G23" s="69">
+        <v>0</v>
+      </c>
+      <c r="H23" s="71"/>
       <c r="I23" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J23" s="71">
+      <c r="J23" s="70">
         <f t="shared" si="1"/>
         <v>2241</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A24" s="67"/>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="66"/>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
-      <c r="D24" s="69">
-[...2 lines deleted...]
-      <c r="E24" s="69"/>
+      <c r="D24" s="68">
+        <v>0</v>
+      </c>
+      <c r="E24" s="68"/>
       <c r="F24" s="11">
         <v>0</v>
       </c>
-      <c r="G24" s="70">
+      <c r="G24" s="69">
         <v>0</v>
       </c>
       <c r="H24" s="46"/>
       <c r="I24" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J24" s="71">
+      <c r="J24" s="70">
         <f t="shared" si="1"/>
         <v>2241</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A25" s="67"/>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="66"/>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
-      <c r="D25" s="69">
-[...2 lines deleted...]
-      <c r="E25" s="69"/>
+      <c r="D25" s="68">
+        <v>0</v>
+      </c>
+      <c r="E25" s="68"/>
       <c r="F25" s="11">
         <v>0</v>
       </c>
-      <c r="G25" s="70">
+      <c r="G25" s="69">
         <v>0</v>
       </c>
       <c r="H25" s="46"/>
       <c r="I25" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J25" s="71">
+      <c r="J25" s="70">
         <f t="shared" si="1"/>
         <v>2241</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A26" s="67"/>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="66"/>
       <c r="B26" s="30"/>
       <c r="C26" s="30"/>
-      <c r="D26" s="69">
-[...2 lines deleted...]
-      <c r="E26" s="69"/>
+      <c r="D26" s="68">
+        <v>0</v>
+      </c>
+      <c r="E26" s="68"/>
       <c r="F26" s="11">
         <v>0</v>
       </c>
-      <c r="G26" s="70">
+      <c r="G26" s="69">
         <v>0</v>
       </c>
       <c r="H26" s="46"/>
       <c r="I26" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J26" s="71">
+      <c r="J26" s="70">
         <f t="shared" si="1"/>
         <v>2241</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A27" s="67"/>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="66"/>
       <c r="B27" s="30"/>
       <c r="C27" s="30"/>
-      <c r="D27" s="69">
-[...2 lines deleted...]
-      <c r="E27" s="69"/>
+      <c r="D27" s="68">
+        <v>0</v>
+      </c>
+      <c r="E27" s="68"/>
       <c r="F27" s="11">
         <v>0</v>
       </c>
-      <c r="G27" s="70">
+      <c r="G27" s="69">
         <v>0</v>
       </c>
       <c r="H27" s="46"/>
       <c r="I27" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J27" s="71">
+      <c r="J27" s="70">
         <f t="shared" si="1"/>
         <v>2241</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="I28" s="74"/>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="66"/>
+      <c r="B28" s="66"/>
+      <c r="C28" s="72"/>
+      <c r="D28" s="73"/>
+      <c r="E28" s="73"/>
+      <c r="F28" s="73"/>
+      <c r="G28" s="73"/>
+      <c r="H28" s="74"/>
+      <c r="I28" s="73"/>
       <c r="J28" s="30"/>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="I29" s="74"/>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="66"/>
+      <c r="B29" s="66"/>
+      <c r="C29" s="72"/>
+      <c r="D29" s="75"/>
+      <c r="E29" s="75"/>
+      <c r="F29" s="75"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="73"/>
       <c r="J29" s="30"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B30" s="77" t="s">
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="66"/>
+      <c r="B30" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="C30" s="72"/>
+      <c r="D30" s="77" t="s">
         <v>23</v>
       </c>
-      <c r="C30" s="73"/>
-      <c r="D30" s="78" t="s">
+      <c r="E30" s="78"/>
+      <c r="F30" s="75"/>
+      <c r="G30" s="73"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="73"/>
+      <c r="J30" s="30"/>
+    </row>
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" s="66"/>
+      <c r="B31" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="E30" s="79"/>
-[...10 lines deleted...]
-      </c>
       <c r="C31" s="30"/>
-      <c r="D31" s="80"/>
-[...4 lines deleted...]
-      <c r="I31" s="80"/>
+      <c r="D31" s="79"/>
+      <c r="E31" s="79"/>
+      <c r="F31" s="79"/>
+      <c r="G31" s="79"/>
+      <c r="H31" s="71"/>
+      <c r="I31" s="79"/>
       <c r="J31" s="30"/>
     </row>
-    <row r="32" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" s="45"/>
       <c r="B32" s="45" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C32" s="30"/>
       <c r="D32" s="30"/>
       <c r="E32" s="30"/>
       <c r="F32" s="30"/>
       <c r="G32" s="30"/>
       <c r="H32" s="46"/>
       <c r="I32" s="30"/>
       <c r="J32" s="30"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="45"/>
       <c r="B33" s="45"/>
       <c r="C33" s="30"/>
       <c r="D33" s="30"/>
       <c r="E33" s="30"/>
       <c r="F33" s="30"/>
       <c r="G33" s="30"/>
       <c r="H33" s="46"/>
       <c r="I33" s="30"/>
       <c r="J33" s="30"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="45"/>
       <c r="B34" s="45"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="46"/>
       <c r="I34" s="30"/>
       <c r="J34" s="30"/>
     </row>
-    <row r="35" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" s="45"/>
       <c r="B35" s="45"/>
       <c r="C35" s="30"/>
       <c r="D35" s="30"/>
       <c r="E35" s="30"/>
       <c r="F35" s="30"/>
       <c r="G35" s="30"/>
       <c r="H35" s="46"/>
       <c r="I35" s="30"/>
       <c r="J35" s="30"/>
     </row>
-    <row r="36" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" s="45"/>
       <c r="B36" s="45"/>
       <c r="C36" s="30"/>
       <c r="D36" s="30"/>
       <c r="E36" s="30"/>
       <c r="F36" s="30"/>
       <c r="G36" s="30"/>
       <c r="H36" s="46"/>
       <c r="I36" s="30"/>
       <c r="J36" s="30"/>
     </row>
-    <row r="37" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" s="45"/>
       <c r="B37" s="45"/>
       <c r="C37" s="30"/>
       <c r="D37" s="30"/>
       <c r="E37" s="30"/>
       <c r="F37" s="30"/>
       <c r="G37" s="30"/>
       <c r="H37" s="46"/>
       <c r="I37" s="30"/>
       <c r="J37" s="30"/>
     </row>
-    <row r="38" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" s="45"/>
       <c r="B38" s="45"/>
       <c r="C38" s="30"/>
       <c r="D38" s="30"/>
       <c r="E38" s="30"/>
       <c r="F38" s="30"/>
       <c r="G38" s="30"/>
       <c r="H38" s="46"/>
       <c r="I38" s="30"/>
       <c r="J38" s="30"/>
     </row>
-    <row r="39" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" s="45"/>
       <c r="B39" s="45"/>
       <c r="C39" s="30"/>
       <c r="D39" s="30"/>
       <c r="E39" s="30"/>
       <c r="F39" s="30"/>
       <c r="G39" s="30"/>
       <c r="H39" s="46"/>
       <c r="I39" s="30"/>
       <c r="J39" s="30"/>
     </row>
-    <row r="40" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" s="45"/>
       <c r="B40" s="45"/>
       <c r="C40" s="30"/>
       <c r="D40" s="30"/>
       <c r="E40" s="30"/>
       <c r="F40" s="30"/>
       <c r="G40" s="30"/>
       <c r="H40" s="46"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="45"/>
       <c r="B41" s="45"/>
       <c r="C41" s="30"/>
       <c r="D41" s="30"/>
       <c r="E41" s="30"/>
       <c r="F41" s="30"/>
       <c r="G41" s="30"/>
       <c r="H41" s="46"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="45" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B42" s="45"/>
       <c r="C42" s="30"/>
       <c r="D42" s="30"/>
       <c r="E42" s="30"/>
       <c r="F42" s="30"/>
       <c r="G42" s="30"/>
       <c r="H42" s="46"/>
       <c r="I42" s="22">
         <v>45820</v>
       </c>
       <c r="J42" s="30"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="sYZRZpeT+cQ2qDMy8OBljWfufb8WZuRTYhfBJz2SBEIAmJ8cmPNyeZab/Xu20fjL+13D/ddsOVyWgWWc9JAXvQ==" saltValue="Qt7OONb6GJSlaVWaB7YzpQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
-[...3 lines deleted...]
-  </mergeCells>
+  <sheetProtection algorithmName="SHA-512" hashValue="AnH8r/pd143dqp4mgMYWyok6HElOtEWfAj7pqQk3OPnvHLhPp8iQ/WpNpmOEdyqnCXZ7fYxKEh5iY425oj9ZuA==" saltValue="VsExdW10IRcmVIPzRR63gQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <conditionalFormatting sqref="J16:J27">
     <cfRule type="expression" dxfId="9" priority="1" stopIfTrue="1">
       <formula>AND($I16="")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="1">
     <dataValidation type="date" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Invalid Entry. Enter project let date (MM/DD/YY)" prompt="Enter project let date (MM/DD/YY)" sqref="B12" xr:uid="{B329D0A3-8CDA-4EC4-8038-D70D07D5359B}">
       <formula1>36526</formula1>
       <formula2>55153</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="80" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AF0588E5-24B6-472B-AC68-5EAB0647CC82}">
   <dimension ref="A1:J44"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="Q16" sqref="Q16"/>
+    <sheetView topLeftCell="A27" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B42" sqref="B42"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.7265625" defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultColWidth="8.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.54296875" style="58" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="8.7265625" style="58"/>
+    <col min="1" max="1" width="12.5703125" style="57" customWidth="1"/>
+    <col min="2" max="2" width="28.5703125" style="57" bestFit="1" customWidth="1"/>
+    <col min="3" max="7" width="8.7109375" style="57"/>
+    <col min="8" max="8" width="17.5703125" style="57" customWidth="1"/>
+    <col min="9" max="9" width="19" style="57" customWidth="1"/>
+    <col min="10" max="10" width="15.42578125" style="57" customWidth="1"/>
+    <col min="11" max="16384" width="8.7109375" style="57"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" ht="15.5" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-        <v>28</v>
+    <row r="1" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="50" t="s">
+        <v>27</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="46"/>
       <c r="I1" s="30"/>
-      <c r="J1" s="52"/>
-[...5 lines deleted...]
-      <c r="B2" s="53"/>
+      <c r="J1" s="51"/>
+    </row>
+    <row r="2" spans="1:10" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A2" s="56" t="s">
+        <v>47</v>
+      </c>
+      <c r="B2" s="52"/>
       <c r="C2" s="30"/>
       <c r="D2" s="30"/>
       <c r="E2" s="30"/>
       <c r="F2" s="30"/>
       <c r="G2" s="30"/>
       <c r="H2" s="46"/>
       <c r="I2" s="30"/>
-      <c r="J2" s="54"/>
-[...29 lines deleted...]
-    <row r="5" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="J2" s="53"/>
+    </row>
+    <row r="3" spans="1:10" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="100" t="s">
+        <v>74</v>
+      </c>
+      <c r="B3" s="101"/>
+      <c r="C3" s="101"/>
+      <c r="D3" s="101"/>
+      <c r="E3" s="101"/>
+      <c r="F3" s="101"/>
+      <c r="G3" s="101"/>
+      <c r="H3" s="101"/>
+      <c r="I3" s="101"/>
+      <c r="J3" s="101"/>
+    </row>
+    <row r="4" spans="1:10" ht="45.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="94" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+    </row>
+    <row r="5" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="45"/>
       <c r="B5" s="45"/>
       <c r="C5" s="30"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="30"/>
       <c r="H5" s="35"/>
       <c r="I5" s="30"/>
-      <c r="J5" s="55"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:10" ht="15" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="J5" s="54"/>
+    </row>
+    <row r="6" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A6" s="32" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B6" s="29" t="str">
         <f>IF('Example step 1 Iron and Steel '!B6=0,"Complete Iron &amp; Steel Worksheet",'Example step 1 Iron and Steel '!B6)</f>
         <v>xxxxxxx</v>
       </c>
       <c r="C6" s="33"/>
       <c r="D6" s="33"/>
       <c r="E6" s="33"/>
       <c r="F6" s="30"/>
       <c r="G6" s="34"/>
       <c r="H6" s="35" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="I6" s="25">
         <f>IF('Example step 1 Iron and Steel '!B6=0, "Complete Iron&amp;Steel Worksheet",'Example step 1 Iron and Steel '!I6)</f>
         <v>450000</v>
       </c>
       <c r="J6" s="30"/>
     </row>
-    <row r="7" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" s="32" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B7" s="29" t="str">
         <f>IF('Example step 1 Iron and Steel '!B7=0,"Complete Iron &amp; Steel Worksheet",'Example step 1 Iron and Steel '!B7)</f>
         <v>xxxxxxx</v>
       </c>
       <c r="C7" s="33"/>
       <c r="D7" s="33"/>
       <c r="E7" s="33"/>
       <c r="F7" s="33"/>
       <c r="G7" s="33"/>
       <c r="H7" s="35" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="I7" s="81">
+        <v>28</v>
+      </c>
+      <c r="I7" s="80">
         <v>99690.76</v>
       </c>
       <c r="J7" s="31" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" x14ac:dyDescent="0.35">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" s="32" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B8" s="29" t="str">
         <f>IF('Example step 1 Iron and Steel '!B8=0,"Complete Iron &amp; Steel Worksheet",'Example step 1 Iron and Steel '!B8)</f>
         <v>23</v>
       </c>
       <c r="C8" s="33"/>
       <c r="D8" s="33"/>
       <c r="E8" s="33"/>
       <c r="F8" s="33"/>
       <c r="G8" s="33"/>
       <c r="H8" s="35" t="s">
-        <v>32</v>
-[...1 lines deleted...]
-      <c r="I8" s="82">
+        <v>30</v>
+      </c>
+      <c r="I8" s="81">
         <v>54258.400000000001</v>
       </c>
       <c r="J8" s="31" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:10" x14ac:dyDescent="0.35">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" s="36" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B9" s="29" t="str">
         <f>IF('Example step 1 Iron and Steel '!B9=0,"Complete Iron &amp; Steel Worksheet",'Example step 1 Iron and Steel '!B9)</f>
         <v>536 to 765</v>
       </c>
       <c r="C9" s="33"/>
       <c r="D9" s="33"/>
       <c r="E9" s="33"/>
       <c r="F9" s="33"/>
       <c r="G9" s="33"/>
       <c r="H9" s="49" t="s">
-        <v>34</v>
-[...6 lines deleted...]
-    <row r="10" spans="1:10" x14ac:dyDescent="0.35">
+        <v>32</v>
+      </c>
+      <c r="I9" s="82"/>
+      <c r="J9" s="99" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" s="32" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B10" s="29" t="str">
         <f>IF('Example step 1 Iron and Steel '!B10=0,"Complete Iron &amp; Steel Worksheet",'Example step 1 Iron and Steel '!B10)</f>
         <v>100</v>
       </c>
       <c r="C10" s="33"/>
       <c r="D10" s="33"/>
       <c r="E10" s="33"/>
       <c r="F10" s="33"/>
       <c r="G10" s="33"/>
       <c r="H10" s="35" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I10" s="84">
+        <v>33</v>
+      </c>
+      <c r="I10" s="83">
         <f>IF(I12="No", "N/A", IF(I8*0.05&gt;1000000,1000000,I8*0.05))</f>
         <v>2712.92</v>
       </c>
       <c r="J10" s="31" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:10" x14ac:dyDescent="0.35">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" s="32" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B11" s="29" t="str">
         <f>IF('Example step 1 Iron and Steel '!B11=0,"Complete Iron &amp; Steel Worksheet",'Example step 1 Iron and Steel '!B11)</f>
         <v>ABC</v>
       </c>
       <c r="C11" s="33"/>
       <c r="D11" s="33"/>
       <c r="E11" s="33"/>
       <c r="F11" s="33"/>
       <c r="G11" s="33"/>
       <c r="H11" s="35" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="I11" s="21" t="str">
         <f>IF(I12="No","N/A",IF((I6+I7+I9)&gt;=500000,"No","Contact IA DOT"))</f>
         <v>No</v>
       </c>
       <c r="J11" s="31" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:10" x14ac:dyDescent="0.35">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" s="32" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B12" s="29">
         <f>IF('Example step 1 Iron and Steel '!B12=0,"Complete Iron &amp; Steel Worksheet",'Example step 1 Iron and Steel '!B12)</f>
         <v>45260</v>
       </c>
       <c r="C12" s="33"/>
       <c r="D12" s="33"/>
       <c r="E12" s="33"/>
       <c r="F12" s="33"/>
       <c r="G12" s="33"/>
       <c r="H12" s="35" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="I12" s="21" t="str">
         <f>IF(B12="Complete Iron &amp; Steel Worksheet","No",IF(B12&lt;DATEVALUE("11/14/23"),"No","Yes"))</f>
         <v>Yes</v>
       </c>
       <c r="J12" s="31" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:10" x14ac:dyDescent="0.35">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" s="32"/>
       <c r="B13" s="29"/>
       <c r="C13" s="37"/>
       <c r="D13" s="38"/>
       <c r="E13" s="38"/>
       <c r="F13" s="38"/>
       <c r="G13" s="38"/>
       <c r="H13" s="38"/>
       <c r="I13" s="38"/>
       <c r="J13" s="38" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:10" x14ac:dyDescent="0.35">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" s="39"/>
       <c r="B14" s="39"/>
       <c r="C14" s="40"/>
       <c r="D14" s="41" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="E14" s="41"/>
       <c r="F14" s="38" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="G14" s="38"/>
       <c r="H14" s="38"/>
       <c r="I14" s="38"/>
       <c r="J14" s="38" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="42" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="42" t="s">
+      <c r="B15" s="43" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C15" s="43"/>
       <c r="D15" s="44" t="s">
+        <v>16</v>
+      </c>
+      <c r="E15" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="E15" s="44" t="s">
+      <c r="F15" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="F15" s="44" t="s">
+      <c r="G15" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="G15" s="44" t="s">
+      <c r="H15" s="44" t="s">
+        <v>17</v>
+      </c>
+      <c r="I15" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="H15" s="44" t="s">
-[...2 lines deleted...]
-      <c r="I15" s="44" t="s">
+      <c r="J15" s="44" t="s">
         <v>21</v>
       </c>
-      <c r="J15" s="44" t="s">
-[...13 lines deleted...]
-        <v>42</v>
+    </row>
+    <row r="16" spans="1:10" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="62"/>
+      <c r="B16" s="63"/>
+      <c r="C16" s="63"/>
+      <c r="D16" s="64"/>
+      <c r="E16" s="64"/>
+      <c r="F16" s="65"/>
+      <c r="G16" s="65"/>
+      <c r="H16" s="65"/>
+      <c r="I16" s="84" t="s">
+        <v>40</v>
       </c>
       <c r="J16" s="5">
         <f>I10</f>
         <v>2712.92</v>
       </c>
     </row>
-    <row r="17" spans="1:10" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-        <v>65</v>
+    <row r="17" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A17" s="66"/>
+      <c r="B17" s="67" t="s">
+        <v>63</v>
       </c>
       <c r="C17" s="30"/>
-      <c r="D17" s="69">
-[...2 lines deleted...]
-      <c r="E17" s="69"/>
+      <c r="D17" s="68">
+        <v>0</v>
+      </c>
+      <c r="E17" s="68"/>
       <c r="F17" s="11">
         <v>15.87</v>
       </c>
-      <c r="G17" s="70">
+      <c r="G17" s="69">
         <v>15</v>
       </c>
       <c r="H17" s="46" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I17" s="11">
         <f>F17*G17</f>
         <v>238.04999999999998</v>
       </c>
-      <c r="J17" s="86">
+      <c r="J17" s="85">
         <f>IF(J16="N/A", $J$16, J16-I17)</f>
         <v>2474.87</v>
       </c>
     </row>
-    <row r="18" spans="1:10" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-        <v>67</v>
+    <row r="18" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A18" s="66"/>
+      <c r="B18" s="67" t="s">
+        <v>65</v>
       </c>
       <c r="C18" s="30"/>
-      <c r="D18" s="69">
-[...2 lines deleted...]
-      <c r="E18" s="69"/>
+      <c r="D18" s="68">
+        <v>0</v>
+      </c>
+      <c r="E18" s="68"/>
       <c r="F18" s="11">
         <v>2.58</v>
       </c>
-      <c r="G18" s="70">
+      <c r="G18" s="69">
         <v>120</v>
       </c>
       <c r="H18" s="46" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I18" s="11">
         <f t="shared" ref="I18:I28" si="0">F18*G18</f>
         <v>309.60000000000002</v>
       </c>
-      <c r="J18" s="86">
+      <c r="J18" s="85">
         <f t="shared" ref="J18:J28" si="1">IF(J17="N/A", $J$16, J17-I18)</f>
         <v>2165.27</v>
       </c>
     </row>
-    <row r="19" spans="1:10" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-        <v>68</v>
+    <row r="19" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A19" s="66"/>
+      <c r="B19" s="67" t="s">
+        <v>66</v>
       </c>
       <c r="C19" s="30"/>
-      <c r="D19" s="69">
-[...2 lines deleted...]
-      <c r="E19" s="69"/>
+      <c r="D19" s="68">
+        <v>0</v>
+      </c>
+      <c r="E19" s="68"/>
       <c r="F19" s="11">
         <v>1.24</v>
       </c>
-      <c r="G19" s="70">
+      <c r="G19" s="69">
         <v>350</v>
       </c>
       <c r="H19" s="46" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="I19" s="11">
         <f t="shared" si="0"/>
         <v>434</v>
       </c>
-      <c r="J19" s="86">
+      <c r="J19" s="85">
         <f t="shared" si="1"/>
         <v>1731.27</v>
       </c>
     </row>
-    <row r="20" spans="1:10" x14ac:dyDescent="0.35">
-[...2 lines deleted...]
-        <v>70</v>
+    <row r="20" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A20" s="66"/>
+      <c r="B20" s="67" t="s">
+        <v>68</v>
       </c>
       <c r="C20" s="30"/>
-      <c r="D20" s="69">
-[...2 lines deleted...]
-      <c r="E20" s="69"/>
+      <c r="D20" s="68">
+        <v>0</v>
+      </c>
+      <c r="E20" s="68"/>
       <c r="F20" s="11">
         <v>0.83</v>
       </c>
-      <c r="G20" s="70">
+      <c r="G20" s="69">
         <v>100</v>
       </c>
       <c r="H20" s="46" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="I20" s="11">
         <f t="shared" si="0"/>
         <v>83</v>
       </c>
-      <c r="J20" s="86">
+      <c r="J20" s="85">
         <f t="shared" si="1"/>
         <v>1648.27</v>
       </c>
     </row>
-    <row r="21" spans="1:10" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B21" s="68"/>
+    <row r="21" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A21" s="66"/>
+      <c r="B21" s="67"/>
       <c r="C21" s="30"/>
-      <c r="D21" s="69">
-[...2 lines deleted...]
-      <c r="E21" s="69"/>
+      <c r="D21" s="68">
+        <v>0</v>
+      </c>
+      <c r="E21" s="68"/>
       <c r="F21" s="11">
         <v>0</v>
       </c>
-      <c r="G21" s="70">
+      <c r="G21" s="69">
         <v>0</v>
       </c>
       <c r="H21" s="46"/>
       <c r="I21" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J21" s="86">
+      <c r="J21" s="85">
         <f t="shared" si="1"/>
         <v>1648.27</v>
       </c>
     </row>
-    <row r="22" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A22" s="67"/>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A22" s="66"/>
       <c r="B22" s="30"/>
       <c r="C22" s="30"/>
-      <c r="D22" s="69">
-[...2 lines deleted...]
-      <c r="E22" s="69"/>
+      <c r="D22" s="68">
+        <v>0</v>
+      </c>
+      <c r="E22" s="68"/>
       <c r="F22" s="11">
         <v>0</v>
       </c>
-      <c r="G22" s="70">
+      <c r="G22" s="69">
         <v>0</v>
       </c>
       <c r="H22" s="46"/>
       <c r="I22" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J22" s="86">
+      <c r="J22" s="85">
         <f t="shared" si="1"/>
         <v>1648.27</v>
       </c>
     </row>
-    <row r="23" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A23" s="67"/>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A23" s="66"/>
       <c r="B23" s="30"/>
       <c r="C23" s="30"/>
-      <c r="D23" s="69">
-[...2 lines deleted...]
-      <c r="E23" s="69"/>
+      <c r="D23" s="68">
+        <v>0</v>
+      </c>
+      <c r="E23" s="68"/>
       <c r="F23" s="11">
         <v>0</v>
       </c>
-      <c r="G23" s="70">
+      <c r="G23" s="69">
         <v>0</v>
       </c>
       <c r="H23" s="46"/>
       <c r="I23" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J23" s="86">
+      <c r="J23" s="85">
         <f t="shared" si="1"/>
         <v>1648.27</v>
       </c>
     </row>
-    <row r="24" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A24" s="67"/>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A24" s="66"/>
       <c r="B24" s="30"/>
       <c r="C24" s="30"/>
-      <c r="D24" s="69">
-[...2 lines deleted...]
-      <c r="E24" s="69"/>
+      <c r="D24" s="68">
+        <v>0</v>
+      </c>
+      <c r="E24" s="68"/>
       <c r="F24" s="11">
         <v>0</v>
       </c>
-      <c r="G24" s="70">
-[...2 lines deleted...]
-      <c r="H24" s="72"/>
+      <c r="G24" s="69">
+        <v>0</v>
+      </c>
+      <c r="H24" s="71"/>
       <c r="I24" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J24" s="86">
+      <c r="J24" s="85">
         <f t="shared" si="1"/>
         <v>1648.27</v>
       </c>
     </row>
-    <row r="25" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A25" s="67"/>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A25" s="66"/>
       <c r="B25" s="30"/>
       <c r="C25" s="30"/>
-      <c r="D25" s="69">
-[...2 lines deleted...]
-      <c r="E25" s="69"/>
+      <c r="D25" s="68">
+        <v>0</v>
+      </c>
+      <c r="E25" s="68"/>
       <c r="F25" s="11">
         <v>0</v>
       </c>
-      <c r="G25" s="70">
+      <c r="G25" s="69">
         <v>0</v>
       </c>
       <c r="H25" s="46"/>
       <c r="I25" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J25" s="86">
+      <c r="J25" s="85">
         <f t="shared" si="1"/>
         <v>1648.27</v>
       </c>
     </row>
-    <row r="26" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A26" s="67"/>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A26" s="66"/>
       <c r="B26" s="30"/>
       <c r="C26" s="30"/>
-      <c r="D26" s="69">
-[...2 lines deleted...]
-      <c r="E26" s="69"/>
+      <c r="D26" s="68">
+        <v>0</v>
+      </c>
+      <c r="E26" s="68"/>
       <c r="F26" s="11">
         <v>0</v>
       </c>
-      <c r="G26" s="70">
+      <c r="G26" s="69">
         <v>0</v>
       </c>
       <c r="H26" s="46"/>
       <c r="I26" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J26" s="86">
+      <c r="J26" s="85">
         <f t="shared" si="1"/>
         <v>1648.27</v>
       </c>
     </row>
-    <row r="27" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A27" s="67"/>
+    <row r="27" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A27" s="66"/>
       <c r="B27" s="30"/>
       <c r="C27" s="30"/>
-      <c r="D27" s="69">
-[...2 lines deleted...]
-      <c r="E27" s="69"/>
+      <c r="D27" s="68">
+        <v>0</v>
+      </c>
+      <c r="E27" s="68"/>
       <c r="F27" s="11">
         <v>0</v>
       </c>
-      <c r="G27" s="70">
+      <c r="G27" s="69">
         <v>0</v>
       </c>
       <c r="H27" s="46"/>
       <c r="I27" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J27" s="86">
+      <c r="J27" s="85">
         <f t="shared" si="1"/>
         <v>1648.27</v>
       </c>
     </row>
-    <row r="28" spans="1:10" x14ac:dyDescent="0.35">
-      <c r="A28" s="67"/>
+    <row r="28" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A28" s="66"/>
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
-      <c r="D28" s="69">
-[...2 lines deleted...]
-      <c r="E28" s="69"/>
+      <c r="D28" s="68">
+        <v>0</v>
+      </c>
+      <c r="E28" s="68"/>
       <c r="F28" s="11">
         <v>0</v>
       </c>
-      <c r="G28" s="70">
+      <c r="G28" s="69">
         <v>0</v>
       </c>
       <c r="H28" s="46"/>
       <c r="I28" s="11">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
-      <c r="J28" s="86">
+      <c r="J28" s="85">
         <f t="shared" si="1"/>
         <v>1648.27</v>
       </c>
     </row>
-    <row r="29" spans="1:10" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="I29" s="74"/>
+    <row r="29" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A29" s="66"/>
+      <c r="B29" s="66"/>
+      <c r="C29" s="72"/>
+      <c r="D29" s="73"/>
+      <c r="E29" s="73"/>
+      <c r="F29" s="73"/>
+      <c r="G29" s="73"/>
+      <c r="H29" s="74"/>
+      <c r="I29" s="73"/>
       <c r="J29" s="30"/>
     </row>
-    <row r="30" spans="1:10" x14ac:dyDescent="0.35">
-[...8 lines deleted...]
-      <c r="I30" s="74"/>
+    <row r="30" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A30" s="66"/>
+      <c r="B30" s="66"/>
+      <c r="C30" s="72"/>
+      <c r="D30" s="75"/>
+      <c r="E30" s="75"/>
+      <c r="F30" s="75"/>
+      <c r="G30" s="73"/>
+      <c r="H30" s="74"/>
+      <c r="I30" s="73"/>
       <c r="J30" s="30"/>
     </row>
-    <row r="31" spans="1:10" x14ac:dyDescent="0.35">
-[...1 lines deleted...]
-      <c r="B31" s="77" t="s">
+    <row r="31" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A31" s="66"/>
+      <c r="B31" s="76" t="s">
+        <v>22</v>
+      </c>
+      <c r="C31" s="72"/>
+      <c r="D31" s="77" t="s">
         <v>23</v>
       </c>
-      <c r="C31" s="73"/>
-      <c r="D31" s="78" t="s">
+      <c r="E31" s="78"/>
+      <c r="F31" s="75"/>
+      <c r="G31" s="73"/>
+      <c r="H31" s="74"/>
+      <c r="I31" s="73"/>
+      <c r="J31" s="30"/>
+    </row>
+    <row r="32" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A32" s="66"/>
+      <c r="B32" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="E31" s="79"/>
-[...10 lines deleted...]
-      </c>
       <c r="C32" s="30"/>
-      <c r="D32" s="80"/>
-[...4 lines deleted...]
-      <c r="I32" s="80"/>
+      <c r="D32" s="79"/>
+      <c r="E32" s="79"/>
+      <c r="F32" s="79"/>
+      <c r="G32" s="79"/>
+      <c r="H32" s="71"/>
+      <c r="I32" s="79"/>
       <c r="J32" s="30"/>
     </row>
-    <row r="33" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" s="45"/>
       <c r="B33" s="45" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="C33" s="30"/>
       <c r="D33" s="30"/>
       <c r="E33" s="30"/>
       <c r="F33" s="30"/>
       <c r="G33" s="30"/>
       <c r="H33" s="46"/>
       <c r="I33" s="30"/>
       <c r="J33" s="30"/>
     </row>
-    <row r="34" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" s="47" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="B34" s="45"/>
       <c r="C34" s="30"/>
       <c r="D34" s="30"/>
       <c r="E34" s="30"/>
       <c r="F34" s="30"/>
       <c r="G34" s="30"/>
       <c r="H34" s="46"/>
       <c r="I34" s="30"/>
       <c r="J34" s="30"/>
     </row>
-    <row r="35" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A35" s="93" t="s">
+    <row r="35" spans="1:10" ht="27.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="105" t="s">
+        <v>42</v>
+      </c>
+      <c r="B35" s="91"/>
+      <c r="C35" s="91"/>
+      <c r="D35" s="91"/>
+      <c r="E35" s="91"/>
+      <c r="F35" s="91"/>
+      <c r="G35" s="91"/>
+      <c r="H35" s="91"/>
+      <c r="I35" s="91"/>
+      <c r="J35" s="91"/>
+    </row>
+    <row r="36" spans="1:10" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="106" t="s">
+        <v>61</v>
+      </c>
+      <c r="B36" s="91"/>
+      <c r="C36" s="91"/>
+      <c r="D36" s="91"/>
+      <c r="E36" s="91"/>
+      <c r="F36" s="91"/>
+      <c r="G36" s="91"/>
+      <c r="H36" s="91"/>
+      <c r="I36" s="91"/>
+      <c r="J36" s="91"/>
+    </row>
+    <row r="37" spans="1:10" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="106" t="s">
+        <v>69</v>
+      </c>
+      <c r="B37" s="91"/>
+      <c r="C37" s="91"/>
+      <c r="D37" s="91"/>
+      <c r="E37" s="91"/>
+      <c r="F37" s="91"/>
+      <c r="G37" s="91"/>
+      <c r="H37" s="91"/>
+      <c r="I37" s="91"/>
+      <c r="J37" s="91"/>
+    </row>
+    <row r="38" spans="1:10" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="107" t="s">
+        <v>51</v>
+      </c>
+      <c r="B38" s="93"/>
+      <c r="C38" s="93"/>
+      <c r="D38" s="93"/>
+      <c r="E38" s="93"/>
+      <c r="F38" s="93"/>
+      <c r="G38" s="93"/>
+      <c r="H38" s="93"/>
+      <c r="I38" s="93"/>
+      <c r="J38" s="93"/>
+    </row>
+    <row r="39" spans="1:10" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="106" t="s">
         <v>44</v>
       </c>
-      <c r="B35" s="94"/>
-[...67 lines deleted...]
-        <v>47</v>
+      <c r="B39" s="91"/>
+      <c r="C39" s="91"/>
+      <c r="D39" s="91"/>
+      <c r="E39" s="91"/>
+      <c r="F39" s="91"/>
+      <c r="G39" s="91"/>
+      <c r="H39" s="91"/>
+      <c r="I39" s="91"/>
+      <c r="J39" s="91"/>
+    </row>
+    <row r="40" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A40" s="108" t="s">
+        <v>45</v>
       </c>
       <c r="B40" s="45"/>
       <c r="C40" s="30"/>
       <c r="D40" s="30"/>
       <c r="E40" s="30"/>
       <c r="F40" s="30"/>
       <c r="G40" s="30"/>
       <c r="H40" s="46"/>
       <c r="I40" s="30"/>
       <c r="J40" s="30"/>
     </row>
-    <row r="41" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" s="45"/>
       <c r="B41" s="45"/>
       <c r="C41" s="30"/>
       <c r="D41" s="30"/>
       <c r="E41" s="30"/>
       <c r="F41" s="30"/>
       <c r="G41" s="30"/>
       <c r="H41" s="46"/>
       <c r="I41" s="30"/>
       <c r="J41" s="30"/>
     </row>
-    <row r="42" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" s="45"/>
       <c r="B42" s="45"/>
       <c r="C42" s="30"/>
       <c r="D42" s="30"/>
       <c r="E42" s="30"/>
       <c r="F42" s="30"/>
       <c r="G42" s="30"/>
       <c r="H42" s="46"/>
       <c r="I42" s="30"/>
       <c r="J42" s="30"/>
     </row>
-    <row r="43" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" s="45"/>
       <c r="B43" s="45"/>
       <c r="C43" s="30"/>
       <c r="D43" s="30"/>
       <c r="E43" s="30"/>
       <c r="F43" s="30"/>
       <c r="G43" s="30"/>
       <c r="H43" s="46"/>
       <c r="I43" s="30"/>
       <c r="J43" s="30"/>
     </row>
-    <row r="44" spans="1:10" x14ac:dyDescent="0.35">
+    <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" s="45" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B44" s="45"/>
       <c r="C44" s="30"/>
       <c r="D44" s="30"/>
       <c r="E44" s="30"/>
       <c r="F44" s="30"/>
       <c r="G44" s="30"/>
       <c r="H44" s="46"/>
       <c r="I44" s="22">
         <f>'Step 1 Iron and Steel'!I42</f>
         <v>45820</v>
       </c>
       <c r="J44" s="30"/>
     </row>
   </sheetData>
-  <sheetProtection algorithmName="SHA-512" hashValue="WIZtrUSDlgI7J720bAz7HCHwa+ducxlYM0Irg38f3lxMOHjefoRophPwkF7WhOetFE3uFXaBs0DUbC9cJgAMHg==" saltValue="hLSv2K3nkbGg3ZQTkeYs4w==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
-[...8 lines deleted...]
-  </mergeCells>
+  <sheetProtection algorithmName="SHA-512" hashValue="BuGKjq1GywsetadTtJpsyCob56k9kXveFoi/XVlFI/xEcoPxgBwyTlR9cwbGi3kdJBTHijYZS2Swhlj6JgadyQ==" saltValue="Z5wBYNa9RfstD5vKxhZYcA==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <conditionalFormatting sqref="B6:B13">
     <cfRule type="containsText" dxfId="8" priority="5" operator="containsText" text="Complete Iron &amp; Steel Worksheet">
       <formula>NOT(ISERROR(SEARCH("Complete Iron &amp; Steel Worksheet",B6)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I10">
     <cfRule type="containsText" dxfId="7" priority="6" operator="containsText" text="N/A">
       <formula>NOT(ISERROR(SEARCH("N/A",I10)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I11">
     <cfRule type="containsText" dxfId="6" priority="1" operator="containsText" text="N/A">
       <formula>NOT(ISERROR(SEARCH("N/A",I11)))</formula>
     </cfRule>
     <cfRule type="containsText" dxfId="5" priority="8" operator="containsText" text="No">
       <formula>NOT(ISERROR(SEARCH("No",I11)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I11:I12">
     <cfRule type="containsText" dxfId="4" priority="4" operator="containsText" text="Yes">
       <formula>NOT(ISERROR(SEARCH("Yes",I11)))</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="I12">
     <cfRule type="containsText" dxfId="3" priority="2" operator="containsText" text="No">
@@ -5050,66 +5117,66 @@
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="J17:J28">
     <cfRule type="expression" dxfId="0" priority="9" stopIfTrue="1">
       <formula>AND($I17="")</formula>
     </cfRule>
   </conditionalFormatting>
   <dataValidations count="2">
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Waiver not applicable. Bid let date does not meet requirements." sqref="I8:I9" xr:uid="{D96E5FDA-D20C-48DD-9A62-BFBCF6FCC167}">
       <formula1>+I12="Yes"</formula1>
     </dataValidation>
     <dataValidation type="custom" allowBlank="1" showInputMessage="1" showErrorMessage="1" error="Waiver not applicable. Bid let date does not meet requirements." sqref="I7" xr:uid="{4E5DC413-1A5D-413A-B67E-D1FE8C33F86C}">
       <formula1>+I12="Yes"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="65" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9D5A2A3D-3851-4A85-8F33-46FC60D91061}">
   <dimension ref="A2:E2"/>
   <sheetViews>
     <sheetView zoomScale="79" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="AD19" sqref="AD19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
-    <row r="2" spans="1:5" ht="18.5" x14ac:dyDescent="0.45">
+    <row r="2" spans="1:5" ht="18.75" x14ac:dyDescent="0.3">
       <c r="A2" s="24" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="B2" s="24"/>
       <c r="C2" s="24"/>
       <c r="D2" s="24"/>
       <c r="E2" s="24"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="dPrltjsDZEH4NDMwwpg+loT9Z91d7BufbFT+MufF2iftjp8yMaf8qz4Isa2RUec0y+IKEB9ivV6ehloz5oygOA==" saltValue="DNjFZgggKj6KuEORSovdhQ==" spinCount="100000" sheet="1" objects="1" scenarios="1" selectLockedCells="1" selectUnlockedCells="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Step 1 Iron and Steel</vt:lpstr>
       <vt:lpstr>Step 2 Construction Mat'ls</vt:lpstr>
       <vt:lpstr>Example step 1 Iron and Steel </vt:lpstr>