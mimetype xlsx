--- v0 (2026-02-22)
+++ v1 (2026-10-28)
@@ -1,133 +1,130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27928"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="Y:\local_systems\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Highway\LocalSystems\Bid Thresholds\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2AFF5AA2-20D7-46A0-802D-18FDBCE7B70F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AA02BF94-27B7-4935-8B67-9F8E5B298E29}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2880" yWindow="1785" windowWidth="24270" windowHeight="14265" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Bid Thresholds" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="13">
   <si>
     <t>Horizontal Infrastructure</t>
   </si>
   <si>
     <t>Vertical Infrastructure</t>
   </si>
   <si>
     <t>Cities</t>
   </si>
   <si>
     <t>Counties</t>
   </si>
   <si>
     <t>Cities or other governmental entities</t>
   </si>
   <si>
     <t>&gt; 50,000 pop.</t>
   </si>
   <si>
     <t>Competitive bid</t>
   </si>
   <si>
     <t>Competitive quote</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <r>
       <t>&lt;</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> 50,000 pop.</t>
     </r>
   </si>
   <si>
     <t>Threshold</t>
   </si>
   <si>
     <t>Year Effective</t>
   </si>
   <si>
     <t>Unchanged</t>
-  </si>
-[...1 lines deleted...]
-    <t>TBD</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="6" formatCode="&quot;$&quot;#,##0_);[Red]\(&quot;$&quot;#,##0\)"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
@@ -385,136 +382,145 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="30">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment textRotation="90"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="6" fontId="1" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...35 lines deleted...]
-    <xf numFmtId="6" fontId="1" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="6" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
@@ -784,1144 +790,1044 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:H39"/>
+  <dimension ref="A1:H40"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A7" workbookViewId="0">
-      <selection activeCell="A38" sqref="A38:H38"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A39" sqref="A39:H39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.08984375" defaultRowHeight="13" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="6.7109375" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="6.6328125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="15.90625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.453125" style="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.08984375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="17" t="s">
+    <row r="1" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="2" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="21" t="s">
         <v>11</v>
       </c>
-      <c r="B1" s="20" t="s">
+      <c r="B2" s="25" t="s">
         <v>10</v>
       </c>
-      <c r="C1" s="20" t="s">
+      <c r="C2" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="20"/>
-[...1 lines deleted...]
-      <c r="F1" s="20" t="s">
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="G1" s="20"/>
-[...5 lines deleted...]
-      <c r="C2" s="21" t="s">
+      <c r="G2" s="25"/>
+      <c r="H2" s="28"/>
+    </row>
+    <row r="3" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="22"/>
+      <c r="B3" s="26"/>
+      <c r="C3" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="21"/>
-      <c r="E2" s="21" t="s">
+      <c r="D3" s="26"/>
+      <c r="E3" s="26" t="s">
         <v>3</v>
       </c>
-      <c r="F2" s="21" t="s">
+      <c r="F3" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="G2" s="21"/>
-      <c r="H2" s="27" t="s">
+      <c r="G3" s="26"/>
+      <c r="H3" s="29" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="3" spans="1:8" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C3" s="4" t="s">
+    <row r="4" spans="1:8" ht="29.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="23"/>
+      <c r="B4" s="27"/>
+      <c r="C4" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="D3" s="12" t="s">
+      <c r="D4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="E3" s="22"/>
-      <c r="F3" s="4" t="s">
+      <c r="E4" s="27"/>
+      <c r="F4" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="G3" s="12" t="s">
+      <c r="G4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="28"/>
-[...2 lines deleted...]
-      <c r="A4" s="29">
+      <c r="H4" s="30"/>
+    </row>
+    <row r="5" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="17">
         <v>2027</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="6" t="s">
-[...20 lines deleted...]
-      <c r="B5" s="8" t="s">
+      <c r="C5" s="7">
+        <v>67000</v>
+      </c>
+      <c r="D5" s="7">
+        <v>97000</v>
+      </c>
+      <c r="E5" s="7">
+        <v>125000</v>
+      </c>
+      <c r="F5" s="7">
+        <v>220000</v>
+      </c>
+      <c r="G5" s="7">
+        <v>220000</v>
+      </c>
+      <c r="H5" s="32">
+        <v>220000</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="18"/>
+      <c r="B6" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="9" t="s">
-[...19 lines deleted...]
-      <c r="A6" s="29">
+      <c r="C6" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D6" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="7">
+        <v>87000</v>
+      </c>
+      <c r="G6" s="7">
+        <v>121000</v>
+      </c>
+      <c r="H6" s="8">
+        <v>163000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="17">
         <v>2026</v>
       </c>
-      <c r="B6" s="5" t="s">
+      <c r="B7" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C6" s="6">
+      <c r="C7" s="7">
         <v>62000</v>
       </c>
-      <c r="D6" s="6">
+      <c r="D7" s="7">
         <v>89000</v>
       </c>
-      <c r="E6" s="6">
+      <c r="E7" s="7">
         <v>115000</v>
       </c>
-      <c r="F6" s="24" t="s">
+      <c r="F7" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="G6" s="25"/>
-[...4 lines deleted...]
-      <c r="B7" s="8" t="s">
+      <c r="G7" s="15"/>
+      <c r="H7" s="16"/>
+    </row>
+    <row r="8" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="18"/>
+      <c r="B8" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C7" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F7" s="24" t="s">
+      <c r="C8" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D8" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E8" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F8" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="G7" s="25"/>
-[...3 lines deleted...]
-      <c r="A8" s="29">
+      <c r="G8" s="15"/>
+      <c r="H8" s="16"/>
+    </row>
+    <row r="9" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="17">
         <v>2025</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B9" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="6">
+      <c r="C9" s="7">
         <v>62000</v>
       </c>
-      <c r="D8" s="6">
+      <c r="D9" s="7">
         <v>89000</v>
       </c>
-      <c r="E8" s="6">
+      <c r="E9" s="7">
         <v>115000</v>
       </c>
-      <c r="F8" s="6">
+      <c r="F9" s="7">
         <v>206000</v>
       </c>
-      <c r="G8" s="6">
+      <c r="G9" s="7">
         <v>206000</v>
       </c>
-      <c r="H8" s="7">
+      <c r="H9" s="8">
         <v>206000</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B9" s="8" t="s">
+    <row r="10" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="18"/>
+      <c r="B10" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C9" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F9" s="9">
+      <c r="C10" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D10" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F10" s="12">
         <v>82000</v>
       </c>
-      <c r="G9" s="9">
+      <c r="G10" s="12">
         <v>114000</v>
       </c>
-      <c r="H9" s="10">
+      <c r="H10" s="13">
         <v>153000</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="29">
+    <row r="11" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="17">
         <v>2024</v>
       </c>
-      <c r="B10" s="5" t="s">
+      <c r="B11" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C10" s="6">
+      <c r="C11" s="7">
         <v>65000</v>
       </c>
-      <c r="D10" s="6">
+      <c r="D11" s="7">
         <v>93000</v>
       </c>
-      <c r="E10" s="6">
+      <c r="E11" s="7">
         <v>120000</v>
       </c>
-      <c r="F10" s="6">
-[...11 lines deleted...]
-      <c r="B11" s="8" t="s">
+      <c r="F11" s="7">
+        <v>196000</v>
+      </c>
+      <c r="G11" s="7">
+        <v>196000</v>
+      </c>
+      <c r="H11" s="8">
+        <v>196000</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="18"/>
+      <c r="B12" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C11" s="9" t="s">
-[...19 lines deleted...]
-      <c r="A12" s="29">
+      <c r="C12" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D12" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E12" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F12" s="10">
+        <v>81000</v>
+      </c>
+      <c r="G12" s="10">
+        <v>109000</v>
+      </c>
+      <c r="H12" s="11">
+        <v>145000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="17">
         <v>2023</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B13" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C12" s="6">
+      <c r="C13" s="7">
         <v>65000</v>
       </c>
-      <c r="D12" s="6">
+      <c r="D13" s="7">
         <v>93000</v>
       </c>
-      <c r="E12" s="6">
+      <c r="E13" s="7">
         <v>120000</v>
       </c>
-      <c r="F12" s="6">
+      <c r="F13" s="7">
         <v>196000</v>
       </c>
-      <c r="G12" s="6">
+      <c r="G13" s="7">
         <v>196000</v>
       </c>
-      <c r="H12" s="7">
+      <c r="H13" s="8">
         <v>196000</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B13" s="8" t="s">
+    <row r="14" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="18"/>
+      <c r="B14" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C13" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F13" s="9">
+      <c r="C14" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D14" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E14" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14" s="10">
         <v>81000</v>
       </c>
-      <c r="G13" s="9">
+      <c r="G14" s="10">
         <v>109000</v>
       </c>
-      <c r="H13" s="10">
+      <c r="H14" s="11">
         <v>145000</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="29">
+    <row r="15" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="17">
         <v>2022</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B15" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C14" s="6">
+      <c r="C15" s="7">
         <v>54000</v>
       </c>
-      <c r="D14" s="6">
+      <c r="D15" s="7">
         <v>77000</v>
       </c>
-      <c r="E14" s="6">
+      <c r="E15" s="7">
         <v>100000</v>
       </c>
-      <c r="F14" s="24" t="s">
+      <c r="F15" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="G14" s="25"/>
-[...4 lines deleted...]
-      <c r="B15" s="8" t="s">
+      <c r="G15" s="15"/>
+      <c r="H15" s="16"/>
+    </row>
+    <row r="16" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="18"/>
+      <c r="B16" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C15" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F15" s="24" t="s">
+      <c r="C16" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D16" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F16" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="G15" s="25"/>
-[...3 lines deleted...]
-      <c r="A16" s="29">
+      <c r="G16" s="15"/>
+      <c r="H16" s="16"/>
+    </row>
+    <row r="17" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="17">
         <v>2021</v>
       </c>
-      <c r="B16" s="5" t="s">
+      <c r="B17" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C16" s="6">
+      <c r="C17" s="7">
         <v>50000</v>
       </c>
-      <c r="D16" s="6">
+      <c r="D17" s="7">
         <v>72000</v>
       </c>
-      <c r="E16" s="6">
+      <c r="E17" s="7">
         <v>93000</v>
       </c>
-      <c r="F16" s="24" t="s">
+      <c r="F17" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="G16" s="25"/>
-[...4 lines deleted...]
-      <c r="B17" s="8" t="s">
+      <c r="G17" s="15"/>
+      <c r="H17" s="16"/>
+    </row>
+    <row r="18" spans="1:8" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="18"/>
+      <c r="B18" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C17" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F17" s="24" t="s">
+      <c r="C18" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D18" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E18" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F18" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="G17" s="25"/>
-[...3 lines deleted...]
-      <c r="A18" s="29">
+      <c r="G18" s="15"/>
+      <c r="H18" s="16"/>
+    </row>
+    <row r="19" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="17">
         <v>2020</v>
       </c>
-      <c r="B18" s="5" t="s">
+      <c r="B19" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C18" s="6">
+      <c r="C19" s="7">
         <v>50000</v>
       </c>
-      <c r="D18" s="6">
+      <c r="D19" s="7">
         <v>72000</v>
       </c>
-      <c r="E18" s="6">
+      <c r="E19" s="7">
         <v>93000</v>
       </c>
-      <c r="F18" s="24" t="s">
+      <c r="F19" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="G18" s="25"/>
-[...4 lines deleted...]
-      <c r="B19" s="8" t="s">
+      <c r="G19" s="15"/>
+      <c r="H19" s="16"/>
+    </row>
+    <row r="20" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="18"/>
+      <c r="B20" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C19" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F19" s="24" t="s">
+      <c r="C20" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D20" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E20" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F20" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="G19" s="25"/>
-[...3 lines deleted...]
-      <c r="A20" s="15">
+      <c r="G20" s="15"/>
+      <c r="H20" s="16"/>
+    </row>
+    <row r="21" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="19">
         <v>2019</v>
       </c>
-      <c r="B20" s="5" t="s">
+      <c r="B21" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C20" s="6">
+      <c r="C21" s="7">
         <v>48000</v>
       </c>
-      <c r="D20" s="6">
+      <c r="D21" s="7">
         <v>69000</v>
       </c>
-      <c r="E20" s="6">
+      <c r="E21" s="7">
         <v>89000</v>
       </c>
-      <c r="F20" s="6">
+      <c r="F21" s="7">
         <v>139000</v>
       </c>
-      <c r="G20" s="6">
+      <c r="G21" s="7">
         <v>139000</v>
       </c>
-      <c r="H20" s="7">
+      <c r="H21" s="8">
         <v>139000</v>
       </c>
     </row>
-    <row r="21" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B21" s="8" t="s">
+    <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="20"/>
+      <c r="B22" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C21" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F21" s="9">
+      <c r="C22" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D22" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F22" s="10">
         <v>57000</v>
       </c>
-      <c r="G21" s="9">
+      <c r="G22" s="10">
         <v>77000</v>
       </c>
-      <c r="H21" s="10">
+      <c r="H22" s="11">
         <v>103000</v>
       </c>
     </row>
-    <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="15">
+    <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="19">
         <v>2018</v>
       </c>
-      <c r="B22" s="5" t="s">
+      <c r="B23" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C22" s="6">
+      <c r="C23" s="7">
         <v>47000</v>
       </c>
-      <c r="D22" s="6">
+      <c r="D23" s="7">
         <v>67000</v>
       </c>
-      <c r="E22" s="6">
+      <c r="E23" s="7">
         <v>87000</v>
       </c>
-      <c r="F22" s="6">
+      <c r="F23" s="7">
         <v>135000</v>
       </c>
-      <c r="G22" s="6">
+      <c r="G23" s="7">
         <v>135000</v>
       </c>
-      <c r="H22" s="7">
+      <c r="H23" s="8">
         <v>135000</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B23" s="8" t="s">
+    <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="20"/>
+      <c r="B24" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C23" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F23" s="9">
+      <c r="C24" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D24" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F24" s="10">
         <v>55000</v>
       </c>
-      <c r="G23" s="9">
+      <c r="G24" s="10">
         <v>75000</v>
       </c>
-      <c r="H23" s="10">
+      <c r="H24" s="11">
         <v>100000</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="15">
+    <row r="25" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="19">
         <v>2017</v>
       </c>
-      <c r="B24" s="5" t="s">
+      <c r="B25" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C24" s="6">
+      <c r="C25" s="7">
         <v>47000</v>
       </c>
-      <c r="D24" s="6">
+      <c r="D25" s="7">
         <v>67000</v>
       </c>
-      <c r="E24" s="6">
+      <c r="E25" s="7">
         <v>87000</v>
       </c>
-      <c r="F24" s="6">
+      <c r="F25" s="7">
         <v>135000</v>
       </c>
-      <c r="G24" s="6">
+      <c r="G25" s="7">
         <v>135000</v>
       </c>
-      <c r="H24" s="7">
+      <c r="H25" s="8">
         <v>135000</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B25" s="8" t="s">
+    <row r="26" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="20"/>
+      <c r="B26" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C25" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F25" s="9">
+      <c r="C26" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D26" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F26" s="10">
         <v>55000</v>
       </c>
-      <c r="G25" s="9">
+      <c r="G26" s="10">
         <v>75000</v>
       </c>
-      <c r="H25" s="10">
+      <c r="H26" s="11">
         <v>100000</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="15">
+    <row r="27" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="19">
         <v>2015</v>
       </c>
-      <c r="B26" s="5" t="s">
+      <c r="B27" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C26" s="6">
+      <c r="C27" s="7">
         <v>50000</v>
       </c>
-      <c r="D26" s="6">
+      <c r="D27" s="7">
         <v>72000</v>
       </c>
-      <c r="E26" s="6">
+      <c r="E27" s="7">
         <v>93000</v>
       </c>
-      <c r="F26" s="6">
+      <c r="F27" s="7">
         <v>135000</v>
       </c>
-      <c r="G26" s="6">
+      <c r="G27" s="7">
         <v>135000</v>
       </c>
-      <c r="H26" s="7">
+      <c r="H27" s="8">
         <v>135000</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B27" s="8" t="s">
+    <row r="28" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="20"/>
+      <c r="B28" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C27" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F27" s="9">
+      <c r="C28" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D28" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F28" s="10">
         <v>55000</v>
       </c>
-      <c r="G27" s="9">
+      <c r="G28" s="10">
         <v>75000</v>
       </c>
-      <c r="H27" s="10">
+      <c r="H28" s="11">
         <v>100000</v>
       </c>
     </row>
-    <row r="28" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="15">
+    <row r="29" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="19">
         <v>2014</v>
       </c>
-      <c r="B28" s="5" t="s">
+      <c r="B29" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C28" s="6">
+      <c r="C29" s="7">
         <v>49000</v>
       </c>
-      <c r="D28" s="6">
+      <c r="D29" s="7">
         <v>70000</v>
       </c>
-      <c r="E28" s="6">
+      <c r="E29" s="7">
         <v>91000</v>
       </c>
-      <c r="F28" s="6">
+      <c r="F29" s="7">
         <v>130000</v>
       </c>
-      <c r="G28" s="6">
+      <c r="G29" s="7">
         <v>130000</v>
       </c>
-      <c r="H28" s="7">
+      <c r="H29" s="8">
         <v>130000</v>
       </c>
     </row>
-    <row r="29" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B29" s="8" t="s">
+    <row r="30" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="20"/>
+      <c r="B30" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C29" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F29" s="9">
+      <c r="C30" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D30" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F30" s="10">
         <v>50000</v>
       </c>
-      <c r="G29" s="9">
+      <c r="G30" s="10">
         <v>72000</v>
       </c>
-      <c r="H29" s="10">
+      <c r="H30" s="11">
         <v>94000</v>
       </c>
     </row>
-    <row r="30" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="15">
+    <row r="31" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="19">
         <v>2013</v>
       </c>
-      <c r="B30" s="5" t="s">
+      <c r="B31" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C30" s="6">
+      <c r="C31" s="7">
         <v>49000</v>
       </c>
-      <c r="D30" s="6">
+      <c r="D31" s="7">
         <v>70000</v>
       </c>
-      <c r="E30" s="6">
+      <c r="E31" s="7">
         <v>91000</v>
       </c>
-      <c r="F30" s="6">
+      <c r="F31" s="7">
         <v>130000</v>
       </c>
-      <c r="G30" s="6">
+      <c r="G31" s="7">
         <v>130000</v>
       </c>
-      <c r="H30" s="7">
+      <c r="H31" s="8">
         <v>130000</v>
       </c>
     </row>
-    <row r="31" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B31" s="8" t="s">
+    <row r="32" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="20"/>
+      <c r="B32" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C31" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F31" s="9">
+      <c r="C32" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D32" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F32" s="10">
         <v>50000</v>
       </c>
-      <c r="G31" s="9">
+      <c r="G32" s="10">
         <v>72000</v>
       </c>
-      <c r="H31" s="10">
+      <c r="H32" s="11">
         <v>94000</v>
       </c>
     </row>
-    <row r="32" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A32" s="15">
+    <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="19">
         <v>2012</v>
       </c>
-      <c r="B32" s="5" t="s">
+      <c r="B33" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C32" s="6">
+      <c r="C33" s="7">
         <v>47000</v>
       </c>
-      <c r="D32" s="6">
+      <c r="D33" s="7">
         <v>67000</v>
       </c>
-      <c r="E32" s="6">
+      <c r="E33" s="7">
         <v>87000</v>
       </c>
-      <c r="F32" s="6">
+      <c r="F33" s="7">
         <v>125000</v>
       </c>
-      <c r="G32" s="6">
+      <c r="G33" s="7">
         <v>125000</v>
       </c>
-      <c r="H32" s="7">
+      <c r="H33" s="8">
         <v>125000</v>
       </c>
     </row>
-    <row r="33" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B33" s="8" t="s">
+    <row r="34" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="20"/>
+      <c r="B34" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C33" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F33" s="9">
+      <c r="C34" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D34" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F34" s="10">
         <v>48000</v>
       </c>
-      <c r="G33" s="9">
+      <c r="G34" s="10">
         <v>69000</v>
       </c>
-      <c r="H33" s="10">
+      <c r="H34" s="11">
         <v>91000</v>
       </c>
     </row>
-    <row r="34" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A34" s="13">
+    <row r="35" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="18">
         <v>2011</v>
       </c>
-      <c r="B34" s="5" t="s">
+      <c r="B35" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C34" s="6">
+      <c r="C35" s="7">
         <v>47000</v>
       </c>
-      <c r="D34" s="6">
+      <c r="D35" s="7">
         <v>67000</v>
       </c>
-      <c r="E34" s="6">
+      <c r="E35" s="7">
         <v>87000</v>
       </c>
-      <c r="F34" s="6">
+      <c r="F35" s="7">
         <v>100000</v>
       </c>
-      <c r="G34" s="6">
+      <c r="G35" s="7">
         <v>100000</v>
       </c>
-      <c r="H34" s="7">
+      <c r="H35" s="8">
         <v>100000</v>
       </c>
     </row>
-    <row r="35" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B35" s="8" t="s">
+    <row r="36" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="24"/>
+      <c r="B36" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C35" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F35" s="9">
+      <c r="C36" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D36" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F36" s="10">
         <v>46000</v>
       </c>
-      <c r="G35" s="9">
+      <c r="G36" s="10">
         <v>67000</v>
       </c>
-      <c r="H35" s="10">
+      <c r="H36" s="11">
         <v>88000</v>
       </c>
     </row>
-    <row r="36" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="13">
+    <row r="37" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="18">
         <v>2010</v>
       </c>
-      <c r="B36" s="5" t="s">
+      <c r="B37" s="6" t="s">
         <v>6</v>
       </c>
-      <c r="C36" s="6">
+      <c r="C37" s="7">
         <v>48000</v>
       </c>
-      <c r="D36" s="6">
+      <c r="D37" s="7">
         <v>69000</v>
       </c>
-      <c r="E36" s="6">
+      <c r="E37" s="7">
         <v>90000</v>
       </c>
-      <c r="F36" s="6">
+      <c r="F37" s="7">
         <v>100000</v>
       </c>
-      <c r="G36" s="6">
+      <c r="G37" s="7">
         <v>100000</v>
       </c>
-      <c r="H36" s="7">
+      <c r="H37" s="8">
         <v>100000</v>
       </c>
     </row>
-    <row r="37" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B37" s="8" t="s">
+    <row r="38" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="24"/>
+      <c r="B38" s="9" t="s">
         <v>7</v>
       </c>
-      <c r="C37" s="9" t="s">
-[...8 lines deleted...]
-      <c r="F37" s="9">
+      <c r="C38" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="D38" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="10" t="s">
+        <v>8</v>
+      </c>
+      <c r="F38" s="10">
         <v>45000</v>
       </c>
-      <c r="G37" s="9">
+      <c r="G38" s="10">
         <v>65000</v>
       </c>
-      <c r="H37" s="10">
+      <c r="H38" s="11">
         <v>85000</v>
       </c>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
-[...17 lines deleted...]
-      <c r="H39" s="3"/>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A39" s="31"/>
+      <c r="B39" s="31"/>
+      <c r="C39" s="31"/>
+      <c r="D39" s="31"/>
+      <c r="E39" s="31"/>
+      <c r="F39" s="31"/>
+      <c r="G39" s="31"/>
+      <c r="H39" s="31"/>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="33">
-[...24 lines deleted...]
-    <mergeCell ref="F16:H16"/>
+  <mergeCells count="34">
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="A25:A26"/>
+    <mergeCell ref="A39:H39"/>
+    <mergeCell ref="A2:A4"/>
+    <mergeCell ref="A37:A38"/>
+    <mergeCell ref="B2:B4"/>
+    <mergeCell ref="C2:E2"/>
+    <mergeCell ref="F2:H2"/>
+    <mergeCell ref="C3:D3"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="A33:A34"/>
+    <mergeCell ref="A31:A32"/>
     <mergeCell ref="F17:H17"/>
     <mergeCell ref="F18:H18"/>
     <mergeCell ref="F19:H19"/>
-    <mergeCell ref="H2:H3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="F20:H20"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="A19:A20"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="A15:A16"/>
+    <mergeCell ref="A13:A14"/>
+    <mergeCell ref="F15:H15"/>
+    <mergeCell ref="F16:H16"/>
+    <mergeCell ref="A9:A10"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="A5:A6"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="F7:H7"/>
+    <mergeCell ref="F8:H8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;Z&amp;F&amp;F</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>Bid Thresholds</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iowa Department of Transportation</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Bid Thresholds for cities and counties</dc:title>
   <dc:creator>Charlie Purcell</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SetDate">
     <vt:lpwstr>2026-01-29T16:26:18Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SiteId">
     <vt:lpwstr>a1e65fcc-32fa-4fdd-8692-0cc2eb06676e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ActionId">
     <vt:lpwstr>4f924419-28f9-49c6-8898-66ca6aff76ac</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Number">
-[...100 lines deleted...]
-  </property>
 </Properties>
 </file>