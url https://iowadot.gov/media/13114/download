--- v0 (2026-06-30)
+++ v1 (2026-09-20)
@@ -5,51 +5,50 @@
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer6.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3061310B" w14:textId="77777777" w:rsidR="006B575A" w:rsidRDefault="006B575A" w:rsidP="009660B6"/>
     <w:p w14:paraId="1BA34D96" w14:textId="77777777" w:rsidR="006B575A" w:rsidRDefault="006B575A" w:rsidP="009660B6"/>
     <w:p w14:paraId="62E43E1E" w14:textId="77777777" w:rsidR="006B575A" w:rsidRDefault="006B575A" w:rsidP="009660B6"/>
     <w:p w14:paraId="6C7AE134" w14:textId="1DEFA32B" w:rsidR="006B575A" w:rsidRDefault="006B575A" w:rsidP="006B575A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
@@ -9343,113 +9342,93 @@
     </w:p>
     <w:p w14:paraId="725DDAAA" w14:textId="77777777" w:rsidR="0066675A" w:rsidRPr="007063E7" w:rsidRDefault="0066675A" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007063E7">
         <w:t>Green and red</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159AB2DB" w14:textId="77777777" w:rsidR="0066675A" w:rsidRDefault="0066675A" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="007063E7">
         <w:t xml:space="preserve">Light green and yellow    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24AC59BE" w14:textId="200034E1" w:rsidR="0066675A" w:rsidRDefault="0066675A" w:rsidP="00273CC7">
+    <w:p w14:paraId="24AC59BE" w14:textId="6CF135CF" w:rsidR="0066675A" w:rsidRDefault="0066675A" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">More information about using color is available </w:t>
       </w:r>
-      <w:del w:id="18" w:author="Colleen Bos" w:date="2026-06-16T16:21:00Z" w16du:dateUtc="2026-06-16T21:21:00Z">
-[...4 lines deleted...]
-      <w:ins w:id="19" w:author="Colleen Bos" w:date="2026-06-16T16:21:00Z" w16du:dateUtc="2026-06-16T21:21:00Z">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidR="00F83C42">
-          <w:t>in</w:t>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">in </w:t>
+        </w:r>
+        <w:r w:rsidR="000B63F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>the</w:t>
         </w:r>
         <w:r w:rsidR="00F83C42">
-          <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:ins w:id="20" w:author="Colleen Bos" w:date="2026-06-16T16:21:00Z" w16du:dateUtc="2026-06-16T21:21:00Z">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> article "What to Consider When Visualizing Data for Colorblind Readers</w:t>
+        </w:r>
+        <w:r w:rsidR="000B63F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>.</w:t>
+        </w:r>
         <w:r w:rsidR="00F83C42">
-          <w:instrText>HYPERLINK "https://blog.datawrapper.de/colorblindness-part2/"</w:instrText>
-[...12 lines deleted...]
-        <w:r w:rsidRPr="00785F89" w:rsidDel="00F83C42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:delText>https://blog.datawrapper.de/colorblindness-part2/</w:delText>
-[...15 lines deleted...]
-      </w:r>
+          <w:t>"</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="1378A3B6" w14:textId="73F4E873" w:rsidR="00C67275" w:rsidRDefault="00C67275" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB129C">
         <w:t>nsure appropriate levels of color contrast</w:t>
       </w:r>
       <w:r>
         <w:t>—a ratio that represents the difference in brightness of the color of the text and the background color. For example, black text on a white background, has a ratio of 21:1. Specific contrast ratios are recommended depending on the text size:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="162D2B5A" w14:textId="77777777" w:rsidR="00C67275" w:rsidRDefault="00C67275" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
@@ -9492,121 +9471,121 @@
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Run Word’</w:t>
       </w:r>
       <w:r w:rsidRPr="00F266E8">
         <w:t>s accessibility checker</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and manually check each instance where color is used. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38CB3EF6" w14:textId="6429BDD4" w:rsidR="00C67275" w:rsidRDefault="00C67275" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Use the </w:t>
-      </w:r>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:hyperlink r:id="rId31" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00F266E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>WebAIM</w:t>
+          <w:t>Colour</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00F266E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
+          <w:t xml:space="preserve"> Contrast </w:t>
+        </w:r>
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00F266E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Analyser</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="00F266E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>WebAIM</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="00F266E8">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
           <w:t xml:space="preserve"> Contrast Checker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to check the color contrast.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09E4B395" w14:textId="77777777" w:rsidR="00241D30" w:rsidRDefault="00241D30" w:rsidP="00C67275">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AD3362E" w14:textId="6F257369" w:rsidR="00C61C63" w:rsidRDefault="00C67275" w:rsidP="00C67275">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00F266E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Colour</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00F266E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Contrast </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00F266E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Analyser</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00C61C63">
         <w:t>:</w:t>
@@ -9751,51 +9730,51 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55CCC8E4" w14:textId="77777777" w:rsidR="00241D30" w:rsidRDefault="00241D30" w:rsidP="00C67275">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40984973" w14:textId="25CA1D25" w:rsidR="00C67275" w:rsidRDefault="00C67275" w:rsidP="00C67275">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="009E57A6">
         <w:t xml:space="preserve">To use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009E57A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WebAIM</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="009E57A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Contrast Checker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E57A6">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="042A7E8E" w14:textId="526188FC" w:rsidR="00C61C63" w:rsidRDefault="00C61C63" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
@@ -9910,165 +9889,165 @@
       </w:r>
       <w:r w:rsidRPr="009E57A6">
         <w:t xml:space="preserve">he hex value </w:t>
       </w:r>
       <w:r>
         <w:t>may contain numerical values and/or</w:t>
       </w:r>
       <w:r w:rsidRPr="009E57A6">
         <w:t xml:space="preserve"> letters</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1247072E" w14:textId="77777777" w:rsidR="00C67275" w:rsidRDefault="00C67275" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Return to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId34" w:history="1">
-[...38 lines deleted...]
-      </w:r>
       <w:hyperlink r:id="rId35" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009E57A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WebAIM</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="009E57A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Contrast Checker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> and type the hex value in the </w:t>
+        <w:t xml:space="preserve">. Type the hex value in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E57A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>Background Color</w:t>
+        <w:t>Foreground Color</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608BADC0" w14:textId="77777777" w:rsidR="00C67275" w:rsidRPr="00AB129C" w:rsidRDefault="00C67275" w:rsidP="00273CC7">
+    <w:p w14:paraId="49EB3CE3" w14:textId="77777777" w:rsidR="00C67275" w:rsidRDefault="00C67275" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">If the background color is other than white (#FFFFFF), repeat the previous steps by right-clicking on the background color instead of selecting a sampling of the text. Return to the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:history="1">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidRPr="009E57A6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>WebAIM</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidRPr="009E57A6">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> Contrast Checker</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> and type the hex value in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E57A6">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Background Color</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="608BADC0" w14:textId="77777777" w:rsidR="00C67275" w:rsidRPr="00AB129C" w:rsidRDefault="00C67275" w:rsidP="00273CC7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">The contrast ratio will appear, indicating whether the color combination is accessible for normal and large text. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E57A6">
         <w:t>If the contrast ratio is inaccessible, change the font or background color and recheck</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6671FCBE" w14:textId="77777777" w:rsidR="00C5455B" w:rsidRDefault="00C5455B" w:rsidP="00C61C63"/>
     <w:p w14:paraId="7266D4F8" w14:textId="272C3430" w:rsidR="00905424" w:rsidRDefault="00C61C63" w:rsidP="00C61C63">
       <w:r>
         <w:t>Below are two sample tables that meet Section 508 accessibility requirements.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BD64715" w14:textId="77777777" w:rsidR="00C5455B" w:rsidRDefault="00C5455B" w:rsidP="00C61C63"/>
     <w:p w14:paraId="558C2546" w14:textId="0D33BCCB" w:rsidR="00905424" w:rsidRDefault="00905424" w:rsidP="00C67275">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc132183743"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc132183743"/>
       <w:r>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
         <w:r w:rsidR="008C0CFD">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t>. Nonstandard Traffic Signs Used for Pedestrian and Cyclist Safety</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid1"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Table 1. Nonstandard Traffic Signs Used for Pedestrian and Cyclist Safety "/>
         <w:tblDescription w:val="Table 1. Nonstandard Traffic Signs Used for Pedestrian and Cyclist Safety "/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1434"/>
         <w:gridCol w:w="1080"/>
       </w:tblGrid>
       <w:tr w:rsidR="00905424" w:rsidRPr="00D04A92" w14:paraId="2E299B0B" w14:textId="77777777" w:rsidTr="0008517B">
         <w:trPr>
           <w:tblHeader/>
@@ -11173,76 +11152,76 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D04A92">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F1CBE53" w14:textId="77777777" w:rsidR="00905424" w:rsidRDefault="00905424" w:rsidP="00C67275"/>
     <w:p w14:paraId="163500DB" w14:textId="77777777" w:rsidR="008503A6" w:rsidRDefault="008503A6">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc132183744"/>
+      <w:bookmarkStart w:id="19" w:name="_Toc132183744"/>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CBE3252" w14:textId="65DACE9B" w:rsidR="00905424" w:rsidRDefault="005B5022" w:rsidP="00C67275">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Table \* ARABIC ">
         <w:r w:rsidR="008C0CFD">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t>. Examples of Accessible Color Contrast</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
         <w:tblCaption w:val="Table 2. Examples of Accessible Color Contrast"/>
         <w:tblDescription w:val="Table 2. Examples of Accessible Color Contrast"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="1440"/>
       </w:tblGrid>
       <w:tr w:rsidR="00905424" w:rsidRPr="00905424" w14:paraId="2E0044CD" w14:textId="77777777" w:rsidTr="001F4315">
         <w:trPr>
           <w:trHeight w:val="458"/>
           <w:tblHeader/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
@@ -11922,74 +11901,74 @@
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Bullet</w:t>
       </w:r>
       <w:r w:rsidR="004D2EE7">
         <w:t>ed list</w:t>
       </w:r>
       <w:r>
         <w:t>: List Paragraph</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B12B45" w14:textId="77777777" w:rsidR="00905424" w:rsidRDefault="00905424" w:rsidP="00905424">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="07B70EFF" w14:textId="50FCA1B1" w:rsidR="003D2C83" w:rsidRDefault="00113056" w:rsidP="000E6DFE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc192832378"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc192832378"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Chapter </w:t>
       </w:r>
       <w:r w:rsidR="00905424">
         <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A446BD">
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:t>Insert Title]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="20"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17BA487D" w14:textId="40B3058E" w:rsidR="005066C5" w:rsidRDefault="00113056" w:rsidP="001F4315">
-      <w:bookmarkStart w:id="28" w:name="_Toc42327126"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc42327126"/>
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00AF5A5C">
         <w:t>Below are guidelines</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A446BD">
         <w:t xml:space="preserve">for using </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">figures </w:t>
       </w:r>
       <w:r w:rsidR="00AF5A5C" w:rsidRPr="00AF5A5C">
         <w:t xml:space="preserve">that meet Section 508 accessibility requirements </w:t>
       </w:r>
       <w:r w:rsidR="00A446BD">
         <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r w:rsidR="005014FB">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00A446BD">
@@ -12038,55 +12017,55 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000470ED">
         <w:t>Sample figures are provided following these guidelines.</w:t>
       </w:r>
       <w:r w:rsidR="000470ED" w:rsidRPr="00C216A9">
         <w:t xml:space="preserve"> Delete the instructions and examples from the </w:t>
       </w:r>
       <w:r w:rsidR="008A14B3">
         <w:t>final</w:t>
       </w:r>
       <w:r w:rsidR="000470ED" w:rsidRPr="00C216A9">
         <w:t xml:space="preserve"> report</w:t>
       </w:r>
       <w:r w:rsidR="00A446BD" w:rsidRPr="00C5455B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="005066C5">
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5761395A" w14:textId="42220F75" w:rsidR="00113056" w:rsidRDefault="00113056" w:rsidP="00CC4B77">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="29" w:name="_Toc192832379"/>
+      <w:bookmarkStart w:id="22" w:name="_Toc192832379"/>
       <w:r>
         <w:t>Using Figures in a Report</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23C74293" w14:textId="3EDE4239" w:rsidR="00C5455B" w:rsidRPr="00C5455B" w:rsidRDefault="000470ED" w:rsidP="00C5455B">
       <w:r w:rsidRPr="000B3699">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Section 508 accessibility requirement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="000B3699">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EA27873" w14:textId="6ACE5592" w:rsidR="00231AD5" w:rsidRDefault="00231AD5" w:rsidP="00273CC7">
@@ -12487,127 +12466,107 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r w:rsidRPr="007063E7">
         <w:t>Green and red</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F6E5F28" w14:textId="05BBD7AC" w:rsidR="009C045F" w:rsidRDefault="007063E7" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40"/>
       </w:pPr>
       <w:r w:rsidRPr="007063E7">
         <w:t xml:space="preserve">Light green and yellow    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C098BE" w14:textId="44469B73" w:rsidR="007063E7" w:rsidRDefault="007063E7" w:rsidP="00273CC7">
+    <w:p w14:paraId="08C098BE" w14:textId="3333A504" w:rsidR="007063E7" w:rsidRDefault="007063E7" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:ins w:id="30" w:author="Colleen Bos" w:date="2026-06-16T16:22:00Z" w16du:dateUtc="2026-06-16T21:22:00Z">
+        <w:t>More information about using color is available</w:t>
+      </w:r>
+      <w:r w:rsidR="00F83C42">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
         <w:r w:rsidR="00F83C42">
-          <w:t>in</w:t>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">in </w:t>
+        </w:r>
+        <w:r w:rsidR="000B63F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>the</w:t>
         </w:r>
         <w:r w:rsidR="00F83C42">
-          <w:t xml:space="preserve"> </w:t>
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> article "What to Consider When Visualizing Data for Colorblind Readers</w:t>
+        </w:r>
+        <w:r w:rsidR="000B63F4">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>.</w:t>
         </w:r>
         <w:r w:rsidR="00F83C42">
-          <w:fldChar w:fldCharType="begin"/>
-[...7 lines deleted...]
-        <w:r w:rsidR="00F83C42">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>in this article "What to Consider When Visualizing Data for Colorblind Readers"</w:t>
-[...33 lines deleted...]
-      </w:del>
+          <w:t>"</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2D4677C9" w14:textId="225CE202" w:rsidR="00AB129C" w:rsidRDefault="00F266E8" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00F266E8">
+        <w:lastRenderedPageBreak/>
         <w:t>If color is used in a chart or graph</w:t>
       </w:r>
       <w:r>
         <w:t>, e</w:t>
       </w:r>
       <w:r w:rsidR="00765327" w:rsidRPr="00AB129C">
         <w:t>nsure appropriate levels of color contrast</w:t>
       </w:r>
       <w:r w:rsidR="00AB129C">
         <w:t>—a ratio that represents the difference in brightness of the color of the text and the background color. For example, b</w:t>
       </w:r>
       <w:r w:rsidR="00AF5A5C">
         <w:t>lack text on a white background</w:t>
       </w:r>
       <w:r w:rsidR="00AB129C">
         <w:t xml:space="preserve"> has a ratio of 21:1. Specific contrast ratios are recommended depending on the text size:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="036E3177" w14:textId="77777777" w:rsidR="00AB129C" w:rsidRDefault="00AB129C" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
@@ -12656,120 +12615,120 @@
       </w:r>
       <w:r w:rsidR="00AB129C">
         <w:t>ach instance</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> where color is used</w:t>
       </w:r>
       <w:r w:rsidR="00AB129C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04775A49" w14:textId="3A2A3466" w:rsidR="00231AD5" w:rsidRDefault="00F266E8" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Use</w:t>
       </w:r>
       <w:r w:rsidR="00AB129C">
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId36" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00AB129C" w:rsidRPr="00F266E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Colour</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00AB129C" w:rsidRPr="00F266E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Contrast </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00AB129C" w:rsidRPr="00F266E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Analyser</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidR="00AB129C">
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId37" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00AB129C" w:rsidRPr="00F266E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WebAIM</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidR="00AB129C" w:rsidRPr="00F266E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Contrast Checker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to check the color contrast.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32162CCA" w14:textId="77777777" w:rsidR="00F266E8" w:rsidRDefault="00F266E8" w:rsidP="00F266E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1440"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="17C1196D" w14:textId="129AC667" w:rsidR="00F266E8" w:rsidRDefault="00F266E8" w:rsidP="00F266E8">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId38" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00F266E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Colour</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00F266E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Contrast </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00F266E8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Analyser</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t>:</w:t>
@@ -12931,51 +12890,51 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7599CC9E" w14:textId="77777777" w:rsidR="009E57A6" w:rsidRDefault="009E57A6" w:rsidP="009E57A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="2160"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="284BBBE4" w14:textId="78EF8566" w:rsidR="009E57A6" w:rsidRDefault="009E57A6" w:rsidP="009E57A6">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="009E57A6">
         <w:t xml:space="preserve">To use the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId39" w:history="1">
+      <w:hyperlink r:id="rId41" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009E57A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WebAIM</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="009E57A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Contrast Checker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009E57A6">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BF74346" w14:textId="08607EDC" w:rsidR="00AF5A5C" w:rsidRDefault="00AF5A5C" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
@@ -13102,147 +13061,147 @@
       </w:r>
       <w:r w:rsidRPr="009E57A6">
         <w:t xml:space="preserve">he hex value </w:t>
       </w:r>
       <w:r>
         <w:t>may contain numerical values and/or</w:t>
       </w:r>
       <w:r w:rsidRPr="009E57A6">
         <w:t xml:space="preserve"> letters</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="492E083C" w14:textId="70D375EB" w:rsidR="009E57A6" w:rsidRDefault="009E57A6" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Return to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId40" w:history="1">
+      <w:hyperlink r:id="rId42" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009E57A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WebAIM</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="009E57A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Contrast Checker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. Type the hex value in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E57A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Foreground Color</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05FEBDEB" w14:textId="16FCC4BF" w:rsidR="009E57A6" w:rsidRDefault="009E57A6" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">If the background color is other than white (#FFFFFF), repeat the previous steps by right-clicking on the background color instead of selecting a sampling of the text. Return to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId41" w:history="1">
+      <w:hyperlink r:id="rId43" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="009E57A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>WebAIM</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="009E57A6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve"> Contrast Checker</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> and type the hex value in the </w:t>
       </w:r>
       <w:r w:rsidRPr="009E57A6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Background Color</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02F661E6" w14:textId="11B07025" w:rsidR="009E57A6" w:rsidRPr="00AB129C" w:rsidRDefault="009E57A6" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The contrast ratio will appear, indicating whether the color combination is accessible for normal and large text. </w:t>
       </w:r>
       <w:r w:rsidRPr="009E57A6">
         <w:t>If the contrast ratio is inaccessible, change the font or background color and recheck</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="321341D9" w14:textId="77777777" w:rsidR="00105422" w:rsidRPr="00584D4C" w:rsidRDefault="00105422" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Clearly label all axes and data sets in charts and graphs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCA8457" w14:textId="17DDA533" w:rsidR="005D5F3F" w:rsidRDefault="005D5F3F" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Insert a numbered caption below each figure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E83EE9B" w14:textId="5C577B3A" w:rsidR="005D5F3F" w:rsidRPr="005B765E" w:rsidRDefault="005014FB" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="005B765E">
         <w:t xml:space="preserve">From the </w:t>
@@ -13313,156 +13272,156 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AA2A82E" wp14:editId="3F4F31C5">
             <wp:extent cx="3064119" cy="1920240"/>
             <wp:effectExtent l="152400" t="171450" r="384175" b="365760"/>
             <wp:docPr id="79" name="Picture 79" descr="Three lanes of a heavily congested highway. " title="Three lanes of a heavily congested highway. "/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="79" name="Picture 79" descr="Three lanes of a heavily congested highway. "/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId42" cstate="print">
+                    <a:blip r:embed="rId44" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="-500" t="5950" r="500" b="47"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3064119" cy="1920240"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="ctr" rotWithShape="0">
                         <a:srgbClr val="000000">
                           <a:alpha val="65000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CA37B93" w14:textId="339B09A1" w:rsidR="00334898" w:rsidRPr="003A1582" w:rsidRDefault="00334898" w:rsidP="001F4315">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Toc132183811"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc132183811"/>
       <w:r w:rsidRPr="00666281">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Figure \* ARABIC ">
         <w:r w:rsidR="008C0CFD">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:fldSimple>
       <w:r w:rsidRPr="00666281">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00666281">
         <w:t>Heavy Traffic Outside a Metropolitan Area</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="7AAD9996" w14:textId="3E70F116" w:rsidR="000470ED" w:rsidRPr="000470ED" w:rsidRDefault="000470ED" w:rsidP="000470ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="000470ED">
         <w:t>Example alt text for Figure 1: Three lanes of a heavily congested highway.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7364BCD8" w14:textId="77777777" w:rsidR="000470ED" w:rsidRDefault="000470ED" w:rsidP="001F4315"/>
     <w:p w14:paraId="51587810" w14:textId="77777777" w:rsidR="00334898" w:rsidRDefault="00334898" w:rsidP="00334898">
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4A02DF98" wp14:editId="77342063">
             <wp:extent cx="2404872" cy="3206496"/>
             <wp:effectExtent l="152400" t="152400" r="357505" b="356235"/>
             <wp:docPr id="84" name="Picture 84" descr="An accessible pie chart illustrating expenditures by quarter. First quarter: 34%; second quarter: 25%; third quarter 21%; fourth quarter: 20%. The chart includes a legend. " title="An accessible pie chart illustrating expenditures by quarter."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="84" name="Picture 84" descr="An accessible pie chart illustrating expenditures by quarter. First quarter: 34%; second quarter: 25%; third quarter 21%; fourth quarter: 20%. The chart includes a legend. The chart places the segment labels outside the pie."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43">
+                    <a:blip r:embed="rId45">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2404872" cy="3206496"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="333333">
                           <a:alpha val="65000"/>
@@ -13474,96 +13433,96 @@
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D070267" wp14:editId="4B097E3A">
             <wp:extent cx="2400300" cy="3200400"/>
             <wp:effectExtent l="171450" t="171450" r="381000" b="361950"/>
             <wp:docPr id="83" name="Picture 83" descr="An accessible pie chart illustrating expenditures by quarter. First quarter: 34%; second quarter: 25%; third quarter 21%; fourth quarter: 20%. The chart includes a legend. " title="An accessible pie chart illustrating expenditures by quarter."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="83" name="Picture 83" descr="An accessible pie chart illustrating expenditures by quarter. First quarter: 34%; second quarter: 25%; third quarter 21%; fourth quarter: 20%. The chart includes a legend. The chart places the segment labels within the pie."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44">
+                    <a:blip r:embed="rId46">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2400300" cy="3200400"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
                         <a:srgbClr val="333333">
                           <a:alpha val="65000"/>
                         </a:srgbClr>
                       </a:outerShdw>
                     </a:effectLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FFCF640" w14:textId="2E1DF08E" w:rsidR="00334898" w:rsidRPr="006D76A3" w:rsidRDefault="00334898" w:rsidP="001F4315">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Toc132183812"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc132183812"/>
       <w:r w:rsidRPr="006D76A3">
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Figure \* ARABIC ">
         <w:r w:rsidR="008C0CFD">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:fldSimple>
       <w:r w:rsidRPr="006D76A3">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006D76A3">
         <w:t xml:space="preserve">Pie Charts Using Color and </w:t>
       </w:r>
       <w:r w:rsidR="004D41E2">
         <w:t xml:space="preserve">Descriptive </w:t>
       </w:r>
       <w:r w:rsidR="006D76A3">
         <w:t xml:space="preserve">Text to Convey Meaning. </w:t>
       </w:r>
       <w:r w:rsidR="004D41E2">
         <w:br/>
@@ -13655,51 +13614,51 @@
       </w:r>
       <w:r w:rsidR="004D41E2" w:rsidRPr="004D41E2">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">chart places the segment labels </w:t>
       </w:r>
       <w:r w:rsidR="004D41E2">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="004D41E2" w:rsidRPr="004D41E2">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>side the pie</w:t>
       </w:r>
       <w:r w:rsidR="004D41E2">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="5C712E0E" w14:textId="77777777" w:rsidR="00CC4B77" w:rsidRDefault="00CC4B77" w:rsidP="000470ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1124AA92" w14:textId="0D965CC2" w:rsidR="000470ED" w:rsidRPr="000470ED" w:rsidRDefault="000470ED" w:rsidP="000470ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="000470ED">
         <w:t xml:space="preserve">Example alt text: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46B05158" w14:textId="3B4177FA" w:rsidR="000470ED" w:rsidRPr="000470ED" w:rsidRDefault="000470ED" w:rsidP="000470ED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -13829,110 +13788,110 @@
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Bullet</w:t>
       </w:r>
       <w:r w:rsidR="004D2EE7">
         <w:t>ed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> list: List Paragraph</w:t>
       </w:r>
       <w:r w:rsidR="00876AC5">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7191613E" w14:textId="64B420EC" w:rsidR="00876AC5" w:rsidRDefault="00876AC5" w:rsidP="000E6DFE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="34" w:name="_Toc192832380"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc192832380"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Chapter 4. </w:t>
       </w:r>
       <w:r w:rsidR="005014FB">
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:t>Insert Title]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AF546B0" w14:textId="69A11FCD" w:rsidR="005066C5" w:rsidRDefault="00A00BD4" w:rsidP="005066C5">
       <w:r w:rsidRPr="00EB0B5E">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="004471DE">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="005014FB" w:rsidRPr="00EB0B5E">
         <w:t xml:space="preserve">xamples of common research report elements </w:t>
       </w:r>
       <w:r w:rsidR="004471DE">
         <w:t xml:space="preserve">and formatting guidance for these elements </w:t>
       </w:r>
       <w:r w:rsidR="005014FB" w:rsidRPr="00EB0B5E">
         <w:t>are provided below</w:t>
       </w:r>
       <w:r w:rsidR="00B57974" w:rsidRPr="00EB0B5E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006D4346">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="006D4346" w:rsidRPr="004471DE">
         <w:t xml:space="preserve">Delete the instructions and examples from the </w:t>
       </w:r>
       <w:r w:rsidR="008A14B3">
         <w:t>final</w:t>
       </w:r>
       <w:r w:rsidR="006D4346" w:rsidRPr="004471DE">
         <w:t xml:space="preserve"> report.</w:t>
       </w:r>
       <w:r w:rsidR="005066C5" w:rsidRPr="004471DE">
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A625BC4" w14:textId="77777777" w:rsidR="00761AE7" w:rsidRDefault="00761AE7" w:rsidP="00CC4B77">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Toc192832381"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc192832381"/>
       <w:r w:rsidRPr="00995841">
         <w:t>Columns</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="6B8894C7" w14:textId="2DA3F6A4" w:rsidR="00D70BD1" w:rsidRDefault="00D70BD1" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="001B21DE">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Section 508 accessibility requirement</w:t>
       </w:r>
       <w:r>
         <w:t>: Create columns with Word’s column feature. Don’t use tabs or spaces to create the appearance of columns; the content will not be accessible. To create a column:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71C07E71" w14:textId="77777777" w:rsidR="00D70BD1" w:rsidRDefault="00D70BD1" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
@@ -13975,58 +13934,58 @@
     <w:p w14:paraId="2796FBEB" w14:textId="529CB2C3" w:rsidR="00761AE7" w:rsidRDefault="00D70BD1" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Click </w:t>
       </w:r>
       <w:r w:rsidRPr="00D70BD1">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>OK</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="319ACE9E" w14:textId="3A674A37" w:rsidR="005066C5" w:rsidRPr="00CC4B77" w:rsidRDefault="00B57974" w:rsidP="00CC4B77">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc192832382"/>
+      <w:bookmarkStart w:id="27" w:name="_Toc192832382"/>
       <w:r>
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC4B77">
         <w:t>quations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
+      <w:bookmarkEnd w:id="27"/>
       <w:r w:rsidR="001B21DE" w:rsidRPr="00CC4B77">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197C8A2C" w14:textId="7F858B23" w:rsidR="00824299" w:rsidRPr="00824299" w:rsidRDefault="00824299" w:rsidP="003C6975">
       <w:r>
         <w:t>Computers cannot always recognize s</w:t>
       </w:r>
       <w:r w:rsidRPr="00824299">
         <w:t>ymbols and characters in mathematical equations and formulas</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, and </w:t>
       </w:r>
       <w:r w:rsidRPr="00824299">
         <w:t>screen reader</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00824299">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>may struggle</w:t>
@@ -14480,51 +14439,51 @@
     </w:p>
     <w:p w14:paraId="2CAB7B9E" w14:textId="77777777" w:rsidR="006515D0" w:rsidRDefault="006515D0" w:rsidP="006515D0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4071AE15" wp14:editId="64303E9B">
             <wp:extent cx="2103120" cy="409458"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="16" name="Picture 16" descr="Equation defining the annualized cost of a pavement treatment.&#10;&#10;Equation reads: annual cost equals begin fraction C multiplied by R divided by 1 minus begin parenthesis 1 plus R end parenthesis multiplied by N squared end fraction.&#10;&#10;Terms are defined in the report narrative."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Picture 16" descr="Equation defining the annualized cost of a pavement treatment.&#10;&#10;Equation reads: annual cost equals begin fraction C multiplied by R divided by 1 minus begin parenthesis 1 plus R end parenthesis multiplied by N squared end fraction.&#10;&#10;Terms are defined in the report narrative."/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45">
+                    <a:blip r:embed="rId47">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2103120" cy="409458"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -14553,104 +14512,104 @@
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>R = discount rate (as a decimal)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="201714BF" w14:textId="77777777" w:rsidR="006515D0" w:rsidRDefault="006515D0" w:rsidP="003C6975">
       <w:pPr>
         <w:spacing w:before="60"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>N = expected service life (years)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3083B296" w14:textId="77777777" w:rsidR="006515D0" w:rsidRDefault="006515D0" w:rsidP="00930D0C">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A6F6AFC" w14:textId="05D3FD26" w:rsidR="00EE1D26" w:rsidRDefault="00EE1D26" w:rsidP="0071666C">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="37" w:name="_Toc137643007"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc137643007"/>
       <w:r>
         <w:t xml:space="preserve">Equation </w:t>
       </w:r>
       <w:fldSimple w:instr=" SEQ Equation \* ARABIC ">
         <w:r w:rsidR="008C0CFD">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:fldSimple>
       <w:r>
         <w:t>. Annualized Cost of Pavement Treatment</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="28"/>
     </w:p>
     <w:p w14:paraId="050804EE" w14:textId="77777777" w:rsidR="00EE1D26" w:rsidRDefault="00EE1D26" w:rsidP="00930D0C">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4766FE1B" w14:textId="0BB7AE40" w:rsidR="006515D0" w:rsidRDefault="00BB1371" w:rsidP="00930D0C">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Alt text for the equation</w:t>
       </w:r>
       <w:r w:rsidR="006515D0">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35AF2F3C" w14:textId="68A6A0EE" w:rsidR="00B57974" w:rsidRDefault="006515D0" w:rsidP="00930D0C">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Equation defining the annualized cost of a pavement treatment. Equation reads: annual cost equals begin fraction C multiplied by R divided by 1 minus begin parenthesis 1 plus R end parenthesis multiplied by N squared end fraction. </w:t>
       </w:r>
       <w:r w:rsidRPr="00F43D05">
         <w:t>Terms are defined in the report narrative.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CB3E53F" w14:textId="15CAFD37" w:rsidR="00B57974" w:rsidRDefault="00B57974" w:rsidP="00CC4B77">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="38" w:name="_Toc192832383"/>
+      <w:bookmarkStart w:id="29" w:name="_Toc192832383"/>
       <w:r>
         <w:t>Hyperlinks</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkEnd w:id="29"/>
     </w:p>
     <w:p w14:paraId="4BF12E7B" w14:textId="7E58AFA2" w:rsidR="003C6975" w:rsidRPr="003C6975" w:rsidRDefault="003C6975" w:rsidP="003C6975">
       <w:r w:rsidRPr="00DD67BD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Section 508 accessibility requirement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD67BD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48790FCB" w14:textId="5563ADAA" w:rsidR="00DD67BD" w:rsidRDefault="00DD67BD" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
@@ -14813,76 +14772,76 @@
       </w:pPr>
       <w:r>
         <w:t>Don’</w:t>
       </w:r>
       <w:r w:rsidR="00DD67BD" w:rsidRPr="00DD67BD">
         <w:t xml:space="preserve">t spell out hyperlinks. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08308955" w14:textId="77777777" w:rsidR="00BB1371" w:rsidRDefault="00BB1371" w:rsidP="00BB1371"/>
     <w:p w14:paraId="524F231A" w14:textId="6CC65BFF" w:rsidR="00DD67BD" w:rsidRPr="00DD67BD" w:rsidRDefault="00DD67BD" w:rsidP="00930D0C">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Below is an example of hyperlinked text that meets federal Section 508 accessibility requirements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2760D6F0" w14:textId="4BC5632E" w:rsidR="00B57974" w:rsidRDefault="001058C7" w:rsidP="00930D0C">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="001058C7">
         <w:t xml:space="preserve">Search for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId46" w:history="1">
+      <w:hyperlink r:id="rId48" w:history="1">
         <w:r w:rsidRPr="001058C7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>FHWA research projects</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> to view recent studies</w:t>
       </w:r>
       <w:r w:rsidRPr="001058C7">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="498602E0" w14:textId="5D01C76A" w:rsidR="00B57974" w:rsidRDefault="00B57974" w:rsidP="00CC4B77">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_In-Text_Citations"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="39"/>
+      <w:bookmarkStart w:id="30" w:name="_In-Text_Citations"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc192832384"/>
+      <w:bookmarkEnd w:id="30"/>
       <w:r>
         <w:t>In-Text Citations</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="5F6F86BA" w14:textId="4A26D17E" w:rsidR="00C550E6" w:rsidRDefault="001058C7" w:rsidP="00930D0C">
       <w:r>
         <w:t>Include all cited publications, manuals, journal articles, conference presentations, websites</w:t>
       </w:r>
       <w:r w:rsidR="005442BF">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> and related resources in the final chapter of the </w:t>
       </w:r>
       <w:r w:rsidR="008A14B3">
         <w:t>final</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> report (titled “References”). See </w:t>
       </w:r>
       <w:r w:rsidR="00550DA8">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:hyperlink w:anchor="_References" w:history="1">
         <w:r w:rsidR="00C17B45" w:rsidRPr="007730AB">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
@@ -15136,55 +15095,55 @@
         <w:t>Personal communication</w:t>
       </w:r>
       <w:r>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="419A6CC2" w14:textId="00BD73FA" w:rsidR="00550DA8" w:rsidRDefault="00550DA8" w:rsidP="00E36B18">
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
       </w:pPr>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">(Anne </w:t>
       </w:r>
       <w:r w:rsidR="00672826">
         <w:t>Hanson</w:t>
       </w:r>
       <w:r>
         <w:t>, email correspondence to author, Nov. 17, 2022)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B78B070" w14:textId="77777777" w:rsidR="00D70BD1" w:rsidRDefault="00D70BD1" w:rsidP="00CC4B77">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="41" w:name="_Toc192832385"/>
+      <w:bookmarkStart w:id="32" w:name="_Toc192832385"/>
       <w:r>
         <w:t>Lists</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="32"/>
     </w:p>
     <w:p w14:paraId="186D91C2" w14:textId="6F0EB018" w:rsidR="003C6975" w:rsidRPr="003C6975" w:rsidRDefault="003C6975" w:rsidP="003C6975">
       <w:r w:rsidRPr="00883F72">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Section 508 accessibility requirement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="006515D0">
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17DC689F" w14:textId="5C994C32" w:rsidR="00D70BD1" w:rsidRPr="00217FA4" w:rsidRDefault="00D70BD1" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
@@ -15334,55 +15293,55 @@
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Level 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0358DBD5" w14:textId="77777777" w:rsidR="00D70BD1" w:rsidRDefault="00D70BD1" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:t>Level 3</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53B03158" w14:textId="519AE796" w:rsidR="00D70BD1" w:rsidRDefault="00D70BD1" w:rsidP="00CC4B77">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="42" w:name="_Toc192832386"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc192832386"/>
       <w:r w:rsidRPr="00D70BD1">
         <w:t>Text Boxes</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="42"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r w:rsidRPr="000D3CEE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2961E280" w14:textId="1AAAB555" w:rsidR="00D70BD1" w:rsidRDefault="00E36B18" w:rsidP="00E36B18">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
       </w:pPr>
       <w:r w:rsidRPr="00883F72">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Section 508 accessibility requirement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00883F72">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -15551,59 +15510,59 @@
       </w:r>
       <w:r w:rsidR="004D2EE7">
         <w:t>ed</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> list: List Paragraph</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31192653" w14:textId="5079FC19" w:rsidR="00876AC5" w:rsidRDefault="00876AC5" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="318067ED" w14:textId="7E4A1F62" w:rsidR="00876AC5" w:rsidRDefault="00876AC5" w:rsidP="000E6DFE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="_Toc192832387"/>
+      <w:bookmarkStart w:id="34" w:name="_Toc192832387"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Chapter 5. </w:t>
       </w:r>
       <w:r w:rsidR="00056CC1">
         <w:t>Conclusions</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="43"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33030F44" w14:textId="77777777" w:rsidR="00C730D8" w:rsidRDefault="00876AC5" w:rsidP="00006194">
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r w:rsidRPr="00EE7356">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00672826">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7356">
         <w:t xml:space="preserve">nsert </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">paragraphs of </w:t>
       </w:r>
       <w:r w:rsidRPr="00EE7356">
         <w:t>text</w:t>
       </w:r>
       <w:r w:rsidR="00056CC1">
         <w:t xml:space="preserve"> describing key findings </w:t>
@@ -15888,58 +15847,58 @@
       <w:r>
         <w:t>Chapter title: Heading 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B56663" w14:textId="77777777" w:rsidR="00672826" w:rsidRDefault="00672826" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Text: Normal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29BDB733" w14:textId="2609A92C" w:rsidR="00876AC5" w:rsidRDefault="00876AC5">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B735697" w14:textId="61838DC2" w:rsidR="00876AC5" w:rsidRDefault="00876AC5" w:rsidP="000E6DFE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="44" w:name="_References"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="44"/>
+      <w:bookmarkStart w:id="35" w:name="_References"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc192832388"/>
+      <w:bookmarkEnd w:id="35"/>
       <w:r w:rsidRPr="00B6002B">
         <w:lastRenderedPageBreak/>
         <w:t>References</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="45"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B405AF1" w14:textId="550CA6A2" w:rsidR="005D5985" w:rsidRDefault="005D5985" w:rsidP="00E8568A">
       <w:r>
         <w:t xml:space="preserve">[Follow the examples below to format publications and other sources cited in the </w:t>
       </w:r>
       <w:r w:rsidR="008A14B3">
         <w:t>final</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> report. </w:t>
       </w:r>
       <w:r w:rsidRPr="003C6975">
         <w:t>Delete the examples and bracketed copy in the final report.</w:t>
       </w:r>
       <w:r w:rsidR="00A00BD4" w:rsidRPr="003C6975">
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AE11D7" w14:textId="77777777" w:rsidR="00F848CE" w:rsidRPr="00CC4B77" w:rsidRDefault="00F848CE" w:rsidP="00E8568A">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="10"/>
@@ -16030,51 +15989,51 @@
     <w:p w14:paraId="4967883A" w14:textId="77777777" w:rsidR="00E8568A" w:rsidRDefault="00E8568A" w:rsidP="00E8568A"/>
     <w:p w14:paraId="2B94EF47" w14:textId="4F2FE946" w:rsidR="00755434" w:rsidRDefault="00755434" w:rsidP="00E8568A">
       <w:r>
         <w:t xml:space="preserve">Donnell, Eric, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Kersavage</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0071666C">
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Kristin, and Fontana Tierney, Lisa. January 2018. </w:t>
       </w:r>
       <w:r w:rsidRPr="00755434">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Self-Enforcing Roadways: A Guidance Report</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Federal Highway Administration. Accessed March 29, 2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId47" w:history="1">
+      <w:hyperlink r:id="rId49" w:history="1">
         <w:r w:rsidRPr="004D603F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.fhwa.dot.gov/publications/research/safety/17098/17098.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C2914FE" w14:textId="77777777" w:rsidR="00E8568A" w:rsidRDefault="00E8568A" w:rsidP="00E8568A">
       <w:pPr>
         <w:rPr>
           <w:highlight w:val="cyan"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B33BCE8" w14:textId="4C57D6DC" w:rsidR="00876AC5" w:rsidRDefault="001B60DB" w:rsidP="00E8568A">
       <w:r w:rsidRPr="001B60DB">
         <w:t>Hajibabai</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
@@ -16146,51 +16105,51 @@
       </w:r>
       <w:r w:rsidRPr="001B60DB">
         <w:t xml:space="preserve"> Fan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001B60DB">
         <w:t>Wei</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. 2023. </w:t>
       </w:r>
       <w:r w:rsidRPr="001B60DB">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Replacement of Highway Operations Equipment: Formulation of Long-Range Plans and Budgets</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. NCHRP Research Report 1017. </w:t>
       </w:r>
       <w:r w:rsidR="00E62291">
         <w:t xml:space="preserve">Accessed March 25, 2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId48" w:history="1">
+      <w:hyperlink r:id="rId50" w:history="1">
         <w:r w:rsidRPr="00BC2513">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://nap.nationalacademies.org/catalog/26937/replacement-of-highway-operations-equipment-formulation-of-long-range-plans-and-budgets</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6879783E" w14:textId="77777777" w:rsidR="00755434" w:rsidRDefault="00755434" w:rsidP="00E8568A"/>
     <w:p w14:paraId="1204C1D8" w14:textId="0BAC34FD" w:rsidR="00876AC5" w:rsidRDefault="00115733" w:rsidP="00E8568A">
       <w:r w:rsidRPr="007E058D">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="007E058D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Research reports</w:t>
       </w:r>
       <w:r w:rsidRPr="007E058D">
         <w:t>]</w:t>
       </w:r>
@@ -16217,51 +16176,51 @@
         <w:t xml:space="preserve">, Stefan. 2023. </w:t>
       </w:r>
       <w:r w:rsidRPr="00115733">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Implementation of the AASHTO Mechanistic-Empirical Design Guide (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00115733">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>AASHTOWare</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00115733">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Pavement ME Design) for Pavement Rehabilitation</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Kansas Department of Transportation. Accessed April 2, 2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId49" w:history="1">
+      <w:hyperlink r:id="rId51" w:history="1">
         <w:r w:rsidR="00E62291" w:rsidRPr="004D603F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://rosap.ntl.bts.gov/view/dot/66640</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E62291">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F173C0C" w14:textId="77777777" w:rsidR="00E8568A" w:rsidRDefault="00E8568A" w:rsidP="00E8568A"/>
     <w:p w14:paraId="57BD445C" w14:textId="04D38243" w:rsidR="00E62291" w:rsidRDefault="00E62291" w:rsidP="00E8568A">
       <w:r w:rsidRPr="00E62291">
         <w:t xml:space="preserve">Li, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E62291">
         <w:t>Xiugang</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E62291">
         <w:t xml:space="preserve"> (Joe), </w:t>
       </w:r>
       <w:r>
@@ -16272,51 +16231,51 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Tony. November 2018. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E62291">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Safety Assessment of Freeway Active Traffic Management by </w:t>
       </w:r>
       <w:r w:rsidR="00530506">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Exploring the Relationship B</w:t>
       </w:r>
       <w:r w:rsidRPr="00E62291">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>etween Safety and Congestion</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Oregon Department of Transportation. Accessed April 2, 2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId50" w:history="1">
+      <w:hyperlink r:id="rId52" w:history="1">
         <w:r w:rsidRPr="004D603F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://rosap.ntl.bts.gov/view/dot/66924</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D823B27" w14:textId="77777777" w:rsidR="00115733" w:rsidRDefault="00115733" w:rsidP="00E8568A"/>
     <w:p w14:paraId="06890751" w14:textId="51EA5CBB" w:rsidR="00C67772" w:rsidRDefault="00C67772" w:rsidP="00E8568A">
       <w:r w:rsidRPr="007E058D">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="007E058D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal articles</w:t>
       </w:r>
       <w:r w:rsidRPr="007E058D">
         <w:t>]</w:t>
       </w:r>
@@ -16363,99 +16322,99 @@
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Transportation Research Record </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>2676</w:t>
       </w:r>
       <w:r w:rsidR="00C67772" w:rsidRPr="00B72FBA">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>216</w:t>
       </w:r>
       <w:r w:rsidR="000810D7">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>229</w:t>
       </w:r>
       <w:r w:rsidR="00C67772" w:rsidRPr="00B72FBA">
         <w:t xml:space="preserve">. Accessed March 31, 2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId51" w:history="1">
+      <w:hyperlink r:id="rId53" w:history="1">
         <w:r w:rsidRPr="004D603F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://journals.sagepub.com/doi/10.1177/03611981221086621</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64176A35" w14:textId="77777777" w:rsidR="00E8568A" w:rsidRDefault="00E8568A" w:rsidP="00E8568A"/>
     <w:p w14:paraId="64EDFA34" w14:textId="77777777" w:rsidR="00F61029" w:rsidRDefault="00F61029" w:rsidP="00E8568A">
       <w:r>
         <w:t xml:space="preserve">Long, Keke, Hu, Jia, Gao, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Zhibo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve">, Ma, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Chengyuan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>, and Yang, Xiaoguang. January 2023. “</w:t>
       </w:r>
       <w:r w:rsidRPr="00B72FBA">
         <w:t>Optimal Controller for a Roundabout with Cooperative Optimization</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">.” </w:t>
       </w:r>
       <w:r w:rsidRPr="00B72FBA">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Journal of Transportation Engineering, Part A: Systems</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">, Vol. 149, No. 1. Accessed March 17, 2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId52" w:history="1">
+      <w:hyperlink r:id="rId54" w:history="1">
         <w:r w:rsidRPr="004D603F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://ascelibrary.org/doi/10.1061/JTEPBS.0000780</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B8B451D" w14:textId="77777777" w:rsidR="00876AC5" w:rsidRDefault="00876AC5" w:rsidP="00C67772">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="613949AD" w14:textId="77777777" w:rsidR="00CC4B77" w:rsidRDefault="00CC4B77" w:rsidP="00C67772">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5326E7D9" w14:textId="77777777" w:rsidR="00530506" w:rsidRDefault="00530506" w:rsidP="00C67772">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
@@ -16517,165 +16476,165 @@
       </w:r>
       <w:r>
         <w:t>view,”</w:t>
       </w:r>
       <w:r w:rsidRPr="00755434">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00755434">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>International Conference on Highway Pavements and Airfield Technology</w:t>
       </w:r>
       <w:r w:rsidR="00530506">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:t>57-68</w:t>
       </w:r>
       <w:r w:rsidRPr="00755434">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Accessed March 29, 2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId53" w:history="1">
+      <w:hyperlink r:id="rId55" w:history="1">
         <w:r w:rsidRPr="004D603F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://ascelibrary.org/doi/10.1061/9780784480946.006</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F27C9A3" w14:textId="77777777" w:rsidR="00530506" w:rsidRDefault="00530506" w:rsidP="00E8568A"/>
     <w:p w14:paraId="2C20A4CF" w14:textId="3AFC69B1" w:rsidR="00115733" w:rsidRDefault="0047366E" w:rsidP="00E8568A">
       <w:r w:rsidRPr="00011E1E">
         <w:t>Yuan, Quan</w:t>
       </w:r>
       <w:r w:rsidR="00963D21">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> 2018.</w:t>
       </w:r>
       <w:r w:rsidRPr="00011E1E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00011E1E" w:rsidRPr="00011E1E">
         <w:t>“Big Boxes in My Backyard: A Longitudinal Study of Environmental Justice in Warehousing Location</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00011E1E" w:rsidRPr="00011E1E">
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r w:rsidR="00011E1E" w:rsidRPr="0047366E">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Transportation Research Board 97th Annual Meeting</w:t>
       </w:r>
       <w:r w:rsidR="00011E1E" w:rsidRPr="00011E1E">
         <w:t>, Paper #18-00626.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Accessed March 29, 2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId54" w:history="1">
+      <w:hyperlink r:id="rId56" w:history="1">
         <w:r w:rsidRPr="004D603F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://trid.trb.org/view/1494512</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B5F73EF" w14:textId="77777777" w:rsidR="00115733" w:rsidRDefault="00115733" w:rsidP="00E8568A"/>
     <w:p w14:paraId="6D2BA997" w14:textId="0C4CDA80" w:rsidR="004055CD" w:rsidRDefault="00D8078E" w:rsidP="00E8568A">
       <w:r w:rsidRPr="00BC5E9C">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5E9C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Websites</w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5E9C">
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3276E531" w14:textId="77777777" w:rsidR="00530506" w:rsidRDefault="00530506" w:rsidP="00E8568A"/>
     <w:p w14:paraId="3F160289" w14:textId="2CCC41C5" w:rsidR="004055CD" w:rsidRDefault="00BC5E9C" w:rsidP="00E8568A">
       <w:r>
         <w:t xml:space="preserve">McMillen, Barbara. n.d. </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC5E9C">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Planning and Funding Accessible Pedestrian Facilities</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Accessed April 2, 2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId55" w:history="1">
+      <w:hyperlink r:id="rId57" w:history="1">
         <w:r w:rsidRPr="004D603F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.ite.org/technical-resources/accessible/planning-and-funding-accessible-pedestrian-facilities/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1643506F" w14:textId="77777777" w:rsidR="00530506" w:rsidRDefault="00530506" w:rsidP="00E8568A"/>
     <w:p w14:paraId="4A6C2533" w14:textId="3C227455" w:rsidR="004055CD" w:rsidRDefault="003766BE" w:rsidP="00E8568A">
       <w:r>
         <w:t xml:space="preserve">National Highway Traffic Safety Administration. n.d. </w:t>
       </w:r>
       <w:r w:rsidRPr="003766BE">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Automated Vehicles for Safety</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Accessed April 2, 2023. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId56" w:history="1">
+      <w:hyperlink r:id="rId58" w:history="1">
         <w:r w:rsidRPr="004D603F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://www.nhtsa.gov/technology-innovation/automated-vehicles-safety</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A99D3E8" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="1A6332C4" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="6A9F479E" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="7B8B5DFF" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="2CA20B88" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="5FA118AD" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="423C8E7F" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="28337C53" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="4E34C806" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="59EA689E" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="10BC5875" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="249A38ED" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="4B86AD52" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="08B3F8BC" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
@@ -16732,110 +16691,110 @@
     </w:p>
     <w:p w14:paraId="3AE18887" w14:textId="77777777" w:rsidR="004055CD" w:rsidRDefault="004055CD" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Text: Normal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5008EF31" w14:textId="01CD1953" w:rsidR="00876AC5" w:rsidRDefault="00876AC5">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2024A811" w14:textId="48C86BC8" w:rsidR="008503A6" w:rsidRDefault="00876AC5" w:rsidP="000E6DFE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="46" w:name="_Appendix_A:_Implementation"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkStart w:id="37" w:name="_Appendix_A:_Implementation"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc192832389"/>
+      <w:bookmarkStart w:id="39" w:name="_Hlk206486888"/>
+      <w:bookmarkEnd w:id="37"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix A</w:t>
       </w:r>
       <w:r w:rsidR="00C7265D">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00826853">
         <w:t>Implementation</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
+      <w:bookmarkEnd w:id="38"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ECC21DC" w14:textId="3FAA73FA" w:rsidR="00241D30" w:rsidRPr="00083C05" w:rsidRDefault="00641D90" w:rsidP="00241D30">
       <w:r>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00856C6A">
         <w:t>Insert finalized and approved</w:t>
       </w:r>
       <w:r w:rsidR="00856C6A" w:rsidRPr="00241D30">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId57" w:history="1">
+      <w:hyperlink r:id="rId59" w:history="1">
         <w:r w:rsidR="00F5082F" w:rsidRPr="00F5082F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
           </w:rPr>
           <w:t>Research Implementation Plan</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00F5082F">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00856C6A">
         <w:t>as Appendix A when preparing the final report.</w:t>
       </w:r>
       <w:r w:rsidR="00411D8C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00241D30">
         <w:t xml:space="preserve">Refer to the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId58" w:history="1">
+      <w:hyperlink r:id="rId60" w:history="1">
         <w:r w:rsidR="00241D30" w:rsidRPr="00FB64D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
           </w:rPr>
           <w:t>Guidelines for Using the Final Report Template</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00241D30">
         <w:t xml:space="preserve"> for information about development of the </w:t>
       </w:r>
       <w:r w:rsidR="00241D30">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Research Implementation Plan</w:t>
       </w:r>
       <w:r w:rsidR="00241D30">
         <w:t>.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="167640CF" w14:textId="1CD14C8B" w:rsidR="004B015C" w:rsidRPr="00083C05" w:rsidRDefault="004B015C" w:rsidP="00083C05">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -16905,66 +16864,66 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Appendix title: Heading 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56D4D665" w14:textId="77777777" w:rsidR="00BC4B68" w:rsidRDefault="00BC4B68" w:rsidP="00BC4B68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Text: Normal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79C8B3D8" w14:textId="77777777" w:rsidR="00BC4B68" w:rsidRDefault="00BC4B68" w:rsidP="008503A6">
       <w:pPr>
         <w:sectPr w:rsidR="00BC4B68" w:rsidSect="00E458B5">
-          <w:footerReference w:type="default" r:id="rId59"/>
+          <w:footerReference w:type="default" r:id="rId61"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11CD7B3E" w14:textId="111C99D5" w:rsidR="00411D8C" w:rsidRDefault="00411D8C" w:rsidP="00986903">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="240"/>
       </w:pPr>
-      <w:bookmarkStart w:id="49" w:name="_Toc192832390"/>
-      <w:bookmarkEnd w:id="48"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc192832390"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix B: Technical Brief</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25422A32" w14:textId="77777777" w:rsidR="00C3447E" w:rsidRPr="00C3447E" w:rsidRDefault="00C3447E" w:rsidP="00C3447E">
       <w:pPr>
         <w:pStyle w:val="Metadata"/>
         <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
         <w:spacing w:after="60"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C3447E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
@@ -18263,51 +18222,51 @@
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2081CF2A" w14:textId="70631F72" w:rsidR="00876AC5" w:rsidRDefault="00876AC5" w:rsidP="000E6DFE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="001E6A9C">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00C7265D">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00411D8C">
         <w:t xml:space="preserve">Other </w:t>
       </w:r>
       <w:r w:rsidR="00EE4B24">
         <w:t>Project Deliverables</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="49"/>
+      <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="0CB1A9E8" w14:textId="77777777" w:rsidR="00EE4B24" w:rsidRDefault="00EE4B24" w:rsidP="00EE4B24">
       <w:r w:rsidRPr="00164860">
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:t>Provide a list of the deliverables produced for the project, in addition to this final report. These might include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1952E102" w14:textId="77777777" w:rsidR="00411D8C" w:rsidRDefault="00411D8C" w:rsidP="00411D8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Database</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8EC094" w14:textId="77777777" w:rsidR="00411D8C" w:rsidRDefault="00411D8C" w:rsidP="00411D8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -18408,51 +18367,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="48CA2436" w14:textId="77777777" w:rsidR="00411D8C" w:rsidRDefault="00411D8C" w:rsidP="00411D8C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:t>Data management plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0636F018" w14:textId="31651E05" w:rsidR="00411D8C" w:rsidRPr="00717ABD" w:rsidRDefault="00411D8C" w:rsidP="00411D8C">
       <w:pPr>
         <w:spacing w:before="120"/>
       </w:pPr>
       <w:r w:rsidRPr="00717ABD">
         <w:t xml:space="preserve">All documents </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">must meet accessibility requirements. Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId60" w:history="1">
+      <w:hyperlink r:id="rId62" w:history="1">
         <w:r w:rsidR="00FB64D9" w:rsidRPr="00FB64D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Guidelines for Using the Final Report Template</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00FB64D9">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for information about accessibility requirements and how to meet them.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02FB6195" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="00DB47D5" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="775F5A6B" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="201CB9DF" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="7A5FDDB9" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="4AC9FE96" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="4238AE6A" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="1387DDE5" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="5E58554F" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="7DCD9D99" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
     <w:p w14:paraId="5423F7FB" w14:textId="77777777" w:rsidR="00896374" w:rsidRDefault="00896374" w:rsidP="00896374"/>
@@ -18488,77 +18447,77 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1C2E5323" w14:textId="005FA2C3" w:rsidR="004055CD" w:rsidRDefault="004055CD" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Appendix title: Heading 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="624D19D1" w14:textId="47447C4A" w:rsidR="00EE4B24" w:rsidRDefault="004055CD" w:rsidP="00273CC7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Text: Normal</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="2960FF45" w14:textId="77777777" w:rsidR="00EE4B24" w:rsidRDefault="00EE4B24">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B947BE5" w14:textId="772EAB01" w:rsidR="00EE4B24" w:rsidRDefault="00826853" w:rsidP="00EE4B24">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
       </w:pPr>
-      <w:bookmarkStart w:id="50" w:name="_Toc192832391"/>
+      <w:bookmarkStart w:id="41" w:name="_Toc192832391"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="001E6A9C">
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="00EE4B24">
         <w:t>: Equipment and Material Specifications</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="50"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r w:rsidR="00EE4B24">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A61CC3E" w14:textId="77777777" w:rsidR="00EE4B24" w:rsidRDefault="00EE4B24" w:rsidP="00EE4B24">
       <w:r w:rsidRPr="00164860">
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:t>Include if applicable. Provide materials lists, scanned material certifications, scanned equipment flyers, equipment costs, warranties, and similar content. A disposal agreement is required if the project requires purchase of equipment.</w:t>
       </w:r>
       <w:r w:rsidRPr="00164860">
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652105E3" w14:textId="77777777" w:rsidR="00826853" w:rsidRDefault="00826853" w:rsidP="00826853"/>
     <w:p w14:paraId="3EEBC808" w14:textId="77777777" w:rsidR="00826853" w:rsidRDefault="00826853" w:rsidP="00826853"/>
     <w:p w14:paraId="7665AA54" w14:textId="77777777" w:rsidR="00826853" w:rsidRDefault="00826853" w:rsidP="00826853"/>
     <w:p w14:paraId="35444709" w14:textId="77777777" w:rsidR="00826853" w:rsidRDefault="00826853" w:rsidP="00826853"/>
     <w:p w14:paraId="1765FB1D" w14:textId="77777777" w:rsidR="00826853" w:rsidRDefault="00826853" w:rsidP="00826853"/>
     <w:p w14:paraId="3E5F4F04" w14:textId="77777777" w:rsidR="00826853" w:rsidRDefault="00826853" w:rsidP="00826853"/>
     <w:p w14:paraId="6967313B" w14:textId="77777777" w:rsidR="00826853" w:rsidRDefault="00826853" w:rsidP="00826853"/>
     <w:p w14:paraId="36D88A0A" w14:textId="77777777" w:rsidR="00826853" w:rsidRDefault="00826853" w:rsidP="00826853"/>
     <w:p w14:paraId="2C3460CD" w14:textId="77777777" w:rsidR="00826853" w:rsidRDefault="00826853" w:rsidP="00826853"/>
     <w:p w14:paraId="707250AB" w14:textId="77777777" w:rsidR="00826853" w:rsidRDefault="00826853" w:rsidP="00826853"/>
@@ -18633,65 +18592,65 @@
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Appendix title: Heading 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24A65662" w14:textId="77777777" w:rsidR="00826853" w:rsidRDefault="00826853" w:rsidP="00826853">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Text: Normal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D0B2EC5" w14:textId="3D907A6D" w:rsidR="00AC6EFC" w:rsidRDefault="00AC6EFC" w:rsidP="00AC6EFC">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="51" w:name="_Toc192832392"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc192832392"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Appendix </w:t>
       </w:r>
       <w:r w:rsidR="00BC4B68">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00EE4B24">
         <w:t>[Insert Appendix Title]</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="51"/>
+      <w:bookmarkEnd w:id="42"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="518C44F1" w14:textId="0077439E" w:rsidR="00AC6EFC" w:rsidRDefault="00AC6EFC" w:rsidP="00EE4B24">
       <w:r w:rsidRPr="00164860">
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidR="00EE4B24">
         <w:t>Insert paragraphs of text.</w:t>
       </w:r>
       <w:r>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64C82368" w14:textId="77777777" w:rsidR="00AC6EFC" w:rsidRDefault="00AC6EFC" w:rsidP="00AC6EFC"/>
     <w:p w14:paraId="5B2607EE" w14:textId="77777777" w:rsidR="00AC6EFC" w:rsidRDefault="00AC6EFC" w:rsidP="00826853"/>
     <w:p w14:paraId="5A0F1F36" w14:textId="77777777" w:rsidR="00EE4B24" w:rsidRDefault="00EE4B24" w:rsidP="00826853"/>
     <w:p w14:paraId="4B80E208" w14:textId="77777777" w:rsidR="00EE4B24" w:rsidRDefault="00EE4B24" w:rsidP="00826853"/>
     <w:p w14:paraId="118A6566" w14:textId="77777777" w:rsidR="00EE4B24" w:rsidRDefault="00EE4B24" w:rsidP="00826853"/>
     <w:p w14:paraId="6A60DB65" w14:textId="77777777" w:rsidR="00EE4B24" w:rsidRDefault="00EE4B24" w:rsidP="00826853"/>
     <w:p w14:paraId="092F496B" w14:textId="77777777" w:rsidR="00EE4B24" w:rsidRDefault="00EE4B24" w:rsidP="00826853"/>
     <w:p w14:paraId="4D4432D7" w14:textId="77777777" w:rsidR="00EE4B24" w:rsidRDefault="00EE4B24" w:rsidP="00826853"/>
     <w:p w14:paraId="7F546482" w14:textId="77777777" w:rsidR="00EE4B24" w:rsidRDefault="00EE4B24" w:rsidP="00826853"/>
     <w:p w14:paraId="2D4229B0" w14:textId="77777777" w:rsidR="00EE4B24" w:rsidRDefault="00EE4B24" w:rsidP="00826853"/>
@@ -18757,71 +18716,71 @@
     <w:p w14:paraId="0487A9C8" w14:textId="77777777" w:rsidR="00EE4B24" w:rsidRDefault="00EE4B24" w:rsidP="00EE4B24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Appendix title: Heading 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01AAD04C" w14:textId="3C4FB49C" w:rsidR="00EE4B24" w:rsidRDefault="00EE4B24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Text: Normal</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00EE4B24" w:rsidSect="0099356B">
-      <w:headerReference w:type="default" r:id="rId61"/>
+      <w:headerReference w:type="default" r:id="rId63"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="494A7037" w14:textId="77777777" w:rsidR="006228B8" w:rsidRDefault="006228B8" w:rsidP="00EB63A6">
+    <w:p w14:paraId="10BA1208" w14:textId="77777777" w:rsidR="001358FF" w:rsidRDefault="001358FF" w:rsidP="00EB63A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25D718A4" w14:textId="77777777" w:rsidR="006228B8" w:rsidRDefault="006228B8" w:rsidP="00EB63A6">
+    <w:p w14:paraId="6E21579C" w14:textId="77777777" w:rsidR="001358FF" w:rsidRDefault="001358FF" w:rsidP="00EB63A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -19110,58 +19069,58 @@
     <w:r w:rsidRPr="001179D2">
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="001179D2">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="009A3910">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidRPr="001179D2">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B0FCC54" w14:textId="77777777" w:rsidR="006228B8" w:rsidRDefault="006228B8" w:rsidP="00EB63A6">
+    <w:p w14:paraId="7888D8A4" w14:textId="77777777" w:rsidR="001358FF" w:rsidRDefault="001358FF" w:rsidP="00EB63A6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="199352DC" w14:textId="77777777" w:rsidR="006228B8" w:rsidRDefault="006228B8" w:rsidP="00EB63A6">
+    <w:p w14:paraId="5D6A7663" w14:textId="77777777" w:rsidR="001358FF" w:rsidRDefault="001358FF" w:rsidP="00EB63A6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="26A96900" w14:textId="6C0E9AA7" w:rsidR="00780C07" w:rsidRDefault="00780C07" w:rsidP="00780C07">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="left" w:pos="4125"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
@@ -22353,159 +22312,155 @@
   <w:num w:numId="22" w16cid:durableId="2100247000">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="2083210218">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1866940989">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="232662376">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1006638352">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1449352537">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1244142079">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="11"/>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="166"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00EB63A6"/>
     <w:rsid w:val="000018CB"/>
     <w:rsid w:val="00001CB6"/>
     <w:rsid w:val="00006194"/>
     <w:rsid w:val="000103F6"/>
     <w:rsid w:val="00011E1E"/>
     <w:rsid w:val="00012D71"/>
     <w:rsid w:val="00015920"/>
     <w:rsid w:val="00016452"/>
     <w:rsid w:val="00021437"/>
     <w:rsid w:val="00022D87"/>
     <w:rsid w:val="00031885"/>
     <w:rsid w:val="000378AB"/>
     <w:rsid w:val="00042B96"/>
     <w:rsid w:val="00044394"/>
+    <w:rsid w:val="00045CA6"/>
     <w:rsid w:val="00045E2E"/>
     <w:rsid w:val="000470ED"/>
     <w:rsid w:val="00050884"/>
     <w:rsid w:val="00051F4D"/>
     <w:rsid w:val="00054064"/>
     <w:rsid w:val="00054F1F"/>
     <w:rsid w:val="0005575B"/>
     <w:rsid w:val="00056CC1"/>
     <w:rsid w:val="00056E21"/>
     <w:rsid w:val="00060F84"/>
     <w:rsid w:val="00062655"/>
     <w:rsid w:val="00064817"/>
     <w:rsid w:val="00065FBB"/>
     <w:rsid w:val="00072212"/>
     <w:rsid w:val="00073503"/>
     <w:rsid w:val="00073788"/>
     <w:rsid w:val="000801E9"/>
     <w:rsid w:val="000810D7"/>
     <w:rsid w:val="000810E8"/>
     <w:rsid w:val="00081630"/>
     <w:rsid w:val="000824BB"/>
     <w:rsid w:val="00083C05"/>
     <w:rsid w:val="0008517B"/>
     <w:rsid w:val="00092CB3"/>
     <w:rsid w:val="0009573B"/>
     <w:rsid w:val="00096928"/>
     <w:rsid w:val="000A17B3"/>
     <w:rsid w:val="000A288D"/>
     <w:rsid w:val="000B111E"/>
     <w:rsid w:val="000B1DE6"/>
     <w:rsid w:val="000B3699"/>
+    <w:rsid w:val="000B63F4"/>
     <w:rsid w:val="000B7CB6"/>
     <w:rsid w:val="000C18FC"/>
     <w:rsid w:val="000C6F20"/>
     <w:rsid w:val="000C706A"/>
     <w:rsid w:val="000D1315"/>
     <w:rsid w:val="000D1578"/>
     <w:rsid w:val="000D5EDE"/>
+    <w:rsid w:val="000D6A38"/>
     <w:rsid w:val="000E0A06"/>
     <w:rsid w:val="000E3529"/>
     <w:rsid w:val="000E6A8B"/>
     <w:rsid w:val="000E6DFE"/>
     <w:rsid w:val="000F3618"/>
     <w:rsid w:val="000F74CF"/>
+    <w:rsid w:val="000F7AC2"/>
     <w:rsid w:val="00103531"/>
     <w:rsid w:val="00105422"/>
     <w:rsid w:val="001058C7"/>
     <w:rsid w:val="001061BF"/>
     <w:rsid w:val="00110F23"/>
     <w:rsid w:val="00113056"/>
     <w:rsid w:val="00114657"/>
     <w:rsid w:val="00115733"/>
     <w:rsid w:val="001179D2"/>
     <w:rsid w:val="00121C9A"/>
     <w:rsid w:val="001228D9"/>
     <w:rsid w:val="00123DF1"/>
     <w:rsid w:val="00124DEB"/>
     <w:rsid w:val="001264C5"/>
     <w:rsid w:val="001326DD"/>
+    <w:rsid w:val="001358FF"/>
     <w:rsid w:val="001410D2"/>
     <w:rsid w:val="00143F1D"/>
     <w:rsid w:val="0014645D"/>
     <w:rsid w:val="00153AFA"/>
     <w:rsid w:val="00160065"/>
     <w:rsid w:val="001602E3"/>
     <w:rsid w:val="00161412"/>
     <w:rsid w:val="001623E5"/>
     <w:rsid w:val="00164860"/>
     <w:rsid w:val="00173752"/>
     <w:rsid w:val="00176C3B"/>
     <w:rsid w:val="00176C4D"/>
     <w:rsid w:val="00177A55"/>
     <w:rsid w:val="00180F65"/>
     <w:rsid w:val="00181DCB"/>
     <w:rsid w:val="00187A3B"/>
     <w:rsid w:val="0019313C"/>
     <w:rsid w:val="001951D1"/>
     <w:rsid w:val="001A08F1"/>
     <w:rsid w:val="001A0B6B"/>
     <w:rsid w:val="001A2ED6"/>
     <w:rsid w:val="001A5A92"/>
     <w:rsid w:val="001B21DE"/>
     <w:rsid w:val="001B26DC"/>
     <w:rsid w:val="001B4834"/>
@@ -22515,50 +22470,51 @@
     <w:rsid w:val="001C37D2"/>
     <w:rsid w:val="001C61E0"/>
     <w:rsid w:val="001D07B2"/>
     <w:rsid w:val="001D191A"/>
     <w:rsid w:val="001E0F7B"/>
     <w:rsid w:val="001E20E4"/>
     <w:rsid w:val="001E6A9C"/>
     <w:rsid w:val="001F192F"/>
     <w:rsid w:val="001F2469"/>
     <w:rsid w:val="001F4315"/>
     <w:rsid w:val="001F4734"/>
     <w:rsid w:val="001F4E2B"/>
     <w:rsid w:val="001F5457"/>
     <w:rsid w:val="00204CB4"/>
     <w:rsid w:val="00204D5A"/>
     <w:rsid w:val="00204D6B"/>
     <w:rsid w:val="00214099"/>
     <w:rsid w:val="00214607"/>
     <w:rsid w:val="0021630F"/>
     <w:rsid w:val="00216E38"/>
     <w:rsid w:val="00217344"/>
     <w:rsid w:val="00217FA4"/>
     <w:rsid w:val="002216BC"/>
     <w:rsid w:val="002219C5"/>
     <w:rsid w:val="0022287B"/>
+    <w:rsid w:val="00225756"/>
     <w:rsid w:val="0022614F"/>
     <w:rsid w:val="00226A10"/>
     <w:rsid w:val="002308F0"/>
     <w:rsid w:val="00231AD5"/>
     <w:rsid w:val="00234B54"/>
     <w:rsid w:val="0024057F"/>
     <w:rsid w:val="0024084C"/>
     <w:rsid w:val="00241D30"/>
     <w:rsid w:val="0024360B"/>
     <w:rsid w:val="00253279"/>
     <w:rsid w:val="00254E71"/>
     <w:rsid w:val="00260856"/>
     <w:rsid w:val="00261F1A"/>
     <w:rsid w:val="0026363C"/>
     <w:rsid w:val="002652C7"/>
     <w:rsid w:val="0026539B"/>
     <w:rsid w:val="002705A1"/>
     <w:rsid w:val="002721A3"/>
     <w:rsid w:val="002737C8"/>
     <w:rsid w:val="00273CC7"/>
     <w:rsid w:val="00286182"/>
     <w:rsid w:val="00292315"/>
     <w:rsid w:val="00294FC3"/>
     <w:rsid w:val="002A08BC"/>
     <w:rsid w:val="002A523D"/>
@@ -22737,62 +22693,62 @@
     <w:rsid w:val="005B5022"/>
     <w:rsid w:val="005B6431"/>
     <w:rsid w:val="005B6FE6"/>
     <w:rsid w:val="005B765E"/>
     <w:rsid w:val="005C5861"/>
     <w:rsid w:val="005C7F40"/>
     <w:rsid w:val="005D571C"/>
     <w:rsid w:val="005D5985"/>
     <w:rsid w:val="005D5F3F"/>
     <w:rsid w:val="005D65C1"/>
     <w:rsid w:val="005E4C6B"/>
     <w:rsid w:val="005E4E0E"/>
     <w:rsid w:val="005E5DE8"/>
     <w:rsid w:val="005F110D"/>
     <w:rsid w:val="005F1526"/>
     <w:rsid w:val="005F5202"/>
     <w:rsid w:val="005F5F3D"/>
     <w:rsid w:val="005F6169"/>
     <w:rsid w:val="005F6ADA"/>
     <w:rsid w:val="0060047A"/>
     <w:rsid w:val="00600AE2"/>
     <w:rsid w:val="00606E4C"/>
     <w:rsid w:val="00617C54"/>
     <w:rsid w:val="00620D8F"/>
     <w:rsid w:val="0062181E"/>
-    <w:rsid w:val="006228B8"/>
     <w:rsid w:val="00622CE1"/>
     <w:rsid w:val="006274D2"/>
     <w:rsid w:val="00630805"/>
     <w:rsid w:val="00636B4C"/>
     <w:rsid w:val="00637E2F"/>
     <w:rsid w:val="006411DF"/>
     <w:rsid w:val="00641D90"/>
     <w:rsid w:val="006436E3"/>
     <w:rsid w:val="006453C8"/>
     <w:rsid w:val="00645AC9"/>
     <w:rsid w:val="006515D0"/>
+    <w:rsid w:val="00651C23"/>
     <w:rsid w:val="00655A28"/>
     <w:rsid w:val="00655BC1"/>
     <w:rsid w:val="006572FB"/>
     <w:rsid w:val="0066138A"/>
     <w:rsid w:val="00661A68"/>
     <w:rsid w:val="00661FC5"/>
     <w:rsid w:val="006641DB"/>
     <w:rsid w:val="00664592"/>
     <w:rsid w:val="00666281"/>
     <w:rsid w:val="0066675A"/>
     <w:rsid w:val="00666EA0"/>
     <w:rsid w:val="00670ED1"/>
     <w:rsid w:val="00671BCC"/>
     <w:rsid w:val="00672826"/>
     <w:rsid w:val="006753BF"/>
     <w:rsid w:val="00683001"/>
     <w:rsid w:val="00692417"/>
     <w:rsid w:val="00692611"/>
     <w:rsid w:val="006931BA"/>
     <w:rsid w:val="00693B41"/>
     <w:rsid w:val="00695457"/>
     <w:rsid w:val="006962EA"/>
     <w:rsid w:val="006A75CE"/>
     <w:rsid w:val="006B0F76"/>
     <w:rsid w:val="006B1905"/>
@@ -22875,94 +22831,96 @@
     <w:rsid w:val="00815B29"/>
     <w:rsid w:val="008211CE"/>
     <w:rsid w:val="008218D6"/>
     <w:rsid w:val="00822224"/>
     <w:rsid w:val="00822575"/>
     <w:rsid w:val="00822D50"/>
     <w:rsid w:val="008235CD"/>
     <w:rsid w:val="00824299"/>
     <w:rsid w:val="00826853"/>
     <w:rsid w:val="00831B2B"/>
     <w:rsid w:val="00832CD0"/>
     <w:rsid w:val="008345C0"/>
     <w:rsid w:val="008349FF"/>
     <w:rsid w:val="008366F1"/>
     <w:rsid w:val="00836A2F"/>
     <w:rsid w:val="00837A94"/>
     <w:rsid w:val="00840F46"/>
     <w:rsid w:val="00842C4F"/>
     <w:rsid w:val="0084428A"/>
     <w:rsid w:val="008448F3"/>
     <w:rsid w:val="008503A6"/>
     <w:rsid w:val="00852B19"/>
     <w:rsid w:val="00856C6A"/>
     <w:rsid w:val="008627F7"/>
     <w:rsid w:val="008646CB"/>
+    <w:rsid w:val="008657CB"/>
     <w:rsid w:val="00870374"/>
     <w:rsid w:val="00870857"/>
     <w:rsid w:val="008712C3"/>
     <w:rsid w:val="0087160A"/>
     <w:rsid w:val="008720B1"/>
     <w:rsid w:val="00872BAD"/>
     <w:rsid w:val="00874637"/>
     <w:rsid w:val="0087651E"/>
     <w:rsid w:val="00876AC5"/>
     <w:rsid w:val="00877834"/>
     <w:rsid w:val="0088075F"/>
     <w:rsid w:val="00883F72"/>
     <w:rsid w:val="00884C69"/>
     <w:rsid w:val="008869FB"/>
     <w:rsid w:val="008961AD"/>
     <w:rsid w:val="00896374"/>
     <w:rsid w:val="00896DE6"/>
     <w:rsid w:val="00897C23"/>
     <w:rsid w:val="008A14B3"/>
     <w:rsid w:val="008A20ED"/>
     <w:rsid w:val="008A4BAE"/>
     <w:rsid w:val="008A4F7B"/>
     <w:rsid w:val="008B165D"/>
     <w:rsid w:val="008B4BE3"/>
     <w:rsid w:val="008C0CFD"/>
     <w:rsid w:val="008C64EA"/>
     <w:rsid w:val="008C7C4F"/>
     <w:rsid w:val="008C7E87"/>
     <w:rsid w:val="008D0A6C"/>
     <w:rsid w:val="008D0CA9"/>
     <w:rsid w:val="008D0FE5"/>
     <w:rsid w:val="008D51B9"/>
     <w:rsid w:val="008D7922"/>
     <w:rsid w:val="008E77D0"/>
     <w:rsid w:val="008F1097"/>
     <w:rsid w:val="008F15EF"/>
     <w:rsid w:val="008F4CFF"/>
     <w:rsid w:val="008F750E"/>
     <w:rsid w:val="009001AE"/>
     <w:rsid w:val="00903850"/>
     <w:rsid w:val="00905424"/>
     <w:rsid w:val="00910DCB"/>
     <w:rsid w:val="009143DE"/>
     <w:rsid w:val="00915C6C"/>
+    <w:rsid w:val="00916DFA"/>
     <w:rsid w:val="009227D7"/>
     <w:rsid w:val="0093016D"/>
     <w:rsid w:val="00930D0C"/>
     <w:rsid w:val="00931B68"/>
     <w:rsid w:val="009360DB"/>
     <w:rsid w:val="00943C3B"/>
     <w:rsid w:val="009442FD"/>
     <w:rsid w:val="0094435C"/>
     <w:rsid w:val="009462DF"/>
     <w:rsid w:val="00947737"/>
     <w:rsid w:val="009509EF"/>
     <w:rsid w:val="00963D21"/>
     <w:rsid w:val="009640ED"/>
     <w:rsid w:val="009648EE"/>
     <w:rsid w:val="00965886"/>
     <w:rsid w:val="00965A59"/>
     <w:rsid w:val="009660B6"/>
     <w:rsid w:val="00971E84"/>
     <w:rsid w:val="009764E3"/>
     <w:rsid w:val="0098341C"/>
     <w:rsid w:val="00986544"/>
     <w:rsid w:val="00986903"/>
     <w:rsid w:val="00992CBA"/>
     <w:rsid w:val="0099356B"/>
     <w:rsid w:val="00994F77"/>
@@ -23204,79 +23162,81 @@
     <w:rsid w:val="00D97C70"/>
     <w:rsid w:val="00DA3C0F"/>
     <w:rsid w:val="00DA490A"/>
     <w:rsid w:val="00DA6B60"/>
     <w:rsid w:val="00DB73AF"/>
     <w:rsid w:val="00DC2068"/>
     <w:rsid w:val="00DC4B30"/>
     <w:rsid w:val="00DC59A1"/>
     <w:rsid w:val="00DD06AD"/>
     <w:rsid w:val="00DD321C"/>
     <w:rsid w:val="00DD67BD"/>
     <w:rsid w:val="00DD7F23"/>
     <w:rsid w:val="00DE0325"/>
     <w:rsid w:val="00DE062A"/>
     <w:rsid w:val="00DE1B2D"/>
     <w:rsid w:val="00DE520F"/>
     <w:rsid w:val="00DE67C9"/>
     <w:rsid w:val="00DF44D7"/>
     <w:rsid w:val="00DF4DA5"/>
     <w:rsid w:val="00E02E1F"/>
     <w:rsid w:val="00E05A22"/>
     <w:rsid w:val="00E05BA2"/>
     <w:rsid w:val="00E1034A"/>
     <w:rsid w:val="00E10AF6"/>
     <w:rsid w:val="00E10B97"/>
+    <w:rsid w:val="00E10EB7"/>
     <w:rsid w:val="00E1274A"/>
     <w:rsid w:val="00E1277E"/>
     <w:rsid w:val="00E12CBD"/>
     <w:rsid w:val="00E13283"/>
     <w:rsid w:val="00E2031D"/>
     <w:rsid w:val="00E30FF8"/>
     <w:rsid w:val="00E314F4"/>
     <w:rsid w:val="00E362FF"/>
     <w:rsid w:val="00E36B18"/>
     <w:rsid w:val="00E37F67"/>
     <w:rsid w:val="00E458B5"/>
     <w:rsid w:val="00E461CB"/>
     <w:rsid w:val="00E5094B"/>
     <w:rsid w:val="00E50A89"/>
     <w:rsid w:val="00E5317F"/>
     <w:rsid w:val="00E5612E"/>
     <w:rsid w:val="00E62077"/>
     <w:rsid w:val="00E62291"/>
     <w:rsid w:val="00E66986"/>
     <w:rsid w:val="00E66FFE"/>
     <w:rsid w:val="00E712E3"/>
     <w:rsid w:val="00E7323A"/>
     <w:rsid w:val="00E73934"/>
     <w:rsid w:val="00E75338"/>
     <w:rsid w:val="00E75839"/>
     <w:rsid w:val="00E774B2"/>
     <w:rsid w:val="00E8568A"/>
     <w:rsid w:val="00E909BF"/>
     <w:rsid w:val="00E97A37"/>
+    <w:rsid w:val="00EA3FD2"/>
     <w:rsid w:val="00EA453E"/>
     <w:rsid w:val="00EA4DF1"/>
     <w:rsid w:val="00EB0B5E"/>
     <w:rsid w:val="00EB13FD"/>
     <w:rsid w:val="00EB45EE"/>
     <w:rsid w:val="00EB4A98"/>
     <w:rsid w:val="00EB63A6"/>
     <w:rsid w:val="00EC19DF"/>
     <w:rsid w:val="00EC6F83"/>
     <w:rsid w:val="00ED5407"/>
     <w:rsid w:val="00EE125F"/>
     <w:rsid w:val="00EE1D26"/>
     <w:rsid w:val="00EE1F34"/>
     <w:rsid w:val="00EE254B"/>
     <w:rsid w:val="00EE3653"/>
     <w:rsid w:val="00EE4B24"/>
     <w:rsid w:val="00EE4F95"/>
     <w:rsid w:val="00EE60D4"/>
     <w:rsid w:val="00EE7356"/>
     <w:rsid w:val="00F02A62"/>
     <w:rsid w:val="00F05BE2"/>
     <w:rsid w:val="00F13476"/>
     <w:rsid w:val="00F15C19"/>
     <w:rsid w:val="00F232F4"/>
     <w:rsid w:val="00F266E8"/>
@@ -25123,51 +25083,51 @@
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="2114980144">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Contact.Research@iowadot.us." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fhwa.dot.gov/innovation/grants/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fhwa.dot.gov/publications/research/safety/17098/17098.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rosap.ntl.bts.gov/view/dot/66924" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ite.org/technical-resources/accessible/planning-and-funding-accessible-pedestrian-facilities/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vispero.com/lp/color-contrast-checker/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ascelibrary.org/doi/10.1061/9780784480946.006" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13113" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://highways.dot.gov/sites/fhwa.dot.gov/files/docs/research/resources/research-library/1481/metricconversionschart.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vispero.com/lp/color-contrast-checker/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/catalog/26937/replacement-of-highway-operations-equipment-formulation-of-long-range-plans-and-budgets" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhtsa.gov/technology-innovation/automated-vehicles-safety" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/10.1177/03611981221086621" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil.rights@iowadot.us" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vispero.com/lp/color-contrast-checker/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://highways.dot.gov/research/turner-fairbank-highway-research-center/projects-search" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trt.trb.org/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trid.trb.org/view/1494512" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vispero.com/lp/color-contrast-checker/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rosap.ntl.bts.gov/view/dot/66640" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13116" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ascelibrary.org/doi/10.1061/JTEPBS.0000780" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13113" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nap.nationalacademies.org/catalog/26937/replacement-of-highway-operations-equipment-formulation-of-long-range-plans-and-budgets" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ascelibrary.org/doi/10.1061/9780784480946.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.datawrapper.de/colorblindness-part2/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vispero.com/lp/color-contrast-checker/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.sagepub.com/doi/10.1177/03611981221086621" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nhtsa.gov/technology-innovation/automated-vehicles-safety" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13113" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://highways.dot.gov/sites/fhwa.dot.gov/files/docs/research/resources/research-library/1481/metricconversionschart.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://blog.datawrapper.de/colorblindness-part2/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://highways.dot.gov/research/turner-fairbank-highway-research-center/projects-search" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trid.trb.org/view/1494512" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rosap.ntl.bts.gov/view/dot/66640" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13113" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:civil.rights@iowadot.us" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vispero.com/lp/color-contrast-checker/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vispero.com/lp/color-contrast-checker/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13116" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://trt.trb.org/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ascelibrary.org/doi/10.1061/JTEPBS.0000780" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13113" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fhwa.dot.gov/publications/research/safety/17098/17098.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ite.org/technical-resources/accessible/planning-and-funding-accessible-pedestrian-facilities/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vispero.com/lp/color-contrast-checker/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rosap.ntl.bts.gov/view/dot/66924" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13113" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Contact.Research@iowadot.us." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fhwa.dot.gov/innovation/grants/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webaim.org/resources/contrastchecker/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://transportation.libguides.com/c.php?g=1028270&amp;p=7596790" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Custom 138">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
@@ -25408,50 +25368,68 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago" Version="16"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Notes xmlns="a6059295-8e52-4a1b-8cda-1a1cae12193a" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="a6059295-8e52-4a1b-8cda-1a1cae12193a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="5d9af725-578f-427a-a133-cd173a082325" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C7067033363DAE4BA1DA07C538D428E1" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fcf296839a68f2688e3636440ba8ef51">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a6059295-8e52-4a1b-8cda-1a1cae12193a" xmlns:ns3="5d9af725-578f-427a-a133-cd173a082325" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ef027b176fcc4f46805d916d2af8ad99" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a6059295-8e52-4a1b-8cda-1a1cae12193a"/>
     <xsd:import namespace="5d9af725-578f-427a-a133-cd173a082325"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -25673,140 +25651,122 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...10 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02CE11EF-ECF5-4D2A-B525-C939F07CAE25}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\CHICAGO.XSL" StyleName="Chicago" Version="16"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{207CC6CB-E4BD-4F2E-AA4C-765662E9160A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="a6059295-8e52-4a1b-8cda-1a1cae12193a"/>
+    <ds:schemaRef ds:uri="5d9af725-578f-427a-a133-cd173a082325"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1EA53B25-BCA7-4EC0-BE29-1FA54211E28C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="a6059295-8e52-4a1b-8cda-1a1cae12193a"/>
     <ds:schemaRef ds:uri="5d9af725-578f-427a-a133-cd173a082325"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D241A8A5-4688-48A1-BDBA-49E3DCC6169C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...18 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>36</Pages>
-  <Words>6790</Words>
-  <Characters>38709</Characters>
+  <Words>6755</Words>
+  <Characters>38505</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>322</Lines>
+  <Lines>320</Lines>
   <Paragraphs>90</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45409</CharactersWithSpaces>
+  <CharactersWithSpaces>45170</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Report Title Here</dc:title>
   <dc:subject>Report Number Here</dc:subject>
   <dc:creator>Author Name Here</dc:creator>
   <cp:keywords>Tags/Keywords Here</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C7067033363DAE4BA1DA07C538D428E1</vt:lpwstr>
   </property>