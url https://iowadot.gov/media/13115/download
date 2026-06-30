--- v0 (2026-05-16)
+++ v1 (2026-06-30)
@@ -2717,51 +2717,65 @@
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Do</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>not simply repeat the wording of the RFP, but rather demonstrate your own insight into the problem.</w:t>
+        <w:t xml:space="preserve">not simply repeat the wording of the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001B1B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>RFP, but</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001B1B21">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rather demonstrate your own insight into the problem.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AF90CA7" w14:textId="77777777" w:rsidR="0018533A" w:rsidRPr="001B1B21" w:rsidRDefault="004B6BC0" w:rsidP="00C46760">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="618"/>
         </w:tabs>
         <w:ind w:left="358" w:hanging="358"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4594,50 +4608,86 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>scholarly publications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="759911B0" w14:textId="0B85BE5C" w:rsidR="001F265D" w:rsidRDefault="001F265D" w:rsidP="00DE5F7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="1800" w:right="43"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C46760">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Data that is difficult to replicate or of long-term interest to research communities.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7738AFB4" w14:textId="2EDFFB7D" w:rsidR="00F538DF" w:rsidRPr="00F538DF" w:rsidRDefault="00F538DF" w:rsidP="00F538DF">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="1080" w:right="43"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F5561">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Refer to Iowa DOT’s </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="004F5561" w:rsidRPr="004F5561">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Data Management Plan guidance document</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="004F5561">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for assistance in developing the plan.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="2B497D16" w14:textId="77777777" w:rsidR="0080355D" w:rsidRPr="00C46760" w:rsidRDefault="0080355D" w:rsidP="00C46760">
       <w:pPr>
         <w:ind w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D16255F" w14:textId="7C6F9A16" w:rsidR="0018533A" w:rsidRPr="001B1B21" w:rsidRDefault="004B6BC0" w:rsidP="00C46760">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1338"/>
           <w:tab w:val="left" w:pos="1340"/>
         </w:tabs>
         <w:ind w:left="1080" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B1B21">
@@ -5109,50 +5159,51 @@
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>criteria</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="552B9716" w14:textId="77777777" w:rsidR="0018533A" w:rsidRPr="001B1B21" w:rsidRDefault="004B6BC0" w:rsidP="00BC6E96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="22"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Inspection</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5292,51 +5343,50 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>development</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2277D047" w14:textId="34B9BCEE" w:rsidR="0018533A" w:rsidRPr="001B1B21" w:rsidRDefault="004B6BC0" w:rsidP="00BC6E96">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1340"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="1080" w:right="36"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C361D4">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve">research </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>plan</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6352,51 +6402,51 @@
       <w:r w:rsidRPr="00FD5204">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003930A0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD5204">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>eports</w:t>
       </w:r>
       <w:r w:rsidR="00516A4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">; see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00516A4A" w:rsidRPr="00E90B1D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Iowa DOT’s guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00516A4A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54FA989F" w14:textId="60BD6F08" w:rsidR="00B76C21" w:rsidRPr="00F81C34" w:rsidRDefault="00B76C21" w:rsidP="00B76C21">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
@@ -6422,93 +6472,93 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">will be provided </w:t>
       </w:r>
       <w:r w:rsidR="00B26BDD">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">to the research team </w:t>
       </w:r>
       <w:r w:rsidR="00F82438" w:rsidRPr="00F81C34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">by the project manager </w:t>
       </w:r>
       <w:r w:rsidR="00CA4EB2" w:rsidRPr="00F81C34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>during the kickoff meeting.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6D0BF7" w14:textId="50F76F9A" w:rsidR="008A3C17" w:rsidRPr="00F81C34" w:rsidRDefault="008A3C17" w:rsidP="00FD5204">
+    <w:p w14:paraId="1A6D0BF7" w14:textId="41E21B87" w:rsidR="008A3C17" w:rsidRPr="00F81C34" w:rsidRDefault="008A3C17" w:rsidP="00FD5204">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="275" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F81C34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Data </w:t>
       </w:r>
       <w:r w:rsidR="003930A0" w:rsidRPr="00F81C34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidRPr="00F81C34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">anagement </w:t>
       </w:r>
       <w:r w:rsidR="003930A0" w:rsidRPr="00F81C34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00F81C34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">lan; see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00F81C34">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Iowa DOT’s guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00F81C34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65FAF65B" w14:textId="17737CCE" w:rsidR="0018533A" w:rsidRPr="00F81C34" w:rsidRDefault="004B6BC0" w:rsidP="00FD5204">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="275" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6717,51 +6767,51 @@
       <w:r w:rsidR="003930A0">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00FD5204" w:rsidRPr="00FD5204">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>lan</w:t>
       </w:r>
       <w:r w:rsidR="005E7EE2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="00004594">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">; see </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidR="0033129F" w:rsidRPr="0033129F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Iowa DOT’s guidance</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0033129F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> for details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58298C6D" w14:textId="62A09C5F" w:rsidR="003E3A04" w:rsidRDefault="003E3A04" w:rsidP="003E3A04">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2229"/>
         </w:tabs>
@@ -7112,119 +7162,139 @@
         <w:t>federal</w:t>
       </w:r>
       <w:r w:rsidR="00DB6F44">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B6BC0" w:rsidRPr="00D256AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Rehabilitation Act of 1973 mandating that all electronic and information technology developed, procured, maintained, or used by the federal government be</w:t>
       </w:r>
       <w:r w:rsidR="004B6BC0" w:rsidRPr="00D256AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004B6BC0" w:rsidRPr="00D256AF">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>accessible to people with disabilities. Refer to 29 U.S.C 794d for additional information.</w:t>
+        <w:t xml:space="preserve">accessible to people with disabilities. Refer to 29 U.S.C </w:t>
+      </w:r>
+      <w:r w:rsidR="004B6BC0" w:rsidRPr="00D256AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>794d for additional information.</w:t>
       </w:r>
       <w:r w:rsidR="00061C09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1679CA8D" w14:textId="32655712" w:rsidR="00FD5204" w:rsidRPr="00652577" w:rsidRDefault="00061C09" w:rsidP="000D40C8">
       <w:pPr>
         <w:spacing w:before="240" w:after="120" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="2160" w:right="158"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D02372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Identify and retain a </w:t>
       </w:r>
       <w:r w:rsidR="005468FE" w:rsidRPr="00D02372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>sub</w:t>
       </w:r>
       <w:r w:rsidRPr="00D02372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">contractor with expertise </w:t>
       </w:r>
       <w:r w:rsidR="000D40C8" w:rsidRPr="00D02372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">preparing and remediating accessible documents </w:t>
       </w:r>
       <w:r w:rsidRPr="00D02372">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t>to provide assistance, if needed.</w:t>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D02372">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>provide assistance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D02372">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, if needed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75DA45DD" w14:textId="2B231C47" w:rsidR="00DB6F44" w:rsidRDefault="004B6BC0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1336"/>
           <w:tab w:val="left" w:pos="1339"/>
         </w:tabs>
         <w:ind w:left="1080" w:right="555"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00061C09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Electronic copies (in PDF format) of the Final Report and Technology Transfer Technical</w:t>
       </w:r>
       <w:r w:rsidRPr="00061C09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00061C09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Briefs</w:t>
       </w:r>
       <w:r w:rsidRPr="00061C09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00061C09">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -9378,50 +9448,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> days of contract signature.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12239709" w14:textId="0DC76462" w:rsidR="0018533A" w:rsidRPr="001B1B21" w:rsidRDefault="009E7D2B" w:rsidP="00947EBF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="21"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Schedule TAC meetings at anticipated project milestones but not less than once every six months</w:t>
       </w:r>
       <w:r w:rsidR="00C066AC">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="717C493F" w14:textId="64693343" w:rsidR="009E7D2B" w:rsidRDefault="009E7D2B" w:rsidP="00947EBF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="23"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -9478,58 +9549,51 @@
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="22" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="1800" w:right="36"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Allow 45 calenda</w:t>
       </w:r>
       <w:r w:rsidRPr="00F81C34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">r days to obtain a Memorandum of Understanding (MOU) </w:t>
       </w:r>
       <w:r w:rsidR="000E084A" w:rsidRPr="00F81C34">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">for access to </w:t>
-[...6 lines deleted...]
-        <w:t>cer</w:t>
+        <w:t>for access to cer</w:t>
       </w:r>
       <w:r w:rsidR="000E084A" w:rsidRPr="00F81C34">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>tain datasets (if noted in the RFP).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6629B419" w14:textId="23435608" w:rsidR="0018533A" w:rsidRPr="00F81C34" w:rsidRDefault="00432274" w:rsidP="00947EBF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="275" w:lineRule="exact"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F81C34">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -13308,50 +13372,51 @@
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Construction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EC59260" w14:textId="77777777" w:rsidR="0018533A" w:rsidRPr="001B1B21" w:rsidRDefault="004B6BC0" w:rsidP="00F72523">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2057"/>
         </w:tabs>
         <w:spacing w:before="22"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Highway</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>maintenance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C8D56BF" w14:textId="77777777" w:rsidR="0018533A" w:rsidRPr="001B1B21" w:rsidRDefault="004B6BC0" w:rsidP="00F72523">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
@@ -13535,51 +13600,50 @@
         </w:rPr>
         <w:t>databases</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3117EA54" w14:textId="77777777" w:rsidR="0018533A" w:rsidRPr="001B1B21" w:rsidRDefault="004B6BC0" w:rsidP="00F72523">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2056"/>
         </w:tabs>
         <w:spacing w:before="22"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Interviews</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D856E28" w14:textId="77777777" w:rsidR="0018533A" w:rsidRPr="00D02372" w:rsidRDefault="004B6BC0" w:rsidP="00F72523">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2056"/>
         </w:tabs>
         <w:spacing w:before="22"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Material</w:t>
       </w:r>
@@ -15831,76 +15895,78 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5BCA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>contracts</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5BCA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002E7F12">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve">and subcontracts </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FF5BCA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5BCA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5BCA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5BCA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>institutions</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="002E7F12">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> of higher education or learning</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF5BCA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398C2AB1" w14:textId="77777777" w:rsidR="0018533A" w:rsidRPr="001B1B21" w:rsidRDefault="004B6BC0" w:rsidP="000F1F7E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="274"/>
         <w:ind w:left="1080" w:right="36"/>
         <w:jc w:val="both"/>
@@ -16701,50 +16767,51 @@
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>allowed:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="788007E3" w14:textId="7E1405FE" w:rsidR="00DE5F7B" w:rsidRPr="002C43E3" w:rsidRDefault="004B6BC0" w:rsidP="002C43E3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="1800" w:right="647"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Huawei</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Technologies</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -16937,51 +17004,50 @@
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Technology Company, or Dahua Technology Company (or any subsidiary or affiliate of such entities).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3418C0A0" w14:textId="77777777" w:rsidR="0018533A" w:rsidRDefault="004B6BC0" w:rsidP="00DE5F7B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="240"/>
         <w:ind w:left="1080" w:right="187"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>amount</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -17652,51 +17718,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>proposals</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="001B1B21">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18">
+      <w:hyperlink r:id="rId19">
         <w:r w:rsidRPr="001B1B21">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:color w:val="0000FF"/>
             <w:spacing w:val="-2"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>Proposal.Research@iowadot.us</w:t>
         </w:r>
         <w:r w:rsidRPr="001B1B21">
           <w:rPr>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:spacing w:val="-2"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="696994D0" w14:textId="77777777" w:rsidR="0018533A" w:rsidRPr="00AA2258" w:rsidRDefault="0018533A" w:rsidP="00F72523">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="1080" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -17916,129 +17982,130 @@
         <w:t>IHRB-</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA2258">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>1872_DHConsultants_Hill.pdf</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AA2258" w:rsidRPr="00AA2258" w:rsidSect="000D7C03">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1354" w:right="1152" w:bottom="504" w:left="1152" w:header="0" w:footer="1008" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04A80CD6" w14:textId="77777777" w:rsidR="006A3241" w:rsidRDefault="006A3241">
+    <w:p w14:paraId="75817D64" w14:textId="77777777" w:rsidR="00AD3F40" w:rsidRDefault="00AD3F40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E529CC5" w14:textId="77777777" w:rsidR="006A3241" w:rsidRDefault="006A3241">
+    <w:p w14:paraId="3B2C1E34" w14:textId="77777777" w:rsidR="00AD3F40" w:rsidRDefault="00AD3F40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="26948492" w14:textId="77777777" w:rsidR="006A3241" w:rsidRDefault="006A3241"/>
+    <w:p w14:paraId="6D1A4A79" w14:textId="77777777" w:rsidR="00AD3F40" w:rsidRDefault="00AD3F40"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
+    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DA9236F" w14:textId="77777777" w:rsidR="0018533A" w:rsidRDefault="004B6BC0">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
@@ -18253,86 +18320,86 @@
               </wp:positionV>
               <wp:extent cx="629920" cy="165100"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Textbox 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="629920" cy="165100"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1A5585E3" w14:textId="18F90F5F" w:rsidR="0018533A" w:rsidRDefault="00D02372">
+                        <w:p w14:paraId="1A5585E3" w14:textId="4F851CBF" w:rsidR="0018533A" w:rsidRDefault="00D02372">
                           <w:pPr>
                             <w:spacing w:line="244" w:lineRule="exact"/>
                             <w:ind w:left="20"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>5</w:t>
                           </w:r>
                           <w:r w:rsidR="004B6BC0">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>/</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
-                          <w:r w:rsidR="004F2220">
+                          <w:r w:rsidR="008177E0">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
-                            <w:t>5</w:t>
+                            <w:t>8</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>/</w:t>
                           </w:r>
                           <w:r w:rsidR="004B6BC0">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>202</w:t>
                           </w:r>
                           <w:r w:rsidR="000D40C8">
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                               <w:spacing w:val="-2"/>
                             </w:rPr>
                             <w:t>6</w:t>
                           </w:r>
                         </w:p>
                         <w:p w14:paraId="5127270D" w14:textId="77777777" w:rsidR="001B1B21" w:rsidRDefault="001B1B21">
                           <w:pPr>
@@ -18341,148 +18408,148 @@
                             <w:rPr>
                               <w:rFonts w:ascii="Calibri"/>
                             </w:rPr>
                           </w:pPr>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="7A81E450" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
             <v:shape id="Textbox 2" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:509.5pt;margin-top:765.4pt;width:49.6pt;height:13pt;z-index:-251658239;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCs0G1tlwEAACEDAAAOAAAAZHJzL2Uyb0RvYy54bWysUsGO0zAQvSPtP1i+b51W2oqNmq5gVyCk&#10;FSAtfIDr2E1E7DEzbpP+PWNv2iK4IS7jsWf8/N4bbx4mP4ijReohNHK5qKSwwUDbh30jv3/7cPtW&#10;Cko6tHqAYBt5siQftjdvNmOs7Qo6GFqLgkEC1WNsZJdSrJUi01mvaQHRBi46QK8Tb3GvWtQjo/tB&#10;rapqrUbANiIYS8SnT69FuS34zlmTvjhHNomhkcwtlYgl7nJU242u96hj15uZhv4HFl73gR+9QD3p&#10;pMUB+7+gfG8QCFxaGPAKnOuNLRpYzbL6Q81Lp6MtWtgciheb6P/Bms/Hl/gVRZrew8QDLCIoPoP5&#10;QeyNGiPVc0/2lGri7ix0cujzyhIEX2RvTxc/7ZSE4cP16v5+xRXDpeX6blkVv9X1ckRKHy14kZNG&#10;Io+rENDHZ0r5eV2fW2Yur89nImnaTaJvM2fuzCc7aE8sZeRpNpJ+HjRaKYZPge3Koz8neE525wTT&#10;8Ajlg2RFAd4dEri+ELjizgR4DoXX/GfyoH/fl67rz97+AgAA//8DAFBLAwQUAAYACAAAACEADx96&#10;xeIAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KidokZpiFNVCE5IiDQc&#10;ODqxm1iN1yF22/D3bE5w29kdzc4rdrMb2MVMwXqUkKwEMIOt1xY7CZ/160MGLESFWg0ejYQfE2BX&#10;3t4UKtf+ipW5HGLHKARDriT0MY4556HtjVNh5UeDdDv6yalIcuq4ntSVwt3A10Kk3CmL9KFXo3nu&#10;TXs6nJ2E/RdWL/b7vfmojpWt663At/Qk5f3dvH8CFs0c/8yw1KfqUFKnxp9RBzaQFsmWYCJNm0dB&#10;FIsnSbI1sGbZbdIMeFnw/xzlLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCs0G1tlwEA&#10;ACEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPH3rF&#10;4gAAAA8BAAAPAAAAAAAAAAAAAAAAAPEDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;AAUAAAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p w14:paraId="1A5585E3" w14:textId="18F90F5F" w:rsidR="0018533A" w:rsidRDefault="00D02372">
+                  <w:p w14:paraId="1A5585E3" w14:textId="4F851CBF" w:rsidR="0018533A" w:rsidRDefault="00D02372">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>5</w:t>
                     </w:r>
                     <w:r w:rsidR="004B6BC0">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>/</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
-                    <w:r w:rsidR="004F2220">
+                    <w:r w:rsidR="008177E0">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
-                      <w:t>5</w:t>
+                      <w:t>8</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>/</w:t>
                     </w:r>
                     <w:r w:rsidR="004B6BC0">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>202</w:t>
                     </w:r>
                     <w:r w:rsidR="000D40C8">
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                         <w:spacing w:val="-2"/>
                       </w:rPr>
                       <w:t>6</w:t>
                     </w:r>
                   </w:p>
                   <w:p w14:paraId="5127270D" w14:textId="77777777" w:rsidR="001B1B21" w:rsidRDefault="001B1B21">
                     <w:pPr>
                       <w:spacing w:line="244" w:lineRule="exact"/>
                       <w:ind w:left="20"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Calibri"/>
                       </w:rPr>
                     </w:pPr>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B5A6F16" w14:textId="77777777" w:rsidR="006A3241" w:rsidRDefault="006A3241">
+    <w:p w14:paraId="2C0277A7" w14:textId="77777777" w:rsidR="00AD3F40" w:rsidRDefault="00AD3F40">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5ECAF69E" w14:textId="77777777" w:rsidR="006A3241" w:rsidRDefault="006A3241">
+    <w:p w14:paraId="3F774133" w14:textId="77777777" w:rsidR="00AD3F40" w:rsidRDefault="00AD3F40">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="34F908D4" w14:textId="77777777" w:rsidR="006A3241" w:rsidRDefault="006A3241"/>
+    <w:p w14:paraId="5D245CB2" w14:textId="77777777" w:rsidR="00AD3F40" w:rsidRDefault="00AD3F40"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01C17A0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F72ACC0E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
@@ -20140,52 +20207,52 @@
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1344864935">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="367412554">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="94257434">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="656954469">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="434204791">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="300186890">
     <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="185"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -20240,84 +20307,86 @@
     <w:rsid w:val="001C594C"/>
     <w:rsid w:val="001E3897"/>
     <w:rsid w:val="001F265D"/>
     <w:rsid w:val="001F6AE0"/>
     <w:rsid w:val="001F6E42"/>
     <w:rsid w:val="001F7835"/>
     <w:rsid w:val="00207BB7"/>
     <w:rsid w:val="00212931"/>
     <w:rsid w:val="002652C7"/>
     <w:rsid w:val="002669EF"/>
     <w:rsid w:val="00266C25"/>
     <w:rsid w:val="00274681"/>
     <w:rsid w:val="00282308"/>
     <w:rsid w:val="002902E7"/>
     <w:rsid w:val="002A4B0E"/>
     <w:rsid w:val="002B2CDE"/>
     <w:rsid w:val="002B59F2"/>
     <w:rsid w:val="002C43E3"/>
     <w:rsid w:val="002E4FA5"/>
     <w:rsid w:val="002E7F12"/>
     <w:rsid w:val="002F01C7"/>
     <w:rsid w:val="002F13F3"/>
     <w:rsid w:val="003078C3"/>
     <w:rsid w:val="00323523"/>
     <w:rsid w:val="0033129F"/>
+    <w:rsid w:val="003444B7"/>
     <w:rsid w:val="003507A5"/>
     <w:rsid w:val="003615B8"/>
     <w:rsid w:val="0036530F"/>
     <w:rsid w:val="003930A0"/>
     <w:rsid w:val="003B6BE6"/>
     <w:rsid w:val="003B6FF1"/>
     <w:rsid w:val="003C20AA"/>
     <w:rsid w:val="003C5A01"/>
     <w:rsid w:val="003E160F"/>
     <w:rsid w:val="003E3A04"/>
     <w:rsid w:val="003E4BA3"/>
     <w:rsid w:val="003E7626"/>
     <w:rsid w:val="003F5F08"/>
     <w:rsid w:val="004019CB"/>
     <w:rsid w:val="00432274"/>
     <w:rsid w:val="004369D1"/>
     <w:rsid w:val="0044651D"/>
     <w:rsid w:val="00465E2A"/>
     <w:rsid w:val="00471F0F"/>
     <w:rsid w:val="00473FC9"/>
     <w:rsid w:val="00480057"/>
     <w:rsid w:val="004950B9"/>
     <w:rsid w:val="004960FC"/>
     <w:rsid w:val="004A2780"/>
     <w:rsid w:val="004B29D0"/>
     <w:rsid w:val="004B6BC0"/>
     <w:rsid w:val="004C4466"/>
     <w:rsid w:val="004C5D6F"/>
     <w:rsid w:val="004C6C8E"/>
     <w:rsid w:val="004E17F4"/>
     <w:rsid w:val="004F1A7D"/>
     <w:rsid w:val="004F2220"/>
     <w:rsid w:val="004F2F0D"/>
     <w:rsid w:val="004F384E"/>
+    <w:rsid w:val="004F5561"/>
     <w:rsid w:val="00501458"/>
     <w:rsid w:val="0051066E"/>
     <w:rsid w:val="005141F3"/>
     <w:rsid w:val="00516A4A"/>
     <w:rsid w:val="005220F0"/>
     <w:rsid w:val="00522AF9"/>
     <w:rsid w:val="0052425B"/>
     <w:rsid w:val="00534804"/>
     <w:rsid w:val="005468FE"/>
     <w:rsid w:val="005643F3"/>
     <w:rsid w:val="00581E6A"/>
     <w:rsid w:val="005D19E3"/>
     <w:rsid w:val="005D403F"/>
     <w:rsid w:val="005E363A"/>
     <w:rsid w:val="005E5C38"/>
     <w:rsid w:val="005E7EE2"/>
     <w:rsid w:val="006049F9"/>
     <w:rsid w:val="006119D9"/>
     <w:rsid w:val="00613B80"/>
     <w:rsid w:val="00614142"/>
     <w:rsid w:val="00615B0D"/>
     <w:rsid w:val="0062561C"/>
     <w:rsid w:val="00632BF5"/>
     <w:rsid w:val="00652577"/>
     <w:rsid w:val="006557C0"/>
@@ -20326,183 +20395,189 @@
     <w:rsid w:val="006A6641"/>
     <w:rsid w:val="006B1677"/>
     <w:rsid w:val="006C7B4A"/>
     <w:rsid w:val="006D76D8"/>
     <w:rsid w:val="006E7168"/>
     <w:rsid w:val="006F32C1"/>
     <w:rsid w:val="006F475D"/>
     <w:rsid w:val="006F66C6"/>
     <w:rsid w:val="007033D1"/>
     <w:rsid w:val="00704406"/>
     <w:rsid w:val="00714C9D"/>
     <w:rsid w:val="00716BCA"/>
     <w:rsid w:val="0071767B"/>
     <w:rsid w:val="007306B5"/>
     <w:rsid w:val="00746327"/>
     <w:rsid w:val="00753F10"/>
     <w:rsid w:val="00776854"/>
     <w:rsid w:val="007913C0"/>
     <w:rsid w:val="00796085"/>
     <w:rsid w:val="007A042F"/>
     <w:rsid w:val="007A1BCC"/>
     <w:rsid w:val="007B0039"/>
     <w:rsid w:val="007C39B2"/>
     <w:rsid w:val="007C61A0"/>
     <w:rsid w:val="007D2745"/>
+    <w:rsid w:val="007E1CE1"/>
     <w:rsid w:val="007E75BB"/>
     <w:rsid w:val="007E774C"/>
     <w:rsid w:val="007E7DDA"/>
     <w:rsid w:val="007F19CB"/>
     <w:rsid w:val="007F4ED3"/>
     <w:rsid w:val="007F7354"/>
     <w:rsid w:val="008021DD"/>
     <w:rsid w:val="0080355D"/>
+    <w:rsid w:val="008177E0"/>
     <w:rsid w:val="0082367F"/>
     <w:rsid w:val="00831373"/>
     <w:rsid w:val="00837A94"/>
     <w:rsid w:val="00840F8B"/>
     <w:rsid w:val="00853EEF"/>
     <w:rsid w:val="00864046"/>
     <w:rsid w:val="00874E75"/>
     <w:rsid w:val="008977D3"/>
     <w:rsid w:val="008A3C17"/>
+    <w:rsid w:val="008A4BAE"/>
     <w:rsid w:val="008A5C49"/>
     <w:rsid w:val="008A61C2"/>
     <w:rsid w:val="008B27E5"/>
     <w:rsid w:val="008C2053"/>
     <w:rsid w:val="008E0141"/>
     <w:rsid w:val="008E72AE"/>
     <w:rsid w:val="008F447B"/>
     <w:rsid w:val="009012F6"/>
     <w:rsid w:val="00913505"/>
     <w:rsid w:val="00947EBF"/>
     <w:rsid w:val="0095547E"/>
     <w:rsid w:val="00976EF9"/>
     <w:rsid w:val="00985F9D"/>
     <w:rsid w:val="009A5BAE"/>
     <w:rsid w:val="009B3D09"/>
     <w:rsid w:val="009B565E"/>
     <w:rsid w:val="009B6EFB"/>
     <w:rsid w:val="009E37A0"/>
     <w:rsid w:val="009E7B16"/>
     <w:rsid w:val="009E7D2B"/>
     <w:rsid w:val="00A0266E"/>
     <w:rsid w:val="00A11A70"/>
     <w:rsid w:val="00A1638B"/>
     <w:rsid w:val="00A3244B"/>
     <w:rsid w:val="00A331A0"/>
     <w:rsid w:val="00A331E5"/>
     <w:rsid w:val="00A45D66"/>
     <w:rsid w:val="00A56338"/>
     <w:rsid w:val="00A64F0D"/>
     <w:rsid w:val="00A75D02"/>
     <w:rsid w:val="00A92043"/>
     <w:rsid w:val="00AA2258"/>
     <w:rsid w:val="00AB08FD"/>
     <w:rsid w:val="00AC5BC4"/>
+    <w:rsid w:val="00AD3F40"/>
     <w:rsid w:val="00AD691D"/>
     <w:rsid w:val="00AF59F8"/>
     <w:rsid w:val="00B11A9B"/>
     <w:rsid w:val="00B20725"/>
     <w:rsid w:val="00B21B3F"/>
     <w:rsid w:val="00B26AA6"/>
     <w:rsid w:val="00B26BDD"/>
     <w:rsid w:val="00B32D4C"/>
     <w:rsid w:val="00B45665"/>
     <w:rsid w:val="00B52A7D"/>
     <w:rsid w:val="00B53FA8"/>
     <w:rsid w:val="00B55F72"/>
     <w:rsid w:val="00B573A9"/>
     <w:rsid w:val="00B5761E"/>
     <w:rsid w:val="00B635E5"/>
     <w:rsid w:val="00B63C0C"/>
     <w:rsid w:val="00B76C21"/>
     <w:rsid w:val="00B91D48"/>
     <w:rsid w:val="00B959F0"/>
     <w:rsid w:val="00BB70BB"/>
     <w:rsid w:val="00BC3BA7"/>
     <w:rsid w:val="00BC6E96"/>
     <w:rsid w:val="00BE585B"/>
     <w:rsid w:val="00BF0300"/>
     <w:rsid w:val="00C003D9"/>
     <w:rsid w:val="00C0235F"/>
     <w:rsid w:val="00C066AC"/>
     <w:rsid w:val="00C1761A"/>
     <w:rsid w:val="00C2500E"/>
     <w:rsid w:val="00C324DB"/>
     <w:rsid w:val="00C33113"/>
     <w:rsid w:val="00C361D4"/>
+    <w:rsid w:val="00C3670E"/>
     <w:rsid w:val="00C43FFB"/>
     <w:rsid w:val="00C46760"/>
     <w:rsid w:val="00C57832"/>
     <w:rsid w:val="00C73AE0"/>
     <w:rsid w:val="00CA2A45"/>
     <w:rsid w:val="00CA4EB2"/>
     <w:rsid w:val="00CB2E38"/>
     <w:rsid w:val="00CB4511"/>
     <w:rsid w:val="00CC2551"/>
     <w:rsid w:val="00CD2BC9"/>
     <w:rsid w:val="00CE1810"/>
     <w:rsid w:val="00D00B8D"/>
     <w:rsid w:val="00D02372"/>
     <w:rsid w:val="00D215CA"/>
     <w:rsid w:val="00D256AF"/>
     <w:rsid w:val="00D3649A"/>
     <w:rsid w:val="00D37052"/>
     <w:rsid w:val="00D4594B"/>
     <w:rsid w:val="00D47677"/>
     <w:rsid w:val="00D53AB9"/>
     <w:rsid w:val="00D602DC"/>
     <w:rsid w:val="00D618A7"/>
     <w:rsid w:val="00D644BF"/>
     <w:rsid w:val="00D755AA"/>
     <w:rsid w:val="00DA45C1"/>
     <w:rsid w:val="00DB2C71"/>
     <w:rsid w:val="00DB6F44"/>
     <w:rsid w:val="00DE5F7B"/>
     <w:rsid w:val="00DF5202"/>
     <w:rsid w:val="00E013A8"/>
     <w:rsid w:val="00E304F7"/>
     <w:rsid w:val="00E30EE4"/>
     <w:rsid w:val="00E45809"/>
     <w:rsid w:val="00E548B1"/>
     <w:rsid w:val="00E5688E"/>
     <w:rsid w:val="00E71F4F"/>
     <w:rsid w:val="00E83856"/>
     <w:rsid w:val="00E90B1D"/>
     <w:rsid w:val="00EA25EB"/>
     <w:rsid w:val="00EA27AA"/>
     <w:rsid w:val="00EB2308"/>
     <w:rsid w:val="00EB49A2"/>
     <w:rsid w:val="00EB5263"/>
     <w:rsid w:val="00EC5AC4"/>
     <w:rsid w:val="00EE57EC"/>
     <w:rsid w:val="00F1434D"/>
     <w:rsid w:val="00F2055F"/>
     <w:rsid w:val="00F2767F"/>
     <w:rsid w:val="00F348C9"/>
     <w:rsid w:val="00F43FD4"/>
+    <w:rsid w:val="00F538DF"/>
     <w:rsid w:val="00F610D6"/>
     <w:rsid w:val="00F67051"/>
     <w:rsid w:val="00F72523"/>
     <w:rsid w:val="00F81C34"/>
     <w:rsid w:val="00F82438"/>
     <w:rsid w:val="00F87D8D"/>
     <w:rsid w:val="00FB400C"/>
     <w:rsid w:val="00FC0BF0"/>
     <w:rsid w:val="00FD0D6E"/>
     <w:rsid w:val="00FD5204"/>
     <w:rsid w:val="00FE3993"/>
     <w:rsid w:val="00FE5BDC"/>
     <w:rsid w:val="00FF5BCA"/>
     <w:rsid w:val="111AE62C"/>
     <w:rsid w:val="5452446F"/>
     <w:rsid w:val="581DB6E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -21193,51 +21268,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1947499462">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Proposal.Research@iowadot.us" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13118" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/research/research-process/proposal-deliverable-guidelines" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact.research@iowadot.us" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/research/research-process/contracting-project-management" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/research/research-process/proposal-deliverable-guidelines" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13116" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/13118" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.iowa.gov/40404/1/Iowa_DOT_Research_Data_Management_Guidance_v3_2022_04_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/research/research-process/contracting-project-management" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:contact.research@iowadot.us" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publications.iowa.gov/40404/1/Iowa_DOT_Research_Data_Management_Guidance_v3_2022_04_01.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Proposal.Research@iowadot.us" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/research/research-process/proposal-deliverable-guidelines" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -21492,59 +21567,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C7067033363DAE4BA1DA07C538D428E1" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="fcf296839a68f2688e3636440ba8ef51">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="a6059295-8e52-4a1b-8cda-1a1cae12193a" xmlns:ns3="5d9af725-578f-427a-a133-cd173a082325" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ef027b176fcc4f46805d916d2af8ad99" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="a6059295-8e52-4a1b-8cda-1a1cae12193a"/>
     <xsd:import namespace="5d9af725-578f-427a-a133-cd173a082325"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -21766,134 +21832,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Notes xmlns="a6059295-8e52-4a1b-8cda-1a1cae12193a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="a6059295-8e52-4a1b-8cda-1a1cae12193a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="5d9af725-578f-427a-a133-cd173a082325" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3DDD1B2-2508-43A0-9D32-62C83EA71B80}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="a6059295-8e52-4a1b-8cda-1a1cae12193a"/>
     <ds:schemaRef ds:uri="5d9af725-578f-427a-a133-cd173a082325"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1F857E2-AA7A-4AD3-965D-9CAAE16DD6D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="a6059295-8e52-4a1b-8cda-1a1cae12193a"/>
     <ds:schemaRef ds:uri="5d9af725-578f-427a-a133-cd173a082325"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0F3330B-3BB7-44C6-9527-8DDCE1732FBB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>2369</Words>
-  <Characters>13507</Characters>
+  <Words>2404</Words>
+  <Characters>13706</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>112</Lines>
-  <Paragraphs>31</Paragraphs>
+  <Lines>114</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Microsoft Word - ProposalGuidelines.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15845</CharactersWithSpaces>
+  <CharactersWithSpaces>16078</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="42" baseType="variant">
       <vt:variant>
         <vt:i4>3932251</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:Proposal.Research@iowadot.us</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1441798</vt:i4>
       </vt:variant>
       <vt:variant>