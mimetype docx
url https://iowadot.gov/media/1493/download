--- v0 (2025-10-22)
+++ v1 (2026-10-19)
@@ -1,3804 +1,3473 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="095DBD1F" w14:textId="4DEBD276" w:rsidR="008640EE" w:rsidRDefault="008640EE" w:rsidP="003C3D33">
+    <w:p w14:paraId="095DBD1F" w14:textId="37FD3CE3" w:rsidR="008640EE" w:rsidRPr="00A60537" w:rsidRDefault="008640EE" w:rsidP="003C3D33">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A60537">
         <w:t>C</w:t>
       </w:r>
-      <w:r w:rsidR="00EA69FB">
+      <w:r w:rsidR="00EA69FB" w:rsidRPr="00A60537">
         <w:t>ity</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A60537">
         <w:t xml:space="preserve"> O</w:t>
       </w:r>
-      <w:r w:rsidR="00EA69FB">
+      <w:r w:rsidR="00EA69FB" w:rsidRPr="00A60537">
         <w:t>f</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A60537">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:sdt>
-[...19 lines deleted...]
-      <w:r w:rsidR="009F552E">
+      <w:r w:rsidR="00080BEB">
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0001"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="City Of "/>
+            <w:statusText w:type="text" w:val="City Of "/>
+            <w:textInput>
+              <w:default w:val="Click here to enter text."/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="TextField_0001"/>
+      <w:r w:rsidR="00080BEB">
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00080BEB">
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00080BEB">
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00080BEB">
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:t>Click here to enter text.</w:t>
+      </w:r>
+      <w:r w:rsidR="00080BEB">
+        <w:rPr>
+          <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="009F552E" w:rsidRPr="00A60537">
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
-      <w:r w:rsidR="009F552E">
+      <w:r w:rsidR="009F552E" w:rsidRPr="00A60537">
         <w:instrText xml:space="preserve"> FILLIN  "City Name"  \* MERGEFORMAT </w:instrText>
       </w:r>
-      <w:r w:rsidR="009F552E">
+      <w:r w:rsidR="009F552E" w:rsidRPr="00A60537">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2D003D" w14:textId="77777777" w:rsidR="007440CD" w:rsidRDefault="008640EE" w:rsidP="003C3D33">
+    <w:p w14:paraId="113D5265" w14:textId="77777777" w:rsidR="00A546CB" w:rsidRPr="00A60537" w:rsidRDefault="00A546CB" w:rsidP="00756205">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
-        <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Heading1"/>
+        <w:sectPr w:rsidR="00A546CB" w:rsidRPr="00A60537" w:rsidSect="00BD06E0">
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1296" w:right="1354" w:bottom="1296" w:left="1354" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="008640EE">
+    </w:p>
+    <w:p w14:paraId="156F03EC" w14:textId="19B6D547" w:rsidR="008640EE" w:rsidRPr="00A60537" w:rsidRDefault="008640EE" w:rsidP="00756205">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:t>Integrated Roadside Vegetation Management Plan</w:t>
       </w:r>
-      <w:r w:rsidR="007440CD">
+      <w:r w:rsidR="007440CD" w:rsidRPr="00A60537">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00756205" w:rsidRPr="00A60537">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="007440CD" w:rsidRPr="00A60537">
         <w:t>for Cities Under 10,000 Population</w:t>
       </w:r>
     </w:p>
-    <w:sdt>
-[...43 lines deleted...]
-    <w:p w14:paraId="32E1C567" w14:textId="77777777" w:rsidR="00680E9A" w:rsidRPr="00680E9A" w:rsidRDefault="00680E9A" w:rsidP="00680E9A">
+    <w:p w14:paraId="5AAF044F" w14:textId="77777777" w:rsidR="00A546CB" w:rsidRPr="00A60537" w:rsidRDefault="00A546CB" w:rsidP="00A546CB">
       <w:pPr>
-        <w:rPr>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:sectPr w:rsidR="00A546CB" w:rsidRPr="00A60537" w:rsidSect="00A546CB">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1296" w:right="1354" w:bottom="1296" w:left="1354" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+        </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00680E9A">
-[...7 lines deleted...]
-        <w:t>Iowa Code</w:t>
+    </w:p>
+    <w:p w14:paraId="42E4651A" w14:textId="285422DD" w:rsidR="00A546CB" w:rsidRPr="00A60537" w:rsidRDefault="00080BEB" w:rsidP="00D7165D">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:jc w:val="center"/>
+        <w:sectPr w:rsidR="00A546CB" w:rsidRPr="00A60537" w:rsidSect="00A546CB">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1296" w:right="1354" w:bottom="1296" w:left="1354" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0002"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Click here to enter a date."/>
+            <w:statusText w:type="text" w:val="Click here to enter a date."/>
+            <w:textInput>
+              <w:default w:val="Click here to enter a date."/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="TextField_0002"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:t>Click here to enter a date.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="32E1C567" w14:textId="493763B3" w:rsidR="00680E9A" w:rsidRPr="00A60537" w:rsidRDefault="00680E9A" w:rsidP="00B16EB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidR="00B02E48" w:rsidRPr="00A60537">
+        <w:t>OWA.CODE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5EC342" w14:textId="77777777" w:rsidR="00680E9A" w:rsidRDefault="00680E9A" w:rsidP="00871264">
+    <w:p w14:paraId="40756F5A" w14:textId="1CB9F8A5" w:rsidR="00F97E62" w:rsidRPr="00A60537" w:rsidRDefault="008640EE" w:rsidP="00756205">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 314.21</w:t>
       </w:r>
-      <w:r w:rsidR="00871264">
+      <w:r w:rsidR="00871264" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1. c.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the Iowa Code</w:t>
       </w:r>
-      <w:r w:rsidR="00987748">
+      <w:r w:rsidR="00987748" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> states: </w:t>
       </w:r>
-      <w:r w:rsidR="00871264">
+      <w:r w:rsidR="00871264" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>“</w:t>
+        <w:t>“a city or county shall not be eligible to receive moneys from the living roadway trust fund unless the city or county has an Integrated Roadside Vegetation Management plan in place consistent with the objectives in section 314.22.”</w:t>
       </w:r>
-      <w:r w:rsidR="00871264" w:rsidRPr="00871264">
+    </w:p>
+    <w:p w14:paraId="7C6CE0A3" w14:textId="77777777" w:rsidR="008B01DA" w:rsidRPr="00A60537" w:rsidRDefault="00F97E62">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">a city or county shall not be eligible to receive </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00871264" w:rsidRPr="00C509C1">
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:i/>
-          <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>moneys</w:t>
+        <w:t>Section 314.22 of the Iowa Code, Integrated Roadside Vegetation Management state</w:t>
       </w:r>
-      <w:r w:rsidR="00871264" w:rsidRPr="00871264">
+      <w:r w:rsidR="008B01DA" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F2C65F" w14:textId="77777777" w:rsidR="005F284B" w:rsidRPr="00A60537" w:rsidRDefault="00871264" w:rsidP="00756205">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> from the living roadway</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00871264">
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidR="00871264" w:rsidRPr="00871264">
+      <w:r w:rsidR="00F97E62" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>trust fund un</w:t>
+        <w:t>It is declared to be in the general public welfare of Iowa and a highway purpose for the vegetation of Iowa’s roadsides to be preserved, planted, and maintained to be safe, visually interesting, ecologically integrated, and useful for many purposes.</w:t>
       </w:r>
-      <w:r w:rsidR="00871264">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>less the city or county has an I</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743DA842" w14:textId="77777777" w:rsidR="00F97E62" w:rsidRPr="00871264" w:rsidRDefault="00F97E62" w:rsidP="00BD06E0">
+    <w:p w14:paraId="211CD31C" w14:textId="0A482029" w:rsidR="00F97E62" w:rsidRPr="00A60537" w:rsidRDefault="008B01DA" w:rsidP="00B16EB9">
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
+      <w:r w:rsidRPr="00A60537">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16EB9" w:rsidRPr="00A60537">
+        <w:t>EFINITION</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7C6CE0A3" w14:textId="77777777" w:rsidR="008B01DA" w:rsidRPr="00BD06E0" w:rsidRDefault="00F97E62">
+    <w:p w14:paraId="436F9374" w14:textId="1DAAFB15" w:rsidR="00F97E62" w:rsidRPr="00A60537" w:rsidRDefault="00F97E62" w:rsidP="00756205">
       <w:pPr>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00BD06E0">
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Section 314.22 of the Iowa Code, Integrated Roadside Vegetation Management state</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008B01DA" w:rsidRPr="00BD06E0">
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s:</w:t>
+        <w:t>Integrated Roadside Vegetation Management (IRVM)</w:t>
       </w:r>
-    </w:p>
-[...69 lines deleted...]
-      <w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk6994050"/>
+      <w:r w:rsidR="00270B43" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00BD06E0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="00EB4BDC" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Integrated Roadside Vegetation Management (IRVM)</w:t>
+        <w:t>a</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_Hlk6994050"/>
-      <w:r w:rsidR="00270B43" w:rsidRPr="00270B43">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00EB4BDC">
+      <w:r w:rsidR="006F152E" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a</w:t>
+        <w:t>long-term</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...24 lines deleted...]
-        <w:t>that:</w:t>
+        <w:t xml:space="preserve"> approach to vegetation management that:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B9C9D5" w14:textId="77777777" w:rsidR="00EB4BDC" w:rsidRPr="00BD06E0" w:rsidRDefault="00EB4BDC" w:rsidP="00EB4BDC">
-[...8 lines deleted...]
-    <w:p w14:paraId="2A78908D" w14:textId="77777777" w:rsidR="00F97E62" w:rsidRPr="00BD06E0" w:rsidRDefault="00F97E62" w:rsidP="00157B04">
+    <w:p w14:paraId="2A78908D" w14:textId="77777777" w:rsidR="00F97E62" w:rsidRPr="00A60537" w:rsidRDefault="00F97E62" w:rsidP="00157B04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Systematically evaluates each area to be managed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E4E28AB" w14:textId="77777777" w:rsidR="00F97E62" w:rsidRPr="00BD06E0" w:rsidRDefault="00F97E62" w:rsidP="00157B04">
+    <w:p w14:paraId="6E4E28AB" w14:textId="77777777" w:rsidR="00F97E62" w:rsidRPr="00A60537" w:rsidRDefault="00F97E62" w:rsidP="00157B04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Determines which plant communities best fit the area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="477B11D8" w14:textId="77777777" w:rsidR="00F97E62" w:rsidRPr="00BD06E0" w:rsidRDefault="00F97E62" w:rsidP="00157B04">
+    <w:p w14:paraId="477B11D8" w14:textId="77777777" w:rsidR="00F97E62" w:rsidRPr="00A60537" w:rsidRDefault="00F97E62" w:rsidP="00157B04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Develops procedures that will encourage, enhance or re-establish native plant communities.</w:t>
+        <w:t>Develops</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> procedures that will encourage, enhance or re-establish native plant communities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="576870B2" w14:textId="77777777" w:rsidR="00F97E62" w:rsidRPr="00BD06E0" w:rsidRDefault="00F97E62" w:rsidP="00157B04">
+    <w:p w14:paraId="576870B2" w14:textId="77777777" w:rsidR="00F97E62" w:rsidRPr="00A60537" w:rsidRDefault="00F97E62" w:rsidP="00157B04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Provides self-sustaining, diversified, visually interesting vegetation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB845B6" w14:textId="77777777" w:rsidR="00F97E62" w:rsidRPr="00BD06E0" w:rsidRDefault="00871264" w:rsidP="00157B04">
+    <w:p w14:paraId="5CB845B6" w14:textId="77777777" w:rsidR="00F97E62" w:rsidRPr="00A60537" w:rsidRDefault="00871264" w:rsidP="00157B04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Establishes</w:t>
       </w:r>
-      <w:r w:rsidR="00F97E62" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00F97E62" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> safety and an improved environment as priorities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24574A49" w14:textId="77777777" w:rsidR="00F97E62" w:rsidRPr="00BD06E0" w:rsidRDefault="00F97E62" w:rsidP="00157B04">
+    <w:p w14:paraId="24574A49" w14:textId="77777777" w:rsidR="00F97E62" w:rsidRPr="00A60537" w:rsidRDefault="00F97E62" w:rsidP="00157B04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Utilizes the most beneficial methods to prevent or correct undesirable situations caused by disturbance or less than optimum vegetative ground cover.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C98CF7" w14:textId="77777777" w:rsidR="00F97E62" w:rsidRPr="00BD06E0" w:rsidRDefault="00F97E62" w:rsidP="00157B04">
+    <w:p w14:paraId="43C98CF7" w14:textId="77777777" w:rsidR="00F97E62" w:rsidRPr="00A60537" w:rsidRDefault="00F97E62" w:rsidP="00756205">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="120"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Enforces Chapter 317, Code of </w:t>
       </w:r>
       <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
         <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-          <w:r w:rsidRPr="00BD06E0">
+          <w:r w:rsidRPr="00A60537">
             <w:rPr>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>Iowa</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Noxious Weed Law.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2631AD48" w14:textId="77777777" w:rsidR="008B01DA" w:rsidRPr="00BD06E0" w:rsidRDefault="008B01DA">
+    <w:p w14:paraId="5AD17CEB" w14:textId="255AFEC8" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="008B01DA" w:rsidP="00B16EB9">
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
+        <w:t>INTRODUCTION</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C928A33" w14:textId="09F8A15F" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00270B43" w:rsidP="00756205">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...32 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-      <w:pPr>
+        <w:t>Transportation corridors</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00270B43">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE42A4" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Transportation corridors</w:t>
+        <w:t xml:space="preserve">move </w:t>
       </w:r>
-      <w:r w:rsidR="00B90888" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>people and goods safely and efficiently from one location to another</w:t>
       </w:r>
-      <w:r w:rsidR="00FE42A4">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>move</w:t>
+        <w:t xml:space="preserve"> in </w:t>
       </w:r>
-      <w:r w:rsidR="00FE42A4" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00F53160" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>vehicles</w:t>
       </w:r>
-      <w:r w:rsidR="00B90888" w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>people and goods safely and efficiently from one location to another</w:t>
+        <w:t>, on bicycles</w:t>
       </w:r>
-      <w:r w:rsidRPr="00270B43">
+      <w:r w:rsidR="00F53160" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> and walking</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">in </w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F53160">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>vehicles</w:t>
+        <w:t xml:space="preserve"> The purpose</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D12159">
+      <w:r w:rsidR="00F53160" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, on bicycles</w:t>
+        <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00F53160" w:rsidRPr="00F53160">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> of roadside vegetation </w:t>
       </w:r>
-      <w:r w:rsidR="00F53160" w:rsidRPr="00D12159">
+      <w:r w:rsidR="00F53160" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>and walking</w:t>
+        <w:t xml:space="preserve">are </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D12159">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>to hold soil in place without creating hazards</w:t>
       </w:r>
-      <w:r w:rsidR="00B90888" w:rsidRPr="00D12159">
+      <w:r w:rsidR="00871264" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The purpose</w:t>
+        <w:t>, improve scenic beauty for users</w:t>
       </w:r>
-      <w:r w:rsidR="00F53160">
+      <w:r w:rsidR="000E2739" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s</w:t>
+        <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00B90888" w:rsidRPr="00D12159">
+      <w:r w:rsidR="00871264" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of roadside vegetation </w:t>
+        <w:t xml:space="preserve"> and provide habitat for pollinators and other wildlife</w:t>
       </w:r>
-      <w:r w:rsidR="00F53160">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>are</w:t>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00F53160" w:rsidRPr="00D12159">
+    </w:p>
+    <w:p w14:paraId="0F651C84" w14:textId="77777777" w:rsidR="00157B04" w:rsidRPr="00A60537" w:rsidRDefault="006F152E" w:rsidP="00871264">
+      <w:pPr>
+        <w:pStyle w:val="Header"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00871264" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>city</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidR="00871264" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>vegetation management goals must meet certain safety and functional requirements before aesthetic, recreational</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2739" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or economic considerations can be addressed. These are to maintain a clear </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>zone recovery area</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>, meet minimal sight distance requirements</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2739" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and provide for erosion control. </w:t>
+      </w:r>
+      <w:r w:rsidR="00871264" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lso required by Iowa law </w:t>
+      </w:r>
+      <w:r w:rsidR="00871264" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">control </w:t>
+      </w:r>
+      <w:r w:rsidR="00871264" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">noxious weeds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="693DACFE" w14:textId="767A6CB7" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00756205">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B90888" w:rsidRPr="00D12159">
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>to hold soil in place without</w:t>
+        <w:t xml:space="preserve">The goals of </w:t>
       </w:r>
-      <w:r w:rsidR="00B90888" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00F53160" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> creating hazards</w:t>
+        <w:t>this</w:t>
       </w:r>
-      <w:r w:rsidR="00871264">
+      <w:r w:rsidR="00270B43" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>, improve scenic beauty for users</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="000E2739">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...171 lines deleted...]
-        </w:rPr>
         <w:t>Integrated Roadside Vegetation Management Program are to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E227266" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00BD06E0" w:rsidRDefault="00B90888">
-[...8 lines deleted...]
-    <w:p w14:paraId="0A8BA300" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00BD06E0" w:rsidRDefault="00B90888" w:rsidP="00157B04">
+    <w:p w14:paraId="0A8BA300" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00157B04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Preserve and provide safe, functional</w:t>
       </w:r>
-      <w:r w:rsidR="000E2739">
+      <w:r w:rsidR="000E2739" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and environmentally improved corridors of travel throughout the </w:t>
       </w:r>
-      <w:r w:rsidR="00871264">
+      <w:r w:rsidR="00871264" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>city</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29F8F8DD" w14:textId="696C0542" w:rsidR="00BD06E0" w:rsidRPr="00BD06E0" w:rsidRDefault="00F53160" w:rsidP="00157B04">
+    <w:p w14:paraId="29F8F8DD" w14:textId="696C0542" w:rsidR="00BD06E0" w:rsidRPr="00A60537" w:rsidRDefault="00F53160" w:rsidP="00157B04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
-      <w:r w:rsidR="00B90888" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>romote desirable, self-sustaining plant communities in roadsides, drai</w:t>
       </w:r>
-      <w:r w:rsidR="00BD06E0" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00BD06E0" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">nage </w:t>
       </w:r>
-      <w:r w:rsidR="00EB4BDC">
+      <w:r w:rsidR="00EB4BDC" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>areas</w:t>
       </w:r>
-      <w:r w:rsidR="000E2739">
+      <w:r w:rsidR="000E2739" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00BD06E0" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00BD06E0" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other public </w:t>
       </w:r>
-      <w:r w:rsidR="00B90888" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lands in</w:t>
       </w:r>
-      <w:r w:rsidR="00157B04" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00157B04" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F152E">
+      <w:r w:rsidR="006F152E" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00871264">
+      <w:r w:rsidR="00871264" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>city</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> over the long term</w:t>
       </w:r>
-      <w:r w:rsidR="00B90888" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F700329" w14:textId="70129A21" w:rsidR="00B90888" w:rsidRPr="00BD06E0" w:rsidRDefault="00F53160" w:rsidP="00157B04">
+    <w:p w14:paraId="4F700329" w14:textId="70129A21" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00F53160" w:rsidP="00157B04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Utilize</w:t>
+        <w:t xml:space="preserve">Utilize </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>those plant communities that are native to Iowa through preservation and re-establish</w:t>
       </w:r>
-      <w:r w:rsidR="00B90888" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00155F88" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>those plant communities that are native to Iowa through preservation and re-establish</w:t>
+        <w:t>ment</w:t>
       </w:r>
-      <w:r w:rsidR="00155F88">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ment</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> whenever practical.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173623AC" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00D12159" w:rsidRDefault="00B90888" w:rsidP="00157B04">
+    <w:p w14:paraId="173623AC" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00157B04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D12159">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Implement a brush control program within the roadside</w:t>
       </w:r>
-      <w:r w:rsidR="007F65E8" w:rsidRPr="00D12159">
+      <w:r w:rsidR="007F65E8" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> rights-of-way.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130346EB" w14:textId="364E718A" w:rsidR="00B90888" w:rsidRPr="00BD06E0" w:rsidRDefault="00B90888" w:rsidP="00157B04">
+    <w:p w14:paraId="130346EB" w14:textId="364E718A" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00157B04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Make more efficient and effective use of </w:t>
       </w:r>
-      <w:r w:rsidR="00F53160">
+      <w:r w:rsidR="00F53160" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>pesticides</w:t>
+        <w:t xml:space="preserve">pesticides </w:t>
       </w:r>
-      <w:r w:rsidR="00F53160" w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">as a control method of undesirable </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="001631A7" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">as a control method of undesirable </w:t>
+        <w:t>species</w:t>
       </w:r>
-      <w:r w:rsidR="001631A7">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>species</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC45925" w14:textId="0CB649CB" w:rsidR="00570A07" w:rsidRDefault="00B90888" w:rsidP="00157B04">
+    <w:p w14:paraId="7FC45925" w14:textId="0CB649CB" w:rsidR="00570A07" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00157B04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enhance the scenic qualities of the roadsides</w:t>
       </w:r>
-      <w:r w:rsidR="00BF63B3" w:rsidRPr="00BF63B3">
+      <w:r w:rsidR="00BF63B3" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> and entranceways</w:t>
       </w:r>
-      <w:r w:rsidR="00BF63B3">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>and entranceways</w:t>
+        <w:t xml:space="preserve"> and their value as roadside habitat.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00570A07" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and their value as roadside habitat.</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C972BF7" w14:textId="7A667C2B" w:rsidR="00B90888" w:rsidRPr="00775291" w:rsidRDefault="00B90888">
+    <w:p w14:paraId="5C972BF7" w14:textId="7A667C2B" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00B16EB9">
       <w:pPr>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:r w:rsidRPr="00775291">
-[...5 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00A60537">
         <w:lastRenderedPageBreak/>
         <w:t>PROCEDURES FOR INTEGRATED ROADSIDE VEGETATION MANAGEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7E8064" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00BD06E0" w:rsidRDefault="00B90888">
+    <w:p w14:paraId="4610581E" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00086A99">
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="clear" w:pos="720"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Inventory sites to be managed, listing areas of desirable vegetation and those needing improvement.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4610581E" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00BD06E0" w:rsidRDefault="00B90888" w:rsidP="00157B04">
+    <w:p w14:paraId="7C113DED" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00157B04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Inventory sites to be managed, listing areas of desirable vegetation and those needing improvement.</w:t>
+        <w:t>Determine the appropriate management methods needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C113DED" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00BD06E0" w:rsidRDefault="00B90888" w:rsidP="00157B04">
+    <w:p w14:paraId="3C81B4CB" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00086A99">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
         </w:tabs>
+        <w:spacing w:after="120"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Determine the appropriate management methods needed.</w:t>
+        <w:t>Determine the best time to implement management procedures and see that they</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:r w:rsidR="00BD06E0" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+        <w:t xml:space="preserve"> are accomplished at that time. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Determine the best time to implement management procedures and see that they</w:t>
+        <w:t xml:space="preserve">Temporary procedures may be needed to preserve an area before permanent methods can be utilized. </w:t>
       </w:r>
-      <w:r w:rsidR="00BD06E0" w:rsidRPr="00BD06E0">
+    </w:p>
+    <w:p w14:paraId="758EB444" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00B16EB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
+        <w:t>INTEGRATED ROADSIDE VEGETATION MANAGEMENT METHODS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552D36BD" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00086A99">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> are accomplished at that time. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD06E0">
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Temporary procedures may be needed to preserve an area before permanent methods can be utilized. </w:t>
+        <w:t xml:space="preserve">Integrated vegetation management includes the use of cultural, mechanical, biological and chemical practices. Each location must be evaluated to determine the </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="007F65E8" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        <w:t>INTEGRATED ROADSIDE VEGETATION MANAGEMENT METHODS</w:t>
+        <w:t xml:space="preserve">best </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t>method to be used. One or more of the following will be used:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4299CB40" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00BD06E0" w:rsidRDefault="00B90888">
-[...8 lines deleted...]
-    <w:p w14:paraId="211720E1" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00BD06E0" w:rsidRDefault="00157B04" w:rsidP="00157B04">
+    <w:p w14:paraId="211720E1" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00157B04" w:rsidP="00157B04">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Cultural Methods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F552E49" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00BD06E0" w:rsidRDefault="00B90888" w:rsidP="00157B04">
+    <w:p w14:paraId="51DD5221" w14:textId="017BBC01" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00157B04" w:rsidP="00086A99">
       <w:pPr>
+        <w:spacing w:before="120"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
+        <w:t xml:space="preserve">Cultural controls can be achieved through the introduction and management of desirable plants to control noxious weeds and other undesirable plants. </w:t>
       </w:r>
-      <w:r w:rsidR="00157B04" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="006F152E" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="007F65E8" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">city </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">will use </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00155F88" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cultural controls can be achieved through the introduction and management of desirable plants to control noxious weeds and other undesirable plants. </w:t>
+        <w:t>diverse</w:t>
       </w:r>
-      <w:r w:rsidR="006F152E">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="001631A7" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">will use </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00155F88" w:rsidRPr="00155F88">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>diverse</w:t>
+        <w:t xml:space="preserve">native grass and forb </w:t>
       </w:r>
-      <w:r w:rsidR="001631A7">
+      <w:r w:rsidR="00BF63B3" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">seed </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">native grass and forb </w:t>
+        <w:t>mixes</w:t>
       </w:r>
-      <w:r w:rsidR="00BF63B3">
+      <w:r w:rsidR="00EB4BDC" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">seed </w:t>
+        <w:t xml:space="preserve"> or plant</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00BF63B3" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>mixes</w:t>
+        <w:t xml:space="preserve"> plugs </w:t>
       </w:r>
-      <w:r w:rsidR="00EB4BDC">
+      <w:r w:rsidR="00EB4BDC" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or plant</w:t>
+        <w:t>as well as</w:t>
       </w:r>
-      <w:r w:rsidR="00BF63B3">
+      <w:r w:rsidR="00BF63B3" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> plugs </w:t>
+        <w:t xml:space="preserve"> trees</w:t>
       </w:r>
-      <w:r w:rsidR="00EB4BDC">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>as well as</w:t>
+        <w:t xml:space="preserve"> in their plantings. These diverse native plantings will be maintained and protected.</w:t>
       </w:r>
-      <w:r w:rsidR="00BF63B3">
+    </w:p>
+    <w:p w14:paraId="6D710A91" w14:textId="3B982E8E" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00157B04" w:rsidP="00086A99">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> trees</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD06E0">
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> in their plantings. These diverse native plantings will be maintained and protected.</w:t>
+        <w:tab/>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:t xml:space="preserve">Prescribed fire is recognized as a valuable tool in brush and invasive plant control and can be used to enhance and maintain native plant communities. </w:t>
+      </w:r>
+      <w:r w:rsidR="006F152E" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="007F65E8" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">city </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+        <w:t xml:space="preserve">recognizes the potential hazards relating to prescribed fire. </w:t>
+      </w:r>
+      <w:r w:rsidR="006F152E" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>Therefore,</w:t>
       </w:r>
-      <w:r w:rsidR="00B90888" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prescribed fire is recognized as a valuable tool in brush and invasive plant control and can be used to enhance and maintain native plant communities. </w:t>
+        <w:t xml:space="preserve"> roadsides will be burned only under the safest atmospheric conditions by burn crew personnel trained and certified in the use of </w:t>
       </w:r>
-      <w:r w:rsidR="006F152E">
-[...11 lines deleted...]
-      <w:r w:rsidR="00B90888" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="001F5CD2" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">recognizes the potential hazards relating to prescribed fire. </w:t>
+        <w:t xml:space="preserve">prescribed </w:t>
       </w:r>
-      <w:r w:rsidR="006F152E" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Therefore,</w:t>
+        <w:t>fire.</w:t>
       </w:r>
-      <w:r w:rsidR="00B90888" w:rsidRPr="00BD06E0">
+    </w:p>
+    <w:p w14:paraId="74A80B35" w14:textId="53D57CC1" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00141323">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> roadsides will be burned only under the safest atmospheric conditions by burn crew personnel trained and certified in the use of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001F5CD2">
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">prescribed </w:t>
+        <w:t>Mechanical Methods.</w:t>
       </w:r>
-      <w:r w:rsidR="00B90888" w:rsidRPr="00BD06E0">
+    </w:p>
+    <w:p w14:paraId="6BCE9BF8" w14:textId="258F6DE7" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00157B04" w:rsidP="00086A99">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>fire.</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+        <w:t>This involves anything from tractor mowers for managing shoulders, weed control and planting maintenance to pruning shears, chainsaws</w:t>
+      </w:r>
+      <w:r w:rsidR="000E2739" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
+        <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-        <w:t>Mechanical Methods.</w:t>
+        <w:t xml:space="preserve"> and boom mowers for controlling brush and maintaining guardrails and the clear zone.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DC2F8C5" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00BD06E0" w:rsidRDefault="00B90888" w:rsidP="00157B04">
+    <w:p w14:paraId="3DECD01F" w14:textId="0C8AE793" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00157B04" w:rsidP="00141323">
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+        <w:t>Biological Methods</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B1EC8A4" w14:textId="6FE39C9F" w:rsidR="000A31B7" w:rsidRPr="00A60537" w:rsidRDefault="00157B04" w:rsidP="00086A99">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00157B04" w:rsidRPr="00BD06E0">
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This involves anything from tractor mowers for managing shoulders, weed control and planting maintenance to pruning shears, chainsaws</w:t>
+        <w:t>This involves the use of animals, insects, bacteria or virus</w:t>
       </w:r>
-      <w:r w:rsidR="000E2739">
+      <w:r w:rsidR="0059167A" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
+        <w:t>es</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and boom mowers for controlling brush and maintaining guardrails and the clear zone.</w:t>
+        <w:t xml:space="preserve"> to control plant growth. Natural enemies of noxious weeds could be used in the ROW if necessary. Further research will be needed </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+        <w:t xml:space="preserve"> other possible biological controls before the </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0F57" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3.</w:t>
+        <w:t xml:space="preserve">city </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-        <w:t>Biological Methods</w:t>
+        <w:t>will recommend them.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F8FD6B" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00BD06E0" w:rsidRDefault="00B90888" w:rsidP="00157B04">
+    <w:p w14:paraId="4EEAE741" w14:textId="4CA70B0C" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="0059167A" w:rsidP="00141323">
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="360"/>
+          <w:tab w:val="left" w:pos="630"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+        <w:t>Pesticide</w:t>
+      </w:r>
+      <w:r w:rsidR="00157B04" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
+        <w:t xml:space="preserve"> Methods</w:t>
       </w:r>
-      <w:r w:rsidR="00157B04" w:rsidRPr="00BD06E0">
+    </w:p>
+    <w:p w14:paraId="0A6C5A29" w14:textId="09FC678B" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00157B04" w:rsidP="00086A99">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD06E0">
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>This involves the use of animals, insects, bacteria or virus</w:t>
+        <w:tab/>
       </w:r>
-      <w:r w:rsidR="0059167A">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>es</w:t>
+        <w:t xml:space="preserve">Selection of </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="0059167A" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to control plant growth. Natural enemies of noxious weeds could be used in the ROW if necessary. Further research will be needed on other possible biological controls before the </w:t>
+        <w:t xml:space="preserve">pesticides </w:t>
       </w:r>
-      <w:r w:rsidR="006B0F57">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>city</w:t>
+        <w:t>to be used shall be based on their label constraints and residual effects on the environment. They will be monitored to document their effectiveness and impacts upon target and non-target species.</w:t>
       </w:r>
-      <w:r w:rsidR="006B0F57" w:rsidRPr="00BD06E0">
+    </w:p>
+    <w:p w14:paraId="0E9406B1" w14:textId="789595C2" w:rsidR="00570A07" w:rsidRPr="00A60537" w:rsidRDefault="00157B04" w:rsidP="00157B04">
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00BD06E0">
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>will recommend them.</w:t>
+        <w:tab/>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:r w:rsidR="0059167A" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:t>Pesticides</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+        <w:t xml:space="preserve"> can be valuable tools for controlling undesirable </w:t>
+      </w:r>
+      <w:r w:rsidR="0059167A" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. </w:t>
+        <w:t>vegetation</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="0059167A">
+      <w:r w:rsidR="00BD06E0" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Pesticide</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00157B04" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="0059167A" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Methods</w:t>
+        <w:t>A</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:t xml:space="preserve">pplicators will be certified by the State of Iowa as public applicators </w:t>
+      </w:r>
+      <w:r w:rsidR="0059167A" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:r w:rsidR="00E4140A" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
+        <w:t>the appropriate categories</w:t>
       </w:r>
-      <w:r w:rsidR="00157B04" w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00570A07" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Selection of </w:t>
+        <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="0059167A">
+    </w:p>
+    <w:p w14:paraId="5FD15B7D" w14:textId="5EBFA466" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00B16EB9">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
+        <w:lastRenderedPageBreak/>
+        <w:t>EDUCATION AND INFORMATION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60537">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="563A1D0D" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="007F65E8" w:rsidP="00EE533B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>pesticides</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0059167A" w:rsidRPr="00BD06E0">
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">In accordance </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00363E1D" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">to be used shall be based on their label constraints and residual effects on the environment. They will be monitored to document their effectiveness and impacts upon </w:t>
+        <w:t>with this</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C509C1">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and non-target species.</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:t xml:space="preserve">IRVM plan, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B56E68" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00BD06E0">
+        <w:t xml:space="preserve">the city </w:t>
+      </w:r>
+      <w:r w:rsidR="00B90888" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
+        <w:t>will:</w:t>
       </w:r>
-      <w:r w:rsidR="00157B04" w:rsidRPr="00BD06E0">
+    </w:p>
+    <w:p w14:paraId="60640084" w14:textId="7846C306" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00EE533B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidR="0059167A">
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Pesticides</w:t>
+        <w:t>Develop a public awareness campaign to gain support for</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidR="00BF63B3" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> can be valuable tools for controlling undesirable </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0059167A">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>vegetation</w:t>
+        <w:t>integrated roadside management through media, established organizations, seminars and brochures.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+    </w:p>
+    <w:p w14:paraId="7774B977" w14:textId="3110425F" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00EE533B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BD06E0" w:rsidRPr="00BD06E0">
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Obtain educational and informational material on IRVM to be presented in seminars and distributed to adjacent landowners, the </w:t>
       </w:r>
-      <w:r w:rsidR="0059167A">
+      <w:r w:rsidR="008233E2" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A</w:t>
+        <w:t>public</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">pplicators will be certified by the State of Iowa as public applicators </w:t>
+        <w:t>, consultants</w:t>
       </w:r>
-      <w:r w:rsidR="0059167A">
+      <w:r w:rsidR="00C509C1" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">in </w:t>
+        <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00E4140A">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>the appropriate categories</w:t>
+        <w:t xml:space="preserve"> and contractors.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD06E0">
+    </w:p>
+    <w:p w14:paraId="083A29DD" w14:textId="77E18B30" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00EE533B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00570A07">
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:t>Provide guidelines and directives for</w:t>
+      </w:r>
+      <w:r w:rsidR="002220B4" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> staff,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> contractors and others who seed, plant and maintain roadsides.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD15B7D" w14:textId="5EBFA466" w:rsidR="00B90888" w:rsidRPr="00775291" w:rsidRDefault="00B90888" w:rsidP="003C3D33">
+    <w:p w14:paraId="02F408C8" w14:textId="4DFD51F2" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00EE533B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Encourage </w:t>
+      </w:r>
+      <w:r w:rsidR="001F5CD2" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>use of seed</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF63B3" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, plants and trees </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>native to Iowa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54500C84" w14:textId="5ACBBCE8" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00B90888" w:rsidP="00EE533B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This is a flexible plan that requires common sense interpretations with changes </w:t>
+      </w:r>
+      <w:r w:rsidR="002220B4" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">made </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>as necessary to fit the ever-changing complex circumstances realized in</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF63B3" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002220B4" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">integrated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>roadside vegetation management.</w:t>
+      </w:r>
+      <w:r w:rsidR="00980F6C" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003F6714" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This plan will require an update within five years of certification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49B787D4" w14:textId="77777777" w:rsidR="00B90888" w:rsidRPr="00A60537" w:rsidRDefault="00775291">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00775291">
+      <w:r w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>EDUCATION AND INFORMATION</w:t>
+        <w:t xml:space="preserve">City </w:t>
       </w:r>
-      <w:r w:rsidRPr="00775291">
+      <w:r w:rsidR="00F02613" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:tab/>
+        <w:t>Certification</w:t>
       </w:r>
-    </w:p>
-[...414 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="000A31B7" w:rsidRPr="00A60537">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...24 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E2A98F" w14:textId="77777777" w:rsidR="00775291" w:rsidRDefault="00775291">
+    <w:p w14:paraId="5687F2A9" w14:textId="77777777" w:rsidR="00A546CB" w:rsidRPr="00A60537" w:rsidRDefault="00A546CB" w:rsidP="006256AA">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5130"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00A546CB" w:rsidRPr="00A60537" w:rsidSect="00A546CB">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1296" w:right="1354" w:bottom="1296" w:left="1354" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FC362E8" w14:textId="77777777" w:rsidR="00BA1AA7" w:rsidRDefault="00BA1AA7">
+    <w:p w14:paraId="78840BB2" w14:textId="0C133944" w:rsidR="006256AA" w:rsidRPr="00A60537" w:rsidRDefault="00080BEB" w:rsidP="006256AA">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5130"/>
+        </w:tabs>
+        <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0003"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Mayor"/>
+            <w:statusText w:type="text" w:val="Mayor"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="TextField_0003"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidR="006256AA" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006256AA" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0004"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Click here to enter a date."/>
+            <w:statusText w:type="text" w:val="Click here to enter a date."/>
+            <w:textInput>
+              <w:default w:val="Click here to enter a date."/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="TextField_0004"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Click here to enter a date.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="75B63CC3" w14:textId="77777777" w:rsidR="00BA1AA7" w:rsidRDefault="00BA1AA7">
+    <w:p w14:paraId="7CC19A7B" w14:textId="77777777" w:rsidR="006256AA" w:rsidRPr="00A60537" w:rsidRDefault="006256AA" w:rsidP="006C0688">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6228"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mayor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B4606EA" w14:textId="77777777" w:rsidR="00BA1AA7" w:rsidRDefault="00BA1AA7">
+    <w:p w14:paraId="1555A1A9" w14:textId="4204A25D" w:rsidR="006256AA" w:rsidRPr="00A60537" w:rsidRDefault="00080BEB" w:rsidP="006256AA">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5130"/>
+        </w:tabs>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0005"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="City Administrator"/>
+            <w:statusText w:type="text" w:val="City Administrator"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="TextField_0005"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidR="006256AA" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="006256AA" w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0006"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="Click here to enter a date."/>
+            <w:statusText w:type="text" w:val="Click here to enter a date."/>
+            <w:textInput>
+              <w:default w:val="Click here to enter a date."/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="TextField_0006"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Click here to enter a date.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w14:paraId="7884256F" w14:textId="77777777" w:rsidR="00BA1AA7" w:rsidRDefault="00BA1AA7">
+    <w:p w14:paraId="11277D6E" w14:textId="77777777" w:rsidR="006256AA" w:rsidRPr="00BA1AA7" w:rsidRDefault="006256AA" w:rsidP="006C0688">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="6228"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:sz w:val="22"/>
-          <w:szCs w:val="22"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City Administrator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A60537">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="009CF8DB" w14:textId="77777777" w:rsidR="00BA1AA7" w:rsidRPr="003F6714" w:rsidRDefault="00BA1AA7">
-[...389 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="006256AA" w:rsidRPr="00BA1AA7" w:rsidSect="00A546CB">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1296" w:right="1354" w:bottom="1296" w:left="1354" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="018D063A" w14:textId="77777777" w:rsidR="00F339AB" w:rsidRDefault="00F339AB" w:rsidP="00775291">
-      <w:r>
+    <w:p w14:paraId="318D4796" w14:textId="77777777" w:rsidR="003D2B1D" w:rsidRPr="00A60537" w:rsidRDefault="003D2B1D" w:rsidP="00775291">
+      <w:r w:rsidRPr="00A60537">
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D2BFEF0" w14:textId="77777777" w:rsidR="00F339AB" w:rsidRDefault="00F339AB" w:rsidP="00775291">
-      <w:r>
+    <w:p w14:paraId="62AADDF7" w14:textId="77777777" w:rsidR="003D2B1D" w:rsidRPr="00A60537" w:rsidRDefault="003D2B1D" w:rsidP="00775291">
+      <w:r w:rsidRPr="00A60537">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Consolas">
+    <w:panose1 w:val="020B0609020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:p w14:paraId="54814E4E" w14:textId="60F608E1" w:rsidR="00F40E4F" w:rsidRDefault="00F40E4F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54814E4E" w14:textId="60F608E1" w:rsidR="00F40E4F" w:rsidRPr="00A60537" w:rsidRDefault="00F40E4F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="22AA474B" w14:textId="03EE3337" w:rsidR="00F40E4F" w:rsidRDefault="00F40E4F" w:rsidP="00F40E4F">
+  <w:p w14:paraId="22AA474B" w14:textId="5B2C2962" w:rsidR="00F40E4F" w:rsidRPr="00A60537" w:rsidRDefault="00F40E4F" w:rsidP="00F40E4F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00A60537">
       <w:t>2019-0</w:t>
     </w:r>
-    <w:r w:rsidR="00987748">
+    <w:r w:rsidR="00987748" w:rsidRPr="00A60537">
       <w:t>8</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A60537">
       <w:tab/>
     </w:r>
-    <w:r w:rsidRPr="00F40E4F">
+    <w:r w:rsidRPr="00A60537">
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
         <w:noProof/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1371B690" wp14:editId="0C756E69">
-[...6 lines deleted...]
-          </wp:positionV>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1371B690" wp14:editId="0F21DA51">
           <wp:extent cx="1225296" cy="768096"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
-          <wp:wrapNone/>
-          <wp:docPr id="1" name="Picture 1"/>
+          <wp:docPr id="1" name="Picture 1" descr="Logo of Iowa Living Roadway Trust Fund "/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="1" name="ILRTF Logo Full color.png"/>
+                  <pic:cNvPr id="1" name="Picture 1" descr="Logo of Iowa Living Roadway Trust Fund "/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1225296" cy="768096"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00A60537">
       <w:tab/>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-1647960599"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-795372890"/>
             <w:docPartObj>
               <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
               <w:docPartUnique/>
             </w:docPartObj>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
-            <w:r>
+            <w:r w:rsidRPr="00A60537">
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A60537">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A60537">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGE </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A60537">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F339AB">
+            <w:r w:rsidR="00F339AB" w:rsidRPr="00A60537">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A60537">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A60537">
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A60537">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A60537">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A60537">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00F339AB">
+            <w:r w:rsidR="00F339AB" w:rsidRPr="00A60537">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:noProof/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00A60537">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:sdtContent>
         </w:sdt>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w14:paraId="642B0197" w14:textId="194B2EA2" w:rsidR="00775291" w:rsidRPr="00B60C09" w:rsidRDefault="00775291" w:rsidP="00B60C09">
+  <w:p w14:paraId="642B0197" w14:textId="194B2EA2" w:rsidR="00775291" w:rsidRPr="00A60537" w:rsidRDefault="00775291" w:rsidP="00B60C09">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="16BB4DAE" w14:textId="77777777" w:rsidR="00F339AB" w:rsidRDefault="00F339AB" w:rsidP="00775291">
-      <w:r>
+    <w:p w14:paraId="4099FC9A" w14:textId="77777777" w:rsidR="003D2B1D" w:rsidRPr="00A60537" w:rsidRDefault="003D2B1D" w:rsidP="00775291">
+      <w:r w:rsidRPr="00A60537">
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F1922A2" w14:textId="77777777" w:rsidR="00F339AB" w:rsidRDefault="00F339AB" w:rsidP="00775291">
-      <w:r>
+    <w:p w14:paraId="35DDA246" w14:textId="77777777" w:rsidR="003D2B1D" w:rsidRPr="00A60537" w:rsidRDefault="003D2B1D" w:rsidP="00775291">
+      <w:r w:rsidRPr="00A60537">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7E4A5028"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber5"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01FA2D6E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber4"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="627A4056"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber3"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4E4A772"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58DC4300"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet5"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF81"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F8A7376"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet4"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="905ED418"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet3"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BB2CD5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet2"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6428AB50"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ListNumber"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="FFFFFF89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1C10EC38"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="ListBullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000003"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000004"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000005"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F6E6E98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="09C40748"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -3840,259 +3509,496 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="647F3AC8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A3C6C3E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74A81A58"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8CC62F80"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1781299777">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="765805178">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1648775179">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="199780883">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="340623284">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="894661265">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1196968717">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="552469017">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1531143381">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1544295738">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1601136675">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="374694643">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="2007659698">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="809325097">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1465847264">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1013192459">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1069420908">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
-[...9 lines deleted...]
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="18" w16cid:durableId="976453381">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:embedSystemFonts/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaFull" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="4" w:cryptSpinCount="100000" w:hash="LweT7gIEIJkB8ySAx206u3yTshc=" w:salt="yacJwRnubUl10wpb6n6XJQ=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:stylePaneFormatFilter w:val="3F04" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa0NLUwMTUzMzAzMzYwNjJX0lEKTi0uzszPAykwNK4FAAFt2uwtAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="004323B8"/>
+    <w:rsid w:val="00080BEB"/>
     <w:rsid w:val="00081309"/>
+    <w:rsid w:val="00086A99"/>
     <w:rsid w:val="000A2CC7"/>
     <w:rsid w:val="000A31B7"/>
     <w:rsid w:val="000E2739"/>
+    <w:rsid w:val="00141323"/>
     <w:rsid w:val="00155F88"/>
     <w:rsid w:val="00157B04"/>
     <w:rsid w:val="001631A7"/>
+    <w:rsid w:val="0017610D"/>
     <w:rsid w:val="001B6798"/>
     <w:rsid w:val="001C4CA7"/>
     <w:rsid w:val="001E1DD9"/>
     <w:rsid w:val="001F5CD2"/>
     <w:rsid w:val="002220B4"/>
+    <w:rsid w:val="0025710A"/>
     <w:rsid w:val="00265291"/>
     <w:rsid w:val="00270B43"/>
+    <w:rsid w:val="00280BEA"/>
     <w:rsid w:val="002B21C9"/>
     <w:rsid w:val="00306B54"/>
     <w:rsid w:val="003116B4"/>
     <w:rsid w:val="00361431"/>
     <w:rsid w:val="0036291D"/>
     <w:rsid w:val="00363E1D"/>
     <w:rsid w:val="003C3D33"/>
+    <w:rsid w:val="003D2B1D"/>
     <w:rsid w:val="003F6714"/>
     <w:rsid w:val="00406A63"/>
     <w:rsid w:val="004248E7"/>
     <w:rsid w:val="004323B8"/>
     <w:rsid w:val="00467E11"/>
     <w:rsid w:val="004A06E2"/>
+    <w:rsid w:val="00530616"/>
     <w:rsid w:val="005354CA"/>
     <w:rsid w:val="00570A07"/>
     <w:rsid w:val="0059167A"/>
     <w:rsid w:val="005A7723"/>
     <w:rsid w:val="005C3D3C"/>
+    <w:rsid w:val="005E233C"/>
     <w:rsid w:val="005F284B"/>
     <w:rsid w:val="00600F1B"/>
+    <w:rsid w:val="006256AA"/>
     <w:rsid w:val="0065640F"/>
     <w:rsid w:val="00667BBF"/>
     <w:rsid w:val="00672276"/>
     <w:rsid w:val="00680E9A"/>
+    <w:rsid w:val="00684505"/>
     <w:rsid w:val="00685BF3"/>
     <w:rsid w:val="006A76F5"/>
     <w:rsid w:val="006B0F57"/>
     <w:rsid w:val="006C0688"/>
     <w:rsid w:val="006E34FA"/>
     <w:rsid w:val="006F152E"/>
     <w:rsid w:val="00716A4F"/>
     <w:rsid w:val="007217C0"/>
     <w:rsid w:val="0074238C"/>
     <w:rsid w:val="007440CD"/>
     <w:rsid w:val="00747167"/>
+    <w:rsid w:val="00756205"/>
     <w:rsid w:val="00775291"/>
     <w:rsid w:val="007C1D23"/>
     <w:rsid w:val="007F65E8"/>
+    <w:rsid w:val="00801D25"/>
     <w:rsid w:val="008233E2"/>
+    <w:rsid w:val="00863DCF"/>
     <w:rsid w:val="008640EE"/>
     <w:rsid w:val="00871264"/>
     <w:rsid w:val="008B01DA"/>
     <w:rsid w:val="008D37D7"/>
     <w:rsid w:val="008D6686"/>
     <w:rsid w:val="008E09DD"/>
     <w:rsid w:val="00920995"/>
     <w:rsid w:val="009340C4"/>
     <w:rsid w:val="00980F6C"/>
     <w:rsid w:val="00987748"/>
     <w:rsid w:val="009B3C7C"/>
     <w:rsid w:val="009F552E"/>
     <w:rsid w:val="00A31586"/>
+    <w:rsid w:val="00A546CB"/>
+    <w:rsid w:val="00A60537"/>
+    <w:rsid w:val="00A634F6"/>
     <w:rsid w:val="00AF7BFD"/>
+    <w:rsid w:val="00B02E48"/>
     <w:rsid w:val="00B03900"/>
     <w:rsid w:val="00B07F7F"/>
+    <w:rsid w:val="00B16EB9"/>
     <w:rsid w:val="00B31ABB"/>
+    <w:rsid w:val="00B5123C"/>
     <w:rsid w:val="00B56E68"/>
     <w:rsid w:val="00B60C09"/>
     <w:rsid w:val="00B62D5B"/>
     <w:rsid w:val="00B90888"/>
     <w:rsid w:val="00B94C67"/>
     <w:rsid w:val="00BA1AA7"/>
     <w:rsid w:val="00BB369A"/>
     <w:rsid w:val="00BC058E"/>
     <w:rsid w:val="00BD06E0"/>
     <w:rsid w:val="00BF63B3"/>
+    <w:rsid w:val="00C36DB8"/>
+    <w:rsid w:val="00C37888"/>
     <w:rsid w:val="00C509C1"/>
     <w:rsid w:val="00C55B98"/>
     <w:rsid w:val="00C96D09"/>
     <w:rsid w:val="00CB0FB0"/>
     <w:rsid w:val="00D12159"/>
+    <w:rsid w:val="00D7165D"/>
     <w:rsid w:val="00D87E42"/>
     <w:rsid w:val="00D97B4D"/>
     <w:rsid w:val="00DC5063"/>
     <w:rsid w:val="00DD110C"/>
     <w:rsid w:val="00DF5568"/>
     <w:rsid w:val="00E23429"/>
     <w:rsid w:val="00E4140A"/>
     <w:rsid w:val="00E65FEA"/>
+    <w:rsid w:val="00E9384A"/>
     <w:rsid w:val="00EA42EE"/>
     <w:rsid w:val="00EA69FB"/>
     <w:rsid w:val="00EB4BDC"/>
     <w:rsid w:val="00EB7C3D"/>
     <w:rsid w:val="00EC640A"/>
+    <w:rsid w:val="00EE533B"/>
     <w:rsid w:val="00F02613"/>
     <w:rsid w:val="00F339AB"/>
     <w:rsid w:val="00F40705"/>
     <w:rsid w:val="00F40E4F"/>
     <w:rsid w:val="00F53160"/>
     <w:rsid w:val="00F71F8C"/>
     <w:rsid w:val="00F97E62"/>
+    <w:rsid w:val="00FE2C4B"/>
     <w:rsid w:val="00FE42A4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="389D7D56"/>
+  <w15:docId w15:val="{7B6611A7-B181-4B5C-93DA-BD73B16245DF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times" w:eastAsia="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="header" w:uiPriority="99"/>
     <w:lsdException w:name="footer" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4221,57 +4127,347 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="008640EE"/>
+    <w:rsid w:val="00086A99"/>
     <w:rPr>
       <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Title"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00756205"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00B16EB9"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
@@ -4288,91 +4484,92 @@
     <w:pPr>
       <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndentChar"/>
     <w:pPr>
       <w:ind w:left="720" w:firstLine="300"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00F97E62"/>
     <w:rPr>
-      <w:sz w:val="16"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00F97E62"/>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:semiHidden/>
     <w:rsid w:val="00F97E62"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00F97E62"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-      <w:sz w:val="16"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F152E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
@@ -4420,1281 +4617,23564 @@
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00BA1AA7"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="00BA1AA7"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-</w:styles>
-[...231 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:rsid w:val="00756205"/>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
-    <w:name w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:rsid w:val="00B16EB9"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00141323"/>
     <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bibliography">
+    <w:name w:val="Bibliography"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="37"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BlockText">
+    <w:name w:val="Block Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="2" w:space="10" w:color="4472C4" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="2" w:space="10" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="2" w:space="10" w:color="4472C4" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="2" w:space="10" w:color="4472C4" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:ind w:left="1152" w:right="1152"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText3Char">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent">
+    <w:name w:val="Body Text First Indent"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:link w:val="BodyTextFirstIndentChar"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:ind w:firstLine="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndentChar">
+    <w:name w:val="Body Text First Indent Char"/>
+    <w:basedOn w:val="BodyTextChar"/>
+    <w:link w:val="BodyTextFirstIndent"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
+    <w:name w:val="Body Text First Indent 2"/>
+    <w:basedOn w:val="BodyTextIndent"/>
+    <w:link w:val="BodyTextFirstIndent2Char"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="360" w:firstLine="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
+    <w:name w:val="Body Text Indent Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextFirstIndent2Char">
+    <w:name w:val="Body Text First Indent 2 Char"/>
+    <w:basedOn w:val="BodyTextIndentChar"/>
+    <w:link w:val="BodyTextFirstIndent2"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+    <w:name w:val="Body Text Indent 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent2Char"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
+    <w:name w:val="Body Text Indent 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent2"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent3">
+    <w:name w:val="Body Text Indent 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextIndent3Char"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent3Char">
+    <w:name w:val="Body Text Indent 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyTextIndent3"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="200"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="44546A" w:themeColor="text2"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Closing">
+    <w:name w:val="Closing"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ClosingChar"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="4320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ClosingChar">
+    <w:name w:val="Closing Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Closing"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D25F12" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="D25F12" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="ECF1F9" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D25F12" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="D25F12" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDF2EA" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D25F12" w:themeFill="accent2" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="D25F12" w:themeColor="accent2" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CC9900" w:themeFill="accent4" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="CC9900" w:themeColor="accent4" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFF8E6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="848484" w:themeFill="accent3" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="848484" w:themeColor="accent3" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EEF5FB" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="598A38" w:themeFill="accent6" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="598A38" w:themeColor="accent6" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F0F7EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="317CC1" w:themeFill="accent5" w:themeFillShade="CC"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="317CC1" w:themeColor="accent5" w:themeShade="CC"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="ECF1F9" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="264378" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="264378" w:themeColor="accent1" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="264378" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="264378" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDF2EA" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9D470D" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9D470D" w:themeColor="accent2" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9D470D" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9D470D" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="636363" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="636363" w:themeColor="accent3" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="636363" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="636363" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFF8E6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="997300" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="997300" w:themeColor="accent4" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="997300" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="997300" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EEF5FB" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="255D91" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="255D91" w:themeColor="accent5" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="255D91" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="255D91" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F0F7EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="43672A" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="43672A" w:themeColor="accent6" w:themeShade="99"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="43672A" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="43672A" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F3763" w:themeFill="accent1" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2F5496" w:themeFill="accent1" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="823B0B" w:themeFill="accent2" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C45911" w:themeFill="accent2" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="525252" w:themeFill="accent3" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7B7B7B" w:themeFill="accent3" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7F5F00" w:themeFill="accent4" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BF8F00" w:themeFill="accent4" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="1F4D78" w:themeFill="accent5" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2E74B5" w:themeFill="accent5" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="375623" w:themeFill="accent6" w:themeFillShade="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="538135" w:themeFill="accent6" w:themeFillShade="BF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Date">
+    <w:name w:val="Date"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="DateChar"/>
+    <w:rsid w:val="00C37888"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DateChar">
+    <w:name w:val="Date Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Date"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="DocumentMap">
+    <w:name w:val="Document Map"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="DocumentMapChar"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="DocumentMapChar">
+    <w:name w:val="Document Map Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="DocumentMap"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="E-mailSignature">
+    <w:name w:val="E-mail Signature"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="E-mailSignatureChar"/>
+    <w:rsid w:val="00C37888"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="E-mailSignatureChar">
+    <w:name w:val="E-mail Signature Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="E-mailSignature"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:rsid w:val="00C37888"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EnvelopeAddress">
+    <w:name w:val="envelope address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:framePr w:w="7920" w:h="1980" w:hRule="exact" w:hSpace="180" w:wrap="auto" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
+      <w:ind w:left="2880"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EnvelopeReturn">
+    <w:name w:val="envelope return"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FollowedHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:rsid w:val="00C37888"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light">
+    <w:name w:val="Grid Table 1 Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent1">
+    <w:name w:val="Grid Table 1 Light Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="B4C6E7" w:themeColor="accent1" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent2">
+    <w:name w:val="Grid Table 1 Light Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F7CAAC" w:themeColor="accent2" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent3">
+    <w:name w:val="Grid Table 1 Light Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="DBDBDB" w:themeColor="accent3" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent4">
+    <w:name w:val="Grid Table 1 Light Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFE599" w:themeColor="accent4" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFE599" w:themeColor="accent4" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFE599" w:themeColor="accent4" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFE599" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFE599" w:themeColor="accent4" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFE599" w:themeColor="accent4" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent5">
+    <w:name w:val="Grid Table 1 Light Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BDD6EE" w:themeColor="accent5" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BDD6EE" w:themeColor="accent5" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BDD6EE" w:themeColor="accent5" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BDD6EE" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BDD6EE" w:themeColor="accent5" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BDD6EE" w:themeColor="accent5" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable1Light-Accent6">
+    <w:name w:val="Grid Table 1 Light Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C5E0B3" w:themeColor="accent6" w:themeTint="66"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C5E0B3" w:themeColor="accent6" w:themeTint="66"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C5E0B3" w:themeColor="accent6" w:themeTint="66"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C5E0B3" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C5E0B3" w:themeColor="accent6" w:themeTint="66"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C5E0B3" w:themeColor="accent6" w:themeTint="66"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable2">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable2-Accent1">
+    <w:name w:val="Grid Table 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable2-Accent2">
+    <w:name w:val="Grid Table 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable2-Accent3">
+    <w:name w:val="Grid Table 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable2-Accent4">
+    <w:name w:val="Grid Table 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable2-Accent5">
+    <w:name w:val="Grid Table 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable2-Accent6">
+    <w:name w:val="Grid Table 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="2" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="2" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="2" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="2" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="2" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable3">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable3-Accent1">
+    <w:name w:val="Grid Table 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable3-Accent2">
+    <w:name w:val="Grid Table 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable3-Accent3">
+    <w:name w:val="Grid Table 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable3-Accent4">
+    <w:name w:val="Grid Table 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable3-Accent5">
+    <w:name w:val="Grid Table 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable3-Accent6">
+    <w:name w:val="Grid Table 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent1">
+    <w:name w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent2">
+    <w:name w:val="Grid Table 4 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent3">
+    <w:name w:val="Grid Table 4 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent4">
+    <w:name w:val="Grid Table 4 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent5">
+    <w:name w:val="Grid Table 4 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable4-Accent6">
+    <w:name w:val="Grid Table 4 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent1">
+    <w:name w:val="Grid Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B4C6E7" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent2">
+    <w:name w:val="Grid Table 5 Dark Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F7CAAC" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent3">
+    <w:name w:val="Grid Table 5 Dark Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBDBDB" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent4">
+    <w:name w:val="Grid Table 5 Dark Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFE599" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent5">
+    <w:name w:val="Grid Table 5 Dark Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BDD6EE" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable5Dark-Accent6">
+    <w:name w:val="Grid Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable6Colorful">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent1">
+    <w:name w:val="Grid Table 6 Colorful Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent2">
+    <w:name w:val="Grid Table 6 Colorful Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent3">
+    <w:name w:val="Grid Table 6 Colorful Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent4">
+    <w:name w:val="Grid Table 6 Colorful Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent5">
+    <w:name w:val="Grid Table 6 Colorful Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable6Colorful-Accent6">
+    <w:name w:val="Grid Table 6 Colorful Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable7Colorful">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent1">
+    <w:name w:val="Grid Table 7 Colorful Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent2">
+    <w:name w:val="Grid Table 7 Colorful Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent3">
+    <w:name w:val="Grid Table 7 Colorful Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent4">
+    <w:name w:val="Grid Table 7 Colorful Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent5">
+    <w:name w:val="Grid Table 7 Colorful Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="GridTable7Colorful-Accent6">
+    <w:name w:val="Grid Table 7 Colorful Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hashtag">
+    <w:name w:val="Hashtag"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLAcronym">
+    <w:name w:val="HTML Acronym"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C37888"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLAddress">
+    <w:name w:val="HTML Address"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLAddressChar"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLAddressChar">
+    <w:name w:val="HTML Address Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLAddress"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLCite">
+    <w:name w:val="HTML Cite"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLCode">
+    <w:name w:val="HTML Code"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLDefinition">
+    <w:name w:val="HTML Definition"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLKeyboard">
+    <w:name w:val="HTML Keyboard"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HTMLPreformatted">
+    <w:name w:val="HTML Preformatted"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HTMLPreformattedChar"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTMLPreformattedChar">
+    <w:name w:val="HTML Preformatted Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="HTMLPreformatted"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLSample">
+    <w:name w:val="HTML Sample"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLTypewriter">
+    <w:name w:val="HTML Typewriter"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="HTMLVariable">
+    <w:name w:val="HTML Variable"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index1">
+    <w:name w:val="index 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="240" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index2">
+    <w:name w:val="index 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="480" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index3">
+    <w:name w:val="index 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index4">
+    <w:name w:val="index 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="960" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index5">
+    <w:name w:val="index 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="1200" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index6">
+    <w:name w:val="index 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="1440" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index7">
+    <w:name w:val="index 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="1680" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index8">
+    <w:name w:val="index 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="1920" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Index9">
+    <w:name w:val="index 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="2160" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IndexHeading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Index1"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="4472C4" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
       <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
-    <w:name w:val="Body Text Indent"/>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="LineNumber">
+    <w:name w:val="line number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C37888"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
     <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
     <w:pPr>
-      <w:ind w:left="720" w:firstLine="300"/>
+      <w:ind w:left="360" w:hanging="360"/>
+      <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-    <w:name w:val="annotation reference"/>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="720" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="1080" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List4">
+    <w:name w:val="List 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="1440" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List5">
+    <w:name w:val="List 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="1800" w:hanging="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="9"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="10"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="11"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet4">
+    <w:name w:val="List Bullet 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="12"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet5">
+    <w:name w:val="List Bullet 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="13"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue4">
+    <w:name w:val="List Continue 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1440"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue5">
+    <w:name w:val="List Continue 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:ind w:left="1800"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="14"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="15"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="16"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber4">
+    <w:name w:val="List Number 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="17"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber5">
+    <w:name w:val="List Number 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="18"/>
+      </w:numPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable1Light">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable1Light-Accent1">
+    <w:name w:val="List Table 1 Light Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable1Light-Accent2">
+    <w:name w:val="List Table 1 Light Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable1Light-Accent3">
+    <w:name w:val="List Table 1 Light Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable1Light-Accent4">
+    <w:name w:val="List Table 1 Light Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable1Light-Accent5">
+    <w:name w:val="List Table 1 Light Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable1Light-Accent6">
+    <w:name w:val="List Table 1 Light Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="46"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable2">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable2-Accent1">
+    <w:name w:val="List Table 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable2-Accent2">
+    <w:name w:val="List Table 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable2-Accent3">
+    <w:name w:val="List Table 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable2-Accent4">
+    <w:name w:val="List Table 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable2-Accent5">
+    <w:name w:val="List Table 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable2-Accent6">
+    <w:name w:val="List Table 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="47"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent1">
+    <w:name w:val="List Table 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent2">
+    <w:name w:val="List Table 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent3">
+    <w:name w:val="List Table 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent4">
+    <w:name w:val="List Table 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent5">
+    <w:name w:val="List Table 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable3-Accent6">
+    <w:name w:val="List Table 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="48"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable4">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable4-Accent1">
+    <w:name w:val="List Table 4 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="8EAADB" w:themeColor="accent1" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable4-Accent2">
+    <w:name w:val="List Table 4 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="F4B083" w:themeColor="accent2" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable4-Accent3">
+    <w:name w:val="List Table 4 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="C9C9C9" w:themeColor="accent3" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable4-Accent4">
+    <w:name w:val="List Table 4 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFD966" w:themeColor="accent4" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable4-Accent5">
+    <w:name w:val="List Table 4 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="9CC2E5" w:themeColor="accent5" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable4-Accent6">
+    <w:name w:val="List Table 4 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="49"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A8D08D" w:themeColor="accent6" w:themeTint="99"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable5Dark">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable5Dark-Accent1">
+    <w:name w:val="List Table 5 Dark Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable5Dark-Accent2">
+    <w:name w:val="List Table 5 Dark Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable5Dark-Accent3">
+    <w:name w:val="List Table 5 Dark Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable5Dark-Accent4">
+    <w:name w:val="List Table 5 Dark Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable5Dark-Accent5">
+    <w:name w:val="List Table 5 Dark Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable5Dark-Accent6">
+    <w:name w:val="List Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable6Colorful">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent1">
+    <w:name w:val="List Table 6 Colorful Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent2">
+    <w:name w:val="List Table 6 Colorful Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent3">
+    <w:name w:val="List Table 6 Colorful Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent4">
+    <w:name w:val="List Table 6 Colorful Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent5">
+    <w:name w:val="List Table 6 Colorful Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable6Colorful-Accent6">
+    <w:name w:val="List Table 6 Colorful Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="51"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable7Colorful">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent1">
+    <w:name w:val="List Table 7 Colorful Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent2">
+    <w:name w:val="List Table 7 Colorful Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="C45911" w:themeColor="accent2" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent3">
+    <w:name w:val="List Table 7 Colorful Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="7B7B7B" w:themeColor="accent3" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent4">
+    <w:name w:val="List Table 7 Colorful Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="BF8F00" w:themeColor="accent4" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent5">
+    <w:name w:val="List Table 7 Colorful Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ListTable7Colorful-Accent6">
+    <w:name w:val="List Table 7 Colorful Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="52"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="480"/>
+        <w:tab w:val="left" w:pos="960"/>
+        <w:tab w:val="left" w:pos="1440"/>
+        <w:tab w:val="left" w:pos="1920"/>
+        <w:tab w:val="left" w:pos="2400"/>
+        <w:tab w:val="left" w:pos="2880"/>
+        <w:tab w:val="left" w:pos="3360"/>
+        <w:tab w:val="left" w:pos="3840"/>
+        <w:tab w:val="left" w:pos="4320"/>
+      </w:tabs>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MacroTextChar">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F97E62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...1 lines deleted...]
-    <w:name w:val="annotation text"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ECF1F9" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDF2EA" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBE4D5" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6F6F6" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDEDED" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF8E6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFF2CC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EEF5FB" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:insideV w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F0F7EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A1B8E1" w:themeFill="accent1" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F6BE98" w:themeFill="accent2" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2D2D2" w:themeFill="accent3" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFDF80" w:themeFill="accent4" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ADCCEA" w:themeFill="accent5" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B7D8A0" w:themeFill="accent6" w:themeFillTint="7F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="44546A" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="000000" w:themeColor="text1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="4472C4" w:themeColor="accent1"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="ED7D31" w:themeColor="accent2"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="A5A5A5" w:themeColor="accent3"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFC000" w:themeColor="accent4"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="5B9BD5" w:themeColor="accent5"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="24" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="70AD47" w:themeColor="accent6"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="404040" w:themeColor="text1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="7295D2" w:themeColor="accent1" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D0DBF0" w:themeFill="accent1" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="F19D64" w:themeColor="accent2" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FADECB" w:themeFill="accent2" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="BBBBBB" w:themeColor="accent3" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E8E8E8" w:themeFill="accent3" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="FFCF40" w:themeColor="accent4" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFEFC0" w:themeFill="accent4" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="84B3DF" w:themeColor="accent5" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E6F4" w:themeFill="accent5" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:left w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:bottom w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:right w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+        <w:insideH w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:left w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:bottom w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:right w:val="single" w:sz="8" w:space="0" w:color="93C571" w:themeColor="accent6" w:themeTint="BF"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBEBD0" w:themeFill="accent6" w:themeFillTint="3F"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4472C4" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="ED7D31" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5A5A5" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFC000" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="D8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MessageHeader">
+    <w:name w:val="Message Header"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="MessageHeaderChar"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        <w:right w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+      <w:ind w:left="1080" w:hanging="1080"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="MessageHeaderChar">
+    <w:name w:val="Message Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MessageHeader"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:shd w:val="pct20" w:color="auto" w:fill="auto"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalIndent">
+    <w:name w:val="Normal Indent"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoteHeading">
+    <w:name w:val="Note Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="NoteHeadingChar"/>
+    <w:rsid w:val="00C37888"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NoteHeadingChar">
+    <w:name w:val="Note Heading Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="NoteHeading"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PageNumber">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00C37888"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable1">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="41"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable2">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="42"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable3">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="43"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:caps/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable4">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="44"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="PlainTable5">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="45"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="26"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="PlainText">
+    <w:name w:val="Plain Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PlainTextChar"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+    <w:name w:val="Plain Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="PlainText"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Consolas" w:hAnsi="Consolas"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:before="200" w:after="160"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Salutation">
+    <w:name w:val="Salutation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SalutationChar"/>
+    <w:rsid w:val="00C37888"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SalutationChar">
+    <w:name w:val="Salutation Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Salutation"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Signature">
+    <w:name w:val="Signature"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="SignatureChar"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="4320"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SignatureChar">
+    <w:name w:val="Signature Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Signature"/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SmartHyperlink">
+    <w:name w:val="Smart Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F97E62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
     <w:rPr>
-      <w:sz w:val="20"/>
+      <w:u w:val="dotted"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
-[...2 lines deleted...]
-    <w:next w:val="CommentText"/>
+  <w:style w:type="character" w:styleId="SmartLink">
+    <w:name w:val="Smart Link"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F97E62"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="F3F2F1"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-    <w:name w:val="Balloon Text"/>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3Deffects1">
+    <w:name w:val="Table 3D effects 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr/>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="800080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3Deffects2">
+    <w:name w:val="Table 3D effects 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Table3Deffects3">
+    <w:name w:val="Table 3D effects 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct50" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="FFFFFF"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableClassic1">
+    <w:name w:val="Table Classic 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableClassic2">
+    <w:name w:val="Table Classic 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableClassic3">
+    <w:name w:val="Table Classic 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="000080"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFFFF" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableClassic4">
+    <w:name w:val="Table Classic 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColorful1">
+    <w:name w:val="Table Colorful 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="FFFFFF"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="00FFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColorful2">
+    <w:name w:val="Table Colorful 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct20" w:color="FFFF00" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="800000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColorful3">
+    <w:name w:val="Table Colorful 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="18" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct25" w:color="008080" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="36" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColumns1">
+    <w:name w:val="Table Columns 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColumns2">
+    <w:name w:val="Table Columns 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct30" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct25" w:color="00FF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColumns3">
+    <w:name w:val="Table Columns 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColumns4">
+    <w:name w:val="Table Columns 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct50" w:color="008080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="pct10" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableColumns5">
+    <w:name w:val="Table Columns 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="C0C0C0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="808080"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableContemporary">
+    <w:name w:val="Table Contemporary"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+        <w:insideV w:val="single" w:sz="18" w:space="0" w:color="FFFFFF"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct5" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableElegant">
+    <w:name w:val="Table Elegant"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="double" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:caps/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid2">
+    <w:name w:val="Table Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid3">
+    <w:name w:val="Table Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid4">
+    <w:name w:val="Table Grid 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct30" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid5">
+    <w:name w:val="Table Grid 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid6">
+    <w:name w:val="Table Grid 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid7">
+    <w:name w:val="Table Grid 7"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid8">
+    <w:name w:val="Table Grid 8"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGridLight">
+    <w:name w:val="Grid Table Light"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="40"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="BFBFBF" w:themeColor="background1" w:themeShade="BF"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList1">
+    <w:name w:val="Table List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008080"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="800000"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList2">
+    <w:name w:val="Table List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="2"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="808080"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct75" w:color="008080" w:fill="008000"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="00FF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList3">
+    <w:name w:val="Table List 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000080"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList4">
+    <w:name w:val="Table List 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="808080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList5">
+    <w:name w:val="Table List 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList6">
+    <w:name w:val="Table List 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="pct50" w:color="000000" w:fill="FFFFFF"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList7">
+    <w:name w:val="Table List 7"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="C0C0C0" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct20" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableList8">
+    <w:name w:val="Table List 8"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="FFFF00" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct50" w:color="FF0000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofAuthorities">
+    <w:name w:val="table of authorities"/>
     <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:ind w:left="240" w:hanging="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TableofFigures">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableProfessional">
+    <w:name w:val="Table Professional"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F97E62"/>
-[...10 lines deleted...]
-    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006F152E"/>
-[...59 lines deleted...]
-    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableSimple1">
+    <w:name w:val="Table Simple 1"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BA1AA7"/>
-[...5 lines deleted...]
-    <w:name w:val="Table Grid"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="008000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="008000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableSimple2">
+    <w:name w:val="Table Simple 2"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="00BA1AA7"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr/>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableSimple3">
+    <w:name w:val="Table Simple 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="solid" w:color="000000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableSubtle1">
+    <w:name w:val="Table Subtle 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="800080" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableSubtle2">
+    <w:name w:val="Table Subtle 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="008000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="000000"/>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+        <w:shd w:val="pct25" w:color="808000" w:fill="FFFFFF"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableTheme">
+    <w:name w:val="Table Theme"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="table" w:styleId="TableWeb1">
+    <w:name w:val="Table Web 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableWeb2">
+    <w:name w:val="Table Web 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:left w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:bottom w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:right w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideH w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="inset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableWeb3">
+    <w:name w:val="Table Web 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:tblPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:left w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:bottom w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:right w:val="outset" w:sz="24" w:space="0" w:color="auto"/>
+        <w:insideH w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        <w:insideV w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:trPr>
+      <w:tblCellSpacing w:w="20" w:type="dxa"/>
+    </w:trPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:color w:val="auto"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:tl2br w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:tr2bl w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOAHeading">
+    <w:name w:val="toa heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC1">
+    <w:name w:val="toc 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC3">
+    <w:name w:val="toc 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="480"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC4">
+    <w:name w:val="toc 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="720"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC5">
+    <w:name w:val="toc 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="960"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC6">
+    <w:name w:val="toc 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1200"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC7">
+    <w:name w:val="toc 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1440"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC8">
+    <w:name w:val="toc 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1680"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC9">
+    <w:name w:val="toc 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="1920"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C37888"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b w:val="0"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C37888"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...828 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5942,91 +28422,637 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8b0b5cb4-0fdc-49ed-8d64-886ad701f461" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Category xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <Sub_x002d_category xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="17703096-e36a-4c51-a7f8-11ac4349157f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Agency xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <Division xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <Status xmlns="17703096-e36a-4c51-a7f8-11ac4349157f">Agency Review</Status>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003B7E9C7992E86545B4AC3875D1ABC93D" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="697b05891b86fb5de1e8ba0d69bf5eee">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="17703096-e36a-4c51-a7f8-11ac4349157f" xmlns:ns3="8b0b5cb4-0fdc-49ed-8d64-886ad701f461" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="511cef653adc140c1dace298d49ebb66" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="17703096-e36a-4c51-a7f8-11ac4349157f"/>
+    <xsd:import namespace="8b0b5cb4-0fdc-49ed-8d64-886ad701f461"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Category" minOccurs="0"/>
+                <xsd:element ref="ns2:Sub_x002d_category" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Agency" minOccurs="0"/>
+                <xsd:element ref="ns2:Division" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="17703096-e36a-4c51-a7f8-11ac4349157f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Category" ma:index="8" nillable="true" ma:displayName="Category" ma:description="Primary Category for document" ma:format="Dropdown" ma:internalName="Category">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="Doc Remediation"/>
+                        <xsd:enumeration value="Web App Assessment"/>
+                        <xsd:enumeration value="Prj Doc - IowAccess"/>
+                        <xsd:enumeration value="Source Data"/>
+                        <xsd:enumeration value="Vendor Info"/>
+                        <xsd:enumeration value="Documents"/>
+                        <xsd:enumeration value="Agency Mtg"/>
+                        <xsd:enumeration value="Accessibility Standards Workgroup"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Sub_x002d_category" ma:index="9" nillable="true" ma:displayName="Sub-category" ma:description="Secondary category for files" ma:format="Dropdown" ma:indexed="true" ma:internalName="Sub_x002d_category">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Archive"/>
+              <xsd:enumeration value="Inventory"/>
+              <xsd:enumeration value="ScreamingFrog"/>
+              <xsd:enumeration value="Presentations"/>
+              <xsd:enumeration value="Signed Docs"/>
+              <xsd:enumeration value="Data/Info"/>
+              <xsd:enumeration value="Comms"/>
+              <xsd:enumeration value="Logos"/>
+              <xsd:enumeration value="Reference"/>
+              <xsd:enumeration value="Acquia Optomize"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="099bb444-545f-4bda-98b7-1b3363d064ba" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Agency" ma:index="22" nillable="true" ma:displayName="Agency" ma:format="Dropdown" ma:indexed="true" ma:internalName="Agency">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Multi"/>
+          <xsd:enumeration value="AOS"/>
+          <xsd:enumeration value="BLIND"/>
+          <xsd:enumeration value="BOP"/>
+          <xsd:enumeration value="DAS"/>
+          <xsd:enumeration value="DIAL"/>
+          <xsd:enumeration value="DIFS"/>
+          <xsd:enumeration value="DNR"/>
+          <xsd:enumeration value="DOC"/>
+          <xsd:enumeration value="DOE"/>
+          <xsd:enumeration value="DOM"/>
+          <xsd:enumeration value="DOT"/>
+          <xsd:enumeration value="DPD"/>
+          <xsd:enumeration value="DPS"/>
+          <xsd:enumeration value="DVA"/>
+          <xsd:enumeration value="EAB"/>
+          <xsd:enumeration value="HHS"/>
+          <xsd:enumeration value="HSEMD"/>
+          <xsd:enumeration value="ICN"/>
+          <xsd:enumeration value="IDALS"/>
+          <xsd:enumeration value="IDR"/>
+          <xsd:enumeration value="IECDB"/>
+          <xsd:enumeration value="IEDA/IFA"/>
+          <xsd:enumeration value="IEDA"/>
+          <xsd:enumeration value="IFA"/>
+          <xsd:enumeration value="IGOV"/>
+          <xsd:enumeration value="ILEA"/>
+          <xsd:enumeration value="IPERS"/>
+          <xsd:enumeration value="IPI"/>
+          <xsd:enumeration value="IPIB"/>
+          <xsd:enumeration value="IRGC"/>
+          <xsd:enumeration value="IUC"/>
+          <xsd:enumeration value="IVCS"/>
+          <xsd:enumeration value="IWD"/>
+          <xsd:enumeration value="OCA"/>
+          <xsd:enumeration value="ODCP"/>
+          <xsd:enumeration value="PERB"/>
+          <xsd:enumeration value="SPD"/>
+          <xsd:enumeration value="TOS"/>
+          <xsd:enumeration value="Governor Iowa"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Division" ma:index="23" nillable="true" ma:displayName="Divisions" ma:description="Divisions within an agency" ma:format="Dropdown" ma:internalName="Division">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Multi"/>
+          <xsd:enumeration value="ABD"/>
+          <xsd:enumeration value="Admin"/>
+          <xsd:enumeration value="ADS"/>
+          <xsd:enumeration value="AOS"/>
+          <xsd:enumeration value="Apprenticesgips"/>
+          <xsd:enumeration value="BH"/>
+          <xsd:enumeration value="BLIND"/>
+          <xsd:enumeration value="BOEE"/>
+          <xsd:enumeration value="BOP"/>
+          <xsd:enumeration value="CAE"/>
+          <xsd:enumeration value="Careers"/>
+          <xsd:enumeration value="Compliance"/>
+          <xsd:enumeration value="DAS"/>
+          <xsd:enumeration value="DCA"/>
+          <xsd:enumeration value="Dev Board"/>
+          <xsd:enumeration value="DCA"/>
+          <xsd:enumeration value="DIAL"/>
+          <xsd:enumeration value="DIFS"/>
+          <xsd:enumeration value="DNR"/>
+          <xsd:enumeration value="DOC"/>
+          <xsd:enumeration value="DOE"/>
+          <xsd:enumeration value="DOM"/>
+          <xsd:enumeration value="DOT"/>
+          <xsd:enumeration value="DPD"/>
+          <xsd:enumeration value="DPS"/>
+          <xsd:enumeration value="Drive Smart"/>
+          <xsd:enumeration value="DVA"/>
+          <xsd:enumeration value="EAB"/>
+          <xsd:enumeration value="ePolicy"/>
+          <xsd:enumeration value="FWBP"/>
+          <xsd:enumeration value="Gold Star"/>
+          <xsd:enumeration value="HHS"/>
+          <xsd:enumeration value="HIST"/>
+          <xsd:enumeration value="HSEMD"/>
+          <xsd:enumeration value="IAForms"/>
+          <xsd:enumeration value="ICN"/>
+          <xsd:enumeration value="IOCR"/>
+          <xsd:enumeration value="ICSAC"/>
+          <xsd:enumeration value="IDALS"/>
+          <xsd:enumeration value="IDCU"/>
+          <xsd:enumeration value="IDOB"/>
+          <xsd:enumeration value="IDR"/>
+          <xsd:enumeration value="IECDB"/>
+          <xsd:enumeration value="IEDA"/>
+          <xsd:enumeration value="IFA"/>
+          <xsd:enumeration value="IGOV"/>
+          <xsd:enumeration value="IID"/>
+          <xsd:enumeration value="ILEA"/>
+          <xsd:enumeration value="ILIB/LIB"/>
+          <xsd:enumeration value="ILOT"/>
+          <xsd:enumeration value="IPBS"/>
+          <xsd:enumeration value="IPERS"/>
+          <xsd:enumeration value="IPI"/>
+          <xsd:enumeration value="IPIB"/>
+          <xsd:enumeration value="IRGC"/>
+          <xsd:enumeration value="IUC"/>
+          <xsd:enumeration value="IVH"/>
+          <xsd:enumeration value="IWD"/>
+          <xsd:enumeration value="Medicaid"/>
+          <xsd:enumeration value="Missing Persons"/>
+          <xsd:enumeration value="OCIO"/>
+          <xsd:enumeration value="PAAB"/>
+          <xsd:enumeration value="PERB"/>
+          <xsd:enumeration value="PH"/>
+          <xsd:enumeration value="Ready Iowa"/>
+          <xsd:enumeration value="Refunds"/>
+          <xsd:enumeration value="SAE"/>
+          <xsd:enumeration value="Safe and Sound"/>
+          <xsd:enumeration value="SOSC"/>
+          <xsd:enumeration value="SPD"/>
+          <xsd:enumeration value="Stop Human Trafficing"/>
+          <xsd:enumeration value="Terrace Hill"/>
+          <xsd:enumeration value="TOS"/>
+          <xsd:enumeration value="Governor Iowa"/>
+          <xsd:enumeration value="yourlifeiowa"/>
+          <xsd:enumeration value="volunteer"/>
+          <xsd:enumeration value="iosme"/>
+          <xsd:enumeration value="CORE"/>
+          <xsd:enumeration value="OGC"/>
+          <xsd:enumeration value="CPFSE"/>
+          <xsd:enumeration value="GSE"/>
+          <xsd:enumeration value="HRE"/>
+          <xsd:enumeration value="Design"/>
+          <xsd:enumeration value="Systems and Planning"/>
+          <xsd:enumeration value="Rail"/>
+          <xsd:enumeration value="Bridges and Structures"/>
+          <xsd:enumeration value="Locations and Environment"/>
+          <xsd:enumeration value="Fleet"/>
+          <xsd:enumeration value="Procurement-Employee"/>
+          <xsd:enumeration value="Provurement-Vendor"/>
+          <xsd:enumeration value="PDS"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="24" nillable="true" ma:displayName="Status" ma:default="Agency Review" ma:description="Where are these docs in the remediation process?" ma:format="Dropdown" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Agency Review"/>
+          <xsd:enumeration value="Ready to Send"/>
+          <xsd:enumeration value="Sent for Remediation"/>
+          <xsd:enumeration value="Remediation Complete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8b0b5cb4-0fdc-49ed-8d64-886ad701f461" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{75656d72-8d15-4a49-ad7f-66f07c7f8e37}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8b0b5cb4-0fdc-49ed-8d64-886ad701f461">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5105DCE6-A67B-4F16-AE57-FBC1A5427DB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="17703096-e36a-4c51-a7f8-11ac4349157f"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="8b0b5cb4-0fdc-49ed-8d64-886ad701f461"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9FAEC240-BD52-4ED2-A9FD-57E13AA184E6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0258A078-59EF-4255-9352-9DD2D088864F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="17703096-e36a-4c51-a7f8-11ac4349157f"/>
+    <ds:schemaRef ds:uri="8b0b5cb4-0fdc-49ed-8d64-886ad701f461"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B3CADE4-C688-4D60-99D5-1B8652548BA0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>933</Words>
-  <Characters>5322</Characters>
+  <Words>932</Words>
+  <Characters>5313</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Integrated Roadside Vegetation Management Plan </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>Iowa Department of Transportation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6243</CharactersWithSpaces>
+  <CharactersWithSpaces>6233</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:title>Integrated Roadside Vegetation Management Plan </dc:title>
+  <dc:subject>Integrated Roadside Vegetation Management Plan </dc:subject>
+  <dc:creator>Iowa Department of Transportation</dc:creator>
+  <cp:keywords>Accessiblity Verified</cp:keywords>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101003B7E9C7992E86545B4AC3875D1ABC93D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SetDate">
+    <vt:lpwstr>2026-08-10T14:03:47Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SiteId">
+    <vt:lpwstr>a1e65fcc-32fa-4fdd-8692-0cc2eb06676e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ActionId">
+    <vt:lpwstr>25130d72-6caa-4bf1-b819-d5190fa41837</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>