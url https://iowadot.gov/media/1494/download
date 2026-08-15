--- v0 (2025-10-21)
+++ v1 (2026-08-15)
@@ -1,771 +1,1206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="006D1A9C" w:rsidRPr="00E375BF" w:rsidRDefault="007B1176" w:rsidP="007B1176">
+    <w:p w14:paraId="1C8CB4DE" w14:textId="77777777" w:rsidR="006D1A9C" w:rsidRPr="00E375BF" w:rsidRDefault="007B1176" w:rsidP="003B6A60">
       <w:pPr>
-        <w:jc w:val="center"/>
-[...7 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E375BF">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Request for </w:t>
       </w:r>
       <w:r w:rsidR="00E62177">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>A Change in Scope or Budget for</w:t>
       </w:r>
       <w:r w:rsidRPr="00E375BF">
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> lrtf funding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B1176" w:rsidRPr="009A15CC" w:rsidRDefault="00154074" w:rsidP="007B1176">
+    <w:p w14:paraId="58486373" w14:textId="77777777" w:rsidR="0068764E" w:rsidRDefault="0068764E" w:rsidP="007B1176">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0068764E" w:rsidSect="001B7237">
+          <w:footerReference w:type="default" r:id="rId10"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D036989" w14:textId="6C05D1D5" w:rsidR="007B1176" w:rsidRPr="009A15CC" w:rsidRDefault="00154074" w:rsidP="007B1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">DATE:  </w:t>
-[...33 lines deleted...]
-      </w:sdt>
+        <w:t xml:space="preserve">DATE: </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0001"/>
+            <w:enabled w:val="0"/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="DATE 7/21/2026"/>
+            <w:statusText w:type="text" w:val="DATE 7/21/2026"/>
+            <w:textInput>
+              <w:type w:val="currentDate"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="TextField_0001"/>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> DATE  </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00F6023D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>8/10/2026</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7/21/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="007B1176" w:rsidRPr="009A15CC" w:rsidRDefault="007B1176" w:rsidP="007B1176">
+    <w:p w14:paraId="64A2326C" w14:textId="0AC572E9" w:rsidR="003468E1" w:rsidRDefault="007B1176" w:rsidP="003468E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A15CC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>RECIPIENT:</w:t>
       </w:r>
       <w:r w:rsidR="00102FEF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...28 lines deleted...]
-      </w:sdt>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0002"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="RECIPIENT:"/>
+            <w:statusText w:type="text" w:val="RECIPIENT:"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="TextField_0002"/>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w:rsidR="007B1176" w:rsidRPr="009A15CC" w:rsidRDefault="007B1176" w:rsidP="007B1176">
+    <w:p w14:paraId="4F978C6D" w14:textId="37D952D9" w:rsidR="007B1176" w:rsidRPr="009A15CC" w:rsidRDefault="007B1176" w:rsidP="003468E1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A15CC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PROJECT NUMBER:</w:t>
       </w:r>
-      <w:r w:rsidR="000B5B84">
+      <w:r w:rsidR="0068764E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FE64A2" w:rsidRPr="009A15CC">
-[...33 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0003"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="PROJECT NUMBER:"/>
+            <w:statusText w:type="text" w:val="PROJECT NUMBER:"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="TextField_0003"/>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w:rsidR="00904B55" w:rsidRDefault="00904B55" w:rsidP="007B1176">
+    <w:p w14:paraId="03F31C86" w14:textId="22906087" w:rsidR="00904B55" w:rsidRDefault="00904B55" w:rsidP="007B1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">PROJECT NAME:  </w:t>
-[...27 lines deleted...]
-      </w:sdt>
+        <w:t>PROJECT NAME:</w:t>
+      </w:r>
+      <w:r w:rsidR="0068764E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0004"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="PROJECT NAME:"/>
+            <w:statusText w:type="text" w:val="PROJECT NAME:"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="TextField_0004"/>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007B1176" w:rsidRPr="009A15CC" w:rsidRDefault="007B1176" w:rsidP="007B1176">
+    <w:p w14:paraId="2099FBE0" w14:textId="2048C984" w:rsidR="007B1176" w:rsidRPr="009A15CC" w:rsidRDefault="007B1176" w:rsidP="007B1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A15CC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LRTF AWARD</w:t>
       </w:r>
       <w:r w:rsidR="00CC3C68">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> AMOUNT</w:t>
       </w:r>
       <w:r w:rsidRPr="009A15CC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidR="00FE64A2" w:rsidRPr="009A15CC">
-[...33 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="0068764E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0005"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="LRTF AWARD AMOUNT:"/>
+            <w:statusText w:type="text" w:val="LRTF AWARD AMOUNT:"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="TextField_0005"/>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="007B1176" w:rsidRPr="009A15CC" w:rsidRDefault="002039C4" w:rsidP="007B1176">
+    <w:p w14:paraId="4E6086E2" w14:textId="440DC5B8" w:rsidR="007B1176" w:rsidRPr="009A15CC" w:rsidRDefault="002039C4" w:rsidP="007B1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">CANCELLATION OF PROJECT:  </w:t>
-[...26 lines deleted...]
-      </w:sdt>
+        <w:t xml:space="preserve">CANCELLATION OF PROJECT: </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CheckBox_0001"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="check if CANCELLATION OF PROJECT"/>
+            <w:statusText w:type="text" w:val="check if CANCELLATION OF PROJECT"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="CheckBox_0001"/>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="007B1176" w:rsidRDefault="009E1EAA" w:rsidP="007B1176">
+    <w:p w14:paraId="68236304" w14:textId="37001D36" w:rsidR="007B1176" w:rsidRDefault="00F6023D" w:rsidP="007B1176">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Grant Recipeint Name"/>
           <w:tag w:val="Grant Recipeint Name"/>
           <w:id w:val="1195811508"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="73744F58F35B497D83CB779A11650F38"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00C37C6D" w:rsidRPr="000B5B84">
+          <w:bookmarkStart w:id="6" w:name="TextField_0006"/>
+          <w:r w:rsidR="007E7D6A">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
-              <w:color w:val="FF0000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="TextField_0006"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:helpText w:type="text" w:val="&lt;Grant Recipient Name&gt; requests a one-time change in the"/>
+                <w:statusText w:type="text" w:val="&lt;Grant Recipient Name&gt; requests a one-time change in the"/>
+                <w:textInput>
+                  <w:default w:val="&lt;Grant Recipient Name&gt;"/>
+                </w:textInput>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidR="007E7D6A">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidR="007E7D6A">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidR="007E7D6A">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="007E7D6A">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>&lt;Grant Recipient Name&gt;</w:t>
           </w:r>
+          <w:r w:rsidR="007E7D6A">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="6"/>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00C37C6D">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007B1176" w:rsidRPr="009A15CC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">requests a one-time </w:t>
       </w:r>
       <w:r w:rsidR="00E62177">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>change in</w:t>
       </w:r>
       <w:r w:rsidR="00E532B4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
+      <w:r w:rsidR="007011F2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0007"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="scope or budget of LRTF project number"/>
+            <w:statusText w:type="text" w:val="scope or budget of LRTF project number"/>
+            <w:textInput>
+              <w:default w:val="scope or budget "/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="TextField_0007"/>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">scope or budget </w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r w:rsidR="007011F2">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00E62177">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t xml:space="preserve">of </w:t>
+      </w:r>
+      <w:r w:rsidR="00904B55">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LRTF p</w:t>
+      </w:r>
+      <w:r w:rsidR="00102FEF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>roject number</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0008"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="&lt;LRTF Project Number&gt;"/>
+            <w:statusText w:type="text" w:val="&lt;LRTF Project Number&gt;"/>
+            <w:textInput>
+              <w:default w:val="&lt;LRTF Project Number&gt;"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="TextField_0008"/>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>&lt;LRTF Project Number&gt;</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r w:rsidR="00904B55">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:sdt>
-[...49 lines deleted...]
-      <w:r w:rsidR="00E532B4">
+      <w:r w:rsidR="007B1176" w:rsidRPr="009A15CC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidR="00154074">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the following </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00154074">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reason</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00154074">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(s):</w:t>
+      </w:r>
+      <w:r w:rsidR="0068764E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E62177">
-[...183 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0009"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="for the following reason(s):  Click here to enter a detailed rationale for the change"/>
+            <w:statusText w:type="text" w:val="for the following reason(s):  Click here to enter a detailed rationale for the change"/>
+            <w:textInput>
+              <w:default w:val="Click here to enter a detailed rationale for the change"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="TextField_0009"/>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Click here to enter a detailed rationale for the change</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidR="00F6247A" w:rsidRDefault="00F6247A" w:rsidP="007B1176">
+    <w:p w14:paraId="78383918" w14:textId="77777777" w:rsidR="0068764E" w:rsidRDefault="0068764E" w:rsidP="003B6A60">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="840"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0068764E" w:rsidSect="0068764E">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004E27BD" w:rsidRDefault="004E27BD" w:rsidP="007B1176">
+    <w:p w14:paraId="57854966" w14:textId="77777777" w:rsidR="007B1176" w:rsidRPr="009A15CC" w:rsidRDefault="000B5B84" w:rsidP="003B6A60">
       <w:pPr>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:spacing w:before="840"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidR="00E532B4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The o</w:t>
       </w:r>
       <w:r w:rsidR="007B1176" w:rsidRPr="009A15CC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -843,69 +1278,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and approved</w:t>
       </w:r>
       <w:r w:rsidR="00E532B4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00102FEF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008037DB" w:rsidRDefault="008037DB" w:rsidP="008037DB">
+    <w:p w14:paraId="38381FC4" w14:textId="35D0812C" w:rsidR="007B1176" w:rsidRPr="009A15CC" w:rsidRDefault="008037DB" w:rsidP="003B6A60">
       <w:pPr>
+        <w:spacing w:before="1080"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28F96A8F" wp14:editId="0379BE2E">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28F96A8F" wp14:editId="0379BE2E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-19050</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>168910</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6810375" cy="0"/>
                 <wp:effectExtent l="57150" t="38100" r="47625" b="95250"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Straight Connector 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6810375" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
@@ -913,132 +1349,120 @@
                         <a:lnRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="3305A0A3" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-1.5pt,13.3pt" to="534.75pt,13.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgh8i2uAEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKsWFZR0z10BRcE&#10;FQs/wOuMGwvbY41NP/49Y7fNIkB7QFwcj/3em3njyer+6J3YAyWLYZDLRSsFBI2jDbtBfvv6/s2d&#10;FCmrMCqHAQZ5giTv169frQ6xhw4ndCOQYJGQ+kMc5JRz7Jsm6Qm8SguMEPjSIHmVOaRdM5I6sLp3&#10;Tde2t80BaYyEGlLi04fzpVxXfWNA58/GJMjCDZJry3Wluj6VtVmvVL8jFSerL2Wof6jCKxs46Sz1&#10;oLISP8j+IeWtJkxo8kKjb9AYq6F6YDfL9jc3j5OKUL1wc1Kc25T+n6z+tN+SsOMgOymC8vxEj5mU&#10;3U1ZbDAEbiCS6EqfDjH1DN+ELV2iFLdUTB8N+fJlO+JYe3uaewvHLDQf3t4t25t3b6XQ17vmmRgp&#10;5Q+AXpTNIJ0Nxbbq1f5jypyMoVcIB6WQc+q6yycHBezCFzBshZPdVHYdItg4EnvFzz9+XxYbrFWR&#10;hWKsczOpfZl0wRYa1MGaid3LxBldM2LIM9HbgPQ3cj5eSzVn/NX12Wux/YTjqT5EbQdPR3V2meQy&#10;fr/Glf78v61/AgAA//8DAFBLAwQUAAYACAAAACEAF24Xjd4AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VI3FonAaw0xKkQEnClKRLqzY03PxCvo9hpQ58eVz3AcXZWM9/k69n0&#10;7ICj6yxJiJcRMKTK6o4aCR/bl0UKzHlFWvWWUMIPOlgX11e5yrQ90gYPpW9YCCGXKQmt90PGuata&#10;NMot7YAUvNqORvkgx4brUR1DuOl5EkWCG9VRaGjVgM8tVt/lZCSIVHzG9X2ZnOLptX7fpdu3zddJ&#10;ytub+ekRmMfZ/z3DGT+gQxGY9nYi7VgvYXEXpngJiRDAzn4kVg/A9pcLL3L+f0HxCwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACCHyLa4AQAAtwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABduF43eAAAACQEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="3pt">
+              <v:line w14:anchorId="0E657FBF" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-1.5pt,13.3pt" to="534.75pt,13.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC11TyInAEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC815Id5AHBcg4JmkvQ&#10;Bnl8AEMtLSIklyAZS/77LGlbDtoihyIXio+Z2Z3d1fJ6tIZtIESNruXzWc0ZOImdduuWvzz//HHF&#10;WUzCdcKgg5ZvIfLr1enJcvANLLBH00FgJOJiM/iW9yn5pqqi7MGKOEMPjh4VBisSHcO66oIYSN2a&#10;alHXF9WAofMBJcRIt7e7R74q+kqBTL+VipCYaTnllsoayvqa12q1FM06CN9ruU9D/EcWVmhHQSep&#10;W5EEew/6LymrZcCIKs0k2gqV0hKKB3Izr/9w89QLD8ULFSf6qUzx+2Tlr82NewhUhsHHJvqHkF2M&#10;Ktj8pfzYWIq1nYoFY2KSLi+u5vXZ5Tln8vBWHYk+xHQHaFnetNxol32IRmzuY6JgBD1A6HAMXXZp&#10;ayCDjXsExXRHwc4Ku0wF3JjANoL62b3Nc/9IqyAzRWljJlL9NWmPzTQokzIRF18TJ3SJiC5NRKsd&#10;hn+R03hIVe3wB9c7r9n2K3bb0ohSDmp3cbYfzTxPn8+FfvyBVh8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQAXbheN3gAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcWicBrDTEqRAS&#10;cKUpEurNjTc/EK+j2GlDnx5XPcBxdlYz3+Tr2fTsgKPrLEmIlxEwpMrqjhoJH9uXRQrMeUVa9ZZQ&#10;wg86WBfXV7nKtD3SBg+lb1gIIZcpCa33Q8a5q1o0yi3tgBS82o5G+SDHhutRHUO46XkSRYIb1VFo&#10;aNWAzy1W3+VkJIhUfMb1fZmc4um1ft+l27fN10nK25v56RGYx9n/PcMZP6BDEZj2diLtWC9hcRem&#10;eAmJEMDOfiRWD8D2lwsvcv5/QfELAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtdU8iJwB&#10;AACIAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAF24X&#10;jd4AAAAJAQAADwAAAAAAAAAAAAAAAAD2AwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" strokecolor="black [3200]" strokeweight="3pt">
                 <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="007B1176" w:rsidRPr="009A15CC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature of </w:t>
+      </w:r>
+      <w:r w:rsidR="009A15CC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Applicant Authorizing Official or Project Coordinator/Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1176" w:rsidRPr="009A15CC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007B1176" w:rsidRPr="009A15CC" w:rsidRDefault="007B1176" w:rsidP="00506697">
+    <w:p w14:paraId="1837D8A7" w14:textId="77777777" w:rsidR="0068764E" w:rsidRDefault="0068764E" w:rsidP="00511CF8">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...38 lines deleted...]
-        </w:rPr>
+        <w:spacing w:before="720" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="0068764E" w:rsidSect="0068764E">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E375BF" w:rsidRPr="009A15CC" w:rsidRDefault="00E375BF" w:rsidP="00506697">
+    <w:p w14:paraId="148D0CD0" w14:textId="0F0B23FC" w:rsidR="007B1176" w:rsidRDefault="001B7237" w:rsidP="00511CF8">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...9 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="720" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D065171" wp14:editId="766F46E5">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7D065171" wp14:editId="766F46E5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-9525</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>222885</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6810375" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="19050"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6810375" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="12700"/>
@@ -1048,166 +1472,276 @@
                         <a:lnRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="5AFCEBB7" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-.75pt,17.55pt" to="535.5pt,17.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj+usrxAEAANYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IdNAkEyzk4aC9F&#10;azTtBzDU0iLKF5asJf99l5SsBG2RQ5ALxcfM7szuans3WsNOgFF71/L1quYMnPSddseW//zx6cMt&#10;ZzEJ1wnjHbT8DJHf7d6/2w6hgY3vvekAGQVxsRlCy/uUQlNVUfZgRVz5AI4elUcrEh3xWHUoBopu&#10;TbWp6+tq8NgF9BJipNv76ZHvSnylQKZvSkVIzLSctKWyYlkf81rttqI5ogi9lrMM8QoVVmhHSZdQ&#10;9yIJ9hv1P6GsluijV2klva28UlpC8UBu1vVfbh56EaB4oeLEsJQpvl1Y+fV0QKY76h1nTlhq0UNC&#10;oY99YnvvHBXQI1vnOg0hNgTfuwPOpxgOmE2PCm3+kh02ltqel9rCmJiky+vbdX1185EzeXmrnogB&#10;Y/oM3rK8abnRLtsWjTh9iYmSEfQCydfGsYEEb27quYFQOj1js85JWdmls4GJ9B0UOSUtVyV4mTHY&#10;G2QnQdPR/SouKZVxhMwUpY1ZSPXLpBmbaZOahbh5mbigS0bv0kK02nn8HzmNF6lqwlOFnnnN20ff&#10;nUufygMNTyniPOh5Op+fC/3pd9z9AQAA//8DAFBLAwQUAAYACAAAACEAjGRxBN4AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9B2uRuLWOCy0oxKkqJIRyAKmFS29uvDgR9jrEbhL+&#10;Hlcc6HFnRrNvis3kLBuwD60nCWKRAUOqvW7JSPh4f54/AAtRkVbWE0r4wQCbcnZVqFz7kXY47KNh&#10;qYRCriQ0MXY556Fu0Kmw8B1S8j5971RMZ2+47tWYyp3lyyxbc6daSh8a1eFTg/XX/uQkeG2+X4ft&#10;nRgr/3I42K56q0wl5c31tH0EFnGK/2E44yd0KBPT0Z9IB2YlzMUqJSXcrgSws5/dizTu+KfwsuCX&#10;C8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGP66yvEAQAA1gMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIxkcQTeAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="1pt"/>
+              <v:line w14:anchorId="2775B7A6" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-.75pt,17.55pt" to="535.5pt,17.55pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRckNBqQEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvRfYfxB0b+ykWFsYcXpo0V2K&#10;rdjaH6DKVCxUX6DU2Pn3oxTHKbahh6EXWhL5yPdIen0zWsN2gFF71/LlouYMnPSddtuWPz/dn19z&#10;FpNwnTDeQcv3EPnN5svZeggNrHzvTQfIKImLzRBa3qcUmqqKsgcr4sIHcORUHq1IdMVt1aEYKLs1&#10;1aquL6vBYxfQS4iRXu8OTr4p+ZUCmX4oFSEx03LilorFYl+yrTZr0WxRhF7LiYb4DxZWaEdF51R3&#10;Ign2hvqvVFZL9NGrtJDeVl4pLaFoIDXL+g81v3oRoGih5sQwtyl+Xlr5fXfrHpHaMITYxPCIWcWo&#10;0OYv8WNjadZ+bhaMiUl6vLxe1hdXXzmTR191AgaM6Rt4y/Kh5Ua7rEM0YvcQExWj0GNIfjaODbQ9&#10;q6t6mgiU0U2xJ2bllPYGDqCfoJjuiMtFSV6WBm4Nsp2gcXevyzxeKmUcRWaI0sbMoPpj0BSbYQc2&#10;M3D1MXCOLhW9SzPQaufxX+A0HqmqQzzRfqc1H198ty9zKg7ahqJs2ty8bu/vBX76vza/AQAA//8D&#10;AFBLAwQUAAYACAAAACEAjGRxBN4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j9&#10;B2uRuLWOCy0oxKkqJIRyAKmFS29uvDgR9jrEbhL+Hlcc6HFnRrNvis3kLBuwD60nCWKRAUOqvW7J&#10;SPh4f54/AAtRkVbWE0r4wQCbcnZVqFz7kXY47KNhqYRCriQ0MXY556Fu0Kmw8B1S8j5971RMZ2+4&#10;7tWYyp3lyyxbc6daSh8a1eFTg/XX/uQkeG2+X4ftnRgr/3I42K56q0wl5c31tH0EFnGK/2E44yd0&#10;KBPT0Z9IB2YlzMUqJSXcrgSws5/dizTu+KfwsuCXC8pfAAAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAJFyQ0GpAQAApwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAIxkcQTeAAAACQEAAA8AAAAAAAAAAAAAAAAAAwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAOBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="1pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00154074">
-[...16 lines deleted...]
-      </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:alias w:val="Name "/>
           <w:tag w:val="Name "/>
           <w:id w:val="-2016453439"/>
           <w:lock w:val="sdtLocked"/>
           <w:placeholder>
             <w:docPart w:val="038D4CF1DDBE46C18D29B14939742E9B"/>
           </w:placeholder>
-          <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:bookmarkStart w:id="2" w:name="_GoBack"/>
-          <w:r w:rsidR="00F6247A" w:rsidRPr="00432F41">
+          <w:bookmarkStart w:id="10" w:name="TextField_0010"/>
+          <w:r w:rsidR="007E7D6A">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
-              <w:color w:val="FF0000"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin">
+              <w:ffData>
+                <w:name w:val="TextField_0010"/>
+                <w:enabled/>
+                <w:calcOnExit w:val="0"/>
+                <w:helpText w:type="text" w:val="&lt;Name of Applicant Authorizing Official or Project Coordinator/Manager&gt;"/>
+                <w:statusText w:type="text" w:val="&lt;Name of Applicant Authorizing Official or Project Coordinator/Manager&gt;"/>
+                <w:textInput>
+                  <w:default w:val="&lt;Name of Applicant Authorizing Official or Project Coordinator/Manager&gt;"/>
+                </w:textInput>
+              </w:ffData>
+            </w:fldChar>
+          </w:r>
+          <w:r w:rsidR="007E7D6A">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+          </w:r>
+          <w:r w:rsidR="007E7D6A">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+          </w:r>
+          <w:r w:rsidR="007E7D6A">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="007E7D6A">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:noProof/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>&lt;Name of Applicant Authorizing Official or Project Coordinator/Manager&gt;</w:t>
           </w:r>
-          <w:bookmarkEnd w:id="2"/>
+          <w:r w:rsidR="007E7D6A">
+            <w:rPr>
+              <w:rFonts w:cs="Times New Roman"/>
+              <w:sz w:val="24"/>
+              <w:szCs w:val="24"/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+          <w:bookmarkEnd w:id="10"/>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00F6247A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00154074">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
-      <w:sdt>
-[...28 lines deleted...]
-      </w:sdt>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0011"/>
+            <w:enabled w:val="0"/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="DATE 7/21/2026"/>
+            <w:statusText w:type="text" w:val="DATE 7/21/2026"/>
+            <w:textInput>
+              <w:type w:val="currentDate"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="11" w:name="TextField_0011"/>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> DATE  </w:instrText>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00F6023D">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText>8/10/2026</w:instrText>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7/21/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7D6A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="001B7237" w:rsidRDefault="001B7237" w:rsidP="00154074">
+    <w:p w14:paraId="317F2CE6" w14:textId="77777777" w:rsidR="0068764E" w:rsidRDefault="0068764E" w:rsidP="003B6A60">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:sectPr w:rsidR="0068764E" w:rsidSect="0068764E">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="0" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001F6A24" w:rsidRDefault="001F6A24" w:rsidP="001F6A24">
+    <w:p w14:paraId="389B3ECF" w14:textId="26FBD009" w:rsidR="001F6A24" w:rsidRDefault="001F6A24" w:rsidP="003B6A60">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:before="240" w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E375BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">print, sign, scan and </w:t>
       </w:r>
@@ -1216,684 +1750,583 @@
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">submit this request for extension to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">the LRTF Program Administrator </w:t>
       </w:r>
       <w:r w:rsidRPr="00E375BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00967264">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>lrtf.support@iowadot.us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E375BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Upon review you will receive </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="0068764E">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">notification if it has been granted </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E375BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>or deni</w:t>
+        <w:t xml:space="preserve">Upon review you will receive </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ed</w:t>
+        <w:t xml:space="preserve">notification if it has been granted </w:t>
       </w:r>
       <w:r w:rsidRPr="00E375BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> by email and/or US Mail.</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t>or deni</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E375BF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by email and/or US Mail.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00904B55" w:rsidRPr="00E375BF" w:rsidSect="001B7237">
-      <w:footerReference w:type="default" r:id="rId8"/>
+    <w:sectPr w:rsidR="001F6A24" w:rsidSect="0068764E">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="0" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009E1EAA" w:rsidRDefault="009E1EAA" w:rsidP="004C68C0">
+    <w:p w14:paraId="48A5C5B1" w14:textId="77777777" w:rsidR="002369B8" w:rsidRDefault="002369B8" w:rsidP="004C68C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009E1EAA" w:rsidRDefault="009E1EAA" w:rsidP="004C68C0">
+    <w:p w14:paraId="3AEAA4B6" w14:textId="77777777" w:rsidR="002369B8" w:rsidRDefault="002369B8" w:rsidP="004C68C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-87082002"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1683542148"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w:rsidR="001B7237" w:rsidRDefault="001B7237" w:rsidP="001B7237">
+          <w:p w14:paraId="53B0EC6F" w14:textId="77777777" w:rsidR="001B7237" w:rsidRDefault="001B7237" w:rsidP="003B6A60">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
+              <w:ind w:right="4320"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EC5D921" wp14:editId="17279537">
-[...6 lines deleted...]
-                  </wp:positionV>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EC5D921" wp14:editId="4F572F73">
                   <wp:extent cx="2152650" cy="2152650"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
-                  <wp:wrapNone/>
-                  <wp:docPr id="3" name="Picture 3"/>
+                  <wp:docPr id="3" name="Picture 3" descr="Logo of Iowa Living Roadway Trust Fund "/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="ILRTF Logo Full color.tif"/>
+                          <pic:cNvPr id="3" name="Picture 3" descr="Logo of Iowa Living Roadway Trust Fund "/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId1" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2152650" cy="2152650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
-                  <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-                </wp:anchor>
+                </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B7237" w:rsidRDefault="001B7237" w:rsidP="001B7237">
+          <w:p w14:paraId="77C7DCD2" w14:textId="67138F93" w:rsidR="003B6A60" w:rsidRDefault="003B6A60" w:rsidP="0004761B">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1140"/>
                 <w:tab w:val="right" w:pos="10800"/>
               </w:tabs>
             </w:pPr>
             <w:r>
-              <w:tab/>
+              <w:t>2019-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="496F4AB7" w14:textId="01232645" w:rsidR="003B6A60" w:rsidRDefault="003B6A60" w:rsidP="003B6A60">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4680"/>
+                <w:tab w:val="clear" w:pos="9360"/>
+                <w:tab w:val="left" w:pos="3672"/>
+                <w:tab w:val="center" w:pos="7344"/>
+              </w:tabs>
+              <w:ind w:firstLine="9360"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
-              <w:tab/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001B7237" w:rsidRDefault="001B7237" w:rsidP="001B7237">
+          <w:p w14:paraId="23E4A720" w14:textId="65A87A7D" w:rsidR="001B7237" w:rsidRDefault="00F6023D" w:rsidP="003B6A60">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1140"/>
                 <w:tab w:val="right" w:pos="10800"/>
               </w:tabs>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="001B7237" w:rsidRDefault="001B7237" w:rsidP="001B7237">
-[...200 lines deleted...]
-          </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="001B7237" w:rsidRDefault="001B7237" w:rsidP="001B7237">
-[...8 lines deleted...]
-  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009E1EAA" w:rsidRDefault="009E1EAA" w:rsidP="004C68C0">
+    <w:p w14:paraId="160EE3DB" w14:textId="77777777" w:rsidR="002369B8" w:rsidRDefault="002369B8" w:rsidP="004C68C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009E1EAA" w:rsidRDefault="009E1EAA" w:rsidP="004C68C0">
+    <w:p w14:paraId="6AB63EC1" w14:textId="77777777" w:rsidR="002369B8" w:rsidRDefault="002369B8" w:rsidP="004C68C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="dF7oOZf3IfVVgKNi5EcCjlpSQNzaV3iwCWW2Nue060bc3FBZFMpPFlO2HYMLjd7FZP/snedkx/y5oOPQ+G9sUQ==" w:salt="NyQsV6wxTM6/zC3DjN+z+A=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDYyMjA1MTY2M7W0BNKGlko6SsGpxcWZ+XkgBYa1AGPD1P0sAAAA"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="007B1176"/>
+    <w:rsid w:val="000712F4"/>
     <w:rsid w:val="000B5B84"/>
     <w:rsid w:val="00102FEF"/>
     <w:rsid w:val="00154074"/>
     <w:rsid w:val="00181040"/>
     <w:rsid w:val="00192561"/>
+    <w:rsid w:val="0019653C"/>
     <w:rsid w:val="001B7237"/>
     <w:rsid w:val="001F6A24"/>
     <w:rsid w:val="002039C4"/>
+    <w:rsid w:val="002369B8"/>
     <w:rsid w:val="00265216"/>
+    <w:rsid w:val="003468E1"/>
+    <w:rsid w:val="003B6A60"/>
     <w:rsid w:val="00423426"/>
     <w:rsid w:val="00432F41"/>
     <w:rsid w:val="0047578A"/>
     <w:rsid w:val="004C68C0"/>
     <w:rsid w:val="004E27BD"/>
     <w:rsid w:val="00506697"/>
+    <w:rsid w:val="00511CF8"/>
     <w:rsid w:val="005419F1"/>
+    <w:rsid w:val="0068764E"/>
+    <w:rsid w:val="00693136"/>
     <w:rsid w:val="006A2C75"/>
     <w:rsid w:val="006D0961"/>
     <w:rsid w:val="006D1A9C"/>
+    <w:rsid w:val="007011F2"/>
     <w:rsid w:val="007053BB"/>
     <w:rsid w:val="007B1176"/>
     <w:rsid w:val="007C66BC"/>
+    <w:rsid w:val="007E7D6A"/>
     <w:rsid w:val="008037DB"/>
     <w:rsid w:val="00813CAA"/>
     <w:rsid w:val="00837904"/>
     <w:rsid w:val="00902361"/>
     <w:rsid w:val="00904B55"/>
+    <w:rsid w:val="0096688C"/>
     <w:rsid w:val="009A15CC"/>
     <w:rsid w:val="009E1EAA"/>
     <w:rsid w:val="00A96B42"/>
     <w:rsid w:val="00AE3C84"/>
+    <w:rsid w:val="00B17E1B"/>
     <w:rsid w:val="00B24149"/>
+    <w:rsid w:val="00BC04FC"/>
     <w:rsid w:val="00BD0843"/>
     <w:rsid w:val="00BD2493"/>
     <w:rsid w:val="00BE2CBE"/>
     <w:rsid w:val="00C37C6D"/>
     <w:rsid w:val="00C40FA1"/>
     <w:rsid w:val="00CC3C68"/>
+    <w:rsid w:val="00D01E44"/>
+    <w:rsid w:val="00D35C62"/>
     <w:rsid w:val="00D67B52"/>
     <w:rsid w:val="00DF527F"/>
+    <w:rsid w:val="00E26A5B"/>
     <w:rsid w:val="00E3251D"/>
     <w:rsid w:val="00E375BF"/>
     <w:rsid w:val="00E532B4"/>
     <w:rsid w:val="00E62177"/>
+    <w:rsid w:val="00E92729"/>
     <w:rsid w:val="00F01409"/>
+    <w:rsid w:val="00F6023D"/>
     <w:rsid w:val="00F6247A"/>
     <w:rsid w:val="00FD671D"/>
     <w:rsid w:val="00FE0318"/>
     <w:rsid w:val="00FE48C7"/>
     <w:rsid w:val="00FE64A2"/>
     <w:rsid w:val="00FF6C71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="7B6B0C11"/>
+  <w15:docId w15:val="{06A49DA6-3303-4898-B15E-B1045FCE9E74}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2004,51 +2437,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2225,54 +2658,76 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="003B6A60"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:caps/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
@@ -2371,566 +2826,284 @@
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="004C68C0"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="001B7237"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="003B6A60"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:caps/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lrtf.support@iowadot.us" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lrtf.support@iowadot.us" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
-    <w:docPart>
-[...118 lines deleted...]
-    </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="73744F58F35B497D83CB779A11650F38"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3AF060A1-B25D-4DB0-A780-24D7CAF661DE}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="002B6197" w:rsidRDefault="008E2E89" w:rsidP="008E2E89">
           <w:pPr>
             <w:pStyle w:val="73744F58F35B497D83CB779A11650F3824"/>
           </w:pPr>
           <w:r w:rsidRPr="000B5B84">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>&lt;Grant Recipient Name&gt;</w:t>
-          </w:r>
-[...128 lines deleted...]
-            <w:t>&lt;LRTF Project Number&gt;</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="038D4CF1DDBE46C18D29B14939742E9B"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{1F4D21F9-D4A9-4101-ABA3-AF51DF1EB965}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00C601CF" w:rsidRDefault="008E2E89" w:rsidP="008E2E89">
           <w:pPr>
             <w:pStyle w:val="038D4CF1DDBE46C18D29B14939742E9B13"/>
           </w:pPr>
           <w:r w:rsidRPr="00432F41">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
               <w:color w:val="FF0000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>&lt;Name of Applicant Authorizing Official or Project Coordinator/Manager&gt;</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
-    <w:docPart>
-[...54 lines deleted...]
-    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00120663"/>
+    <w:rsid w:val="00007770"/>
+    <w:rsid w:val="000712F4"/>
     <w:rsid w:val="00120663"/>
     <w:rsid w:val="002B6197"/>
     <w:rsid w:val="00404FB7"/>
     <w:rsid w:val="00490B8A"/>
     <w:rsid w:val="0053431E"/>
     <w:rsid w:val="00562401"/>
+    <w:rsid w:val="00693136"/>
     <w:rsid w:val="007A6F0E"/>
     <w:rsid w:val="007B2459"/>
     <w:rsid w:val="008E2E89"/>
+    <w:rsid w:val="0096688C"/>
     <w:rsid w:val="0099430A"/>
     <w:rsid w:val="00A6602D"/>
     <w:rsid w:val="00B01F56"/>
+    <w:rsid w:val="00C30CA5"/>
     <w:rsid w:val="00C601CF"/>
     <w:rsid w:val="00E84CD4"/>
     <w:rsid w:val="00ED0227"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3041,51 +3214,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3262,2585 +3435,112 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="008E2E89"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A22A9753C55D452CA056AF68CF94384E">
-[...2444 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="73744F58F35B497D83CB779A11650F3824">
     <w:name w:val="73744F58F35B497D83CB779A11650F3824"/>
-    <w:rsid w:val="008E2E89"/>
-[...19 lines deleted...]
-    <w:name w:val="0B34F6CA52264C3BA7CA0EDB36FCF49E19"/>
     <w:rsid w:val="008E2E89"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="038D4CF1DDBE46C18D29B14939742E9B13">
     <w:name w:val="038D4CF1DDBE46C18D29B14939742E9B13"/>
     <w:rsid w:val="008E2E89"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CA0ACBBF7A2C4979922F66000274EBB725">
-[...5 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -6091,81 +3791,363 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010012CCF345076DDE44A97C35D49A334E81" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8f127ce6526f95c2aa1410035fc27981">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="30bede8f-9c18-40a2-9977-809305347d02" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="96be6c2a42e0d88dffbad8ebdadade66" ns2:_="">
+    <xsd:import namespace="30bede8f-9c18-40a2-9977-809305347d02"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="30bede8f-9c18-40a2-9977-809305347d02" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="08a9bb23-0875-4998-8f1c-70e8d439cd6c" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="30bede8f-9c18-40a2-9977-809305347d02">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6C1CF39-5674-42E2-B642-493F7E0E6F61}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC79266E-7D99-431A-85A3-31B7C849DD31}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="30bede8f-9c18-40a2-9977-809305347d02"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBBE03C1-C781-40BB-B7CF-DCD5D545424A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3E23340-ECC4-4AB1-B2BF-84C1E9207990}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="30bede8f-9c18-40a2-9977-809305347d02"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>176</Words>
-  <Characters>1005</Characters>
+  <Words>184</Words>
+  <Characters>1054</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>REQUEST FOR A CHANGE IN SCOPE OR BUDGET FOR LRTF FUNDING</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>Iowa Living Roadway Trust Fund </Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1179</CharactersWithSpaces>
+  <CharactersWithSpaces>1236</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:title>REQUEST FOR A CHANGE IN SCOPE OR BUDGET FOR LRTF FUNDING</dc:title>
+  <dc:subject>REQUEST FOR A CHANGE IN SCOPE OR BUDGET FOR LRTF FUNDING</dc:subject>
+  <dc:creator>Iowa Living Roadway Trust Fund </dc:creator>
+  <cp:keywords>Accessiblity Verfied</cp:keywords>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010012CCF345076DDE44A97C35D49A334E81</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SetDate">
+    <vt:lpwstr>2026-08-10T14:08:32Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SiteId">
+    <vt:lpwstr>a1e65fcc-32fa-4fdd-8692-0cc2eb06676e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ActionId">
+    <vt:lpwstr>7fa04c9b-124b-443f-a643-d134f15560ba</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>