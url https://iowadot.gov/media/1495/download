--- v0 (2025-10-21)
+++ v1 (2026-08-15)
@@ -1,2214 +1,2285 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="tiff" ContentType="image/tiff"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:tbl>
-[...1013 lines deleted...]
-    <w:p w14:paraId="0D38808B" w14:textId="77777777" w:rsidR="00A41B4E" w:rsidRDefault="00A41B4E" w:rsidP="007B1176">
+    <w:p w14:paraId="2EC256F8" w14:textId="0F2CCD32" w:rsidR="00A345A8" w:rsidRPr="00D527E4" w:rsidRDefault="00A345A8" w:rsidP="00D527E4">
       <w:pPr>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D527E4">
+        <w:t>lrtf Quarterly Report</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F21102C" w14:textId="77777777" w:rsidR="00D527E4" w:rsidRDefault="00D527E4" w:rsidP="00A345A8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5328"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D527E4" w:rsidSect="00A345A8">
+          <w:headerReference w:type="default" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="first" r:id="rId12"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="615" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BA8165C" w14:textId="77777777" w:rsidR="007B1176" w:rsidRDefault="00A92291" w:rsidP="007B1176">
+    <w:p w14:paraId="602EB8F7" w14:textId="3BACD421" w:rsidR="00A345A8" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5328"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>REPORT:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00452B8E">
+        <w:t>DATE:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Date"/>
+          <w:tag w:val="Date"/>
+          <w:id w:val="-404690034"/>
+          <w:placeholder>
+            <w:docPart w:val="1C62BE1A99954C43A504FD4214EAFEB8"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="M/d/yyyy"/>
+            <w:lid w:val="en-US"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00D527E4" w:rsidRPr="000B5B84">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t>Click here to enter a date.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
+        <w:t>RECIPIENT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A15CC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF5050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0001"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="RECIPIENT: Click here to enter text."/>
+            <w:statusText w:type="text" w:val="RECIPIENT: Click here to enter text."/>
+            <w:textInput>
+              <w:default w:val="Click here to enter text."/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="TextField_0001"/>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF5050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF5050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF5050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="FF5050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>Click here to enter text.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF5050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:sdt>
-[...17 lines deleted...]
-          <w:pPr>
+    <w:p w14:paraId="51E8BD50" w14:textId="0A4B39EA" w:rsidR="00D527E4" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5328"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009A15CC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PROJECT NUMBER:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0002"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="PROJECT NUMBER: Click here to enter text."/>
+            <w:statusText w:type="text" w:val="PROJECT NUMBER: Click here to enter text."/>
+            <w:textInput>
+              <w:default w:val="Click here to enter text."/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="TextField_0002"/>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>Click here to enter text.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>PROJECT NAME:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0003"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="PROJECT NAME: Click here to enter text."/>
+            <w:statusText w:type="text" w:val="PROJECT NAME: Click here to enter text."/>
+            <w:textInput>
+              <w:default w:val="Click here to enter text."/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="TextField_0003"/>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>Click here to enter text.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+    </w:p>
+    <w:p w14:paraId="57CA09C6" w14:textId="4FCDD575" w:rsidR="00A345A8" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5328"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PROJECT END DATE:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="-2033481637"/>
+          <w:placeholder>
+            <w:docPart w:val="9195B415D7E748AFB1E1C4540FB95E57"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="M/d/yyyy"/>
+            <w:lid w:val="en-US"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:color w:val="ED0000"/>
+          </w:rPr>
+        </w:sdtEndPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="0032045B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="ED0000"/>
+            </w:rPr>
+            <w:t>Click here to select a date.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="009A15CC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LRTF AWARD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AMOUNT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A15CC">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0004"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="LRTF AWARD AMOUNT: Click here to enter text."/>
+            <w:statusText w:type="text" w:val="LRTF AWARD AMOUNT: Click here to enter text."/>
+            <w:textInput>
+              <w:default w:val="Click here to enter text."/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="3" w:name="TextField_0004"/>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>Click here to enter text.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p w14:paraId="7CE5D8B4" w14:textId="1C2A4F2E" w:rsidR="00A345A8" w:rsidRPr="009A15CC" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>HAS THIS PROJECT RECEIVED AN EXTENSION OR CHANGE IN SCOPE OR BUDGET?</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:id w:val="1366951392"/>
+          <w:placeholder>
+            <w:docPart w:val="2A04CEA8AAFB429AAE51D9EF878FB8C3"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:dropDownList>
+            <w:listItem w:value="Choose an item."/>
+            <w:listItem w:displayText="Yes" w:value="Yes"/>
+            <w:listItem w:displayText="No" w:value="No"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="0032045B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="ED0000"/>
+            </w:rPr>
+            <w:t>Choose Yes or No.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="1487BE42" w14:textId="77777777" w:rsidR="00D527E4" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D6204E">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>If yes, please ensure that the dates/numbers in this report are reflective of those changes</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1080972B" w14:textId="45E126C2" w:rsidR="00A345A8" w:rsidRPr="006572D6" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5328"/>
+        </w:tabs>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>CALENDAR YEAR OF REPORTING:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="00FE007A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0005"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="CALENDAR YEAR OF REPORTING: Enter the year."/>
+            <w:statusText w:type="text" w:val="CALENDAR YEAR OF REPORTING: Enter the year."/>
+            <w:textInput>
+              <w:default w:val="Enter the year."/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="TextField_0005"/>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="00FE007A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="00FE007A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="00FE007A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="00FE007A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>Enter the year.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="00FE007A">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="ED0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>TIME PERIOD FOR REPORTING:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:color w:val="ED0000"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Time Period"/>
+          <w:tag w:val="Time Period"/>
+          <w:id w:val="-1241628719"/>
+          <w:placeholder>
+            <w:docPart w:val="790673552F4D4526B9F1A5B97B8060CD"/>
+          </w:placeholder>
+          <w:dropDownList>
+            <w:listItem w:displayText="January 1 - March 31 (Q1)" w:value="January 1 - March 31 (Q1)"/>
+            <w:listItem w:displayText="April 1 - June 30 (Q2)" w:value="April 1 - June 30 (Q2)"/>
+            <w:listItem w:displayText="July 1 - September 30 (Q3)" w:value="July 1 - September 30 (Q3)"/>
+            <w:listItem w:displayText="October 1 - December 31 (Q4)" w:value="October 1 - December 31 (Q4)"/>
+          </w:dropDownList>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="0032045B">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
+              <w:color w:val="ED0000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-          </w:pPr>
-          <w:r w:rsidRPr="00DF00FE">
+            <w:t xml:space="preserve">Select </w:t>
+          </w:r>
+          <w:proofErr w:type="gramStart"/>
+          <w:r w:rsidRPr="0032045B">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
-              <w:color w:val="FF0000"/>
+              <w:color w:val="ED0000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
-            <w:t>Describe in detail the progress made toward completion of the project, including tasks and deliverables during this time period.  (The report will format to additional pages as needed.  Please include/attach supplemental materials to the email upon submission if applicable</w:t>
+            <w:t>a time period</w:t>
           </w:r>
-          <w:r w:rsidR="00915F74">
+          <w:proofErr w:type="gramEnd"/>
+          <w:r w:rsidRPr="0032045B">
             <w:rPr>
               <w:rFonts w:cs="Times New Roman"/>
-              <w:color w:val="FF0000"/>
+              <w:color w:val="ED0000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:t>.</w:t>
           </w:r>
-          <w:r w:rsidRPr="00DF00FE">
-[...10 lines deleted...]
-    </w:sdt>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="54708236" w14:textId="0E2A6D66" w:rsidR="00A345A8" w:rsidRPr="00A345A8" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006572D6">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FI</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A92291">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NAL REPORT</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CheckBox_0001"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="FINAL REPORT:  *(a compilation of all information from prior Quarterly Reports)"/>
+            <w:statusText w:type="text" w:val="FINAL REPORT:  *(a compilation of all information from prior Quarterly Reports)"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="CheckBox_0001"/>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A6155">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(a compilation of all information from prior Quarterly Reports)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D38808B" w14:textId="744386D1" w:rsidR="00A41B4E" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+      <w:pPr>
+        <w:spacing w:after="600"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SUBSTANTIAL COMPLETION CERTIFICATION LETTER ATTACHED </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FE3A13">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(if final)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="CheckBox_0002"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="SUBSTANTIAL COMPLETION CERTIFICATION LETTER ATTACHED (if final): "/>
+            <w:statusText w:type="text" w:val="SUBSTANTIAL COMPLETION CERTIFICATION LETTER ATTACHED (if final): "/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="6" w:name="CheckBox_0002"/>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="6"/>
+    </w:p>
+    <w:p w14:paraId="5AFC12CB" w14:textId="77777777" w:rsidR="00D527E4" w:rsidRDefault="00D527E4" w:rsidP="007B1176">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D527E4" w:rsidSect="00D527E4">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="615" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BA8165C" w14:textId="6D99C207" w:rsidR="007B1176" w:rsidRDefault="00A92291" w:rsidP="007B1176">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>REPORT:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B963EA7" w14:textId="77777777" w:rsidR="00D527E4" w:rsidRDefault="00D527E4" w:rsidP="000F49F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF5050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D527E4" w:rsidSect="00D527E4">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="615" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A6E944D" w14:textId="6BD42B96" w:rsidR="000F49F9" w:rsidRDefault="00D527E4" w:rsidP="000F49F9">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TextField_0006"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="period. (The report will format to additional pages as needed. Please include/attach supplemental materials to the email upon submis"/>
+            <w:statusText w:type="text" w:val="Describe in detail the progress made toward completion of the project, including tasks and deliverables during this time (F1 for more)"/>
+            <w:textInput>
+              <w:default w:val="Describe in detail the progress made toward completion of the project, including tasks and deliverables during this time period.  (The report will format to additional pages as needed.  Please include/attach supplemental materials to the email upon submis"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="7" w:name="TextField_0006"/>
+      <w:r w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>Describe in detail the progress made toward completion of the project, including tasks and deliverables during this time period.  (The report will format to additional pages as needed.  Please include/attach supplemental materials to the email upon submis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="E02525"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="7"/>
+    </w:p>
     <w:p w14:paraId="4F3C0F62" w14:textId="77777777" w:rsidR="008037DB" w:rsidRDefault="008037DB" w:rsidP="008037DB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2ECBC41D" wp14:editId="5A2F4E65">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2ECBC41D" wp14:editId="0549E77C">
                 <wp:extent cx="6810375" cy="0"/>
-                <wp:effectExtent l="57150" t="38100" r="47625" b="95250"/>
-                <wp:wrapNone/>
+                <wp:effectExtent l="57150" t="38100" r="66675" b="95250"/>
                 <wp:docPr id="2" name="Straight Connector 2"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6810375" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelV relativeFrom="margin">
-[...2 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="2C1C8392" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-1.5pt,13.3pt" to="534.75pt,13.3pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAgh8i2uAEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadKsWFZR0z10BRcE&#10;FQs/wOuMGwvbY41NP/49Y7fNIkB7QFwcj/3em3njyer+6J3YAyWLYZDLRSsFBI2jDbtBfvv6/s2d&#10;FCmrMCqHAQZ5giTv169frQ6xhw4ndCOQYJGQ+kMc5JRz7Jsm6Qm8SguMEPjSIHmVOaRdM5I6sLp3&#10;Tde2t80BaYyEGlLi04fzpVxXfWNA58/GJMjCDZJry3Wluj6VtVmvVL8jFSerL2Wof6jCKxs46Sz1&#10;oLISP8j+IeWtJkxo8kKjb9AYq6F6YDfL9jc3j5OKUL1wc1Kc25T+n6z+tN+SsOMgOymC8vxEj5mU&#10;3U1ZbDAEbiCS6EqfDjH1DN+ELV2iFLdUTB8N+fJlO+JYe3uaewvHLDQf3t4t25t3b6XQ17vmmRgp&#10;5Q+AXpTNIJ0Nxbbq1f5jypyMoVcIB6WQc+q6yycHBezCFzBshZPdVHYdItg4EnvFzz9+XxYbrFWR&#10;hWKsczOpfZl0wRYa1MGaid3LxBldM2LIM9HbgPQ3cj5eSzVn/NX12Wux/YTjqT5EbQdPR3V2meQy&#10;fr/Glf78v61/AgAA//8DAFBLAwQUAAYACAAAACEAF24Xjd4AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VI3FonAaw0xKkQEnClKRLqzY03PxCvo9hpQ58eVz3AcXZWM9/k69n0&#10;7ICj6yxJiJcRMKTK6o4aCR/bl0UKzHlFWvWWUMIPOlgX11e5yrQ90gYPpW9YCCGXKQmt90PGuata&#10;NMot7YAUvNqORvkgx4brUR1DuOl5EkWCG9VRaGjVgM8tVt/lZCSIVHzG9X2ZnOLptX7fpdu3zddJ&#10;ytub+ekRmMfZ/z3DGT+gQxGY9nYi7VgvYXEXpngJiRDAzn4kVg/A9pcLL3L+f0HxCwAA//8DAFBL&#10;AQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBl&#10;c10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxz&#10;Ly5yZWxzUEsBAi0AFAAGAAgAAAAhACCHyLa4AQAAtwMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9l&#10;Mm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABduF43eAAAACQEAAA8AAAAAAAAAAAAAAAAAEgQAAGRy&#10;cy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAdBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="3pt">
+              <v:line w14:anchorId="7F7273B9" id="Straight Connector 2" o:spid="_x0000_s1026" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="536.25pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC11TyInAEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC815Id5AHBcg4JmkvQ&#10;Bnl8AEMtLSIklyAZS/77LGlbDtoihyIXio+Z2Z3d1fJ6tIZtIESNruXzWc0ZOImdduuWvzz//HHF&#10;WUzCdcKgg5ZvIfLr1enJcvANLLBH00FgJOJiM/iW9yn5pqqi7MGKOEMPjh4VBisSHcO66oIYSN2a&#10;alHXF9WAofMBJcRIt7e7R74q+kqBTL+VipCYaTnllsoayvqa12q1FM06CN9ruU9D/EcWVmhHQSep&#10;W5EEew/6LymrZcCIKs0k2gqV0hKKB3Izr/9w89QLD8ULFSf6qUzx+2Tlr82NewhUhsHHJvqHkF2M&#10;Ktj8pfzYWIq1nYoFY2KSLi+u5vXZ5Tln8vBWHYk+xHQHaFnetNxol32IRmzuY6JgBD1A6HAMXXZp&#10;ayCDjXsExXRHwc4Ku0wF3JjANoL62b3Nc/9IqyAzRWljJlL9NWmPzTQokzIRF18TJ3SJiC5NRKsd&#10;hn+R03hIVe3wB9c7r9n2K3bb0ohSDmp3cbYfzTxPn8+FfvyBVh8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVTbzB2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EJvjWzTOsaxHEKh&#10;7bVxAqU3xVr/pNbKWHLi5ukr95JeBoZZZr7NNpPu2BkH2xoSEC4DYEilUS3VAg7718cEmHWSlOwM&#10;oYAftLDJF3eZTJW50A7PhauZLyGbSgGNc33KuS0b1NIuTY/ks8oMWjpvh5qrQV58ue54FAQx17Il&#10;v9DIHl8aLL+LUQuIk/gzrJ6K6BqOb9XHV7J/352uQjzcT9s1MIeTux3DjO/RIfdMRzOSsqwT4B9x&#10;fzpnwSp6BnacPc8z/p89/wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC11TyInAEAAIgD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDVTbzB2gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAPYDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" strokecolor="black [3200]" strokeweight="3pt">
                 <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+                <w10:anchorlock/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E271265" w14:textId="77777777" w:rsidR="007B1176" w:rsidRPr="009A15CC" w:rsidRDefault="007B1176" w:rsidP="00506697">
+    <w:p w14:paraId="520323BC" w14:textId="77777777" w:rsidR="00D527E4" w:rsidRDefault="00D527E4" w:rsidP="00D527E4">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D527E4" w:rsidSect="00D527E4">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="615" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF986D4" w14:textId="7F422655" w:rsidR="004A0747" w:rsidRDefault="007B1176" w:rsidP="00D527E4">
+      <w:pPr>
+        <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A15CC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature of </w:t>
       </w:r>
       <w:r w:rsidR="009A15CC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Applicant Authorizing Official</w:t>
       </w:r>
       <w:r w:rsidRPr="009A15CC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF986D4" w14:textId="77777777" w:rsidR="004A0747" w:rsidRDefault="004A0747" w:rsidP="00154074">
-[...9 lines deleted...]
-    <w:p w14:paraId="3EB66090" w14:textId="77777777" w:rsidR="00F6247A" w:rsidRDefault="004A0747" w:rsidP="00154074">
+    <w:p w14:paraId="3EB66090" w14:textId="59CDECD9" w:rsidR="00F6247A" w:rsidRDefault="004A0747" w:rsidP="00154074">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63DF6BEE" wp14:editId="0D3C713D">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63DF6BEE" wp14:editId="396BFE94">
                 <wp:extent cx="6810375" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="9525" b="19050"/>
-                <wp:wrapNone/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="1" name="Straight Connector 1"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6810375" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="12700"/>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelV relativeFrom="margin">
-[...2 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0269B081" id="Straight Connector 1" o:spid="_x0000_s1026" style="position:absolute;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-1.5pt,12.35pt" to="534.75pt,12.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBj+usrxAEAANYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815IdNAkEyzk4aC9F&#10;azTtBzDU0iLKF5asJf99l5SsBG2RQ5ALxcfM7szuans3WsNOgFF71/L1quYMnPSddseW//zx6cMt&#10;ZzEJ1wnjHbT8DJHf7d6/2w6hgY3vvekAGQVxsRlCy/uUQlNVUfZgRVz5AI4elUcrEh3xWHUoBopu&#10;TbWp6+tq8NgF9BJipNv76ZHvSnylQKZvSkVIzLSctKWyYlkf81rttqI5ogi9lrMM8QoVVmhHSZdQ&#10;9yIJ9hv1P6GsluijV2klva28UlpC8UBu1vVfbh56EaB4oeLEsJQpvl1Y+fV0QKY76h1nTlhq0UNC&#10;oY99YnvvHBXQI1vnOg0hNgTfuwPOpxgOmE2PCm3+kh02ltqel9rCmJiky+vbdX1185EzeXmrnogB&#10;Y/oM3rK8abnRLtsWjTh9iYmSEfQCydfGsYEEb27quYFQOj1js85JWdmls4GJ9B0UOSUtVyV4mTHY&#10;G2QnQdPR/SouKZVxhMwUpY1ZSPXLpBmbaZOahbh5mbigS0bv0kK02nn8HzmNF6lqwlOFnnnN20ff&#10;nUufygMNTyniPOh5Op+fC/3pd9z9AQAA//8DAFBLAwQUAAYACAAAACEAnap4yt4AAAAJAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3FqnpRQIcaoKCaEcQKJw6c2NFyfC3g2xm4S/&#10;xxUHOM7OauZNsZm8EwP2oWVSsJhnIJBqNi1ZBe9vj7NbECFqMtoxoYJvDLApz88KnRse6RWHXbQi&#10;hVDItYImxi6XMtQNeh3m3CEl74N7r2OSvZWm12MK904us2wtvW4pNTS6w4cG68/d0StgY7+eh+1q&#10;MVb8tN+7rnqpbKXU5cW0vQcRcYp/z3DCT+hQJqYDH8kE4RTMrtKUqGC5ugFx8rP13TWIw+9FloX8&#10;v6D8AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGP66yvEAQAA1gMAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJ2qeMreAAAACQEAAA8AAAAAAAAA&#10;AAAAAAAAHgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAApBQAAAAA=&#10;" strokecolor="black [3200]" strokeweight="1pt"/>
+              <v:line w14:anchorId="57BA2096" id="Straight Connector 1" o:spid="_x0000_s1026" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="536.25pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCRckNBqQEAAKcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvRfYfxB0b+ykWFsYcXpo0V2K&#10;rdjaH6DKVCxUX6DU2Pn3oxTHKbahh6EXWhL5yPdIen0zWsN2gFF71/LlouYMnPSddtuWPz/dn19z&#10;FpNwnTDeQcv3EPnN5svZeggNrHzvTQfIKImLzRBa3qcUmqqKsgcr4sIHcORUHq1IdMVt1aEYKLs1&#10;1aquL6vBYxfQS4iRXu8OTr4p+ZUCmX4oFSEx03LilorFYl+yrTZr0WxRhF7LiYb4DxZWaEdF51R3&#10;Ign2hvqvVFZL9NGrtJDeVl4pLaFoIDXL+g81v3oRoGih5sQwtyl+Xlr5fXfrHpHaMITYxPCIWcWo&#10;0OYv8WNjadZ+bhaMiUl6vLxe1hdXXzmTR191AgaM6Rt4y/Kh5Ua7rEM0YvcQExWj0GNIfjaODbQ9&#10;q6t6mgiU0U2xJ2bllPYGDqCfoJjuiMtFSV6WBm4Nsp2gcXevyzxeKmUcRWaI0sbMoPpj0BSbYQc2&#10;M3D1MXCOLhW9SzPQaufxX+A0HqmqQzzRfqc1H198ty9zKg7ahqJs2ty8bu/vBX76vza/AQAA//8D&#10;AFBLAwQUAAYACAAAACEAul64o9kAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W+&#10;g9hCb42c0D8cyyEUSvGhhaa95LaxNrKptHItxXbfvnIvzWVgmGXm22IzOSsG6kPrWcFykYEgrr1u&#10;2Sj4/Hi+eQQRIrJG65kU/FCATXl5UWCu/cjvNOyiEamEQ44Kmhi7XMpQN+QwLHxHnLKj7x3GZHsj&#10;dY9jKndWrrLsXjpsOS002NFTQ/XX7uQUeG2+X4ft7XKs/Mt+b7vqrTKVUtdX03YNItIU/49hxk/o&#10;UCamgz+xDsIqSI/EP52z7GF1B+Iwe1kW8py9/AUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCRckNBqQEAAKcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC6Xrij2QAAAAMBAAAPAAAAAAAAAAAAAAAAAAMEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAACQUAAAAA&#10;" strokecolor="black [3200]" strokeweight="1pt">
+                <w10:anchorlock/>
+              </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="00154074">
+    </w:p>
+    <w:p w14:paraId="34D16492" w14:textId="77777777" w:rsidR="00D527E4" w:rsidRDefault="00D527E4" w:rsidP="00154074">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7668"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D527E4" w:rsidSect="00D527E4">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="615" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CB4904A" w14:textId="3D0EEF0E" w:rsidR="00A345A8" w:rsidRDefault="00A345A8" w:rsidP="00154074">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7668"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SIGNED: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF5050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TempFF_9_13110320"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="SIGNED: Type Name and Title of Applicant Authorizing Official"/>
+            <w:statusText w:type="text" w:val="SIGNED: Type Name and Title of Applicant Authorizing Official"/>
+            <w:textInput>
+              <w:default w:val="Type Name and Title of Applicant Authorizing Official"/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="TempFF_9_13110320"/>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF5050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF5050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF5050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="FF5050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t>Type Name and Title of Applicant Authorizing Official</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="FF5050"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
+        <w:t xml:space="preserve">DATE: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Signature Date"/>
+          <w:tag w:val="Signature Date"/>
+          <w:id w:val="1890997536"/>
+          <w:placeholder>
+            <w:docPart w:val="AE0F9E610F034EB784676E0D028A7AD6"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="M/d/yyyy"/>
+            <w:lid w:val="en-US"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="0032045B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            </w:rPr>
+            <w:t>Click here to enter a date.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
     </w:p>
-    <w:tbl>
-[...153 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="0C326C8A" w14:textId="77777777" w:rsidR="00EE2C47" w:rsidRDefault="00EE2C47" w:rsidP="00EE2C47">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62D0FA97" wp14:editId="062A4D00">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62D0FA97" wp14:editId="1A2EE482">
                 <wp:extent cx="6810375" cy="0"/>
-                <wp:effectExtent l="57150" t="38100" r="47625" b="95250"/>
-                <wp:wrapNone/>
+                <wp:effectExtent l="57150" t="38100" r="66675" b="95250"/>
                 <wp:docPr id="7" name="Straight Connector 7"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6810375" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                       </wps:spPr>
                       <wps:style>
                         <a:lnRef idx="3">
                           <a:schemeClr val="dk1"/>
                         </a:lnRef>
                         <a:fillRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:fillRef>
                         <a:effectRef idx="2">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelV relativeFrom="margin">
-[...2 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="44DBD742" id="Straight Connector 7" o:spid="_x0000_s1026" style="position:absolute;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-.75pt,15.8pt" to="535.5pt,15.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzpJuzuQEAALcDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfyW5S0VSrbHpIBRcE&#10;EaU/wPWOsxa2xxqbfPx7xk6yRYB6QFy8Hvu9N/PGs6v7o3diD5Qshl7OZ60UEDQONux6+fTtw7s7&#10;KVJWYVAOA/TyBEner9++WR1iBwsc0Q1AgkVC6g6xl2POsWuapEfwKs0wQuBLg+RV5pB2zUDqwOre&#10;NYu2vW0OSEMk1JASnz6cL+W66hsDOn8xJkEWrpdcW64r1fW5rM16pbodqThafSlD/UMVXtnASSep&#10;B5WV+EH2DylvNWFCk2cafYPGWA3VA7uZt7+5eRxVhOqFm5Pi1Kb0/2T15/2WhB16uZQiKM9P9JhJ&#10;2d2YxQZD4AYiiWXp0yGmjuGbsKVLlOKWiumjIV++bEcca29PU2/hmIXmw9u7eXuzfC+Fvt41L8RI&#10;KX8E9KJseulsKLZVp/afUuZkDL1COCiFnFPXXT45KGAXvoJhK5zsprLrEMHGkdgrfv7h+7zYYK2K&#10;LBRjnZtI7eukC7bQoA7WRFy8TpzQNSOGPBG9DUh/I+fjtVRzxl9dn70W2884nOpD1HbwdFRnl0ku&#10;4/drXOkv/9v6JwAAAP//AwBQSwMEFAAGAAgAAAAhAM5I83XeAAAACQEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNxaxwVCFOJUqFLhSlMkxM2NNz8Qr6PYaUOfHlc9tMedGc1+ky0n&#10;07E9Dq61JEHMI2BIpdUt1RI+t+tZAsx5RVp1llDCHzpY5rc3mUq1PdAG94WvWSghlyoJjfd9yrkr&#10;GzTKzW2PFLzKDkb5cA4114M6hHLT8UUUxdyolsKHRvW4arD8LUYjIU7iL1E9FoujGN+qj+9k+775&#10;OUp5fze9vgDzOPlLGE74AR3ywLSzI2nHOgkz8RSSEh5EDOzkR88ijNudFZ5n/HpB/g8AAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAzpJuzuQEAALcDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDOSPN13gAAAAkBAAAPAAAAAAAAAAAAAAAAABMEAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAHgUAAAAA&#10;" strokecolor="black [3200]" strokeweight="3pt">
+              <v:line w14:anchorId="668E4AFF" id="Straight Connector 7" o:spid="_x0000_s1026" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="536.25pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC11TyInAEAAIgDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvAfIPxC815Id5AHBcg4JmkvQ&#10;Bnl8AEMtLSIklyAZS/77LGlbDtoihyIXio+Z2Z3d1fJ6tIZtIESNruXzWc0ZOImdduuWvzz//HHF&#10;WUzCdcKgg5ZvIfLr1enJcvANLLBH00FgJOJiM/iW9yn5pqqi7MGKOEMPjh4VBisSHcO66oIYSN2a&#10;alHXF9WAofMBJcRIt7e7R74q+kqBTL+VipCYaTnllsoayvqa12q1FM06CN9ruU9D/EcWVmhHQSep&#10;W5EEew/6LymrZcCIKs0k2gqV0hKKB3Izr/9w89QLD8ULFSf6qUzx+2Tlr82NewhUhsHHJvqHkF2M&#10;Ktj8pfzYWIq1nYoFY2KSLi+u5vXZ5Tln8vBWHYk+xHQHaFnetNxol32IRmzuY6JgBD1A6HAMXXZp&#10;ayCDjXsExXRHwc4Ku0wF3JjANoL62b3Nc/9IqyAzRWljJlL9NWmPzTQokzIRF18TJ3SJiC5NRKsd&#10;hn+R03hIVe3wB9c7r9n2K3bb0ohSDmp3cbYfzTxPn8+FfvyBVh8AAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVTbzB2gAAAAMBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhbyD2EJvjWzTOsaxHEKh&#10;7bVxAqU3xVr/pNbKWHLi5ukr95JeBoZZZr7NNpPu2BkH2xoSEC4DYEilUS3VAg7718cEmHWSlOwM&#10;oYAftLDJF3eZTJW50A7PhauZLyGbSgGNc33KuS0b1NIuTY/ks8oMWjpvh5qrQV58ue54FAQx17Il&#10;v9DIHl8aLL+LUQuIk/gzrJ6K6BqOb9XHV7J/352uQjzcT9s1MIeTux3DjO/RIfdMRzOSsqwT4B9x&#10;fzpnwSp6BnacPc8z/p89/wUAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC11TyInAEAAIgD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDVTbzB2gAA&#10;AAMBAAAPAAAAAAAAAAAAAAAAAPYDAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" strokecolor="black [3200]" strokeweight="3pt">
                 <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
+                <w10:anchorlock/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="057AAC4C" w14:textId="77777777" w:rsidR="00EE2C47" w:rsidRPr="009A15CC" w:rsidRDefault="00EE2C47" w:rsidP="00EE2C47">
+    <w:p w14:paraId="501ED239" w14:textId="77777777" w:rsidR="00D527E4" w:rsidRDefault="00D527E4" w:rsidP="00A345A8">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D527E4" w:rsidSect="00D527E4">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="615" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4E30A1FF" w14:textId="78A9E840" w:rsidR="00EE2C47" w:rsidRDefault="00EE2C47" w:rsidP="00A345A8">
+      <w:pPr>
+        <w:spacing w:after="360"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A15CC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Signature of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Project Coordinator/Manager or Principal Investigator</w:t>
       </w:r>
       <w:r w:rsidRPr="009A15CC">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E30A1FF" w14:textId="77777777" w:rsidR="00EE2C47" w:rsidRDefault="00EE2C47" w:rsidP="00EE2C47">
-[...9 lines deleted...]
-    <w:p w14:paraId="3AC38AEE" w14:textId="77777777" w:rsidR="00EE2C47" w:rsidRDefault="00EE2C47" w:rsidP="00EE2C47">
+    <w:p w14:paraId="3AC38AEE" w14:textId="7F123FBD" w:rsidR="00EE2C47" w:rsidRDefault="00EE2C47" w:rsidP="00EE2C47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1FD899D2" wp14:editId="5391D632">
-[...6 lines deleted...]
-                </wp:positionV>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1FD899D2" wp14:editId="76C7C20F">
                 <wp:extent cx="6810375" cy="0"/>
-                <wp:effectExtent l="0" t="0" r="9525" b="19050"/>
-                <wp:wrapNone/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="6" name="Straight Connector 6"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6810375" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelV relativeFrom="margin">
-[...2 lines deleted...]
-              </wp:anchor>
+              </wp:inline>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="002CF022" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="-1.5pt,12.35pt" to="534.75pt,12.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEH/h1xQEAAHIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L3YyLC2MOD0k6C7D&#10;FqDdB7CyZAuQREHU4uTvRylp1m23YT7IpEg+8z3Sm4eTd+KoE1kMvVwuWil0UDjYMPby+/Pjh3sp&#10;KEMYwGHQvTxrkg/b9+82c+z0Cid0g06CQQJ1c+zllHPsmobUpD3QAqMOHDSYPGR209gMCWZG965Z&#10;te26mTENMaHSRHy7vwTltuIbo1X+ZgzpLFwvubdcz1TPl3I22w10Y4I4WXVtA/6hCw828EdvUHvI&#10;IH4k+xeUtyohockLhb5BY6zSlQOzWbZ/sHmaIOrKhcWheJOJ/h+s+no8JGGHXq6lCOB5RE85gR2n&#10;LHYYAguISayLTnOkjtN34ZCuHsVDKqRPJvnyZjriVLU937TVpywUX67vl+3Hu09SqNdY86swJsqf&#10;NXpRjF46Gwpt6OD4hTJ/jFNfU8p1wEfrXB2dC2LmvVvdtTxdBbxBxkFm00fmRGGUAtzIq6lyqpCE&#10;zg6lvADRmXYuiSPwdvBSDTg/c79SOKDMASZRn8KeW/ittPSzB5ouxTV0TXOhQOu6fNf2i3QXsYr1&#10;gsO5atgUjwdb0a9LWDbnrc/2219l+xMAAP//AwBQSwMEFAAGAAgAAAAhAN1Z55PgAAAACQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SFxQ6zRAoSFOhYKQInFAFJA4bpMlP9jryHbb&#10;8Pa44gDH2VnNfJOvJ6PFnpzvLStYzBMQxLVtem4VvL0+zm5B+IDcoLZMCr7Jw7o4Pckxa+yBX2i/&#10;Ca2IIewzVNCFMGZS+rojg35uR+LofVpnMETpWtk4PMRwo2WaJEtpsOfY0OFIZUf112ZnFFRPi1V5&#10;Uaa2Gobh4wGf31NXaaXOz6b7OxCBpvD3DEf8iA5FZNraHTdeaAWzyzglKEivbkAc/WS5ugax/b3I&#10;Ipf/FxQ/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMQf+HXFAQAAcgMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAN1Z55PgAAAACQEAAA8AAAAA&#10;AAAAAAAAAAAAHwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;" strokecolor="windowText" strokeweight="1pt"/>
+              <v:line w14:anchorId="6E6A2A5D" id="Straight Connector 6" o:spid="_x0000_s1026" style="visibility:visible;mso-wrap-style:square;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" from="0,0" to="536.25pt,0" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA9Imv7qQEAAEMDAAAOAAAAZHJzL2Uyb0RvYy54bWysUk1v2zAMvQ/YfxB0X+xkWFsYcXpo0F2G&#10;rcC6H8DqwxYgiYKoxcm/H6WmabfdhvkgU6L49Pj4trfH4MXBZHIYR7le9VKYqFC7OI3yx+P9hxsp&#10;qEDU4DGaUZ4Mydvd+3fbJQ1mgzN6bbJgkEjDkkY5l5KGriM1mwC0wmQiJy3mAIW3eep0hoXRg+82&#10;fX/VLZh1yqgMEZ/un5Ny1/CtNap8s5ZMEX6UzK20Nbf1qa7dbgvDlCHNTp1pwD+wCOAiP3qB2kMB&#10;8TO7v6CCUxkJbVkpDB1a65RpPXA36/6Pbr7PkEzrhcWhdJGJ/h+s+nq4iw+ZZVgSDZQecu3iaHOo&#10;f+Ynjk2s00UscyxC8eHVzbr/eP1JCvWS614LU6by2WAQNRild7H2AQMcvlDhx/jqy5V6HPHeed9m&#10;4aNY2Eib657HpYAtYT0UDkPSo6Q4SQF+Yq+pkhskoXe6llcgOtGdz+IAPG52icblkflK4YEKJ7iJ&#10;9tWxM4XfSiufPdD8XNxS52s+VmjT3HSm/ypWjZ5Qn5qGXd3xpBr62VXVCm/3HL/1/u4XAAAA//8D&#10;AFBLAwQUAAYACAAAACEAMpHXTdoAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPT0vDQBDF74Lf&#10;YRnBi7SbBtQasykSEQIepFXB4zQ75o/Z2bC7beO3d+NFLw8eb3jvN/lmMoM4kvOdZQWrZQKCuLa6&#10;40bB2+vTYg3CB2SNg2VS8E0eNsX5WY6Ztife0nEXGhFL2GeooA1hzKT0dUsG/dKOxDH7tM5giNY1&#10;Ujs8xXIzyDRJbqTBjuNCiyOVLdVfu4NRUD2v7sqrMrVV3/cfj/jynrpqUOryYnq4BxFoCn/HMONH&#10;dCgi094eWHsxKIiPhF+ds+Q2vQaxn70scvmfvfgBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAPSJr+6kBAABDAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAMpHXTdoAAAADAQAADwAAAAAAAAAAAAAAAAADBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAAoFAAAAAA==&#10;" strokecolor="windowText" strokeweight="1pt">
+                <w10:anchorlock/>
+              </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:tbl>
-[...157 lines deleted...]
-    <w:p w14:paraId="42CD2AA0" w14:textId="77777777" w:rsidR="000578E8" w:rsidRDefault="000578E8" w:rsidP="00154074">
+    <w:p w14:paraId="6FCCA6D7" w14:textId="77777777" w:rsidR="00D527E4" w:rsidRDefault="00D527E4" w:rsidP="00A345A8">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7668"/>
+        </w:tabs>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00D527E4" w:rsidSect="00D527E4">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="615" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:formProt w:val="0"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53E90E05" w14:textId="5D13A5F7" w:rsidR="00C16B92" w:rsidRPr="00E375BF" w:rsidRDefault="00904B55" w:rsidP="00154074">
+    <w:p w14:paraId="42CD2AA0" w14:textId="22E653BD" w:rsidR="000578E8" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7668"/>
+        </w:tabs>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">SIGNED: </w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="AC0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="TempFF_10_13110340"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:helpText w:type="text" w:val="SIGNED: Type Name and Title of Project Coordinator/Manager "/>
+            <w:statusText w:type="text" w:val="SIGNED: Type Name and Title of Project Coordinator/Manager "/>
+            <w:textInput>
+              <w:default w:val="Type Name and Title of Project Coordinator/Manager "/>
+            </w:textInput>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="TempFF_10_13110340"/>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="AC0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="AC0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="AC0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:color w:val="AC0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Type Name and Title of Project Coordinator/Manager </w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4" w:rsidRPr="0032045B">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:color w:val="AC0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="9"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">DATE: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:alias w:val="Signature Date"/>
+          <w:tag w:val="Signature Date"/>
+          <w:id w:val="663596484"/>
+          <w:showingPlcHdr/>
+          <w:date>
+            <w:dateFormat w:val="M/d/yyyy"/>
+            <w:lid w:val="en-US"/>
+            <w:storeMappedDataAs w:val="dateTime"/>
+            <w:calendar w:val="gregorian"/>
+          </w:date>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidRPr="0032045B">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="auto"/>
+            </w:rPr>
+            <w:t>Click here to enter a date.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="19296CD6" w14:textId="77777777" w:rsidR="00D527E4" w:rsidRDefault="00D527E4" w:rsidP="00154074">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:sectPr w:rsidR="00D527E4" w:rsidSect="00D527E4">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="615" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E375BF">
+    </w:p>
+    <w:p w14:paraId="53E90E05" w14:textId="101F1FFF" w:rsidR="00C16B92" w:rsidRPr="00E375BF" w:rsidRDefault="00904B55" w:rsidP="00154074">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Please </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00FE0318">
+      </w:pPr>
+      <w:r w:rsidRPr="00E375BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">print, sign, scan and </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E375BF">
+        <w:t xml:space="preserve">Please </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE0318">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">submit this </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C16B92">
+        <w:t xml:space="preserve">print, sign, scan and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E375BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>quarterly report</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E375BF">
+        <w:t xml:space="preserve">submit this </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16B92">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>quarterly report</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E375BF">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidR="0031387A" w:rsidRPr="00CB5CDC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:b/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>lrtf.suport@iowadot.us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="0031387A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E375BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  Upon review you will receive </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E375BF">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>notification</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C16B92">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E375BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> that</w:t>
+        <w:t xml:space="preserve">Upon review you will receive </w:t>
       </w:r>
       <w:r w:rsidR="00E375BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> it has been </w:t>
+        <w:t>notification</w:t>
       </w:r>
       <w:r w:rsidR="00C16B92">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>received by</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E375BF" w:rsidRPr="00E375BF">
+        <w:t xml:space="preserve"> that</w:t>
+      </w:r>
+      <w:r w:rsidR="00E375BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> email </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E375BF">
+        <w:t xml:space="preserve"> it has been </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16B92">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">from </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0031387A">
+        <w:t>received by</w:t>
+      </w:r>
+      <w:r w:rsidR="00E375BF" w:rsidRPr="00E375BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Tara Van Waus</w:t>
+        <w:t xml:space="preserve"> email </w:t>
       </w:r>
       <w:r w:rsidR="00E375BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> at the Iowa DOT</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E375BF" w:rsidRPr="00E375BF">
+        <w:t xml:space="preserve">from </w:t>
+      </w:r>
+      <w:r w:rsidR="0031387A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C16B92">
+        <w:t>Tara Van Waus</w:t>
+      </w:r>
+      <w:r w:rsidR="00E375BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Additional questions or clarifications may be </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009300EB">
+        <w:t xml:space="preserve"> at the Iowa DOT</w:t>
+      </w:r>
+      <w:r w:rsidR="00E375BF" w:rsidRPr="00E375BF">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D527E4">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16B92">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Additional questions or clarifications may be </w:t>
+      </w:r>
+      <w:r w:rsidR="009300EB">
+        <w:rPr>
+          <w:rFonts w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>requested by the LRTF Program Administrator.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C16B92" w:rsidRPr="00E375BF" w:rsidSect="00165542">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00C16B92" w:rsidRPr="00E375BF" w:rsidSect="00D527E4">
+      <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="615" w:gutter="0"/>
       <w:cols w:space="720"/>
+      <w:formProt w:val="0"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="705219B2" w14:textId="77777777" w:rsidR="002C625A" w:rsidRDefault="002C625A" w:rsidP="004C68C0">
+    <w:p w14:paraId="52187F34" w14:textId="77777777" w:rsidR="00590997" w:rsidRDefault="00590997" w:rsidP="004C68C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50E4A991" w14:textId="77777777" w:rsidR="002C625A" w:rsidRDefault="002C625A" w:rsidP="004C68C0">
+    <w:p w14:paraId="4C5E555B" w14:textId="77777777" w:rsidR="00590997" w:rsidRDefault="00590997" w:rsidP="004C68C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-87082002"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="1683542148"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:p w14:paraId="13C60F77" w14:textId="77777777" w:rsidR="008139DF" w:rsidRDefault="00165542" w:rsidP="008139DF">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64B51C89" wp14:editId="1314B2B3">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64B51C89" wp14:editId="52A049AA">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>2343150</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-444500</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="2152650" cy="2152650"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapNone/>
-                  <wp:docPr id="4" name="Picture 4"/>
+                  <wp:docPr id="4" name="Picture 4">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="ILRTF Logo Full color.tif"/>
+                          <pic:cNvPr id="4" name="Picture 4">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId1" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="2152650" cy="2152650"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
@@ -2428,284 +2499,608 @@
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1140"/>
                 <w:tab w:val="right" w:pos="10800"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2606D76B" w14:textId="77777777" w:rsidR="000F49F9" w:rsidRDefault="000F49F9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="2095430914"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1519036484"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="5373A0F6" w14:textId="77777777" w:rsidR="00A345A8" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Times New Roman"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01DAC796" wp14:editId="6A36D812">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>2343150</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-444500</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="2152650" cy="2152650"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapNone/>
+                  <wp:docPr id="590647170" name="Picture 590647170" descr="Logo of Iowa Living RoadWay Trust Fund "/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="590647170" name="Picture 590647170" descr="Logo of Iowa Living RoadWay Trust Fund "/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId1" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="2152650" cy="2152650"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="margin">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="margin">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15F2E1A0" w14:textId="67F6F55E" w:rsidR="00A345A8" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1140"/>
+                <w:tab w:val="right" w:pos="10800"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21C66BF4" w14:textId="77777777" w:rsidR="00A345A8" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1140"/>
+                <w:tab w:val="right" w:pos="10800"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5428254A" w14:textId="77777777" w:rsidR="00A345A8" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1140"/>
+                <w:tab w:val="right" w:pos="10800"/>
+              </w:tabs>
+            </w:pPr>
+          </w:p>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblStyle w:val="TableGrid"/>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+                <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              </w:tblBorders>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="3672"/>
+              <w:gridCol w:w="3672"/>
+              <w:gridCol w:w="3672"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00A345A8" w14:paraId="7E3271E3" w14:textId="77777777" w:rsidTr="00C571DC">
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3672" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="232B63D2" w14:textId="77777777" w:rsidR="00A345A8" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+                  <w:pPr>
+                    <w:pStyle w:val="Footer"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="1140"/>
+                      <w:tab w:val="right" w:pos="10800"/>
+                    </w:tabs>
+                  </w:pPr>
+                  <w:r>
+                    <w:t>2019-01</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3672" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="52A14442" w14:textId="77777777" w:rsidR="00A345A8" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+                  <w:pPr>
+                    <w:pStyle w:val="Footer"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="1140"/>
+                      <w:tab w:val="right" w:pos="10800"/>
+                    </w:tabs>
+                  </w:pPr>
+                </w:p>
+              </w:tc>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="3672" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="0FC47112" w14:textId="77777777" w:rsidR="00A345A8" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+                  <w:pPr>
+                    <w:pStyle w:val="Footer"/>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="1140"/>
+                      <w:tab w:val="right" w:pos="10800"/>
+                    </w:tabs>
+                    <w:jc w:val="right"/>
+                  </w:pPr>
+                  <w:r>
+                    <w:t xml:space="preserve">Page </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> PAGE </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                  <w:r>
+                    <w:t xml:space="preserve"> of </w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="begin"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                    </w:rPr>
+                    <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="separate"/>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:t>1</w:t>
+                  </w:r>
+                  <w:r>
+                    <w:rPr>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:sz w:val="24"/>
+                      <w:szCs w:val="24"/>
+                    </w:rPr>
+                    <w:fldChar w:fldCharType="end"/>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="70481410" w14:textId="77777777" w:rsidR="00A345A8" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1140"/>
+                <w:tab w:val="right" w:pos="10800"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:tab/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="18369ABB" w14:textId="77777777" w:rsidR="00A345A8" w:rsidRDefault="00A345A8" w:rsidP="00A345A8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+  <w:p w14:paraId="72D42524" w14:textId="77777777" w:rsidR="00A345A8" w:rsidRDefault="00A345A8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CD30BE4" w14:textId="77777777" w:rsidR="002C625A" w:rsidRDefault="002C625A" w:rsidP="004C68C0">
+    <w:p w14:paraId="24A11A44" w14:textId="77777777" w:rsidR="00590997" w:rsidRDefault="00590997" w:rsidP="004C68C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="176CB96C" w14:textId="77777777" w:rsidR="002C625A" w:rsidRDefault="002C625A" w:rsidP="004C68C0">
+    <w:p w14:paraId="759A9E73" w14:textId="77777777" w:rsidR="00590997" w:rsidRDefault="00590997" w:rsidP="004C68C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="03FEAE3E" w14:textId="77777777" w:rsidR="007F154B" w:rsidRDefault="007F154B" w:rsidP="004A0747">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00E375BF">
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:caps/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t xml:space="preserve">lrtf </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
         <w:b/>
         <w:i/>
         <w:caps/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
       <w:t>Quarterly Report</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5C6F2743" w14:textId="77777777" w:rsidR="004C68C0" w:rsidRDefault="004C68C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:removePersonalInformation/>
-  <w:removeDateAndTime/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007B1176"/>
     <w:rsid w:val="000018C9"/>
     <w:rsid w:val="000578E8"/>
     <w:rsid w:val="000B2007"/>
     <w:rsid w:val="000B5B84"/>
     <w:rsid w:val="000D5254"/>
     <w:rsid w:val="000E6DEF"/>
     <w:rsid w:val="000F49F9"/>
     <w:rsid w:val="00102FEF"/>
     <w:rsid w:val="00110435"/>
     <w:rsid w:val="0013246C"/>
     <w:rsid w:val="00154074"/>
     <w:rsid w:val="00165542"/>
     <w:rsid w:val="00192CD9"/>
     <w:rsid w:val="001B4065"/>
     <w:rsid w:val="00265216"/>
+    <w:rsid w:val="002B6F8C"/>
     <w:rsid w:val="002C625A"/>
     <w:rsid w:val="0031387A"/>
+    <w:rsid w:val="0032045B"/>
     <w:rsid w:val="00332679"/>
     <w:rsid w:val="00352246"/>
     <w:rsid w:val="00353A1A"/>
     <w:rsid w:val="00364FA2"/>
+    <w:rsid w:val="003B0055"/>
     <w:rsid w:val="003D4798"/>
     <w:rsid w:val="0040287C"/>
     <w:rsid w:val="00423426"/>
     <w:rsid w:val="004262A4"/>
     <w:rsid w:val="00432F41"/>
     <w:rsid w:val="00452B8E"/>
     <w:rsid w:val="00494114"/>
     <w:rsid w:val="004A0747"/>
     <w:rsid w:val="004A1C53"/>
     <w:rsid w:val="004A215B"/>
     <w:rsid w:val="004C68C0"/>
     <w:rsid w:val="004E27BD"/>
     <w:rsid w:val="00506697"/>
     <w:rsid w:val="0058416C"/>
+    <w:rsid w:val="00590997"/>
     <w:rsid w:val="005F05FE"/>
+    <w:rsid w:val="0060207A"/>
     <w:rsid w:val="00612294"/>
     <w:rsid w:val="00624889"/>
     <w:rsid w:val="00653343"/>
     <w:rsid w:val="006572D6"/>
     <w:rsid w:val="00665548"/>
     <w:rsid w:val="00685402"/>
     <w:rsid w:val="006A2C75"/>
     <w:rsid w:val="006A6155"/>
     <w:rsid w:val="006B6B0B"/>
     <w:rsid w:val="006D1A9C"/>
     <w:rsid w:val="007053BB"/>
     <w:rsid w:val="007369E4"/>
     <w:rsid w:val="00740606"/>
+    <w:rsid w:val="00752757"/>
     <w:rsid w:val="0078425B"/>
     <w:rsid w:val="007A49DB"/>
     <w:rsid w:val="007B1176"/>
     <w:rsid w:val="007C097C"/>
     <w:rsid w:val="007C6342"/>
     <w:rsid w:val="007C66BC"/>
     <w:rsid w:val="007D6B9B"/>
     <w:rsid w:val="007F154B"/>
     <w:rsid w:val="008037DB"/>
     <w:rsid w:val="008139DF"/>
     <w:rsid w:val="00837904"/>
     <w:rsid w:val="00846C18"/>
     <w:rsid w:val="008579E2"/>
     <w:rsid w:val="008E7FEF"/>
     <w:rsid w:val="008F7698"/>
     <w:rsid w:val="00902361"/>
     <w:rsid w:val="00904B55"/>
     <w:rsid w:val="00915F74"/>
     <w:rsid w:val="009300EB"/>
     <w:rsid w:val="00970CCB"/>
+    <w:rsid w:val="00972EFF"/>
     <w:rsid w:val="00977F5E"/>
     <w:rsid w:val="009A15CC"/>
     <w:rsid w:val="009E757A"/>
     <w:rsid w:val="00A15502"/>
+    <w:rsid w:val="00A345A8"/>
     <w:rsid w:val="00A41B4E"/>
     <w:rsid w:val="00A92291"/>
     <w:rsid w:val="00A96B42"/>
     <w:rsid w:val="00AA6245"/>
     <w:rsid w:val="00AE114A"/>
     <w:rsid w:val="00AE3C84"/>
     <w:rsid w:val="00B16751"/>
     <w:rsid w:val="00B24149"/>
     <w:rsid w:val="00B30603"/>
     <w:rsid w:val="00B826A4"/>
+    <w:rsid w:val="00BB664E"/>
     <w:rsid w:val="00BD2493"/>
     <w:rsid w:val="00BD65AE"/>
     <w:rsid w:val="00C16B92"/>
+    <w:rsid w:val="00C20316"/>
     <w:rsid w:val="00C371CA"/>
     <w:rsid w:val="00C37C6D"/>
     <w:rsid w:val="00C443A3"/>
+    <w:rsid w:val="00C81DE4"/>
     <w:rsid w:val="00CC399D"/>
     <w:rsid w:val="00CC3C68"/>
+    <w:rsid w:val="00D527E4"/>
     <w:rsid w:val="00D6204E"/>
     <w:rsid w:val="00D66E60"/>
     <w:rsid w:val="00D67B52"/>
     <w:rsid w:val="00D94AB9"/>
     <w:rsid w:val="00DC78DC"/>
     <w:rsid w:val="00DF527F"/>
     <w:rsid w:val="00E23151"/>
     <w:rsid w:val="00E3251D"/>
     <w:rsid w:val="00E375BF"/>
     <w:rsid w:val="00E532B4"/>
     <w:rsid w:val="00E616B9"/>
     <w:rsid w:val="00E62177"/>
     <w:rsid w:val="00E97C86"/>
     <w:rsid w:val="00EE2C47"/>
     <w:rsid w:val="00F01409"/>
     <w:rsid w:val="00F23E12"/>
     <w:rsid w:val="00F6247A"/>
     <w:rsid w:val="00F9481E"/>
     <w:rsid w:val="00FD671D"/>
+    <w:rsid w:val="00FE007A"/>
     <w:rsid w:val="00FE0318"/>
     <w:rsid w:val="00FE3A13"/>
     <w:rsid w:val="00FE64A2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6B0EA83C"/>
+  <w15:docId w15:val="{2156900B-A12A-4493-9C02-49AB049A4E21}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2832,51 +3227,994 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Header"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00D527E4"/>
+    <w:pPr>
+      <w:spacing w:after="240"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:caps/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A15CC"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BalloonText">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BalloonTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009A15CC"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+    <w:name w:val="Balloon Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BalloonText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="009A15CC"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00904B55"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C68C0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004C68C0"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C68C0"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="004C68C0"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00740606"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0031387A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00D527E4"/>
+    <w:rPr>
+      <w:rFonts w:cs="Times New Roman"/>
+      <w:b/>
+      <w:i/>
+      <w:caps/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lrtf.suport@iowadot.us" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.tiff"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1C62BE1A99954C43A504FD4214EAFEB8"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EDF9E69F-807C-4FC6-A3EA-EBDDB2122BAD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00237A2C" w:rsidRDefault="002727BD" w:rsidP="002727BD">
+          <w:pPr>
+            <w:pStyle w:val="1C62BE1A99954C43A504FD4214EAFEB8"/>
+          </w:pPr>
+          <w:r w:rsidRPr="000B5B84">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t>Click here to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9195B415D7E748AFB1E1C4540FB95E57"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8449F184-9A0F-4968-95BA-55A196190CFD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00237A2C" w:rsidRDefault="002727BD" w:rsidP="002727BD">
+          <w:pPr>
+            <w:pStyle w:val="9195B415D7E748AFB1E1C4540FB95E57"/>
+          </w:pPr>
+          <w:r w:rsidRPr="006572D6">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t>Click here to select a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2A04CEA8AAFB429AAE51D9EF878FB8C3"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E90E5C5B-B147-4D46-97BD-17208E438AE3}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00237A2C" w:rsidRDefault="002727BD" w:rsidP="002727BD">
+          <w:pPr>
+            <w:pStyle w:val="2A04CEA8AAFB429AAE51D9EF878FB8C3"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00D6204E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t xml:space="preserve">Choose </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t>Yes or No</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00D6204E">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="790673552F4D4526B9F1A5B97B8060CD"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{57992D67-5425-4CE8-9FBD-E485217A4406}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00237A2C" w:rsidRDefault="002727BD" w:rsidP="002727BD">
+          <w:pPr>
+            <w:pStyle w:val="790673552F4D4526B9F1A5B97B8060CD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00A92291">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t>Select a quarter</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t>.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="AE0F9E610F034EB784676E0D028A7AD6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D955BDC3-84C9-47FD-B40D-067F1D328071}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00237A2C" w:rsidRDefault="002727BD" w:rsidP="002727BD">
+          <w:pPr>
+            <w:pStyle w:val="AE0F9E610F034EB784676E0D028A7AD6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00432F41">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:color w:val="FF0000"/>
+            </w:rPr>
+            <w:t>Click here to enter a date.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00120663"/>
+    <w:rsid w:val="00022881"/>
+    <w:rsid w:val="00031809"/>
+    <w:rsid w:val="00085753"/>
+    <w:rsid w:val="000D3A7B"/>
+    <w:rsid w:val="00120663"/>
+    <w:rsid w:val="001A6F07"/>
+    <w:rsid w:val="001C28E9"/>
+    <w:rsid w:val="001E7C10"/>
+    <w:rsid w:val="00226707"/>
+    <w:rsid w:val="00237A2C"/>
+    <w:rsid w:val="00252CA4"/>
+    <w:rsid w:val="002707EE"/>
+    <w:rsid w:val="002727BD"/>
+    <w:rsid w:val="002B6197"/>
+    <w:rsid w:val="002B6F8C"/>
+    <w:rsid w:val="0030617F"/>
+    <w:rsid w:val="00335B64"/>
+    <w:rsid w:val="00343B42"/>
+    <w:rsid w:val="00382DB9"/>
+    <w:rsid w:val="00390BDC"/>
+    <w:rsid w:val="00404FB7"/>
+    <w:rsid w:val="00421D2C"/>
+    <w:rsid w:val="00490B8A"/>
+    <w:rsid w:val="00504AFB"/>
+    <w:rsid w:val="00544F64"/>
+    <w:rsid w:val="00573FEF"/>
+    <w:rsid w:val="005B3BEC"/>
+    <w:rsid w:val="005E62FA"/>
+    <w:rsid w:val="00625355"/>
+    <w:rsid w:val="00680506"/>
+    <w:rsid w:val="00752757"/>
+    <w:rsid w:val="007A6F0E"/>
+    <w:rsid w:val="007B2459"/>
+    <w:rsid w:val="007F077C"/>
+    <w:rsid w:val="008B1027"/>
+    <w:rsid w:val="008E2E89"/>
+    <w:rsid w:val="00912D4E"/>
+    <w:rsid w:val="00972EFF"/>
+    <w:rsid w:val="009A2339"/>
+    <w:rsid w:val="009B0F2F"/>
+    <w:rsid w:val="009E5B83"/>
+    <w:rsid w:val="00A6602D"/>
+    <w:rsid w:val="00B01F56"/>
+    <w:rsid w:val="00C55FF3"/>
+    <w:rsid w:val="00C601CF"/>
+    <w:rsid w:val="00C836D7"/>
+    <w:rsid w:val="00DB0548"/>
+    <w:rsid w:val="00DF310A"/>
+    <w:rsid w:val="00E216B7"/>
+    <w:rsid w:val="00ED4A82"/>
+    <w:rsid w:val="00F96075"/>
+    <w:rsid w:val="00FD5530"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3091,5824 +4429,125 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="009A15CC"/>
+    <w:rsid w:val="002727BD"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...6 lines deleted...]
-    <w:rsid w:val="009A15CC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1C62BE1A99954C43A504FD4214EAFEB8">
+    <w:name w:val="1C62BE1A99954C43A504FD4214EAFEB8"/>
+    <w:rsid w:val="002727BD"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...5 lines deleted...]
-    <w:rsid w:val="009A15CC"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9195B415D7E748AFB1E1C4540FB95E57">
+    <w:name w:val="9195B415D7E748AFB1E1C4540FB95E57"/>
+    <w:rsid w:val="002727BD"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...4 lines deleted...]
-    <w:rsid w:val="00904B55"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A04CEA8AAFB429AAE51D9EF878FB8C3">
+    <w:name w:val="2A04CEA8AAFB429AAE51D9EF878FB8C3"/>
+    <w:rsid w:val="002727BD"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...5 lines deleted...]
-    <w:rsid w:val="004C68C0"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="790673552F4D4526B9F1A5B97B8060CD">
+    <w:name w:val="790673552F4D4526B9F1A5B97B8060CD"/>
+    <w:rsid w:val="002727BD"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...54 lines deleted...]
-    <w:rsid w:val="0031387A"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-</w:styles>
-[...1041 lines deleted...]
-    <w:rsid w:val="00252CA4"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AE0F9E610F034EB784676E0D028A7AD6">
+    <w:name w:val="AE0F9E610F034EB784676E0D028A7AD6"/>
+    <w:rsid w:val="002727BD"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="808080"/>
-[...4600 lines deleted...]
-      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -9159,81 +4798,627 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8b0b5cb4-0fdc-49ed-8d64-886ad701f461" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Category xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <Sub_x002d_category xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="17703096-e36a-4c51-a7f8-11ac4349157f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Agency xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <Division xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <Status xmlns="17703096-e36a-4c51-a7f8-11ac4349157f">Agency Review</Status>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003B7E9C7992E86545B4AC3875D1ABC93D" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="697b05891b86fb5de1e8ba0d69bf5eee">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="17703096-e36a-4c51-a7f8-11ac4349157f" xmlns:ns3="8b0b5cb4-0fdc-49ed-8d64-886ad701f461" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="511cef653adc140c1dace298d49ebb66" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="17703096-e36a-4c51-a7f8-11ac4349157f"/>
+    <xsd:import namespace="8b0b5cb4-0fdc-49ed-8d64-886ad701f461"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Category" minOccurs="0"/>
+                <xsd:element ref="ns2:Sub_x002d_category" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Agency" minOccurs="0"/>
+                <xsd:element ref="ns2:Division" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="17703096-e36a-4c51-a7f8-11ac4349157f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Category" ma:index="8" nillable="true" ma:displayName="Category" ma:description="Primary Category for document" ma:format="Dropdown" ma:internalName="Category">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="Doc Remediation"/>
+                        <xsd:enumeration value="Web App Assessment"/>
+                        <xsd:enumeration value="Prj Doc - IowAccess"/>
+                        <xsd:enumeration value="Source Data"/>
+                        <xsd:enumeration value="Vendor Info"/>
+                        <xsd:enumeration value="Documents"/>
+                        <xsd:enumeration value="Agency Mtg"/>
+                        <xsd:enumeration value="Accessibility Standards Workgroup"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Sub_x002d_category" ma:index="9" nillable="true" ma:displayName="Sub-category" ma:description="Secondary category for files" ma:format="Dropdown" ma:indexed="true" ma:internalName="Sub_x002d_category">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Archive"/>
+              <xsd:enumeration value="Inventory"/>
+              <xsd:enumeration value="ScreamingFrog"/>
+              <xsd:enumeration value="Presentations"/>
+              <xsd:enumeration value="Signed Docs"/>
+              <xsd:enumeration value="Data/Info"/>
+              <xsd:enumeration value="Comms"/>
+              <xsd:enumeration value="Logos"/>
+              <xsd:enumeration value="Reference"/>
+              <xsd:enumeration value="Acquia Optomize"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="099bb444-545f-4bda-98b7-1b3363d064ba" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Agency" ma:index="22" nillable="true" ma:displayName="Agency" ma:format="Dropdown" ma:indexed="true" ma:internalName="Agency">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Multi"/>
+          <xsd:enumeration value="AOS"/>
+          <xsd:enumeration value="BLIND"/>
+          <xsd:enumeration value="BOP"/>
+          <xsd:enumeration value="DAS"/>
+          <xsd:enumeration value="DIAL"/>
+          <xsd:enumeration value="DIFS"/>
+          <xsd:enumeration value="DNR"/>
+          <xsd:enumeration value="DOC"/>
+          <xsd:enumeration value="DOE"/>
+          <xsd:enumeration value="DOM"/>
+          <xsd:enumeration value="DOT"/>
+          <xsd:enumeration value="DPD"/>
+          <xsd:enumeration value="DPS"/>
+          <xsd:enumeration value="DVA"/>
+          <xsd:enumeration value="EAB"/>
+          <xsd:enumeration value="HHS"/>
+          <xsd:enumeration value="HSEMD"/>
+          <xsd:enumeration value="ICN"/>
+          <xsd:enumeration value="IDALS"/>
+          <xsd:enumeration value="IDR"/>
+          <xsd:enumeration value="IECDB"/>
+          <xsd:enumeration value="IEDA/IFA"/>
+          <xsd:enumeration value="IEDA"/>
+          <xsd:enumeration value="IFA"/>
+          <xsd:enumeration value="IGOV"/>
+          <xsd:enumeration value="ILEA"/>
+          <xsd:enumeration value="IPERS"/>
+          <xsd:enumeration value="IPI"/>
+          <xsd:enumeration value="IPIB"/>
+          <xsd:enumeration value="IRGC"/>
+          <xsd:enumeration value="IUC"/>
+          <xsd:enumeration value="IVCS"/>
+          <xsd:enumeration value="IWD"/>
+          <xsd:enumeration value="OCA"/>
+          <xsd:enumeration value="ODCP"/>
+          <xsd:enumeration value="PERB"/>
+          <xsd:enumeration value="SPD"/>
+          <xsd:enumeration value="TOS"/>
+          <xsd:enumeration value="Governor Iowa"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Division" ma:index="23" nillable="true" ma:displayName="Divisions" ma:description="Divisions within an agency" ma:format="Dropdown" ma:internalName="Division">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Multi"/>
+          <xsd:enumeration value="ABD"/>
+          <xsd:enumeration value="Admin"/>
+          <xsd:enumeration value="ADS"/>
+          <xsd:enumeration value="AOS"/>
+          <xsd:enumeration value="Apprenticesgips"/>
+          <xsd:enumeration value="BH"/>
+          <xsd:enumeration value="BLIND"/>
+          <xsd:enumeration value="BOEE"/>
+          <xsd:enumeration value="BOP"/>
+          <xsd:enumeration value="CAE"/>
+          <xsd:enumeration value="Careers"/>
+          <xsd:enumeration value="Compliance"/>
+          <xsd:enumeration value="DAS"/>
+          <xsd:enumeration value="DCA"/>
+          <xsd:enumeration value="Dev Board"/>
+          <xsd:enumeration value="DCA"/>
+          <xsd:enumeration value="DIAL"/>
+          <xsd:enumeration value="DIFS"/>
+          <xsd:enumeration value="DNR"/>
+          <xsd:enumeration value="DOC"/>
+          <xsd:enumeration value="DOE"/>
+          <xsd:enumeration value="DOM"/>
+          <xsd:enumeration value="DOT"/>
+          <xsd:enumeration value="DPD"/>
+          <xsd:enumeration value="DPS"/>
+          <xsd:enumeration value="Drive Smart"/>
+          <xsd:enumeration value="DVA"/>
+          <xsd:enumeration value="EAB"/>
+          <xsd:enumeration value="ePolicy"/>
+          <xsd:enumeration value="FWBP"/>
+          <xsd:enumeration value="Gold Star"/>
+          <xsd:enumeration value="HHS"/>
+          <xsd:enumeration value="HIST"/>
+          <xsd:enumeration value="HSEMD"/>
+          <xsd:enumeration value="IAForms"/>
+          <xsd:enumeration value="ICN"/>
+          <xsd:enumeration value="IOCR"/>
+          <xsd:enumeration value="ICSAC"/>
+          <xsd:enumeration value="IDALS"/>
+          <xsd:enumeration value="IDCU"/>
+          <xsd:enumeration value="IDOB"/>
+          <xsd:enumeration value="IDR"/>
+          <xsd:enumeration value="IECDB"/>
+          <xsd:enumeration value="IEDA"/>
+          <xsd:enumeration value="IFA"/>
+          <xsd:enumeration value="IGOV"/>
+          <xsd:enumeration value="IID"/>
+          <xsd:enumeration value="ILEA"/>
+          <xsd:enumeration value="ILIB/LIB"/>
+          <xsd:enumeration value="ILOT"/>
+          <xsd:enumeration value="IPBS"/>
+          <xsd:enumeration value="IPERS"/>
+          <xsd:enumeration value="IPI"/>
+          <xsd:enumeration value="IPIB"/>
+          <xsd:enumeration value="IRGC"/>
+          <xsd:enumeration value="IUC"/>
+          <xsd:enumeration value="IVH"/>
+          <xsd:enumeration value="IWD"/>
+          <xsd:enumeration value="Medicaid"/>
+          <xsd:enumeration value="Missing Persons"/>
+          <xsd:enumeration value="OCIO"/>
+          <xsd:enumeration value="PAAB"/>
+          <xsd:enumeration value="PERB"/>
+          <xsd:enumeration value="PH"/>
+          <xsd:enumeration value="Ready Iowa"/>
+          <xsd:enumeration value="Refunds"/>
+          <xsd:enumeration value="SAE"/>
+          <xsd:enumeration value="Safe and Sound"/>
+          <xsd:enumeration value="SOSC"/>
+          <xsd:enumeration value="SPD"/>
+          <xsd:enumeration value="Stop Human Trafficing"/>
+          <xsd:enumeration value="Terrace Hill"/>
+          <xsd:enumeration value="TOS"/>
+          <xsd:enumeration value="Governor Iowa"/>
+          <xsd:enumeration value="yourlifeiowa"/>
+          <xsd:enumeration value="volunteer"/>
+          <xsd:enumeration value="iosme"/>
+          <xsd:enumeration value="CORE"/>
+          <xsd:enumeration value="OGC"/>
+          <xsd:enumeration value="CPFSE"/>
+          <xsd:enumeration value="GSE"/>
+          <xsd:enumeration value="HRE"/>
+          <xsd:enumeration value="Design"/>
+          <xsd:enumeration value="Systems and Planning"/>
+          <xsd:enumeration value="Rail"/>
+          <xsd:enumeration value="Bridges and Structures"/>
+          <xsd:enumeration value="Locations and Environment"/>
+          <xsd:enumeration value="Fleet"/>
+          <xsd:enumeration value="Procurement-Employee"/>
+          <xsd:enumeration value="Provurement-Vendor"/>
+          <xsd:enumeration value="PDS"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="24" nillable="true" ma:displayName="Status" ma:default="Agency Review" ma:description="Where are these docs in the remediation process?" ma:format="Dropdown" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Agency Review"/>
+          <xsd:enumeration value="Ready to Send"/>
+          <xsd:enumeration value="Sent for Remediation"/>
+          <xsd:enumeration value="Remediation Complete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8b0b5cb4-0fdc-49ed-8d64-886ad701f461" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{75656d72-8d15-4a49-ad7f-66f07c7f8e37}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8b0b5cb4-0fdc-49ed-8d64-886ad701f461">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14653D1B-0AA5-4C1B-A789-49C1F00A1D9D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F7E5DA5-3942-40F9-899D-38523F018E1F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="17703096-e36a-4c51-a7f8-11ac4349157f"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="8b0b5cb4-0fdc-49ed-8d64-886ad701f461"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D531A4EE-A3D2-463E-8B26-F8E8FF29528E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{238FF67F-69B8-42AC-A0CE-0017AECFD5A8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="17703096-e36a-4c51-a7f8-11ac4349157f"/>
+    <ds:schemaRef ds:uri="8b0b5cb4-0fdc-49ed-8d64-886ad701f461"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>251</Words>
-  <Characters>1432</Characters>
+  <Words>263</Words>
+  <Characters>1500</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>11</Lines>
+  <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>LRTF QUARTERLY REPORT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>Iowa Department of Management, Division of Information Technology</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1680</CharactersWithSpaces>
+  <CharactersWithSpaces>1760</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:title>LRTF QUARTERLY REPORT</dc:title>
+  <dc:subject>LRTF QUARTERLY REPORT</dc:subject>
+  <dc:creator>Iowa Department of Management, Division of Information Technology</dc:creator>
+  <cp:keywords>Accessibility Verified</cp:keywords>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x0101003B7E9C7992E86545B4AC3875D1ABC93D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SetDate">
+    <vt:lpwstr>2026-08-10T14:11:17Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SiteId">
+    <vt:lpwstr>a1e65fcc-32fa-4fdd-8692-0cc2eb06676e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ActionId">
+    <vt:lpwstr>3cf32086-89bd-473f-b632-27347afdf1a2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>