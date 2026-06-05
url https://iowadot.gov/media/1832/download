--- v0 (2025-10-21)
+++ v1 (2026-06-05)
@@ -1,101 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Modal\Rail\Web\iowarail public website\Live 25 Public Rail Webpage Content\5 Iowa Freight Rail\4 Rail Dev Programs RRLG LIFTS TIGER\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{6737B651-14BB-418D-A791-477E3E2E41A4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="108" windowWidth="19140" windowHeight="7356"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="trial 3" sheetId="3" r:id="rId1"/>
     <sheet name="Doesn't work " sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Doesn''t work '!$A$1:$A$20</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'trial 3'!$B$1:$G$37</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'trial 3'!$B$1:$G$43</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191029"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...31 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="81" uniqueCount="68">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="72">
   <si>
     <t>A</t>
   </si>
   <si>
     <t xml:space="preserve">Number of Jobs </t>
   </si>
   <si>
     <t>B</t>
   </si>
   <si>
     <t>C</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t xml:space="preserve">Grant request per job (maximum of $12,000/job) Cannot exceed 50% of the total project cost.  </t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t xml:space="preserve">F </t>
   </si>
   <si>
@@ -217,66 +206,50 @@
     <r>
       <rPr>
         <sz val="14"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>2.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> If also requesting a loan, calculate the  preferred loan and loan match. </t>
     </r>
   </si>
   <si>
     <t xml:space="preserve">Targeted Jobs Creation Worksheet </t>
   </si>
   <si>
-    <r>
-[...14 lines deleted...]
-  <si>
     <t>N</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Remaining Project Cost </t>
     </r>
     <r>
       <rPr>
         <i/>
         <sz val="11"/>
         <color rgb="FF0070C0"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>(A minus D minus E)</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Maximum grant/loan total </t>
     </r>
     <r>
       <rPr>
         <i/>
@@ -631,56 +604,83 @@
       </rPr>
       <t xml:space="preserve"> If requesting </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>both</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> a grant and loan, this alternative calculation  maximizes the loan/grant by including a portion of the grant match within the loan. </t>
     </r>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>0</t>
+  </si>
+  <si>
+    <t>(green)</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">  </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">Applications that include the preferred grant or grant/loan combination match will receive greater consideration in order to maximize the available funding. </t>
+    </r>
+  </si>
+  <si>
+    <t>$ - (red)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_(&quot;$&quot;* #,##0_);_(&quot;$&quot;* \(#,##0\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -688,127 +688,138 @@
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...30 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF0070C0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFA20000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFA20000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="4">
+  <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6" tint="0.59999389629810485"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.249977111117893"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="12">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -835,412 +846,235 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...31 lines deleted...]
-      </left>
       <right/>
       <top/>
-      <bottom/>
-[...9 lines deleted...]
-        <color indexed="64"/>
+      <bottom style="thick">
+        <color theme="4"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top/>
-      <bottom style="thin">
-        <color indexed="64"/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" applyNumberFormat="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="39">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="44" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyProtection="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyProtection="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyProtection="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...94 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="44" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="2" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="3" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...94 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
     <cellStyle name="Currency" xfId="1" builtinId="4"/>
+    <cellStyle name="Heading 1" xfId="2" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Heading 2" xfId="3" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1268,51 +1102,51 @@
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1449,767 +1283,1353 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="B2:I37"/>
+  <dimension ref="B2:I43"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="55" zoomScaleNormal="55" workbookViewId="0">
-      <selection activeCell="H6" sqref="H6"/>
+      <selection activeCell="B2" sqref="B2:F2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="21.6640625" style="12" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.109375" style="12"/>
+    <col min="1" max="1" width="8.42578125" customWidth="1"/>
+    <col min="2" max="2" width="58.5703125" customWidth="1"/>
+    <col min="3" max="3" width="11.42578125" customWidth="1"/>
+    <col min="4" max="4" width="5" customWidth="1"/>
+    <col min="5" max="5" width="15.7109375" customWidth="1"/>
+    <col min="6" max="6" width="2.28515625" style="12" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="13.85546875" customWidth="1"/>
+    <col min="8" max="8" width="23.28515625" customWidth="1"/>
+    <col min="9" max="9" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:9" ht="21" x14ac:dyDescent="0.4">
-      <c r="B2" s="53" t="s">
+    <row r="2" spans="2:9" ht="21" x14ac:dyDescent="0.35">
+      <c r="B2" s="32" t="s">
         <v>41</v>
       </c>
-      <c r="C2" s="53"/>
-[...5 lines deleted...]
-      <c r="B3" s="45" t="s">
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+    </row>
+    <row r="3" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="13" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="4" spans="2:9" ht="24" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B4" t="s">
+        <v>39</v>
+      </c>
+      <c r="F4"/>
+    </row>
+    <row r="5" spans="2:9" ht="27" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="30" t="s">
+        <v>36</v>
+      </c>
+      <c r="F5"/>
+      <c r="I5" s="10"/>
+    </row>
+    <row r="6" spans="2:9" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B6" s="21" t="s">
+        <v>14</v>
+      </c>
+      <c r="C6" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="F6"/>
+      <c r="I6" s="10"/>
+    </row>
+    <row r="7" spans="2:9" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B7" s="21" t="s">
+        <v>52</v>
+      </c>
+      <c r="C7" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="D7" s="1" t="s">
+        <v>2</v>
+      </c>
+      <c r="F7"/>
+      <c r="G7" t="s">
+        <v>67</v>
+      </c>
+      <c r="I7" s="10"/>
+    </row>
+    <row r="8" spans="2:9" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B8" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="C8" s="24" t="s">
+        <v>71</v>
+      </c>
+      <c r="D8" s="1" t="s">
+        <v>3</v>
+      </c>
+      <c r="F8"/>
+      <c r="I8" s="10"/>
+    </row>
+    <row r="9" spans="2:9" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B9" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="D9" s="1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F9"/>
+      <c r="G9" t="s">
+        <v>67</v>
+      </c>
+      <c r="I9" s="10"/>
+    </row>
+    <row r="10" spans="2:9" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B10" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="C10" s="23">
+        <v>0</v>
+      </c>
+      <c r="D10" s="1" t="s">
+        <v>6</v>
+      </c>
+      <c r="F10"/>
+    </row>
+    <row r="11" spans="2:9" ht="15.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="F11"/>
+    </row>
+    <row r="12" spans="2:9" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="22" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="20"/>
+      <c r="F12"/>
+    </row>
+    <row r="13" spans="2:9" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B13" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="C13" s="20"/>
+      <c r="F13"/>
+      <c r="I13" s="10"/>
+    </row>
+    <row r="14" spans="2:9" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="C14" s="19">
+        <v>0</v>
+      </c>
+      <c r="D14" s="1" t="s">
+        <v>7</v>
+      </c>
+      <c r="F14"/>
+      <c r="I14" s="5"/>
+    </row>
+    <row r="15" spans="2:9" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B15" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" s="25" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" s="1" t="s">
+        <v>8</v>
+      </c>
+      <c r="F15"/>
+      <c r="I15" s="5"/>
+    </row>
+    <row r="16" spans="2:9" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B16" s="21" t="s">
+        <v>51</v>
+      </c>
+      <c r="C16" s="18" t="s">
+        <v>69</v>
+      </c>
+      <c r="D16" s="1" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16"/>
+      <c r="G16" t="s">
+        <v>67</v>
+      </c>
+      <c r="I16" s="10"/>
+    </row>
+    <row r="17" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="C17" s="19">
+        <v>0</v>
+      </c>
+      <c r="D17" s="1" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17"/>
+    </row>
+    <row r="18" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B18" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="C18" s="20"/>
+      <c r="F18"/>
+    </row>
+    <row r="19" spans="2:6" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B19" s="22" t="s">
         <v>66</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="F5" s="39" t="s">
+      <c r="C19" s="20"/>
+      <c r="F19"/>
+    </row>
+    <row r="20" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="27" t="s">
+        <v>33</v>
+      </c>
+      <c r="C20" s="20"/>
+      <c r="F20"/>
+    </row>
+    <row r="21" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="21" t="s">
+        <v>45</v>
+      </c>
+      <c r="C21" s="23">
         <v>0</v>
       </c>
-      <c r="I5" s="13"/>
-[...24 lines deleted...]
-        <f>IF(E6*12000&lt;E5*0.5,E6*12000,E5*0.5)</f>
+      <c r="D21" s="1" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21"/>
+    </row>
+    <row r="22" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C22" s="23">
         <v>0</v>
       </c>
-      <c r="F7" s="39" t="s">
-[...27 lines deleted...]
-        <f>+E8</f>
+      <c r="D22" s="1" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22"/>
+    </row>
+    <row r="23" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B23" s="21" t="s">
+        <v>46</v>
+      </c>
+      <c r="C23" s="23">
         <v>0</v>
       </c>
-      <c r="F9" s="39" t="s">
-[...30 lines deleted...]
-        <f>(E5-E8-E9)</f>
+      <c r="D23" s="1" t="s">
+        <v>30</v>
+      </c>
+      <c r="F23"/>
+    </row>
+    <row r="24" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B24" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="C24" s="23">
         <v>0</v>
       </c>
-      <c r="F12" s="39" t="s">
-[...11 lines deleted...]
-        <f>IF(0.8*E12=0,"0",(0.8*E12))</f>
+      <c r="D24" s="1" t="s">
+        <v>31</v>
+      </c>
+      <c r="F24"/>
+    </row>
+    <row r="25" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B25" s="21" t="s">
+        <v>48</v>
+      </c>
+      <c r="C25" s="23">
         <v>0</v>
       </c>
-      <c r="F13" s="41" t="s">
-[...28 lines deleted...]
-        <f>0.25*E14</f>
+      <c r="D25" s="1" t="s">
+        <v>42</v>
+      </c>
+      <c r="F25"/>
+    </row>
+    <row r="26" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="F26"/>
+    </row>
+    <row r="27" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B27" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="20"/>
+      <c r="F27"/>
+    </row>
+    <row r="28" spans="2:6" ht="49.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="22" t="s">
+        <v>70</v>
+      </c>
+      <c r="C28" s="20"/>
+      <c r="F28"/>
+    </row>
+    <row r="29" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B29" s="31" t="s">
+        <v>34</v>
+      </c>
+      <c r="C29" s="20"/>
+      <c r="F29"/>
+    </row>
+    <row r="30" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B30" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="C30" s="20"/>
+      <c r="F30"/>
+    </row>
+    <row r="31" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B31" s="21" t="s">
+        <v>61</v>
+      </c>
+      <c r="C31" s="23">
         <v>0</v>
       </c>
-      <c r="F15" s="41" t="s">
-[...24 lines deleted...]
-      <c r="D18" s="66" t="s">
+      <c r="F31"/>
+    </row>
+    <row r="32" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B32" s="21" t="s">
+        <v>59</v>
+      </c>
+      <c r="C32" s="23">
+        <v>0</v>
+      </c>
+      <c r="F32"/>
+    </row>
+    <row r="33" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B33" s="21" t="s">
+        <v>60</v>
+      </c>
+      <c r="C33" s="23">
+        <v>0</v>
+      </c>
+      <c r="F33"/>
+    </row>
+    <row r="34" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="20"/>
+      <c r="C34" s="20"/>
+      <c r="F34"/>
+    </row>
+    <row r="35" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B35" s="27" t="s">
         <v>33</v>
       </c>
-      <c r="E18" s="67"/>
-[...10 lines deleted...]
-        <f>+E5</f>
+      <c r="C35" s="20"/>
+      <c r="F35"/>
+    </row>
+    <row r="36" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B36" s="28" t="s">
+        <v>35</v>
+      </c>
+      <c r="C36" s="20"/>
+      <c r="F36"/>
+    </row>
+    <row r="37" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B37" s="21" t="s">
+        <v>58</v>
+      </c>
+      <c r="C37" s="20"/>
+      <c r="F37"/>
+    </row>
+    <row r="38" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B38" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="C38" s="23">
         <v>0</v>
       </c>
-      <c r="F19" s="42" t="s">
-[...10 lines deleted...]
-        <f>+E19*0.8</f>
+      <c r="F38"/>
+    </row>
+    <row r="39" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B39" s="21" t="s">
+        <v>63</v>
+      </c>
+      <c r="C39" s="23">
         <v>0</v>
       </c>
-      <c r="F20" s="41" t="s">
-[...10 lines deleted...]
-        <f>+E8</f>
+      <c r="F39"/>
+    </row>
+    <row r="40" spans="2:6" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B40" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="C40" s="23">
         <v>0</v>
       </c>
-      <c r="F21" s="39" t="s">
-[...161 lines deleted...]
-      <c r="G37" s="23">
+      <c r="F40"/>
+    </row>
+    <row r="41" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="F41"/>
+    </row>
+    <row r="42" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="C42" s="29">
         <v>42431</v>
       </c>
+      <c r="F42"/>
+    </row>
+    <row r="43" spans="2:6" x14ac:dyDescent="0.25">
+      <c r="F43"/>
     </row>
   </sheetData>
-  <sheetProtection sheet="1" objects="1" scenarios="1"/>
-[...2 lines deleted...]
-    <mergeCell ref="F30:G34"/>
+  <mergeCells count="1">
     <mergeCell ref="B2:F2"/>
-    <mergeCell ref="D25:E25"/>
-[...10 lines deleted...]
-    <mergeCell ref="B11:C16"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B3:G22"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="B3:G26"/>
   <sheetViews>
     <sheetView zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="L19" sqref="L19"/>
+      <selection activeCell="G20" sqref="G20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="33.109375" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="2.33203125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="33.140625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.7109375" style="3" customWidth="1"/>
+    <col min="4" max="4" width="2.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.5703125" customWidth="1"/>
+    <col min="6" max="6" width="23.28515625" customWidth="1"/>
+    <col min="7" max="7" width="15.7109375" style="3" customWidth="1"/>
+    <col min="8" max="8" width="2.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:7" x14ac:dyDescent="0.25">
       <c r="C3"/>
       <c r="G3"/>
     </row>
-    <row r="4" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B4" s="83" t="s">
+    <row r="4" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B4" s="33" t="s">
         <v>17</v>
       </c>
-      <c r="C4" s="84"/>
-      <c r="D4" s="85"/>
+      <c r="C4" s="34"/>
+      <c r="D4" s="35"/>
       <c r="G4"/>
     </row>
-    <row r="5" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="5" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B5" s="1" t="s">
         <v>14</v>
       </c>
-      <c r="C5" s="8">
+      <c r="C5" s="6">
         <v>2000000</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>0</v>
       </c>
       <c r="G5"/>
     </row>
-    <row r="6" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="6" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B6" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="8">
+      <c r="C6" s="6">
         <v>25</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="G6"/>
     </row>
-    <row r="7" spans="2:7" ht="43.2" x14ac:dyDescent="0.3">
+    <row r="7" spans="2:7" ht="45" x14ac:dyDescent="0.25">
       <c r="B7" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="8">
+      <c r="C7" s="6">
         <v>1000000</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>3</v>
       </c>
       <c r="G7"/>
     </row>
-    <row r="8" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="8" spans="2:7" x14ac:dyDescent="0.25">
       <c r="B8" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="C8" s="6">
-        <f>+C7</f>
+      <c r="C8" s="4">
         <v>1000000</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G8"/>
     </row>
-    <row r="9" spans="2:7" x14ac:dyDescent="0.3">
+    <row r="9" spans="2:7" x14ac:dyDescent="0.25">
       <c r="G9"/>
     </row>
-    <row r="10" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B10" s="83" t="s">
+    <row r="10" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B10" s="33" t="s">
         <v>18</v>
       </c>
-      <c r="C10" s="84"/>
-      <c r="D10" s="85"/>
+      <c r="C10" s="34"/>
+      <c r="D10" s="35"/>
       <c r="G10"/>
     </row>
-    <row r="11" spans="2:7" ht="28.95" x14ac:dyDescent="0.3">
+    <row r="11" spans="2:7" ht="30" x14ac:dyDescent="0.25">
       <c r="B11" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="6">
-        <f>+C5-C7-C8</f>
+      <c r="C11" s="4">
         <v>0</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="12" spans="2:7" ht="28.95" x14ac:dyDescent="0.3">
-      <c r="B12" s="3" t="s">
+    <row r="12" spans="2:7" ht="30" x14ac:dyDescent="0.25">
+      <c r="B12" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="C12" s="6">
-        <f>0.8*C11</f>
+      <c r="C12" s="4">
         <v>0</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" s="1" t="s">
         <v>7</v>
       </c>
-      <c r="F12" s="7"/>
-[...2 lines deleted...]
-      <c r="B13" s="3" t="s">
+      <c r="F12" s="5"/>
+    </row>
+    <row r="13" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B13" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="C13" s="8"/>
-      <c r="D13" s="4" t="s">
+      <c r="C13" s="6"/>
+      <c r="D13" s="1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="14" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B14" s="3" t="s">
+    <row r="14" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B14" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="C14" s="6">
-        <f>0.25*C13</f>
+      <c r="C14" s="4">
         <v>0</v>
       </c>
-      <c r="D14" s="4" t="s">
+      <c r="D14" s="1" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="15" spans="2:7" x14ac:dyDescent="0.3">
-      <c r="B15" s="80" t="s">
+    <row r="15" spans="2:7" x14ac:dyDescent="0.25">
+      <c r="B15" s="15" t="s">
         <v>15</v>
       </c>
-      <c r="C15" s="81"/>
-[...4 lines deleted...]
-      <c r="B17" s="86" t="s">
+      <c r="C15" s="16"/>
+      <c r="D15" s="17"/>
+    </row>
+    <row r="16" spans="2:7" ht="27" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="17" spans="2:4" ht="28.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B17" s="36" t="s">
         <v>19</v>
       </c>
-      <c r="C17" s="87"/>
-[...6 lines deleted...]
-      <c r="B18" s="3" t="s">
+      <c r="C17" s="37"/>
+      <c r="D17" s="38"/>
+    </row>
+    <row r="18" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B18" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="C18" s="9">
+      <c r="C18" s="7">
         <v>1000000</v>
       </c>
-      <c r="D18" s="3" t="s">
+      <c r="D18" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="F18" t="s">
-[...3 lines deleted...]
-        <f>+C8</f>
+    </row>
+    <row r="19" spans="2:4" ht="45" x14ac:dyDescent="0.25">
+      <c r="B19" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C19" s="4">
         <v>1000000</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="D19" s="4" t="s">
+      <c r="D19" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="F19" s="10" t="s">
-[...8 lines deleted...]
-      <c r="B20" s="3" t="s">
+    </row>
+    <row r="20" spans="2:4" ht="46.15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="C20" s="6">
-        <f>+C8+C14</f>
+      <c r="C20" s="4">
         <v>1000000</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="F20" s="11" t="s">
+    </row>
+    <row r="21" spans="2:4" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B21" s="14" t="s">
+        <v>24</v>
+      </c>
+      <c r="C21" s="14"/>
+      <c r="D21" s="14"/>
+    </row>
+    <row r="22" spans="2:4" ht="14.45" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+    </row>
+    <row r="23" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B23" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="24" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B24" t="s">
+        <v>26</v>
+      </c>
+      <c r="C24" s="3">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="25" spans="2:4" x14ac:dyDescent="0.25">
+      <c r="B25" s="8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C25" s="5">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="26" spans="2:4" ht="30" x14ac:dyDescent="0.25">
+      <c r="B26" s="9" t="s">
         <v>28</v>
       </c>
-      <c r="G20" s="5">
-        <f>+G18-G19</f>
+      <c r="C26" s="3">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="2:7" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
-[...10 lines deleted...]
-    </row>
   </sheetData>
-  <mergeCells count="5">
-[...1 lines deleted...]
-    <mergeCell ref="B15:D15"/>
+  <mergeCells count="3">
     <mergeCell ref="B4:D4"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B17:D17"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003B7E9C7992E86545B4AC3875D1ABC93D" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="697b05891b86fb5de1e8ba0d69bf5eee">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="17703096-e36a-4c51-a7f8-11ac4349157f" xmlns:ns3="8b0b5cb4-0fdc-49ed-8d64-886ad701f461" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="511cef653adc140c1dace298d49ebb66" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="17703096-e36a-4c51-a7f8-11ac4349157f"/>
+    <xsd:import namespace="8b0b5cb4-0fdc-49ed-8d64-886ad701f461"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:Category" minOccurs="0"/>
+                <xsd:element ref="ns2:Sub_x002d_category" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:Agency" minOccurs="0"/>
+                <xsd:element ref="ns2:Division" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="25" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="26" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="17703096-e36a-4c51-a7f8-11ac4349157f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="Category" ma:index="8" nillable="true" ma:displayName="Category" ma:description="Primary Category for document" ma:format="Dropdown" ma:internalName="Category">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceFillIn">
+            <xsd:sequence>
+              <xsd:element name="Value" maxOccurs="unbounded" minOccurs="0" nillable="true">
+                <xsd:simpleType>
+                  <xsd:union memberTypes="dms:Text">
+                    <xsd:simpleType>
+                      <xsd:restriction base="dms:Choice">
+                        <xsd:enumeration value="Doc Remediation"/>
+                        <xsd:enumeration value="Web App Assessment"/>
+                        <xsd:enumeration value="Prj Doc - IowAccess"/>
+                        <xsd:enumeration value="Source Data"/>
+                        <xsd:enumeration value="Vendor Info"/>
+                        <xsd:enumeration value="Documents"/>
+                        <xsd:enumeration value="Agency Mtg"/>
+                        <xsd:enumeration value="Accessibility Standards Workgroup"/>
+                      </xsd:restriction>
+                    </xsd:simpleType>
+                  </xsd:union>
+                </xsd:simpleType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="Sub_x002d_category" ma:index="9" nillable="true" ma:displayName="Sub-category" ma:description="Secondary category for files" ma:format="Dropdown" ma:indexed="true" ma:internalName="Sub_x002d_category">
+      <xsd:simpleType>
+        <xsd:union memberTypes="dms:Text">
+          <xsd:simpleType>
+            <xsd:restriction base="dms:Choice">
+              <xsd:enumeration value="Archive"/>
+              <xsd:enumeration value="Inventory"/>
+              <xsd:enumeration value="ScreamingFrog"/>
+              <xsd:enumeration value="Presentations"/>
+              <xsd:enumeration value="Signed Docs"/>
+              <xsd:enumeration value="Data/Info"/>
+              <xsd:enumeration value="Comms"/>
+              <xsd:enumeration value="Logos"/>
+              <xsd:enumeration value="Reference"/>
+              <xsd:enumeration value="Acquia Optomize"/>
+            </xsd:restriction>
+          </xsd:simpleType>
+        </xsd:union>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="12" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="13" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="099bb444-545f-4bda-98b7-1b3363d064ba" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="19" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="20" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Agency" ma:index="22" nillable="true" ma:displayName="Agency" ma:format="Dropdown" ma:indexed="true" ma:internalName="Agency">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Multi"/>
+          <xsd:enumeration value="AOS"/>
+          <xsd:enumeration value="BLIND"/>
+          <xsd:enumeration value="BOP"/>
+          <xsd:enumeration value="DAS"/>
+          <xsd:enumeration value="DIAL"/>
+          <xsd:enumeration value="DIFS"/>
+          <xsd:enumeration value="DNR"/>
+          <xsd:enumeration value="DOC"/>
+          <xsd:enumeration value="DOE"/>
+          <xsd:enumeration value="DOM"/>
+          <xsd:enumeration value="DOT"/>
+          <xsd:enumeration value="DPD"/>
+          <xsd:enumeration value="DPS"/>
+          <xsd:enumeration value="DVA"/>
+          <xsd:enumeration value="EAB"/>
+          <xsd:enumeration value="HHS"/>
+          <xsd:enumeration value="HSEMD"/>
+          <xsd:enumeration value="ICN"/>
+          <xsd:enumeration value="IDALS"/>
+          <xsd:enumeration value="IDR"/>
+          <xsd:enumeration value="IECDB"/>
+          <xsd:enumeration value="IEDA/IFA"/>
+          <xsd:enumeration value="IEDA"/>
+          <xsd:enumeration value="IFA"/>
+          <xsd:enumeration value="IGOV"/>
+          <xsd:enumeration value="ILEA"/>
+          <xsd:enumeration value="IPERS"/>
+          <xsd:enumeration value="IPI"/>
+          <xsd:enumeration value="IPIB"/>
+          <xsd:enumeration value="IRGC"/>
+          <xsd:enumeration value="IUC"/>
+          <xsd:enumeration value="IVCS"/>
+          <xsd:enumeration value="IWD"/>
+          <xsd:enumeration value="OCA"/>
+          <xsd:enumeration value="ODCP"/>
+          <xsd:enumeration value="PERB"/>
+          <xsd:enumeration value="SPD"/>
+          <xsd:enumeration value="TOS"/>
+          <xsd:enumeration value="Governor Iowa"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Division" ma:index="23" nillable="true" ma:displayName="Divisions" ma:description="Divisions within an agency" ma:format="Dropdown" ma:internalName="Division">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Multi"/>
+          <xsd:enumeration value="ABD"/>
+          <xsd:enumeration value="Admin"/>
+          <xsd:enumeration value="ADS"/>
+          <xsd:enumeration value="AOS"/>
+          <xsd:enumeration value="Apprenticesgips"/>
+          <xsd:enumeration value="BH"/>
+          <xsd:enumeration value="BLIND"/>
+          <xsd:enumeration value="BOEE"/>
+          <xsd:enumeration value="BOP"/>
+          <xsd:enumeration value="CAE"/>
+          <xsd:enumeration value="Careers"/>
+          <xsd:enumeration value="Compliance"/>
+          <xsd:enumeration value="DAS"/>
+          <xsd:enumeration value="DCA"/>
+          <xsd:enumeration value="Dev Board"/>
+          <xsd:enumeration value="DCA"/>
+          <xsd:enumeration value="DIAL"/>
+          <xsd:enumeration value="DIFS"/>
+          <xsd:enumeration value="DNR"/>
+          <xsd:enumeration value="DOC"/>
+          <xsd:enumeration value="DOE"/>
+          <xsd:enumeration value="DOM"/>
+          <xsd:enumeration value="DOT"/>
+          <xsd:enumeration value="DPD"/>
+          <xsd:enumeration value="DPS"/>
+          <xsd:enumeration value="Drive Smart"/>
+          <xsd:enumeration value="DVA"/>
+          <xsd:enumeration value="EAB"/>
+          <xsd:enumeration value="ePolicy"/>
+          <xsd:enumeration value="FWBP"/>
+          <xsd:enumeration value="Gold Star"/>
+          <xsd:enumeration value="HHS"/>
+          <xsd:enumeration value="HIST"/>
+          <xsd:enumeration value="HSEMD"/>
+          <xsd:enumeration value="IAForms"/>
+          <xsd:enumeration value="ICN"/>
+          <xsd:enumeration value="IOCR"/>
+          <xsd:enumeration value="ICSAC"/>
+          <xsd:enumeration value="IDALS"/>
+          <xsd:enumeration value="IDCU"/>
+          <xsd:enumeration value="IDOB"/>
+          <xsd:enumeration value="IDR"/>
+          <xsd:enumeration value="IECDB"/>
+          <xsd:enumeration value="IEDA"/>
+          <xsd:enumeration value="IFA"/>
+          <xsd:enumeration value="IGOV"/>
+          <xsd:enumeration value="IID"/>
+          <xsd:enumeration value="ILEA"/>
+          <xsd:enumeration value="ILIB/LIB"/>
+          <xsd:enumeration value="ILOT"/>
+          <xsd:enumeration value="IPBS"/>
+          <xsd:enumeration value="IPERS"/>
+          <xsd:enumeration value="IPI"/>
+          <xsd:enumeration value="IPIB"/>
+          <xsd:enumeration value="IRGC"/>
+          <xsd:enumeration value="IUC"/>
+          <xsd:enumeration value="IVH"/>
+          <xsd:enumeration value="IWD"/>
+          <xsd:enumeration value="Medicaid"/>
+          <xsd:enumeration value="Missing Persons"/>
+          <xsd:enumeration value="OCIO"/>
+          <xsd:enumeration value="PAAB"/>
+          <xsd:enumeration value="PERB"/>
+          <xsd:enumeration value="PH"/>
+          <xsd:enumeration value="Ready Iowa"/>
+          <xsd:enumeration value="Refunds"/>
+          <xsd:enumeration value="SAE"/>
+          <xsd:enumeration value="Safe and Sound"/>
+          <xsd:enumeration value="SOSC"/>
+          <xsd:enumeration value="SPD"/>
+          <xsd:enumeration value="Stop Human Trafficing"/>
+          <xsd:enumeration value="Terrace Hill"/>
+          <xsd:enumeration value="TOS"/>
+          <xsd:enumeration value="Governor Iowa"/>
+          <xsd:enumeration value="yourlifeiowa"/>
+          <xsd:enumeration value="volunteer"/>
+          <xsd:enumeration value="iosme"/>
+          <xsd:enumeration value="CORE"/>
+          <xsd:enumeration value="OGC"/>
+          <xsd:enumeration value="CPFSE"/>
+          <xsd:enumeration value="GSE"/>
+          <xsd:enumeration value="HRE"/>
+          <xsd:enumeration value="Design"/>
+          <xsd:enumeration value="Systems and Planning"/>
+          <xsd:enumeration value="Rail"/>
+          <xsd:enumeration value="Bridges and Structures"/>
+          <xsd:enumeration value="Locations and Environment"/>
+          <xsd:enumeration value="Fleet"/>
+          <xsd:enumeration value="Procurement-Employee"/>
+          <xsd:enumeration value="Provurement-Vendor"/>
+          <xsd:enumeration value="PDS"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="24" nillable="true" ma:displayName="Status" ma:default="Agency Review" ma:description="Where are these docs in the remediation process?" ma:format="Dropdown" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Agency Review"/>
+          <xsd:enumeration value="Ready to Send"/>
+          <xsd:enumeration value="Sent for Remediation"/>
+          <xsd:enumeration value="Remediation Complete"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8b0b5cb4-0fdc-49ed-8d64-886ad701f461" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="16" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{75656d72-8d15-4a49-ad7f-66f07c7f8e37}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8b0b5cb4-0fdc-49ed-8d64-886ad701f461">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8b0b5cb4-0fdc-49ed-8d64-886ad701f461" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Category xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <Sub_x002d_category xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="17703096-e36a-4c51-a7f8-11ac4349157f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Agency xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <Division xmlns="17703096-e36a-4c51-a7f8-11ac4349157f" xsi:nil="true"/>
+    <Status xmlns="17703096-e36a-4c51-a7f8-11ac4349157f">Agency Review</Status>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C917D69-D643-48E3-A7D8-F164BF6D3477}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{65AC3D6D-B1C3-4778-95F5-D498FD314AC9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="17703096-e36a-4c51-a7f8-11ac4349157f"/>
+    <ds:schemaRef ds:uri="8b0b5cb4-0fdc-49ed-8d64-886ad701f461"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64FB6D37-A8C6-450E-A99B-C31B1D0CC580}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8b0b5cb4-0fdc-49ed-8d64-886ad701f461"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="17703096-e36a-4c51-a7f8-11ac4349157f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>trial 3</vt:lpstr>
       <vt:lpstr>Doesn't work </vt:lpstr>
       <vt:lpstr>'Doesn''t work '!Print_Area</vt:lpstr>
       <vt:lpstr>'trial 3'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iowa Department of Transportation</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Diane McCauley</dc:creator>
+  <dc:title>Targeted Jobs Creation Worksheet</dc:title>
+  <dc:subject>Targeted Jobs Creation Worksheet</dc:subject>
+  <dc:creator>Iowa Department of Transportation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Folder_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Folder_Code">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Folder_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Folder_Description">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="/Folder_Name/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="/Folder_Description/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Folder_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Folder_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Manager">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Folder_ManagerDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Folder_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Folder_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Folder_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Folder_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Folder_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Folder_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Folder_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Folder_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Document_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Document_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Document_FileName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Document_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Document_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Document_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Document_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Document_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Document_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Document_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Document_Size">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Document_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_Department">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_DepartmentDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="ContentTypeId">
+    <vt:lpwstr>0x0101003B7E9C7992E86545B4AC3875D1ABC93D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SetDate">
+    <vt:lpwstr>2026-05-05T16:32:31Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SiteId">
+    <vt:lpwstr>a1e65fcc-32fa-4fdd-8692-0cc2eb06676e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ActionId">
+    <vt:lpwstr>69acb013-54bf-4de5-aa5c-f78c9ea6ab12</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>