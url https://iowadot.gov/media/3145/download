--- v1 (2025-12-12)
+++ v2 (2026-05-14)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28526"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="27928"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://iadot-my.sharepoint.com/personal/cherice_ogg_iowadot_us/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Planning\SystemsPlanning\Highway\SQL\Programs\FFC\Report Copies\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr revIDLastSave="0" documentId="8_{A3908C50-AE88-4415-B347-0266B7DCD4B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{7165EA5A-FA39-48B6-9D82-F04062CC777F}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{7165EA5A-FA39-48B6-9D82-F04062CC777F}"/>
   </bookViews>
   <sheets>
     <sheet name="2025" sheetId="4" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="Final" localSheetId="0">'2025'!$A$1:$P$108</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>