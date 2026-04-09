--- v0 (2025-10-09)
+++ v1 (2026-04-09)
@@ -1,2185 +1,3366 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="6EAD893E" w14:textId="36B730F0" w:rsidR="00B94E30" w:rsidRDefault="00BD5554" w:rsidP="00D43185">
+    <w:p w14:paraId="0890C6DA" w14:textId="0B6D6B44" w:rsidR="00EB219C" w:rsidRPr="00106E46" w:rsidRDefault="00EB219C" w:rsidP="00DB5206">
       <w:pPr>
         <w:ind w:left="-90"/>
-        <w:rPr>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Refer to the Agency coordination Address List for contact names, mailing addresses, and email addresses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2C5B14" w14:textId="19872C12" w:rsidR="00DB5206" w:rsidRPr="00106E46" w:rsidRDefault="00DB5206" w:rsidP="00DB5206">
+      <w:pPr>
+        <w:ind w:left="-90"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Use this </w:t>
       </w:r>
-      <w:r w:rsidR="00617188">
-[...19 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00EB219C" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">distribution list </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">if the draft Section 4(f) Statement is included with the EA.  If the draft Section 4(f) Statement will be circulated as a separate document, use the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section 4(f) </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB219C" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Statement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD5554">
-[...38 lines deleted...]
-      </w:r>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Distribution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00765231" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>guidance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48F9146B" w14:textId="7DBBDE93" w:rsidR="00A66917" w:rsidRDefault="00DB5206" w:rsidP="00DB5206">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...907 lines deleted...]
-    <w:p w14:paraId="6D46603C" w14:textId="77777777" w:rsidR="00BD5554" w:rsidRPr="00253492" w:rsidRDefault="00BD5554" w:rsidP="00A97EEE">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State </w:t>
+      </w:r>
+      <w:r w:rsidR="00A66917">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Agencies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71F593D3" w14:textId="77777777" w:rsidR="00B0030D" w:rsidRPr="00B76411" w:rsidRDefault="00B0030D" w:rsidP="00B0030D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="3FE6D9BB" w14:textId="77777777" w:rsidR="009D570A" w:rsidRDefault="00891CB5" w:rsidP="00A97EEE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iowa DNR, Environmental Services Division </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7534F8D0" w14:textId="77777777" w:rsidR="00B0030D" w:rsidRPr="00B76411" w:rsidRDefault="00B0030D" w:rsidP="00B0030D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="163B9F32" w14:textId="77777777" w:rsidR="00A34980" w:rsidRDefault="009D570A" w:rsidP="00A97EEE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Iowa DNR, Conservation and Recreation Division</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C3A4AD0" w14:textId="190D32AE" w:rsidR="00B0030D" w:rsidRDefault="00B0030D" w:rsidP="00B0030D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="085706DA" w14:textId="77777777" w:rsidR="00BD5554" w:rsidRDefault="00210587" w:rsidP="00A97EEE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Iowa DNR, Land and Water Conservation Fund Program </w:t>
+      </w:r>
+      <w:r w:rsidR="00431835">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50619">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidR="00431835">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 6(f)</w:t>
+      </w:r>
+      <w:r w:rsidR="00431835">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is involved</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2872C5C1" w14:textId="0FE14665" w:rsidR="00B0030D" w:rsidRPr="00106E46" w:rsidRDefault="00B0030D" w:rsidP="00966CC9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-        <w:t>Applicable office depends on location of the project</w:t>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State Historical </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50619">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Preservation Officer (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="0DAE89D4" w14:textId="77777777" w:rsidR="00BD5554" w:rsidRPr="00253492" w:rsidRDefault="00210587" w:rsidP="00A97EEE">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>provided by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> IA DOT Cultural Resources Section)</w:t>
+      </w:r>
+      <w:r w:rsidR="00431835">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50619">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidR="00431835">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section 4(f) Statement </w:t>
+      </w:r>
+      <w:r w:rsidR="00966CC9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>involves</w:t>
+      </w:r>
+      <w:r w:rsidR="00431835">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a historic </w:t>
+      </w:r>
+      <w:r w:rsidR="00966CC9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>site</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CC14A0C" w14:textId="2A5DE992" w:rsidR="00DB5206" w:rsidRPr="00E05213" w:rsidRDefault="00DB5206" w:rsidP="00DB5206">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Federal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E05213">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agencies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618F478F" w14:textId="5BE2EDD3" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Advisory Council on Historic Preservatio</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7BEA3911" w14:textId="77777777" w:rsidR="00973FCE" w:rsidRDefault="00210587" w:rsidP="00A97EEE">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50619">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section 4(f) Statement involves a historic site</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411" w:rsidDel="00966CC9">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="552FD084" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-    <w:p w14:paraId="639C4413" w14:textId="77777777" w:rsidR="00A9659D" w:rsidRDefault="00210587" w:rsidP="00A97EEE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Director of Natural Resources, Meskwaki Tribe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="350774BB" w14:textId="5198F2FE" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Federal Aviation Administration</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-    <w:p w14:paraId="7CEC7353" w14:textId="518AD35E" w:rsidR="00BD5554" w:rsidRPr="0041463D" w:rsidRDefault="00210587" w:rsidP="00A97EEE">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FAA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50619">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> near airports</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A160591" w14:textId="1A8BE38B" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Federal Emergency Management Agency</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="161142F9" w14:textId="77777777" w:rsidR="00BD5554" w:rsidRPr="0041463D" w:rsidRDefault="00210587" w:rsidP="00A97EEE">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FEMA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50619">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> floodplains are involved</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39E09180" w14:textId="3D394372" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-    <w:p w14:paraId="2F42FBD6" w14:textId="77777777" w:rsidR="001B43C9" w:rsidRPr="0041463D" w:rsidRDefault="00210587" w:rsidP="00A97EEE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Federal Railroad Administration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FRA) – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50619">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> railroads are involved)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="773A9EDC" w14:textId="362D4A73" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...46 lines deleted...]
-    <w:p w14:paraId="37C40F1E" w14:textId="77777777" w:rsidR="00CC2614" w:rsidRPr="00CC2614" w:rsidRDefault="00702B70" w:rsidP="00A97EEE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Federal Transit Administration</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (FTA) – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50619">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> transit is involved</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E4C3D72" w14:textId="0B772B74" w:rsidR="00DB5206" w:rsidRPr="00B76411" w:rsidRDefault="00DB5206" w:rsidP="00DB5206">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...70 lines deleted...]
-    <w:p w14:paraId="7784CB96" w14:textId="77777777" w:rsidR="00612FAC" w:rsidRPr="00612FAC" w:rsidRDefault="00612FAC" w:rsidP="00A97EEE">
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>FHWA Iowa Division Office</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F73A11A" w14:textId="52773AE9" w:rsidR="00DF5F5A" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>National Trust for Historic Preservation</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-        <w:t>e</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50619">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="3C832397" w14:textId="77777777" w:rsidR="00BD5554" w:rsidRPr="0088639D" w:rsidRDefault="00BD5554" w:rsidP="00A97EEE">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Section 4(f) Statement involves a historic site</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12620C16" w14:textId="2D6330BD" w:rsidR="00F50619" w:rsidRPr="00106E46" w:rsidRDefault="00F50619" w:rsidP="00F50619">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="5"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>atural Resource Conservation Service (N</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>RCS</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4148F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State Conservationist</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DED1380" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRDefault="00DF5F5A" w:rsidP="00DB5206">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>US Army Corps of Engineers</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Rock Island, Omaha, and/or NE Iowa District)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CEA1F6" w14:textId="68201A55" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">US Coast Guard </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50619">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on navigable waterways</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE8CC83" w14:textId="705329A8" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>US Dept of Housing and Urban Development</w:t>
+      </w:r>
+      <w:r w:rsidR="00F50619">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (HUD)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50619">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> HUD funds are involved</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59B91D82" w14:textId="0C34E732" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">US </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Dept of Interior (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, Regional</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> &amp; National</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Office</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50619">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>if</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F50619">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">there is a </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Section 4(f) Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD251AC" w14:textId="3B6F6E22" w:rsidR="00A66917" w:rsidRPr="00B76411" w:rsidRDefault="00DB5206" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">US </w:t>
+      </w:r>
+      <w:r w:rsidR="00290C72" w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00290C72">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nvironmental </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00290C72">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rotection </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="00290C72">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>gency (EPA)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00290C72">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NEPA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Team, Region VII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CDB1E0D" w14:textId="744FE5EA" w:rsidR="00DB5206" w:rsidRPr="00106E46" w:rsidRDefault="00DB5206" w:rsidP="00A66917">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>US Fish and Wildlife Service</w:t>
+      </w:r>
+      <w:r w:rsidR="00A66917" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Rock Island and/or Grand Island)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595E6BC4" w14:textId="315F7755" w:rsidR="00193AB2" w:rsidRPr="00193AB2" w:rsidRDefault="00193AB2" w:rsidP="00193AB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Regional and Local</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Agencies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (as necessary)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AC8423F" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00193AB2" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Agency / Owner/ Official with jurisdiction</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00644264" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Chamber of Commerce</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32095E48" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>City Planning Department</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19C993DF" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>County Board of Supervisors</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A528F21" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>County Conservation Board</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E01C8AE" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>County Engineer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FD098C6" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>County Planning Department</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A5CD1A2" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Historical Societies</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25E772BF" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Iowa DNR Field Office</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6B75BD" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Local NRCS Conservationist (relates to USDA Form CPA-106)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFFC01F" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mayor, City Council, or City Manager</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AB14CD9" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRDefault="00DF5F5A" w:rsidP="00193AB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Parks and Recreation Department </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3866004E" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>orks Director or City Engineer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F4D68EB" w14:textId="09647C10" w:rsidR="00193AB2" w:rsidRPr="00B76411" w:rsidRDefault="00193AB2" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Regional Planning Agency</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08E05409" w14:textId="3517530F" w:rsidR="00193AB2" w:rsidRDefault="00193AB2" w:rsidP="00193AB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Others:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C310062" w14:textId="3BF13A7A" w:rsidR="00193AB2" w:rsidRPr="00106E46" w:rsidRDefault="00193AB2" w:rsidP="00A66917">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Local Libraries</w:t>
+      </w:r>
+      <w:r w:rsidR="00275E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA667B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and/or other public facility </w:t>
+      </w:r>
+      <w:r w:rsidR="00275E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>– provide printed copy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="632560CC" w14:textId="76406429" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Local Sponsor (if applicable)</w:t>
+      </w:r>
+      <w:r w:rsidR="00275E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – provide printed copy</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EE879EE" w14:textId="77777777" w:rsidR="00193AB2" w:rsidRPr="00B76411" w:rsidRDefault="00193AB2" w:rsidP="00193AB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Other individuals who request documents</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12BC532D" w14:textId="64B42186" w:rsidR="00193AB2" w:rsidRPr="00193AB2" w:rsidRDefault="00193AB2" w:rsidP="00193AB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Iowa DOT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00193AB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5646AD4D" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bridge Bureau Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D6891B1" w14:textId="2763A5A1" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Design</w:t>
+      </w:r>
+      <w:r w:rsidR="00275E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00275E46" w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bureau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7790471F" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>District Engineer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="618631C2" w14:textId="77777777" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LEB Public Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33528957" w14:textId="1B3E33EC" w:rsidR="00DF5F5A" w:rsidRPr="00B76411" w:rsidRDefault="00DF5F5A" w:rsidP="00DF5F5A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Local Systems Engineer</w:t>
+      </w:r>
+      <w:r w:rsidR="00275E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or Grant Team Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21A12C20" w14:textId="71F2ACDE" w:rsidR="00193AB2" w:rsidRPr="00B76411" w:rsidRDefault="00193AB2" w:rsidP="00193AB2">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ROW </w:t>
+      </w:r>
+      <w:r w:rsidR="00275E46" w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bureau</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00275E46" w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B76411">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12B2242F" w14:textId="77777777" w:rsidR="00193AB2" w:rsidRPr="00F427E9" w:rsidRDefault="00193AB2" w:rsidP="00DB5206">
+      <w:pPr>
+        <w:ind w:left="-90"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="302F5CAD" w14:textId="77777777" w:rsidR="00193AB2" w:rsidRDefault="00193AB2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="290ECC20" w14:textId="77777777" w:rsidR="00150E9A" w:rsidRPr="00DF0299" w:rsidRDefault="00150E9A" w:rsidP="00150E9A">
+      <w:pPr>
         <w:ind w:left="-720" w:firstLine="630"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DF0299">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="2D1F3DE3" w14:textId="77777777" w:rsidR="00CC2614" w:rsidRPr="003D2FD4" w:rsidRDefault="00123912" w:rsidP="00E41510">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>General Instructions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B99FBF" w14:textId="77777777" w:rsidR="00150E9A" w:rsidRDefault="00150E9A" w:rsidP="00150E9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="6F94D929" w14:textId="77777777" w:rsidR="00BD5554" w:rsidRPr="008B4CF2" w:rsidRDefault="00BD5554" w:rsidP="00E41510">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Upload the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C856EC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pdf </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C856EC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ERMS, ProjectWise, and DOT website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67323E19" w14:textId="77777777" w:rsidR="00150E9A" w:rsidRPr="00106E46" w:rsidRDefault="00150E9A" w:rsidP="00150E9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
-[...31 lines deleted...]
-    <w:p w14:paraId="3014DD24" w14:textId="77777777" w:rsidR="00BD5554" w:rsidRDefault="00BD5554" w:rsidP="00E41510">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provide the email link or document to all who requested a copy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D852B83" w14:textId="77777777" w:rsidR="00150E9A" w:rsidRDefault="00150E9A" w:rsidP="00150E9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>If there is a request to send the document to governing officials (e.g. governor, state/federal legislature), notify supervisor/</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="2B747290" w14:textId="77777777" w:rsidR="00BD5554" w:rsidRPr="00550E38" w:rsidRDefault="00BD5554" w:rsidP="00BD5554">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bureau</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>irector.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4E8D87" w14:textId="77777777" w:rsidR="00150E9A" w:rsidRPr="00106E46" w:rsidRDefault="00150E9A" w:rsidP="00150E9A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="2D5BD8E7" w14:textId="77777777" w:rsidR="00BD5554" w:rsidRDefault="00123912" w:rsidP="00E41510">
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC32745" w14:textId="1A9EE201" w:rsidR="00CE76D0" w:rsidRPr="00106E46" w:rsidRDefault="00CE76D0" w:rsidP="00275E46">
+      <w:pPr>
+        <w:ind w:left="-720" w:firstLine="630"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>DOT-led</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Projects:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C9CB6B" w14:textId="7F30E226" w:rsidR="00BD5554" w:rsidRPr="00106E46" w:rsidRDefault="00BD5554" w:rsidP="00106E46">
+      <w:pPr>
+        <w:ind w:left="-720" w:firstLine="630"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>These tasks are to be completed by the NEPA Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="00275E46" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="098DA516" w14:textId="0B9C226E" w:rsidR="00BD5554" w:rsidRPr="00106E46" w:rsidRDefault="00275E46" w:rsidP="00106E46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Email link to</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5554" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00254131">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>LEB and Project Management Team (PMT)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00254131">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4148F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00254131">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4148F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Outlook Template tool</w:t>
+      </w:r>
+      <w:r w:rsidR="00254131">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Staff Notification of NEPA Process (NE20))</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4148F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="00BD5554">
-[...14 lines deleted...]
-    <w:p w14:paraId="185F3168" w14:textId="77777777" w:rsidR="00BD5554" w:rsidRDefault="00BD5554" w:rsidP="00E41510">
+    </w:p>
+    <w:p w14:paraId="7D967FD9" w14:textId="323CDD83" w:rsidR="00BD5554" w:rsidRPr="00106E46" w:rsidRDefault="00254131" w:rsidP="00106E46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="1EEFE13B" w14:textId="77777777" w:rsidR="00BD5554" w:rsidRDefault="00BD5554" w:rsidP="00E41510">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5554" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mail notice to agencies who have requested to receive a link to IA DOT NEPA documents</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> u</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5554" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ing</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5554" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidR="00904FD4" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Outlook</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5554" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00904FD4" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5554" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">emplate </w:t>
+      </w:r>
+      <w:r w:rsidR="00904FD4" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tool</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Notice of Availability – Environmental Assessment).</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD5554" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B0E87F8" w14:textId="0CF46D07" w:rsidR="00254131" w:rsidRPr="00106E46" w:rsidRDefault="00254131" w:rsidP="00254131">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="450"/>
-        <w:rPr>
-[...18 lines deleted...]
-    <w:p w14:paraId="687D5599" w14:textId="77777777" w:rsidR="00BD5554" w:rsidRDefault="00BD5554" w:rsidP="00E41510">
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00320ECB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ensure Notice of Availability is published in local newspaper. Coordinate with Public Information Section to publish the newspaper notice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D835115" w14:textId="57A18E76" w:rsidR="00BD5554" w:rsidRPr="00106E46" w:rsidRDefault="00BD5554" w:rsidP="00106E46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360" w:hanging="450"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Put </w:t>
+      </w:r>
+      <w:r w:rsidR="00904FD4" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">one </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cop</w:t>
+      </w:r>
+      <w:r w:rsidR="00904FD4" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00904FD4" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in the document cabinet</w:t>
+      </w:r>
+      <w:r w:rsidR="00254131">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0390620C" w14:textId="77777777" w:rsidR="00CE76D0" w:rsidRDefault="00CE76D0" w:rsidP="00254131">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6292082A" w14:textId="3779C23D" w:rsidR="00CE76D0" w:rsidRPr="00B4148F" w:rsidRDefault="00CE76D0" w:rsidP="00CE76D0">
+      <w:pPr>
+        <w:ind w:left="-720" w:firstLine="630"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B4148F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>LPA</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B4148F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Projects:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10208C8D" w14:textId="6674788A" w:rsidR="00CE76D0" w:rsidRPr="00106E46" w:rsidRDefault="00CE76D0" w:rsidP="00CE76D0">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360" w:hanging="450"/>
-[...3 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="-720" w:firstLine="630"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>These tasks are to be completed by the NEPA Manager</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-    <w:p w14:paraId="456176CD" w14:textId="77777777" w:rsidR="00BD5554" w:rsidRDefault="00BD5554" w:rsidP="00E41510">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30F575F1" w14:textId="1AD8CB69" w:rsidR="00150E9A" w:rsidRDefault="00150E9A" w:rsidP="00182EA1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:t>C</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The DOT</w:t>
+      </w:r>
+      <w:r w:rsidR="0068496B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="68F1C218" w14:textId="77777777" w:rsidR="00BD5554" w:rsidRDefault="00123912" w:rsidP="00E41510">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0068496B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NEPA Manager </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">will upload the NEPA document to ERMS and </w:t>
+      </w:r>
+      <w:r w:rsidR="00182EA1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>W Drive</w:t>
+      </w:r>
+      <w:r w:rsidR="0068496B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DFA9782" w14:textId="44C0BD76" w:rsidR="00150E9A" w:rsidRDefault="00150E9A" w:rsidP="00182EA1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="12"/>
         </w:numPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:ind w:left="360" w:hanging="450"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">istribute </w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Project</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="1DB00A88" w14:textId="77777777" w:rsidR="00A34980" w:rsidRPr="00A34980" w:rsidRDefault="00A34980" w:rsidP="00A34980">
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ponsor </w:t>
+      </w:r>
+      <w:r w:rsidR="000D31BC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>upload the NEPA document onto their website</w:t>
+      </w:r>
+      <w:r w:rsidR="000D31BC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and provide the </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA667B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>printed</w:t>
+      </w:r>
+      <w:r w:rsidR="000D31BC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> copies</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA667B">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as directed above</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48577019" w14:textId="22979770" w:rsidR="00150E9A" w:rsidRPr="00106E46" w:rsidRDefault="00150E9A" w:rsidP="00182EA1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId8"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Project Sponsor will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">send an email notice to agencies who have requested to receive </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the NEPA document</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D31BC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="000D31BC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">draft email </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D31BC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">notice </w:t>
+      </w:r>
+      <w:r w:rsidR="000D31BC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>will</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000D31BC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be </w:t>
+      </w:r>
+      <w:r w:rsidR="000D31BC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>reviewed by</w:t>
+      </w:r>
+      <w:r w:rsidR="000D31BC" w:rsidRPr="000D31BC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the DOT NEPA Manager </w:t>
+      </w:r>
+      <w:r w:rsidR="000D31BC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>prior to distribution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4151DB99" w14:textId="7356EF19" w:rsidR="00106E46" w:rsidRPr="0068496B" w:rsidRDefault="0068496B" w:rsidP="00182EA1">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="12"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360" w:hanging="450"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Project Sponsor will </w:t>
+      </w:r>
+      <w:r w:rsidR="000D31BC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="000D31BC" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nsure </w:t>
+      </w:r>
+      <w:r w:rsidR="000D31BC">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE76D0" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Notice of Availability is published in</w:t>
+      </w:r>
+      <w:r w:rsidR="000561BF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE76D0" w:rsidRPr="00106E46">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> local newspaper.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7682E0DD" w14:textId="77777777" w:rsidR="00A34980" w:rsidRPr="00F91210" w:rsidRDefault="00A34980" w:rsidP="00106E46"/>
+    <w:sectPr w:rsidR="00A34980" w:rsidRPr="00F91210" w:rsidSect="00B94E30">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="42ED83F8" w14:textId="77777777" w:rsidR="009D570A" w:rsidRDefault="009D570A" w:rsidP="00BD5554">
+    <w:p w14:paraId="2CF27DB9" w14:textId="77777777" w:rsidR="009D570A" w:rsidRDefault="009D570A" w:rsidP="00BD5554">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A5CE762" w14:textId="77777777" w:rsidR="009D570A" w:rsidRDefault="009D570A" w:rsidP="00BD5554">
+    <w:p w14:paraId="128A6730" w14:textId="77777777" w:rsidR="009D570A" w:rsidRDefault="009D570A" w:rsidP="00BD5554">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="7CB8053C" w14:textId="77777777" w:rsidR="009D570A" w:rsidRPr="000B55E6" w:rsidRDefault="009D570A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7DF236F3" w14:textId="5891A4FE" w:rsidR="00290C72" w:rsidRDefault="00290C72" w:rsidP="00106E46">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:pBdr>
-[...3 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:pPr>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:sdt>
+      <w:sdtPr>
+        <w:id w:val="-1136561350"/>
+        <w:docPartObj>
+          <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+          <w:docPartUnique/>
+        </w:docPartObj>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:r>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:noProof/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:sdtContent>
+    </w:sdt>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00106E46">
+      <w:rPr>
         <w:i/>
-        <w:sz w:val="18"/>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:iCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>Updated</w:t>
+    </w:r>
+    <w:r w:rsidR="00275E46">
+      <w:rPr>
         <w:i/>
-        <w:sz w:val="18"/>
-[...2 lines deleted...]
-      <w:t>11090</w:t>
+        <w:iCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00A40A29">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00106E46">
+      <w:rPr>
         <w:i/>
-        <w:sz w:val="18"/>
-[...2 lines deleted...]
-      <w:t>6</w:t>
+        <w:iCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>2/2</w:t>
     </w:r>
-    <w:r w:rsidRPr="000B55E6">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidR="000561BF">
+      <w:rPr>
         <w:i/>
-        <w:sz w:val="18"/>
-[...2 lines deleted...]
-      <w:t xml:space="preserve"> EA</w:t>
+        <w:iCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidR="00FD3A3B">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00106E46">
+      <w:rPr>
         <w:i/>
-        <w:sz w:val="18"/>
-[...61 lines deleted...]
-        <w:i/>
+        <w:iCs/>
         <w:noProof/>
-        <w:sz w:val="18"/>
-[...11 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+      </w:rPr>
+      <w:t>/2026</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3AADCE40" w14:textId="77777777" w:rsidR="009D570A" w:rsidRPr="000B55E6" w:rsidRDefault="009D570A" w:rsidP="004E4A63">
+  <w:p w14:paraId="2FC18898" w14:textId="144A357A" w:rsidR="009D570A" w:rsidRPr="000B55E6" w:rsidRDefault="009D570A" w:rsidP="004E4A63">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:i/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0590C7E5" w14:textId="77777777" w:rsidR="009D570A" w:rsidRDefault="009D570A" w:rsidP="00BD5554">
+    <w:p w14:paraId="155BA28D" w14:textId="77777777" w:rsidR="009D570A" w:rsidRDefault="009D570A" w:rsidP="00BD5554">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3086E380" w14:textId="77777777" w:rsidR="009D570A" w:rsidRDefault="009D570A" w:rsidP="00BD5554">
+    <w:p w14:paraId="490DB151" w14:textId="77777777" w:rsidR="009D570A" w:rsidRDefault="009D570A" w:rsidP="00BD5554">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="154E3CAB" w14:textId="0619546B" w:rsidR="009D570A" w:rsidRPr="00BD5554" w:rsidRDefault="009D570A" w:rsidP="00BD5554">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F18DC21" w14:textId="237CD634" w:rsidR="009D570A" w:rsidRPr="00F91210" w:rsidRDefault="009D570A" w:rsidP="00BD5554">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BD5554">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:r w:rsidRPr="00F91210">
+      <w:rPr>
+        <w:rFonts w:cstheme="minorHAnsi"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
-      <w:t>EA</w:t>
-[...40 lines deleted...]
-      <w:t>1</w:t>
+      <w:t>EA Document Distribution</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="757A20F1" w14:textId="77777777" w:rsidR="009D570A" w:rsidRDefault="009D570A" w:rsidP="00BD5554">
-[...13 lines deleted...]
-  <w:p w14:paraId="694EBFEC" w14:textId="77777777" w:rsidR="009D570A" w:rsidRDefault="009D570A">
+  <w:p w14:paraId="403CD497" w14:textId="77777777" w:rsidR="009D570A" w:rsidRDefault="009D570A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="070C0A3C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="80F22178"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0ED663FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="70062048"/>
     <w:lvl w:ilvl="0" w:tplc="99024E18">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="-360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2224,51 +3405,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EF4695B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C1C0ACA"/>
     <w:lvl w:ilvl="0" w:tplc="600288E0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2315,51 +3496,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14D85821"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5268E306"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="630" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1350" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2070" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2790" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3510" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4230" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4950" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5670" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6390" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C801861"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F2C47E8"/>
     <w:lvl w:ilvl="0" w:tplc="FBA454F8">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2404,51 +3698,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24AD4945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C33A08D4"/>
     <w:lvl w:ilvl="0" w:tplc="2BF4BF34">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -2493,195 +3787,878 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="333383968">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="261C39B7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C33A08D4"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="270" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="990" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1710" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3870" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4590" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5310" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6030" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D176147"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="5C9ADFC8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45063590"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="05E6BA08"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48982BD5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="7BCCBB1C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61DB5CD2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6A5CA92C"/>
+    <w:lvl w:ilvl="0" w:tplc="3BC099A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="270" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77652D5D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08D8C0CC"/>
+    <w:lvl w:ilvl="0" w:tplc="837490D2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="270" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1710" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2430" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3150" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3870" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4590" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5310" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6030" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6750" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="395469456">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="465588049">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="282923639">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1780025786">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="620379911">
+  <w:num w:numId="5" w16cid:durableId="1390493960">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="465126816">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="6" w16cid:durableId="1446578446">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1226259281">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="7" w16cid:durableId="1806774803">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1353220089">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1490828933">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="152181376">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="970407562">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="2101099422">
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BD5554"/>
     <w:rsid w:val="000052F2"/>
+    <w:rsid w:val="000561BF"/>
     <w:rsid w:val="000B55E6"/>
+    <w:rsid w:val="000D31BC"/>
+    <w:rsid w:val="000F7451"/>
+    <w:rsid w:val="00106E46"/>
     <w:rsid w:val="00123912"/>
     <w:rsid w:val="00126E85"/>
+    <w:rsid w:val="00150E9A"/>
+    <w:rsid w:val="00182EA1"/>
+    <w:rsid w:val="00193AB2"/>
     <w:rsid w:val="001B43C9"/>
+    <w:rsid w:val="001D4817"/>
     <w:rsid w:val="002012DF"/>
+    <w:rsid w:val="00205C2B"/>
     <w:rsid w:val="00210587"/>
+    <w:rsid w:val="00254131"/>
+    <w:rsid w:val="00275E46"/>
+    <w:rsid w:val="00290C72"/>
     <w:rsid w:val="002E227F"/>
     <w:rsid w:val="0038007E"/>
     <w:rsid w:val="003A4FA6"/>
     <w:rsid w:val="003A521A"/>
+    <w:rsid w:val="003B241A"/>
     <w:rsid w:val="003F1D22"/>
     <w:rsid w:val="0041463D"/>
     <w:rsid w:val="0042150C"/>
     <w:rsid w:val="00430184"/>
+    <w:rsid w:val="00431835"/>
     <w:rsid w:val="0046440E"/>
     <w:rsid w:val="00493108"/>
+    <w:rsid w:val="004E2D91"/>
     <w:rsid w:val="004E4A63"/>
+    <w:rsid w:val="004F4F79"/>
     <w:rsid w:val="0050168D"/>
     <w:rsid w:val="0051603A"/>
+    <w:rsid w:val="005871E6"/>
     <w:rsid w:val="00593AA1"/>
     <w:rsid w:val="005A2336"/>
     <w:rsid w:val="005D1572"/>
+    <w:rsid w:val="005D4AE5"/>
     <w:rsid w:val="00600543"/>
     <w:rsid w:val="00612FAC"/>
-    <w:rsid w:val="00617188"/>
+    <w:rsid w:val="00656FE3"/>
+    <w:rsid w:val="0068496B"/>
+    <w:rsid w:val="00691FC8"/>
+    <w:rsid w:val="006952F9"/>
     <w:rsid w:val="006B1B9A"/>
     <w:rsid w:val="006B4DF6"/>
     <w:rsid w:val="00702B70"/>
     <w:rsid w:val="00756499"/>
+    <w:rsid w:val="00765231"/>
+    <w:rsid w:val="007714FA"/>
     <w:rsid w:val="0077437D"/>
     <w:rsid w:val="0079424D"/>
     <w:rsid w:val="007C4859"/>
     <w:rsid w:val="007D2B84"/>
     <w:rsid w:val="007F1CF0"/>
     <w:rsid w:val="008559C2"/>
+    <w:rsid w:val="00861374"/>
     <w:rsid w:val="00871718"/>
     <w:rsid w:val="00891CB5"/>
+    <w:rsid w:val="008C4FF7"/>
+    <w:rsid w:val="008D3DA1"/>
     <w:rsid w:val="0090169B"/>
     <w:rsid w:val="009017A0"/>
+    <w:rsid w:val="00904FD4"/>
     <w:rsid w:val="00923EF0"/>
+    <w:rsid w:val="00966CC9"/>
     <w:rsid w:val="00971AEC"/>
     <w:rsid w:val="00973FCE"/>
     <w:rsid w:val="009D570A"/>
+    <w:rsid w:val="00A24287"/>
     <w:rsid w:val="00A27B94"/>
+    <w:rsid w:val="00A3474D"/>
     <w:rsid w:val="00A34980"/>
     <w:rsid w:val="00A40A29"/>
     <w:rsid w:val="00A502CA"/>
+    <w:rsid w:val="00A66917"/>
     <w:rsid w:val="00A90C20"/>
     <w:rsid w:val="00A9659D"/>
     <w:rsid w:val="00A97EEE"/>
+    <w:rsid w:val="00AA667B"/>
     <w:rsid w:val="00AC21C2"/>
+    <w:rsid w:val="00AD2E24"/>
+    <w:rsid w:val="00AE230A"/>
+    <w:rsid w:val="00B0030D"/>
     <w:rsid w:val="00B17400"/>
+    <w:rsid w:val="00B32115"/>
+    <w:rsid w:val="00B54EBF"/>
     <w:rsid w:val="00B5578D"/>
     <w:rsid w:val="00B60CAF"/>
     <w:rsid w:val="00B678FE"/>
+    <w:rsid w:val="00B76411"/>
     <w:rsid w:val="00B7726D"/>
     <w:rsid w:val="00B920A7"/>
     <w:rsid w:val="00B94E30"/>
+    <w:rsid w:val="00B95214"/>
     <w:rsid w:val="00BD5554"/>
-    <w:rsid w:val="00BE2D7A"/>
+    <w:rsid w:val="00BE6783"/>
     <w:rsid w:val="00BF7443"/>
     <w:rsid w:val="00C05569"/>
     <w:rsid w:val="00C41B4D"/>
-    <w:rsid w:val="00C70CD5"/>
     <w:rsid w:val="00CB3BF2"/>
     <w:rsid w:val="00CC2614"/>
+    <w:rsid w:val="00CE76D0"/>
     <w:rsid w:val="00D368C0"/>
     <w:rsid w:val="00D43185"/>
+    <w:rsid w:val="00DB5206"/>
+    <w:rsid w:val="00DF0299"/>
+    <w:rsid w:val="00DF5F5A"/>
     <w:rsid w:val="00E002F7"/>
     <w:rsid w:val="00E41510"/>
     <w:rsid w:val="00E74C2B"/>
+    <w:rsid w:val="00EB219C"/>
     <w:rsid w:val="00EB5739"/>
     <w:rsid w:val="00EF412B"/>
     <w:rsid w:val="00EF7E48"/>
     <w:rsid w:val="00F10FD3"/>
+    <w:rsid w:val="00F427E9"/>
+    <w:rsid w:val="00F50619"/>
     <w:rsid w:val="00F90D6C"/>
+    <w:rsid w:val="00F91210"/>
     <w:rsid w:val="00FD3A3B"/>
     <w:rsid w:val="00FE7C9A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="20481"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="17873437"/>
+  <w14:docId w14:val="6E6A1A60"/>
   <w15:docId w15:val="{D2984397-6926-45CF-AABC-4FED513A8B71}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3184,112 +5161,120 @@
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00BD5554"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00923EF0"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00923EF0"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00923EF0"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00923EF0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00923EF0"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F427E9"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3531,71 +5516,220 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{69E4E0DE-7941-42B1-AC21-BED2CCA98BA9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>685</Words>
-  <Characters>3910</Characters>
+  <Words>563</Words>
+  <Characters>3323</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>127</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>EA Distribution</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iowa Department of Transportation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4586</CharactersWithSpaces>
+  <CharactersWithSpaces>3821</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>EA Distribution</dc:title>
   <dc:creator>Administrator</dc:creator>
+  <cp:keywords>Accessibility Verified</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Folder_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Folder_Code">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Folder_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Folder_Description">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="/Folder_Name/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="/Folder_Description/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Folder_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Folder_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Manager">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Folder_ManagerDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Folder_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Folder_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Folder_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Folder_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Folder_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Folder_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Folder_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Folder_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Document_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Document_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Document_FileName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Document_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Document_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Document_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Document_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Document_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Document_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Document_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Document_Size">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Document_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_Department">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_DepartmentDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SetDate">
+    <vt:lpwstr>2026-02-10T16:42:23Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SiteId">
+    <vt:lpwstr>a1e65fcc-32fa-4fdd-8692-0cc2eb06676e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ActionId">
+    <vt:lpwstr>2fe1290c-ac14-4f4a-8eeb-4a411bbc91bc</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>