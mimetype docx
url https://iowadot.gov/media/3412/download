--- v0 (2025-10-09)
+++ v1 (2026-04-09)
@@ -1,222 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-[...60 lines deleted...]
-  <Override PartName="/word/activeX/activeX62.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="642A0F75" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF3259">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Use this Coversheet for </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
           <w:r w:rsidRPr="00BF3259">
             <w:rPr>
               <w:b/>
               <w:caps/>
               <w:color w:val="3366FF"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Iowa</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00BF3259">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> DO</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>T projects</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00466F7D" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="3C9FEEBF" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00466F7D" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">IA </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1020698634"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_22675703"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="3366FF"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BF3259">
             <w:rPr>
               <w:color w:val="3366FF"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>X</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="5E96D6CC" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:color w:val="3366FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00466F7D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">FROM </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1020698635"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_22675703"/>
           </w:placeholder>
@@ -250,966 +194,907 @@
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1020698636"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_22675703"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="3366FF"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BF3259">
             <w:rPr>
               <w:color w:val="3366FF"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>X</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="0079515C" w:rsidP="00BF3259">
+    <w:p w14:paraId="5BBB3FE7" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00856D3D" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="3366FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1020698637"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_22675703"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF3259" w:rsidRPr="00BF3259">
             <w:rPr>
               <w:color w:val="3366FF"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>X</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BF3259" w:rsidRPr="00466F7D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> COUNTY, </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidR="00BF3259" w:rsidRPr="00466F7D">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>IOWA</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="3366FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:id w:val="1020698638"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_22675703"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00BF3259" w:rsidRPr="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+        <w:p w14:paraId="398F5B0F" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:color w:val="3366FF"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BF3259">
             <w:rPr>
               <w:color w:val="3366FF"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Project #</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="4BA515A1" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="173BB0C2" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="67F8D233" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00466F7D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ENVIRONMENTAL ASSESSMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="4FA4D28E" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="012E7E3C" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00833B2A" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="6FAD85CE" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00833B2A" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00833B2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Submitted Pursuant to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42 </w:t>
       </w:r>
       <w:r w:rsidRPr="00833B2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>USC 4332(2)(c)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00833B2A" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="6EF33103" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00833B2A" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00833B2A" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="02AC2B2B" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00833B2A" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00833B2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>By The</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="2200B377" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00466F7D" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="0FF1A178" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00466F7D" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00466F7D">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>U.S.</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00466F7D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEPARTMENT OF TRANSPORTATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00466F7D" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="43CC3CC7" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00466F7D" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
           <w:r w:rsidRPr="00466F7D">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>FEDERAL HIGHWAY</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00466F7D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ADMINISTRATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="0D448360" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00466F7D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>And</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="1870AEA1" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>IOWA DEPARTMENT OF TRANSPORTATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00F7394E" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="35E8052B" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00F7394E" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7394E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LOCATION AND ENVIRONMENT</w:t>
       </w:r>
       <w:r w:rsidR="0079515C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> BUREAU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="211B22AE" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="290E41CF" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="22FF5873" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259"/>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="38F0FABC" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259"/>
+    <w:p w14:paraId="0FCFD8AA" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00450D7E">
         <w:t xml:space="preserve"> signatures are considered acceptance of the general project location and concepts described in the environmental document unless otherwise specified by the approving officials.  However, such approval does not commit to approve any future grant request</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00450D7E">
         <w:t xml:space="preserve"> to fund the preferred alternative.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="33B7A77C" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="27A0FC97" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="6606FDB3" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8596" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2620"/>
         <w:gridCol w:w="776"/>
         <w:gridCol w:w="664"/>
         <w:gridCol w:w="56"/>
         <w:gridCol w:w="664"/>
         <w:gridCol w:w="56"/>
         <w:gridCol w:w="1384"/>
         <w:gridCol w:w="2376"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF3259" w:rsidTr="00962A85">
+      <w:tr w:rsidR="00BF3259" w14:paraId="0F3B993D" w14:textId="77777777" w:rsidTr="00962A85">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4060" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="353FBBDB" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">For the </w:t>
             </w:r>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
                 <w:r>
                   <w:t>Iowa</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> Division Administrator</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
-[...1 lines deleted...]
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+          <w:p w14:paraId="691695C0" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
                 <w:r>
                   <w:t>Federal Highway</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="227BD4BF" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3816" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="039D6FBE" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00450D7E">
               <w:t>For the Location and Environment</w:t>
             </w:r>
             <w:r w:rsidR="0079515C">
               <w:t xml:space="preserve"> Bureau</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+          <w:p w14:paraId="49D48305" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
             <w:r w:rsidRPr="00450D7E">
               <w:t>Iowa Department of Transportation</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="78B33D17" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3259" w:rsidTr="00962A85">
+      <w:tr w:rsidR="00BF3259" w14:paraId="6024B612" w14:textId="77777777" w:rsidTr="00962A85">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="7C7272A0" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="4DA4708A" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="387E4742" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2376" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="5F8082BF" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3259" w:rsidTr="00962A85">
+      <w:tr w:rsidR="00BF3259" w14:paraId="0BD4D20A" w14:textId="77777777" w:rsidTr="00962A85">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8596" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="7B69C4D3" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00450D7E">
               <w:t>Date of Approval for Public Availability</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRPr="00450D7E" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="23B0CF43" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00450D7E" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="510BF383" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="5289CEF1" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3259" w:rsidTr="00962A85">
+      <w:tr w:rsidR="00BF3259" w14:paraId="17B2CB34" w14:textId="77777777" w:rsidTr="00962A85">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8596" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+          <w:p w14:paraId="7E8A7EFA" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
             <w:r w:rsidRPr="00450D7E">
               <w:t>The following persons may be contacted for additional information:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="2236499D" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3259" w:rsidTr="00962A85">
+      <w:tr w:rsidR="00BF3259" w14:paraId="42ECBA42" w14:textId="77777777" w:rsidTr="00962A85">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3396" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="007248E0" w:rsidRPr="00DC3DC9" w:rsidRDefault="0079515C" w:rsidP="007248E0">
+          <w:p w14:paraId="412A4216" w14:textId="556EFCC2" w:rsidR="007248E0" w:rsidRPr="00DC3DC9" w:rsidRDefault="0079515C" w:rsidP="007248E0">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="0079515C">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
               </w:rPr>
-              <w:t>Insert Ms./Mr</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> + Name</w:t>
+              <w:t>Insert Name</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
-[...1 lines deleted...]
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+          <w:p w14:paraId="0D3628AD" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
                 <w:r w:rsidRPr="00450D7E">
                   <w:t>Iowa</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00450D7E">
               <w:t xml:space="preserve"> Division Administrator</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
-[...1 lines deleted...]
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+          <w:p w14:paraId="71C330CA" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
                 <w:r w:rsidRPr="00450D7E">
                   <w:t>Federal Highway</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00450D7E">
               <w:t xml:space="preserve"> Administration</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
-[...1 lines deleted...]
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+          <w:p w14:paraId="68339B35" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
                 <w:r>
                   <w:t>105 6</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00962A85">
                   <w:rPr>
                     <w:vertAlign w:val="superscript"/>
                   </w:rPr>
                   <w:t>th</w:t>
                 </w:r>
                 <w:r>
                   <w:t xml:space="preserve"> St</w:t>
                 </w:r>
                 <w:r w:rsidR="00BF4F5B">
                   <w:t>reet</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
-[...5 lines deleted...]
-              </w:smartTag>
+          <w:p w14:paraId="1ED63AC4" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
               <w:r w:rsidRPr="00450D7E">
-                <w:t xml:space="preserve">, </w:t>
+                <w:t>Ames</w:t>
               </w:r>
-              <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              </w:smartTag>
             </w:smartTag>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
             <w:r w:rsidRPr="00450D7E">
-              <w:t>Telephone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">, Iowa </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00450D7E">
+              <w:t>50010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B992402" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:r w:rsidRPr="00450D7E">
+              <w:t xml:space="preserve">Telephone: </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="0079515C">
               <w:t>[</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="0079515C" w:rsidRPr="0079515C">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
               </w:rPr>
               <w:t>Insert Phone Number</w:t>
             </w:r>
             <w:r w:rsidR="0079515C">
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="5D071A0C" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="747F1679" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="4A8E112C" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="4735B082" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="71C137CD" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRPr="00450D7E" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="1C86A5BE" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00450D7E" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3760" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRPr="00B646C6" w:rsidRDefault="00B646C6" w:rsidP="00962A85">
+          <w:p w14:paraId="74911DA5" w14:textId="5328D4FF" w:rsidR="00BF3259" w:rsidRPr="00B646C6" w:rsidRDefault="00B646C6" w:rsidP="00962A85">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6120"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00B646C6">
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="0079515C" w:rsidRPr="0079515C">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
               </w:rPr>
-              <w:t>Insert Ms./Mr</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> + Name</w:t>
+              <w:t>Insert Name</w:t>
             </w:r>
             <w:r w:rsidRPr="00B646C6">
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRPr="000101DC" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+          <w:p w14:paraId="7E2B48E9" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="000101DC" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
             <w:r w:rsidRPr="000101DC">
               <w:t>Location and Environment</w:t>
             </w:r>
             <w:r w:rsidR="0079515C">
               <w:t xml:space="preserve"> Bureau</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="5D990A27" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6120"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Iowa Department of Transportation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="53276F94" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6120"/>
               </w:tabs>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
                 <w:r>
                   <w:t>800 Lincoln Way</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">, </w:t>
+          <w:p w14:paraId="2AF072CF" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+              <w:r>
+                <w:t>Ames</w:t>
               </w:r>
-              <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              </w:smartTag>
             </w:smartTag>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
             <w:r w:rsidRPr="00450D7E">
-              <w:t>Telephone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t>, Iowa</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00450D7E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>50010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65713435" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:r w:rsidRPr="00450D7E">
+              <w:t xml:space="preserve">Telephone: </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="0079515C">
               <w:t>[</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="0079515C" w:rsidRPr="0079515C">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
               </w:rPr>
               <w:t>Insert Phone Number</w:t>
             </w:r>
             <w:r w:rsidR="0079515C">
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="0EB24A20" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="68D2606D" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00BF3259">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
@@ -1219,86 +1104,86 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Local projects</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="3366FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:id w:val="1020698639"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_22675703"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00BF3259" w:rsidRPr="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+        <w:p w14:paraId="69CA1547" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:color w:val="3366FF"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BF3259">
             <w:rPr>
               <w:color w:val="3366FF"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Hwy/Rd/Ave</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t xml:space="preserve"> </w:t>
           </w:r>
           <w:r w:rsidRPr="00BF3259">
             <w:rPr>
               <w:color w:val="3366FF"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>X</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00466F7D" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="089F4347" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00466F7D" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00466F7D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>FROM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:sz w:val="28"/>
@@ -1338,1374 +1223,1335 @@
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1020698641"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_22675703"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:color w:val="3366FF"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BF3259">
             <w:rPr>
               <w:color w:val="3366FF"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>X</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="0079515C" w:rsidP="00BF3259">
+    <w:p w14:paraId="60E49F48" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00856D3D" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="3366FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1020698642"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_22675703"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF3259" w:rsidRPr="00BF3259">
             <w:rPr>
               <w:color w:val="3366FF"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>X</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BF3259" w:rsidRPr="00BF3259">
         <w:rPr>
           <w:color w:val="3366FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BF3259" w:rsidRPr="00466F7D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">COUNTY, </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidR="00BF3259" w:rsidRPr="00466F7D">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>IOWA</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:color w:val="3366FF"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:id w:val="1020698643"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_22675703"/>
         </w:placeholder>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w:rsidR="00BF3259" w:rsidRPr="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+        <w:p w14:paraId="3DBF789B" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
           <w:pPr>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:color w:val="3366FF"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BF3259">
             <w:rPr>
               <w:color w:val="3366FF"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>Project #</w:t>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="758297EA" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="2E0AE265" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="729C163A" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00466F7D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>ENVIRONMENTAL ASSESSMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="0002455C" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="690DB198" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="0002455C" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="0002455C" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="4D62FE3E" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="0002455C" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00833B2A" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="69C06B2F" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00833B2A" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00833B2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Submitted Pursuant to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">42 </w:t>
       </w:r>
       <w:r w:rsidRPr="00833B2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>USC 4332(2)(c)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00833B2A" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="15DCE20A" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00833B2A" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00833B2A" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="55D845B1" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00833B2A" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00833B2A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>By The</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="64F669A5" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00466F7D" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="5C3FD0AE" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00466F7D" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="country-region">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidRPr="00466F7D">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>U.S.</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00466F7D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEPARTMENT OF TRANSPORTATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00466F7D" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="17359913" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00466F7D" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
           <w:r w:rsidRPr="00466F7D">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>FEDERAL HIGHWAY</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
       <w:r w:rsidRPr="00466F7D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ADMINISTRATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="7E3E3D06" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00466F7D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>And</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="34B80831" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>IOWA DEPARTMENT OF TRANSPORTATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="131F00C4" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F7394E">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LOCATION AND ENVIRONMENT</w:t>
       </w:r>
       <w:r w:rsidR="0079515C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> BUREAU</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="276D2530" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00466F7D">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>And</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="0079515C" w:rsidP="00BF3259">
+    <w:p w14:paraId="21386EF1" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00856D3D" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="3366FF"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
           </w:rPr>
           <w:id w:val="1020698644"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_22675703"/>
           </w:placeholder>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BF3259" w:rsidRPr="00BF3259">
             <w:rPr>
               <w:color w:val="3366FF"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>X CITY/X COUNTY</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00BF3259">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+      <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+        <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
           <w:r w:rsidR="00BF3259">
             <w:rPr>
               <w:sz w:val="28"/>
               <w:szCs w:val="28"/>
             </w:rPr>
             <w:t>IOWA</w:t>
           </w:r>
         </w:smartTag>
       </w:smartTag>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRPr="00F7394E" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="0D04D87D" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00F7394E" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259"/>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="0DF1EB16" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259"/>
+    <w:p w14:paraId="14D45CE6" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00450D7E">
         <w:t xml:space="preserve"> signatures are considered acceptance of the general project location and concepts described in the environmental document unless otherwise specified by the approving officials.  However, such approval does not commit to approve any future grant request</w:t>
       </w:r>
       <w:r>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00450D7E">
         <w:t xml:space="preserve"> to fund the preferred alternative.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="31FC95FC" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="4212A164" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="5FC63FAF" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10429" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="535"/>
         <w:gridCol w:w="2499"/>
         <w:gridCol w:w="155"/>
         <w:gridCol w:w="220"/>
         <w:gridCol w:w="16"/>
         <w:gridCol w:w="350"/>
         <w:gridCol w:w="3172"/>
         <w:gridCol w:w="427"/>
         <w:gridCol w:w="50"/>
         <w:gridCol w:w="27"/>
         <w:gridCol w:w="209"/>
         <w:gridCol w:w="2769"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BF3259" w:rsidTr="00962A85">
+      <w:tr w:rsidR="00BF3259" w14:paraId="344ED2E1" w14:textId="77777777" w:rsidTr="00962A85">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3189" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="53860BEB" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">For the </w:t>
             </w:r>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
                 <w:r>
                   <w:t>Iowa</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> Division Administrator</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
-[...1 lines deleted...]
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+          <w:p w14:paraId="58840D10" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
                 <w:r>
                   <w:t>Federal Highway</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r>
               <w:t xml:space="preserve"> Administration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="5CF5FEB8" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3999" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="6439C5DD" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:spacing w:before="120"/>
             </w:pPr>
             <w:r w:rsidRPr="00450D7E">
               <w:t>F</w:t>
             </w:r>
             <w:r w:rsidR="0079515C">
               <w:t xml:space="preserve">or the </w:t>
             </w:r>
             <w:r w:rsidRPr="00450D7E">
               <w:t>Location and Environment</w:t>
             </w:r>
             <w:r w:rsidR="0079515C">
               <w:t xml:space="preserve"> Bureau</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+          <w:p w14:paraId="17689424" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
             <w:r w:rsidRPr="00450D7E">
               <w:t>Iowa Department of Transportation</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="2207EF4A" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="236" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="2573A4EE" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2769" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRPr="00962A85" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="608AF708" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00962A85" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:color w:val="3366FF"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">For the </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1020698645"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_22675703"/>
                 </w:placeholder>
               </w:sdtPr>
               <w:sdtEndPr>
                 <w:rPr>
                   <w:color w:val="3366FF"/>
                 </w:rPr>
               </w:sdtEndPr>
               <w:sdtContent>
                 <w:r w:rsidRPr="00962A85">
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                   <w:t>X</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:color w:val="3366FF"/>
               </w:rPr>
               <w:id w:val="1020698646"/>
               <w:placeholder>
                 <w:docPart w:val="DefaultPlaceholder_22675703"/>
               </w:placeholder>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="00BF3259" w:rsidRPr="00962A85" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+              <w:p w14:paraId="4E33CD11" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00962A85" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
                 <w:pPr>
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00962A85">
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                   <w:t>X City/X County, Iowa</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3259" w:rsidTr="00962A85">
+      <w:tr w:rsidR="00BF3259" w14:paraId="7E2904DC" w14:textId="77777777" w:rsidTr="00962A85">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="4EFCC313" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4417" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="51D498BA" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="63F3F5D4" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2978" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="212AB330" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3259" w:rsidTr="00962A85">
+      <w:tr w:rsidR="00BF3259" w14:paraId="29DB8CC3" w14:textId="77777777" w:rsidTr="00962A85">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10429" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="06AC769E" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00450D7E">
               <w:t>Date of Approval for Public Availability</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRPr="00450D7E" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="214F4745" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00450D7E" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="796DDA8F" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="06669E82" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3259" w:rsidTr="00962A85">
+      <w:tr w:rsidR="00BF3259" w14:paraId="56668D9F" w14:textId="77777777" w:rsidTr="00962A85">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10429" w:type="dxa"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="66B3DCC5" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:ind w:left="427"/>
             </w:pPr>
             <w:r w:rsidRPr="00450D7E">
               <w:t>The following persons may be contacted for additional information:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="1D2959CB" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF3259" w:rsidTr="00962A85">
+      <w:tr w:rsidR="00BF3259" w14:paraId="0E145B9D" w14:textId="77777777" w:rsidTr="00962A85">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="535" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="3753F48A" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2874" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="0079515C" w:rsidP="009515CE">
+          <w:p w14:paraId="2AD91B90" w14:textId="702F3160" w:rsidR="00BF3259" w:rsidRDefault="0079515C" w:rsidP="009515CE">
             <w:r>
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidRPr="0079515C">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
               </w:rPr>
-              <w:t>Insert Ms./Mr</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> + Name</w:t>
+              <w:t>Insert Name</w:t>
             </w:r>
             <w:r>
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
-[...1 lines deleted...]
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+          <w:p w14:paraId="66033D73" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
                 <w:r w:rsidRPr="00450D7E">
                   <w:t>Iowa</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00450D7E">
               <w:t xml:space="preserve"> Division Administrator</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
-[...1 lines deleted...]
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+          <w:p w14:paraId="25595253" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
                 <w:r w:rsidRPr="00450D7E">
                   <w:t>Federal Highway</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
             <w:r w:rsidRPr="00450D7E">
               <w:t xml:space="preserve"> Administration</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
-[...1 lines deleted...]
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+          <w:p w14:paraId="6EB8030E" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
                 <w:r>
                   <w:t>105 6</w:t>
                 </w:r>
                 <w:r w:rsidRPr="00962A85">
                   <w:rPr>
                     <w:vertAlign w:val="superscript"/>
                   </w:rPr>
                   <w:t>th</w:t>
                 </w:r>
                 <w:r>
                   <w:t xml:space="preserve"> St</w:t>
                 </w:r>
                 <w:r w:rsidR="00BF4F5B">
                   <w:t>reet</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
-[...5 lines deleted...]
-              </w:smartTag>
+          <w:p w14:paraId="245A262D" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
               <w:r w:rsidRPr="00450D7E">
-                <w:t xml:space="preserve">, </w:t>
+                <w:t>Ames</w:t>
               </w:r>
-              <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              </w:smartTag>
             </w:smartTag>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
             <w:r w:rsidRPr="00450D7E">
-              <w:t>Telephone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t xml:space="preserve">, Iowa </w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00450D7E">
+              <w:t>50010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31774A04" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:r w:rsidRPr="00450D7E">
+              <w:t xml:space="preserve">Telephone: </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="0079515C">
               <w:t>[</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="0079515C" w:rsidRPr="0079515C">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
               </w:rPr>
               <w:t>Insert Phone Number</w:t>
             </w:r>
             <w:r w:rsidR="0079515C">
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="366" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="485F41BC" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="0969B1AD" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="36D1EE4C" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="2EAFB925" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="265E8A9F" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3172" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRPr="00B646C6" w:rsidRDefault="00B646C6" w:rsidP="00962A85">
+          <w:p w14:paraId="13F8C8DC" w14:textId="08EC3CE4" w:rsidR="00BF3259" w:rsidRPr="00B646C6" w:rsidRDefault="00B646C6" w:rsidP="00962A85">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6120"/>
               </w:tabs>
             </w:pPr>
             <w:r w:rsidRPr="00B646C6">
               <w:t>[</w:t>
             </w:r>
             <w:r w:rsidR="0079515C" w:rsidRPr="0079515C">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
               </w:rPr>
-              <w:t>Insert Ms./Mr</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> + Name</w:t>
+              <w:t>Insert Name</w:t>
             </w:r>
             <w:r w:rsidRPr="00B646C6">
               <w:t>]</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRPr="000101DC" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+          <w:p w14:paraId="4A3E6442" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="000101DC" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
             <w:r w:rsidRPr="000101DC">
               <w:t>Location and Environment</w:t>
             </w:r>
             <w:r w:rsidR="0079515C">
               <w:t xml:space="preserve"> Bureau</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="569904A1" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6120"/>
               </w:tabs>
             </w:pPr>
             <w:r>
               <w:t>Iowa Department of Transportation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
+          <w:p w14:paraId="4753675C" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00962A85">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1440"/>
                 <w:tab w:val="left" w:pos="2160"/>
                 <w:tab w:val="left" w:pos="2880"/>
                 <w:tab w:val="left" w:pos="3600"/>
                 <w:tab w:val="left" w:pos="4320"/>
                 <w:tab w:val="left" w:pos="5040"/>
                 <w:tab w:val="left" w:pos="5760"/>
                 <w:tab w:val="left" w:pos="6120"/>
               </w:tabs>
             </w:pPr>
-            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
-              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="address">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="Street">
                 <w:r>
                   <w:t>800 Lincoln Way</w:t>
                 </w:r>
               </w:smartTag>
             </w:smartTag>
           </w:p>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">, </w:t>
+          <w:p w14:paraId="65B10A36" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="City">
+              <w:r>
+                <w:t>Ames</w:t>
               </w:r>
-              <w:proofErr w:type="gramStart"/>
-[...15 lines deleted...]
-              </w:smartTag>
             </w:smartTag>
-            <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00BF3259" w:rsidRPr="00450D7E" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
             <w:r w:rsidRPr="00450D7E">
-              <w:t>Telephone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+              <w:t>, Iowa</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidRPr="00450D7E">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>50010</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E1B8FF" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00450D7E" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+            <w:r w:rsidRPr="00450D7E">
+              <w:t xml:space="preserve">Telephone: </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="0079515C">
               <w:t>[</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="0079515C" w:rsidRPr="0079515C">
               <w:rPr>
                 <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
               </w:rPr>
               <w:t>Insert Phone Number</w:t>
             </w:r>
             <w:r w:rsidR="0079515C">
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="427" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
+          <w:p w14:paraId="1582E063" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE"/>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:color w:val="3366FF"/>
             </w:rPr>
             <w:id w:val="1020698647"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_22675703"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3055" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:tcBorders>
                   <w:top w:val="nil"/>
                   <w:left w:val="nil"/>
                   <w:bottom w:val="nil"/>
                   <w:right w:val="nil"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w:rsidR="00BF3259" w:rsidRPr="00962A85" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+              <w:p w14:paraId="58E6EFF5" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00962A85" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
                 <w:pPr>
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00962A85">
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                   <w:t>X</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00BF3259" w:rsidRPr="00962A85" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+              <w:p w14:paraId="2E907A79" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00962A85" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
                 <w:pPr>
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00962A85">
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                   <w:t xml:space="preserve">X County Supervisor/X City </w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00BF3259" w:rsidRPr="00962A85" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+              <w:p w14:paraId="77B74015" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00962A85" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
                 <w:pPr>
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00962A85">
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                   <w:t xml:space="preserve">X City/X County, </w:t>
                 </w:r>
-                <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-                  <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+                <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+                  <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
                     <w:r w:rsidRPr="00962A85">
                       <w:rPr>
                         <w:color w:val="3366FF"/>
                       </w:rPr>
                       <w:t>Iowa</w:t>
                     </w:r>
                   </w:smartTag>
                 </w:smartTag>
                 <w:r w:rsidRPr="00962A85">
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> </w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00BF3259" w:rsidRPr="00962A85" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+              <w:p w14:paraId="4C225473" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00962A85" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
                 <w:pPr>
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00962A85">
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                   <w:t>X.</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00BF3259" w:rsidRPr="00962A85" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+              <w:p w14:paraId="5C0E8C21" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRPr="00962A85" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
                 <w:pPr>
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00962A85">
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                   <w:t xml:space="preserve">X, </w:t>
                 </w:r>
-                <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
-                  <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+                <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+                  <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="State">
                     <w:r w:rsidRPr="00962A85">
                       <w:rPr>
                         <w:color w:val="3366FF"/>
                       </w:rPr>
                       <w:t>Iowa</w:t>
                     </w:r>
                   </w:smartTag>
                 </w:smartTag>
                 <w:r w:rsidRPr="00962A85">
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                   <w:t xml:space="preserve"> X</w:t>
                 </w:r>
               </w:p>
-              <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
+              <w:p w14:paraId="3522AB5A" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="009515CE">
                 <w:r w:rsidRPr="00962A85">
                   <w:rPr>
                     <w:color w:val="3366FF"/>
                   </w:rPr>
                   <w:t>Telephone: X</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
+    <w:p w14:paraId="3E0B4730" w14:textId="77777777" w:rsidR="00BF3259" w:rsidRDefault="00BF3259" w:rsidP="00BF3259">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005B1CAC" w:rsidRDefault="005B1CAC" w:rsidP="00BF3259">
+    <w:p w14:paraId="51B6DC45" w14:textId="77777777" w:rsidR="005B1CAC" w:rsidRDefault="005B1CAC" w:rsidP="00BF3259">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="005B1CAC">
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="1008" w:right="1354" w:bottom="662" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00543683" w:rsidRPr="001D34D3" w:rsidRDefault="00565F61" w:rsidP="00BF3259">
+    <w:p w14:paraId="6F2D291E" w14:textId="77777777" w:rsidR="00543683" w:rsidRPr="001D34D3" w:rsidRDefault="00565F61" w:rsidP="00BF3259">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001D34D3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>PREFACE</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED06E9" w:rsidRDefault="00ED06E9" w:rsidP="00543683">
+    <w:p w14:paraId="328F4CE0" w14:textId="77777777" w:rsidR="00ED06E9" w:rsidRDefault="00ED06E9" w:rsidP="00543683">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED06E9" w:rsidRDefault="00ED06E9" w:rsidP="00ED06E9">
+    <w:p w14:paraId="3E84F349" w14:textId="1E0B21D0" w:rsidR="00ED06E9" w:rsidRDefault="00ED06E9" w:rsidP="00ED06E9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="005F227B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>he Transportation Equity Act of the 21</w:t>
       </w:r>
       <w:r w:rsidRPr="005F227B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidRPr="005F227B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Century (TEA-21) </w:t>
       </w:r>
       <w:r w:rsidR="007951D4">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(23 CFR) </w:t>
       </w:r>
       <w:r w:rsidRPr="005F227B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>mandated environmental streamlining in order to improve transportation project delivery without compromising environmental protection.</w:t>
+        <w:t xml:space="preserve">mandated environmental streamlining </w:t>
+      </w:r>
+      <w:r w:rsidR="006870BB" w:rsidRPr="005F227B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F227B">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> improve transportation project delivery without compromising environmental protection.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> In accordance with TEA-21, t</w:t>
       </w:r>
       <w:r w:rsidRPr="005F227B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e environmental review process for this project has been</w:t>
       </w:r>
       <w:r w:rsidRPr="005F227B">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2752,85 +2598,76 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>This document addresses only those resources or features</w:t>
       </w:r>
       <w:r w:rsidRPr="005F227B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> that apply to the project.  This allowed study and discussion of resources present in the study area, rather than expend effort on resources that were either not present </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">or not impacted. </w:t>
       </w:r>
       <w:r w:rsidRPr="005F227B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Although not all resources are discussed </w:t>
-[...8 lines deleted...]
-        <w:t>in the EA, they were considered during the planning process and are documented in the Streamlined Resource Summ</w:t>
+        <w:t>Although not all resources are discussed in the EA, they were considered during the planning process and are documented in the Streamlined Resource Summ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="005F227B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ry, shown in Appendix A. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00ED06E9" w:rsidRDefault="00ED06E9" w:rsidP="00ED06E9">
+    <w:p w14:paraId="0D75FD0E" w14:textId="77777777" w:rsidR="00ED06E9" w:rsidRDefault="00ED06E9" w:rsidP="00ED06E9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00ED06E9" w:rsidRDefault="00ED06E9" w:rsidP="00ED06E9">
+    <w:p w14:paraId="0279CB25" w14:textId="77777777" w:rsidR="00ED06E9" w:rsidRDefault="00ED06E9" w:rsidP="00ED06E9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005F227B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The following table shows the resources considered</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> during the environmental review for this project.  </w:t>
       </w:r>
       <w:r w:rsidRPr="005F227B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2858,4634 +2695,7945 @@
         </w:rPr>
         <w:t>The other listed r</w:t>
       </w:r>
       <w:r w:rsidRPr="005F227B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>esources have been reviewed and are included in t</w:t>
       </w:r>
       <w:r w:rsidR="00037534">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>he Streamlined Resource Summary</w:t>
       </w:r>
       <w:r w:rsidRPr="005F227B">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B6673B" w:rsidRPr="005F227B" w:rsidRDefault="00B6673B" w:rsidP="00ED06E9">
+    <w:p w14:paraId="157301BE" w14:textId="77777777" w:rsidR="00B6673B" w:rsidRPr="005F227B" w:rsidRDefault="00B6673B" w:rsidP="00ED06E9">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00543683" w:rsidRPr="00B6673B" w:rsidRDefault="0082261B" w:rsidP="00B6673B">
+    <w:p w14:paraId="78168B72" w14:textId="77777777" w:rsidR="00543683" w:rsidRPr="00B6673B" w:rsidRDefault="0082261B" w:rsidP="00B6673B">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:ind w:left="270"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001425FC">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Table </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>1: Resources Considered</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="5405"/>
         <w:tblW w:w="9216" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="378"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="3690"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="450"/>
         <w:gridCol w:w="3798"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B6673B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="00B6673B" w14:paraId="32BDECAD" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6673B" w:rsidRDefault="00B6673B" w:rsidP="004375CC">
+          <w:p w14:paraId="13F098D1" w14:textId="77777777" w:rsidR="00B6673B" w:rsidRDefault="00B6673B" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SOCIOECONOMIC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4698" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00B6673B" w:rsidRDefault="00B6673B" w:rsidP="004375CC">
+          <w:p w14:paraId="10233BE8" w14:textId="77777777" w:rsidR="00B6673B" w:rsidRDefault="00B6673B" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>NATURAL ENVIRONMENT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="00D26C1B" w14:paraId="171D2A07" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="3B2D87EF" w14:textId="1CA5F6AC" w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...23 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39A82C18" wp14:editId="191B1F03">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="1" name="Picture 62">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name="Picture 62">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="5CC4A28E" w14:textId="7B6CC07B" w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03B05A55" wp14:editId="40818045">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="2" name="Picture 61">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="2" name="Picture 61">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="7E9D0D67" w14:textId="77777777" w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Land Use</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="6A18373B" w14:textId="6F320F43" w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F86188B" wp14:editId="4322AA29">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="3" name="Picture 60">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="3" name="Picture 60">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="3E0BB45E" w14:textId="5F4906FC" w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76683FAB" wp14:editId="23E6D198">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="4" name="Picture 59">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="4" name="Picture 59">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="62133D22" w14:textId="77777777" w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wetlands</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="00D26C1B" w14:paraId="78CB2280" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="54E21EDD" w14:textId="033DA11F" w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="185F85A6" wp14:editId="690380DE">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="5" name="Picture 58">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="5" name="Picture 58">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="01C6F9B4" w14:textId="6EFFB727" w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2396F4F8" wp14:editId="4673BDE2">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="6" name="Picture 57">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="6" name="Picture 57">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="496613B4" w14:textId="77777777" w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Community Cohesion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="6C0ECBC3" w14:textId="0B176EB1" w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="71408264" wp14:editId="61485CE5">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="7" name="Picture 56">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="7" name="Picture 56">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="0EABF3D9" w14:textId="6B8A8593" w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52D72E4A" wp14:editId="30209635">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="8" name="Picture 55">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="8" name="Picture 55">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="75B696FB" w14:textId="77777777" w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Surface Waters and Water Quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="00D26C1B" w14:paraId="15EDE871" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="23F78A81" w14:textId="5B68EEB5" w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24179F62" wp14:editId="6D2F4100">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="9" name="Picture 54">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="9" name="Picture 54">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="6A893008" w14:textId="005A0650" w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="394A258E" wp14:editId="48DD7D5C">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="10" name="Picture 53">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="10" name="Picture 53">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="2C049373" w14:textId="77777777" w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Churches and Schools</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="469975DF" w14:textId="0218C185" w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C8F7FD7" wp14:editId="63D052E9">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="11" name="Picture 52">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="11" name="Picture 52">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="084BD6B7" w14:textId="39C4D88A" w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58285157" wp14:editId="4A099B5F">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="12" name="Picture 51">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="12" name="Picture 51">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="6078D0C4" w14:textId="77777777" w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wild and Scenic Rivers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="2AA41717" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="62FAE67B" w14:textId="60F25F3B" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DC568B9" wp14:editId="6D9A6679">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="13" name="Picture 50">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="13" name="Picture 50">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="4E68D5B3" w14:textId="1297E1E9" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="394F4D2F" wp14:editId="575A1D6D">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="14" name="Picture 49">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="14" name="Picture 49">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="26DB05C7" w14:textId="1A0395DC" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Environmental Justice</w:t>
+              <w:t>Economic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="3B795D4A" w14:textId="2652FE61" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3250E4F5" wp14:editId="3727C6F9">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="15" name="Picture 48">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="15" name="Picture 48">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="39FCA9FD" w14:textId="434020AC" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="646C5F85" wp14:editId="0C091946">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="16" name="Picture 47">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="16" name="Picture 47">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="2D121B0A" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Floodplains</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="1FD0F7B1" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="741699A1" w14:textId="2332CA91" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C996D53" wp14:editId="541B4B99">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="17" name="Picture 46">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="17" name="Picture 46">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="2210B23F" w14:textId="5BE9F7DD" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1503D43C" wp14:editId="36301D20">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="18" name="Picture 45">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="18" name="Picture 45">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="7592DEFE" w14:textId="1698D52B" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Economic</w:t>
+              <w:t>Joint Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="1E81BAC0" w14:textId="32C5E73A" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4EF1B56C" wp14:editId="6EDA27B8">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="19" name="Picture 44">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="19" name="Picture 44">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="71E6109E" w14:textId="18A4A219" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29C9CFD8" wp14:editId="4232A88B">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="20" name="Picture 43">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="20" name="Picture 43">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="2218786F" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wildlife and Habitat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="4D5465D5" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="2EBB1213" w14:textId="7DF73A75" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E37629E" wp14:editId="2C78A926">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="21" name="Picture 42">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="21" name="Picture 42">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="59B13566" w14:textId="55C763F5" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6DCF165F" wp14:editId="2BFDE9AD">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="22" name="Picture 41">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="22" name="Picture 41">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="7E5A635E" w14:textId="0036879A" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Joint Development</w:t>
+              <w:t>Parklands and Recreational Areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="6CA2FAC4" w14:textId="5837EE20" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C9A2596" wp14:editId="46FA67A4">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="23" name="Picture 40">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="23" name="Picture 40">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="437B2784" w14:textId="56B82D7A" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00A0B4B4" wp14:editId="0F66D799">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="24" name="Picture 39">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="24" name="Picture 39">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="66A7C599" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Threatened and Endangered Species</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="63D211D3" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="39D381C2" w14:textId="6502619A" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3040FC43" wp14:editId="7769B3F6">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="25" name="Picture 38">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="25" name="Picture 38">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="0225C01A" w14:textId="54EF22D6" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="481A69E3" wp14:editId="2D29EB17">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="26" name="Picture 37">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="26" name="Picture 37">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="7D476A00" w14:textId="46FCBC2B" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Parklands and Recreational Areas</w:t>
+              <w:t>Bicycle and Pedestrian Facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="37BA89EC" w14:textId="7B671E6E" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="385CFCC0" wp14:editId="3C2C9B9C">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="27" name="Picture 36">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="27" name="Picture 36">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="0A4A0053" w14:textId="6BE5E549" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62591449" wp14:editId="165A89BD">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="28" name="Picture 35">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="28" name="Picture 35">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="53FB1E9B" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Woodlands</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="26B4E03A" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="0D02AC9D" w14:textId="0FEFF944" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E6C19C0" wp14:editId="2A62D7E0">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="29" name="Picture 34">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="29" name="Picture 34">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="3AA4B829" w14:textId="18BC8BCD" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="64249D6F" wp14:editId="2D007967">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="30" name="Picture 33">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="30" name="Picture 33">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="5C39CE6A" w14:textId="68CB9151" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Bicycle and Pedestrian Facilities</w:t>
+              <w:t>Right-of-Way</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="30B0AA53" w14:textId="20E0ADED" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BB89E7D" wp14:editId="063E33C5">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="31" name="Picture 32">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="31" name="Picture 32">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="048308A0" w14:textId="121BE5B8" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24A50238" wp14:editId="1B54CDC2">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="32" name="Picture 31">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="32" name="Picture 31">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="31EE86C4" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Farmlands</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="74010E4E" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="040ACE71" w14:textId="3F82186A" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6952EBE4" wp14:editId="1F664001">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="33" name="Picture 30">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="33" name="Picture 30">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="2D9E6F76" w14:textId="4F26943C" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D3089F5" wp14:editId="30B22681">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="34" name="Picture 29">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="34" name="Picture 29">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="3226D45D" w14:textId="6492B487" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Right-of-Way</w:t>
+              <w:t>Relocation Potential</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="16ADCD1A" w14:textId="77777777" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="24A225B4" w14:textId="77777777" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="7B8D3A43" w14:textId="2D556557" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text151"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004375CC">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004375CC">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="3A757F5F" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="678EAAD0" w14:textId="5F37A850" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A2946B5" wp14:editId="3D7BE8EC">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="35" name="Picture 28">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="35" name="Picture 28">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="673BDDBA" w14:textId="036EBF93" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C8A6B43" wp14:editId="55A37934">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="36" name="Picture 27">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="36" name="Picture 27">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="7EB6258C" w14:textId="6B2492A8" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Relocation Potential</w:t>
+              <w:t>Construction and Emergency Routes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="2CCB6B2A" w14:textId="77777777" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="12DAF51D" w14:textId="77777777" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="74FA1E9E" w14:textId="48593C28" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text151"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="004375CC">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004375CC">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="35AE2DF5" w14:textId="77777777" w:rsidTr="004F2539">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="48A42F9C" w14:textId="20A853D5" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4541DD8E" wp14:editId="7B6DA710">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="37" name="Picture 26">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="37" name="Picture 26">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="5DC3542E" w14:textId="4EF42AC4" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0ADD5FDD" wp14:editId="38AF1596">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="38" name="Picture 25">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="38" name="Picture 25">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="bottom"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="298140C1" w14:textId="751B1B48" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Construction and Emergency Routes</w:t>
+              <w:t>Transportation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="5E9DEFFF" w14:textId="77777777" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="6C0CF934" w14:textId="77777777" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="48C12B7D" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="005D3484">
+      <w:tr w:rsidR="006870BB" w14:paraId="48D650A2" w14:textId="77777777" w:rsidTr="005D3484">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="7625D7C8" w14:textId="55E18E14" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69B35B81" wp14:editId="2FDBF03D">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="39" name="Picture 24">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="39" name="Picture 24">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="24D4144F" w14:textId="3FD3B5B0" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20CA42E0" wp14:editId="239C1859">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="40" name="Picture 23">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="40" name="Picture 23">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="005D3484">
+          <w:p w14:paraId="771BEFE4" w14:textId="00126FFD" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="05CEEBD4" w14:textId="77777777" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="6E39CA00" w14:textId="77777777" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="3A0765BA" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F42C8" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="777E91E5" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="331"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4518" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003F42C8" w:rsidRDefault="003F42C8" w:rsidP="004375CC">
+          <w:p w14:paraId="60E03C4E" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>CULTURAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4698" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003F42C8" w:rsidRDefault="003F42C8" w:rsidP="004375CC">
+          <w:p w14:paraId="157653EE" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PHYSICAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="22EDE41B" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="4DB0067C" w14:textId="7E76A924" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A744B24" wp14:editId="365ECD0C">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="41" name="Picture 22">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="41" name="Picture 22">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="74F5AC78" w14:textId="1B563C00" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A736DA9" wp14:editId="6DED2078">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="42" name="Picture 21">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="42" name="Picture 21">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="0FE6673D" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Historical Sites or Districts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="15135B84" w14:textId="1C5D6387" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2942AE1C" wp14:editId="3D039700">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="43" name="Picture 20">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="43" name="Picture 20">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="22AA8DF4" w14:textId="69345392" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E1E271C" wp14:editId="4DC4BB22">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="44" name="Picture 19">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="44" name="Picture 19">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="0414898F" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Noise</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="399C3F1B" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="1B549948" w14:textId="70BD4E05" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65CF4D30" wp14:editId="0F4BE2EB">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="45" name="Picture 18">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="45" name="Picture 18">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="17891ED9" w14:textId="77C341BA" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CD1198E" wp14:editId="6D4D037F">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="46" name="Picture 17">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="46" name="Picture 17">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="02712D73" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Archaeological Sites</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="4AE9343F" w14:textId="52E190AA" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CCE44BC" wp14:editId="3E8C0CD5">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="47" name="Picture 16">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="47" name="Picture 16">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="6F8639D1" w14:textId="714EC869" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="702FCC91" wp14:editId="1DD51E39">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="48" name="Picture 15">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="48" name="Picture 15">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="0B64EB1C" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Air Quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="71AF769A" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="3A2DAF8C" w14:textId="7FE6E5A7" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74C7C292" wp14:editId="13F53831">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="49" name="Picture 14">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="49" name="Picture 14">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="05B4654E" w14:textId="2941D1C2" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E804A75" wp14:editId="41796E37">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="50" name="Picture 13">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="50" name="Picture 13">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="749F13D6" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cemeteries</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="15C8E2EB" w14:textId="6D6581DE" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0AB5483E" wp14:editId="6A861995">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="51" name="Picture 12">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="51" name="Picture 12">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="56B613AE" w14:textId="48A654E6" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67A12EEA" wp14:editId="35904EA8">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="52" name="Picture 11">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="52" name="Picture 11">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="221DF0E6" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mobile Source Air Toxics (MSATs)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="14600DF3" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="7365E3FC" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="26E82612" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="33094D31" w14:textId="3156D710" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text152"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="Text152"/>
-            <w:r w:rsidR="00D26C1B">
+            <w:bookmarkStart w:id="0" w:name="Text152"/>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D26C1B">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00D26C1B">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00D26C1B">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00D26C1B">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00D26C1B">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="1"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="06E323AD" w14:textId="273AD5B4" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D91B049" wp14:editId="7C266196">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="53" name="Picture 10">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="53" name="Picture 10">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="52DC5347" w14:textId="38A5D1C2" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49249BDD" wp14:editId="677AC089">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="54" name="Picture 9">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="54" name="Picture 9">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="6973A3CE" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="21021E88" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="4403DD46" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="634C9088" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="0B51A3E6" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="56097702" w14:textId="057DE670" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C7C41BB" wp14:editId="6B392A26">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="55" name="Picture 8">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="55" name="Picture 8">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="44277A5E" w14:textId="310FA620" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65F2719B" wp14:editId="0B12E09B">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="56" name="Picture 7">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="56" name="Picture 7">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="398E3E8B" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Contaminated and Regulated Materials Sites</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="5B7371D6" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="695A1E8C" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="8730"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="4152C437" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="1F3E4647" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="331AD288" w14:textId="4B04C3D9" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20FD3CE0" wp14:editId="6E3F43E4">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="57" name="Picture 6">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="57" name="Picture 6">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="270B82D9" w14:textId="0FEA77E2" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E1510A1" wp14:editId="0C1C7AC4">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="58" name="Picture 5">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="58" name="Picture 5">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="7FA797B2" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Visual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="48B84DA8" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="76E3076A" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="8730"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="7EA06431" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="6A30A136" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="66A586BB" w14:textId="74E8018D" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="792BAD41" wp14:editId="3B9E6B46">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="59" name="Picture 4">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="59" name="Picture 4">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="450" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="772EA645" w14:textId="7DFFED68" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BA27C5E" wp14:editId="47862D81">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="60" name="Picture 3">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="60" name="Picture 3">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3798" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="004375CC">
+          <w:p w14:paraId="53ADAC50" w14:textId="1CA5FBC1" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Utilities </w:t>
             </w:r>
-            <w:r w:rsidR="00CD75E5">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text153"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="2" w:name="Text153"/>
+            <w:bookmarkStart w:id="1" w:name="Text153"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00CD75E5">
-[...4 lines deleted...]
-            <w:r w:rsidR="00CD75E5">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
+                <w:noProof/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:noProof/>
-[...33 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="041263EC" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="618802A4" w14:textId="17438B13" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4389EF66" wp14:editId="018C75E0">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="61" name="Picture 2">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="61" name="Picture 2">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B" w:rsidP="006E7134">
+          <w:p w14:paraId="39DA3AE6" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">CONTROVERSY POTENTIAL </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="923620547"/>
                 <w:placeholder>
-                  <w:docPart w:val="DefaultPlaceholder_22675703"/>
+                  <w:docPart w:val="03500AD026F5435CAC0B1FA1028D0EBC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:text/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="006E7134" w:rsidRPr="00C72114">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="646464"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D26C1B" w:rsidTr="004375CC">
+      <w:tr w:rsidR="006870BB" w14:paraId="51D1F9DA" w14:textId="77777777" w:rsidTr="004375CC">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRPr="00B6673B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="50900A75" w14:textId="7915F93F" w:rsidR="006870BB" w:rsidRPr="00B6673B" w:rsidRDefault="007A59ED" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:noProof/>
                 <w:position w:val="6"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:object w:dxaOrig="225" w:dyaOrig="225">
-[...4 lines deleted...]
-              </w:object>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DB20050" wp14:editId="0492B4D9">
+                  <wp:extent cx="175260" cy="236220"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="62" name="Picture 1">
+                    <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                      <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                        <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                      </a:ext>
+                    </a:extLst>
+                  </wp:docPr>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="62" name="Picture 1">
+                            <a:extLst>
+                              <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                                <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                              </a:ext>
+                            </a:extLst>
+                          </pic:cNvPr>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId14">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="175260" cy="236220"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="006E7134" w:rsidP="004375CC">
+          <w:p w14:paraId="40EE0D69" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Section 4(f):  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:alias w:val="Section 4(f)"/>
                 <w:tag w:val="Section 4(f)"/>
                 <w:id w:val="923620548"/>
                 <w:placeholder>
-                  <w:docPart w:val="DefaultPlaceholder_22675704"/>
+                  <w:docPart w:val="B38CD5E7A8CF42FF8D20CE9455C7F0A4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Park or Recreation Areas" w:value="Park or Recreation Areas"/>
                   <w:listItem w:displayText="Wildlife or Waterfowl Refuge" w:value="Wildlife or Waterfowl Refuge"/>
                   <w:listItem w:displayText="Historic Sites" w:value="Historic Sites"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00944A7F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="646464"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:b/>
                   <w:bCs/>
                 </w:rPr>
                 <w:id w:val="923620546"/>
                 <w:placeholder>
-                  <w:docPart w:val="DefaultPlaceholder_22675703"/>
+                  <w:docPart w:val="03500AD026F5435CAC0B1FA1028D0EBC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00C72114">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="646464"/>
                   </w:rPr>
                   <w:t>Click here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="004375CC" w:rsidRDefault="004375CC" w:rsidP="004375CC">
+          <w:p w14:paraId="078545FF" w14:textId="77777777" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D26C1B" w:rsidRDefault="00CD75E5" w:rsidP="004375CC">
+          <w:p w14:paraId="1EDAFABD" w14:textId="2A0044D4" w:rsidR="006870BB" w:rsidRDefault="006870BB" w:rsidP="006870BB">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text1"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Text1"/>
-            <w:r w:rsidR="00D26C1B">
+            <w:bookmarkStart w:id="2" w:name="Text1"/>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00D26C1B">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00D26C1B">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00D26C1B">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00D26C1B">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00D26C1B">
+            <w:r w:rsidR="00BC59B2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CE0DE6" w:rsidRPr="001D34D3" w:rsidRDefault="00543683" w:rsidP="001D34D3">
+    <w:p w14:paraId="7F6B0E30" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRPr="001D34D3" w:rsidRDefault="00543683" w:rsidP="001D34D3">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00CE0DE6" w:rsidRPr="001D34D3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>TABLE OF CONTENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
+    <w:p w14:paraId="490C3A27" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="006F2E0A">
+    <w:p w14:paraId="751FC79A" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="006F2E0A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Description of the Proposed Action</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="006F2E0A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
+    <w:p w14:paraId="5F394C30" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Project History</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
+    <w:p w14:paraId="342CC759" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Purpose and Need for Action</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
+    <w:p w14:paraId="34E8691D" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alternatives</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
+    <w:p w14:paraId="531557D3" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1512"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1332"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1339"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>No Build Alternative</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00045680">
+    <w:p w14:paraId="74D70EC5" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00045680">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1512"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1332"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1339"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Alternatives Considered but Dismissed</w:t>
       </w:r>
       <w:r w:rsidR="00CE0DE6">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00045680" w:rsidP="00ED06E9">
+    <w:p w14:paraId="795E8297" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00045680" w:rsidP="00ED06E9">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1512"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1332"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1339"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Proposed Alternative</w:t>
       </w:r>
       <w:r w:rsidR="00ED06E9">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009306C2" w:rsidRDefault="009306C2" w:rsidP="00ED06E9">
-[...38 lines deleted...]
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="003A6EC0">
+    <w:p w14:paraId="4EB0303B" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="003A6EC0">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Environmental Analysis </w:t>
       </w:r>
       <w:r w:rsidR="00CE0DE6">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00CE0DE6">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00743D9C" w:rsidRDefault="00743D9C" w:rsidP="0082261B">
+    <w:p w14:paraId="58373414" w14:textId="77777777" w:rsidR="00743D9C" w:rsidRDefault="00743D9C" w:rsidP="0082261B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1512"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1332"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1339"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Socioeconomic</w:t>
       </w:r>
       <w:r w:rsidR="001A2AC6">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Impacts</w:t>
       </w:r>
       <w:r w:rsidR="006F2E0A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="001D34D3">
+    <w:p w14:paraId="58D5CBA4" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Land Use</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="1CF22D65" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Community Cohesion</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="11C434DD" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Churches and Schools </w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="64ACC453" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Environmental Justice</w:t>
+        <w:t>Economic</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="52F48ED9" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Economic</w:t>
-[...36 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Joint Development </w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="0B190DDA" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7503,471 +10651,471 @@
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Recreation</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>al Areas</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="5B3510B4" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bicycle and Pedestrian Facilities</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="1DCE9F30" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Right-of-Way</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="00CE0DE6" w:rsidP="001D34D3">
+    <w:p w14:paraId="1ABDA717" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="00CE0DE6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Relocation Potential</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="78BFEF19" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Construction and Emergency Routes</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="764498CD" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Transportation</w:t>
       </w:r>
       <w:r w:rsidR="00CE0DE6">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="001A2AC6" w:rsidP="0082261B">
+    <w:p w14:paraId="40A6E117" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="001A2AC6" w:rsidP="0082261B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1512"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1332"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="1260"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cultural Impacts</w:t>
       </w:r>
       <w:r w:rsidR="006F2E0A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="5D16097E" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Historical Sites or Districts</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="31771452" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Archaeological Sites</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="405356B2" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cemeteries</w:t>
       </w:r>
       <w:r w:rsidR="00CE0DE6">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="0082261B">
+    <w:p w14:paraId="5831BA63" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="0082261B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1512"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1332"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="1260"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Natural Environment Impacts</w:t>
       </w:r>
       <w:r w:rsidR="006F2E0A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="06C84BFF" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wetlands</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="4D183BEB" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -7977,487 +11125,487 @@
       <w:r w:rsidR="00570B21">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="002958B2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Water Quality</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="00F739E2" w:rsidP="001D34D3">
+    <w:p w14:paraId="35BF8EBF" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="00F739E2" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Wild and Scenic Rivers</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="10D41034" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Floodplains</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="327E5410" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Wildlife and Habitat</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="336BB3FE" w14:textId="77777777" w:rsidR="001A2AC6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Threatened and Endangered Species</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F739E2" w:rsidRDefault="00F739E2" w:rsidP="001D34D3">
+    <w:p w14:paraId="45E4EA5E" w14:textId="77777777" w:rsidR="00F739E2" w:rsidRDefault="00F739E2" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Woodlands</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
+    <w:p w14:paraId="7A0002D8" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="001A2AC6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Farmland</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006765AE" w:rsidRDefault="006765AE" w:rsidP="0082261B">
+    <w:p w14:paraId="6D7A0B7B" w14:textId="77777777" w:rsidR="006765AE" w:rsidRDefault="006765AE" w:rsidP="0082261B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1512"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1332"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="1260"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Physical Impacts</w:t>
       </w:r>
       <w:r w:rsidR="006F2E0A">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="006765AE" w:rsidP="001D34D3">
+    <w:p w14:paraId="7E1766FD" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="006765AE" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Noise</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="006765AE" w:rsidP="001D34D3">
+    <w:p w14:paraId="62D6FB1C" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="006765AE" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Air Quality</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000541FB" w:rsidRDefault="000541FB" w:rsidP="000541FB">
+    <w:p w14:paraId="6C6C3D1B" w14:textId="77777777" w:rsidR="000541FB" w:rsidRDefault="000541FB" w:rsidP="000541FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Mobile Source Air Toxics</w:t>
       </w:r>
       <w:r w:rsidR="006E7BFB">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (MSATs)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="006765AE" w:rsidP="001D34D3">
+    <w:p w14:paraId="0F713025" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="006765AE" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Energy</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00691841" w:rsidP="001D34D3">
+    <w:p w14:paraId="0450AE52" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00691841" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8467,269 +11615,269 @@
       <w:r w:rsidR="0082261B" w:rsidRPr="0082261B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0082261B">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Regulated Materials Sites</w:t>
       </w:r>
       <w:r w:rsidR="006765AE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="006765AE" w:rsidP="001D34D3">
+    <w:p w14:paraId="263C4014" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="006765AE" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Visual</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="006765AE" w:rsidP="001D34D3">
+    <w:p w14:paraId="70731342" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="006765AE" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="2376"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1440"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1440" w:hanging="720"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Utilities</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008856A0" w:rsidRDefault="00CE0DE6" w:rsidP="0082261B">
+    <w:p w14:paraId="60902264" w14:textId="22283302" w:rsidR="00BC59B2" w:rsidRDefault="00BC59B2" w:rsidP="00BC59B2">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:hanging="1332"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Cumulative</w:t>
+        <w:t>Reasonably Foreseeable Impacts</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="0082261B">
+    <w:p w14:paraId="426CEE9A" w14:textId="3F950389" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="0082261B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:hanging="1332"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Streamlined Resource Summary</w:t>
+        <w:t>Resource Summary</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
+    <w:p w14:paraId="680A614F" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Disposition</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
+    <w:p w14:paraId="71440BF5" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Comments and Coordination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="001D34D3">
+    <w:p w14:paraId="5A8BA44C" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="001D34D3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1512"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1332"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1339"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -8739,256 +11887,256 @@
       <w:r w:rsidR="004B50E5">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and Tribal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Coordination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
+    <w:p w14:paraId="3A2ADFD6" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1512"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1332"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1339"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>NEPA/404 Merge Coordination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="00045680">
+    <w:p w14:paraId="19D9E19F" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="00045680">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1512"/>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="num" w:pos="1332"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:ind w:left="1339"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Public Involvement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
+    <w:p w14:paraId="56B1522C" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="005A298F">
+    <w:p w14:paraId="6BAA51C6" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="005A298F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LIST OF FIGURES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004378F8" w:rsidRDefault="004378F8" w:rsidP="005A298F"/>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CD75E5" w:rsidP="005A298F">
+    <w:p w14:paraId="00101970" w14:textId="77777777" w:rsidR="004378F8" w:rsidRDefault="004378F8" w:rsidP="005A298F"/>
+    <w:p w14:paraId="04AC7E96" w14:textId="34D6134D" w:rsidR="00CE0DE6" w:rsidRDefault="00CD75E5" w:rsidP="005A298F">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text54"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="Text54"/>
+      <w:bookmarkStart w:id="3" w:name="Text54"/>
       <w:r w:rsidR="00CE0DE6">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00CE0DE6">
+      <w:r w:rsidR="00BC59B2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0DE6">
+      <w:r w:rsidR="00BC59B2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0DE6">
+      <w:r w:rsidR="00BC59B2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0DE6">
+      <w:r w:rsidR="00BC59B2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0DE6">
+      <w:r w:rsidR="00BC59B2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="005A298F">
+    <w:p w14:paraId="6880EA00" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="005A298F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>LIST OF TABLES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0082261B" w:rsidRDefault="0082261B" w:rsidP="0082261B"/>
-    <w:p w:rsidR="0082261B" w:rsidRPr="000541FB" w:rsidRDefault="0082261B" w:rsidP="0082261B">
+    <w:p w14:paraId="349E019F" w14:textId="77777777" w:rsidR="0082261B" w:rsidRDefault="0082261B" w:rsidP="0082261B"/>
+    <w:p w14:paraId="2CB10F8C" w14:textId="77777777" w:rsidR="0082261B" w:rsidRPr="000541FB" w:rsidRDefault="0082261B" w:rsidP="0082261B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B50E5">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Resource</w:t>
       </w:r>
@@ -9002,5633 +12150,5218 @@
       </w:r>
       <w:r w:rsidRPr="004B50E5">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002958B2">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Considered</w:t>
       </w:r>
       <w:r w:rsidRPr="006F2E0A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000541FB" w:rsidRPr="006765AE" w:rsidRDefault="00C9347E" w:rsidP="000541FB">
+    <w:p w14:paraId="1FAE3F15" w14:textId="77777777" w:rsidR="000541FB" w:rsidRPr="006765AE" w:rsidRDefault="00C9347E" w:rsidP="000541FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Potential Impacts to Wetlands</w:t>
       </w:r>
       <w:r w:rsidR="000541FB" w:rsidRPr="006F2E0A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000541FB" w:rsidRPr="006765AE" w:rsidRDefault="00C9347E" w:rsidP="000541FB">
+    <w:p w14:paraId="7AB6DE92" w14:textId="77777777" w:rsidR="000541FB" w:rsidRPr="006765AE" w:rsidRDefault="00C9347E" w:rsidP="000541FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Summary of Impacts</w:t>
       </w:r>
       <w:r w:rsidR="000541FB" w:rsidRPr="006F2E0A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000541FB" w:rsidRPr="006765AE" w:rsidRDefault="00C9347E" w:rsidP="000541FB">
+    <w:p w14:paraId="54856DFD" w14:textId="77777777" w:rsidR="000541FB" w:rsidRPr="006765AE" w:rsidRDefault="00C9347E" w:rsidP="000541FB">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agency and Tribal Coordination</w:t>
       </w:r>
       <w:r w:rsidR="000541FB" w:rsidRPr="006F2E0A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0082261B" w:rsidRPr="0082261B" w:rsidRDefault="0082261B" w:rsidP="0082261B">
+    <w:p w14:paraId="1DD972EE" w14:textId="77777777" w:rsidR="0082261B" w:rsidRPr="0082261B" w:rsidRDefault="0082261B" w:rsidP="0082261B">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CD75E5" w:rsidP="005A298F">
+    <w:p w14:paraId="3A1ADD24" w14:textId="54A69D40" w:rsidR="00CE0DE6" w:rsidRDefault="00CD75E5" w:rsidP="005A298F">
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text55"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="Text55"/>
+      <w:bookmarkStart w:id="4" w:name="Text55"/>
       <w:r w:rsidR="00CE0DE6">
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00CE0DE6">
+      <w:r w:rsidR="00BC59B2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0DE6">
+      <w:r w:rsidR="00BC59B2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0DE6">
+      <w:r w:rsidR="00BC59B2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0DE6">
+      <w:r w:rsidR="00BC59B2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0DE6">
+      <w:r w:rsidR="00BC59B2">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="005A298F">
+    <w:p w14:paraId="33A28F43" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="005A298F">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>APPENDICES</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="005A298F">
+    <w:p w14:paraId="7E5EC75E" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRDefault="00CE0DE6" w:rsidP="005A298F">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CE0DE6" w:rsidRPr="006765AE" w:rsidRDefault="00CE0DE6" w:rsidP="0082261B">
+    <w:p w14:paraId="15134CAC" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRPr="006765AE" w:rsidRDefault="00CE0DE6" w:rsidP="0082261B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B50E5">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Streamlined Resource Summary </w:t>
       </w:r>
       <w:r w:rsidR="006F2E0A" w:rsidRPr="006F2E0A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006765AE" w:rsidRDefault="004B50E5" w:rsidP="006765AE">
+    <w:p w14:paraId="20712F23" w14:textId="77777777" w:rsidR="006765AE" w:rsidRDefault="004B50E5" w:rsidP="006765AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Agency and Tribal Coordination</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B50E5" w:rsidRPr="006765AE" w:rsidRDefault="004B50E5" w:rsidP="006765AE">
+    <w:p w14:paraId="312A2496" w14:textId="77777777" w:rsidR="004B50E5" w:rsidRPr="006765AE" w:rsidRDefault="004B50E5" w:rsidP="006765AE">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="990"/>
           <w:tab w:val="left" w:pos="1620"/>
           <w:tab w:val="right" w:leader="dot" w:pos="7920"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Farmland Protection Form</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004375CC" w:rsidRDefault="004375CC">
+    <w:p w14:paraId="5B670790" w14:textId="77777777" w:rsidR="00AA2471" w:rsidRDefault="004375CC" w:rsidP="00AA2471">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:jc w:val="center"/>
+      </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004375CC" w:rsidRPr="001B60D3" w:rsidRDefault="004375CC" w:rsidP="004375CC">
+    <w:p w14:paraId="35289C6D" w14:textId="76C0BEDC" w:rsidR="00AA2471" w:rsidRPr="001B60D3" w:rsidRDefault="00AA2471" w:rsidP="00AA2471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B60D3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>APPENDIX A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004375CC" w:rsidRPr="001B60D3" w:rsidRDefault="004375CC" w:rsidP="004375CC">
+    <w:p w14:paraId="7205E254" w14:textId="77777777" w:rsidR="00AA2471" w:rsidRPr="001B60D3" w:rsidRDefault="00AA2471" w:rsidP="00AA2471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004375CC" w:rsidRPr="001B60D3" w:rsidRDefault="004375CC" w:rsidP="004375CC">
+    <w:p w14:paraId="66C89D76" w14:textId="77777777" w:rsidR="00AA2471" w:rsidRPr="001B60D3" w:rsidRDefault="00AA2471" w:rsidP="00AA2471">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004375CC" w:rsidRPr="001B60D3" w:rsidRDefault="004375CC" w:rsidP="004375CC">
-[...3 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="38CA6449" w14:textId="707C972E" w:rsidR="00AA2471" w:rsidRDefault="00AA2471" w:rsidP="00AA2471">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...3 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001B60D3">
         <w:rPr>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Streamlined Resource Summary</w:t>
       </w:r>
-    </w:p>
-[...53 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1085"/>
         <w:tblW w:w="9216" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="6318"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004375CC" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w14:paraId="5498A965" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9216" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3956DE3D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">SOCIOECONOMIC IMPACTS </w:t>
             </w:r>
             <w:r w:rsidRPr="005A0828">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Section</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="56BEFE46" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7FA75C5B" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="528F1900" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Land Use</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="013736AB" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="782DA522" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0A25042A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="491D67A5" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="081DFB1D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620136"/>
                 <w:placeholder>
                   <w:docPart w:val="5E9A7D02BA5D4501A7F2AB147583EEC1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="6CC7EB7A" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3E38FB43" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2B0C1B93" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0A8A9A5E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620144"/>
               <w:placeholder>
                 <w:docPart w:val="AA56F5977C7948C89103D7C46D6B08FA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="0250B1F6" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="6AA8C536" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4CA1A19B" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6FC192A5" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7023ADE3" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="23D2D7AD" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620374"/>
                 <w:placeholder>
                   <w:docPart w:val="EF46FB594C994D009F6FD5800FFFFFD8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620146"/>
                 <w:placeholder>
                   <w:docPart w:val="15D92D473E5A48AEAE2017C7B0B9BAE4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="3A9416FD" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="67A29FC0" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="64D7819B" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Community Cohesion</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="1CF818F0" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="5E42AF2A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3F46D47F" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1B52D7BE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="542B5210" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620188"/>
                 <w:placeholder>
                   <w:docPart w:val="A78B3FEBF812428AA61E31F31098D349"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="6C59436A" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="74E182F4" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0A69CDB2" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1804CD4E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620216"/>
               <w:placeholder>
                 <w:docPart w:val="CEA97D45C40A4963B7EE9B69A1048712"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="0B44E030" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="5A43FFEA" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="377C1944" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2EE224F0" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="34AFDFDC" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="5A2BB823" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620378"/>
                 <w:placeholder>
                   <w:docPart w:val="FAFC8366AF45419CBFED61A3A7C43A15"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620379"/>
                 <w:placeholder>
                   <w:docPart w:val="0806988D439C420A94B6B32DF7FC5E90"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="3E961817" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7DBD8EBE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6C1A0DF3" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Churches and Schools </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="72EC3F77" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1F270B17" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="37E137F0" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="562BD012" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="69DA333B" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620189"/>
                 <w:placeholder>
                   <w:docPart w:val="68D57A12A5B4410F9EE95E0E34A806C1"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="5C2B971F" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6C4B9AAF" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2B7A1F7D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0716D841" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620217"/>
               <w:placeholder>
                 <w:docPart w:val="A5565876AC594CD39703494383EC9C16"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="1272E0ED" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="5B8BAABB" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="317"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0F5174DA" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="42FC9AF3" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6FD12841" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="4602267F" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620411"/>
                 <w:placeholder>
                   <w:docPart w:val="659ABF1ABC4E4857B24D208326F741F9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620412"/>
                 <w:placeholder>
                   <w:docPart w:val="4989B73E5F614EABADA1A7ED47684E49"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="1D930D4B" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1821A48C" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="5DB255D1" w14:textId="059BD052" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00E225EB" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Justice </w:t>
+              <w:t>Economic</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="27E56AAD" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2D71ABF9" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7CDF2BFF" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="18A7CCDA" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="786A7A5E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620190"/>
                 <w:placeholder>
                   <w:docPart w:val="7410BE1034C747129BE0B2DE67E2B813"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="5E325108" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="273A3282" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7EB07FE3" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="54271F6D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620218"/>
               <w:placeholder>
                 <w:docPart w:val="7066D7391A044AFF96029492E57CCA71"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="7BED6B17" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="493CA60C" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4B5B8D87" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="125143EB" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="52A759F9" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="793389DC" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620414"/>
                 <w:placeholder>
                   <w:docPart w:val="903F914878BB42A09EC89895F7ACCBBB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620415"/>
                 <w:placeholder>
                   <w:docPart w:val="41AE3D768B794A3E82B4D401C6306839"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="0FF3D8AB" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="36BAEE34" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3C51248C" w14:textId="534CF9F0" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00E225EB" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economic </w:t>
+              <w:t>Joint Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="583BE8BD" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="18CBC861" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="5CD2E3D0" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="217A93B5" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="768144DE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620191"/>
                 <w:placeholder>
                   <w:docPart w:val="D319212CFA7D47BF88CD707BBF1E3F73"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="47EB3DF1" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0D5C90AD" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3326F38C" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="785A0C43" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="31954E57" w14:textId="01F095B8" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Method of Evaluation"/>
                 <w:tag w:val="ME"/>
                 <w:id w:val="923620219"/>
                 <w:placeholder>
                   <w:docPart w:val="8B185676FC41441A81AAE0EA14E7EDBC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Database" w:value="Database"/>
                   <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                   <w:listItem w:displayText="Report" w:value="Report"/>
                   <w:listItem w:displayText="Other" w:value="Other"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CD75E5" w:rsidRPr="0003666D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text70"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00CD75E5" w:rsidRPr="0003666D">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD75E5" w:rsidRPr="0003666D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="25C38A02" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="26B41454" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="657CA2D2" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="797F36FD" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="206D8CE9" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620417"/>
                 <w:placeholder>
                   <w:docPart w:val="549D17F5860440279B42EEC8A3629FCA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620418"/>
                 <w:placeholder>
                   <w:docPart w:val="D747738D64FE440191D4BCE4308D6FF5"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="21264132" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="59922D84" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="57E90308" w14:textId="6B92B204" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00E225EB" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Joint Development</w:t>
+              <w:t>Parklands and Recreational Areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="7FBA070E" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="539FD53C" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="35C42FDF" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="426D4605" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="7523F6A5" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620192"/>
                 <w:placeholder>
                   <w:docPart w:val="C6CE2C04A4FF44B9AF6B89A1FEB4AD96"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="235F0C2A" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1EADB2AD" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="08AC63CD" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="587D77DA" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620221"/>
               <w:placeholder>
                 <w:docPart w:val="9EB899936A5C4916A727FA547D18B4A4"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="606BD1DE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="0057BDE4" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="10626AEC" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2AAC9409" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="39B7EEDE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="60538D11" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620420"/>
                 <w:placeholder>
                   <w:docPart w:val="25F5C57B871D487488182756109CDF7F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620421"/>
                 <w:placeholder>
                   <w:docPart w:val="88A6E16E1E104D0C871153BF920B4EAB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="5B3B989A" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="411C78D8" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7C54C5F7" w14:textId="030E2C14" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00E225EB" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Parklands and Recreational Areas</w:t>
+              <w:t>Bicycle and Pedestrian Facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="59E928AE" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="185A4029" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="595C342B" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="414A3634" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="570E47E6" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620193"/>
                 <w:placeholder>
                   <w:docPart w:val="3CF45E0133224330B1A7FBD4F958CE47"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="1E2E473E" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="60CA8B27" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="55493F3E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="760C12D3" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620222"/>
               <w:placeholder>
                 <w:docPart w:val="676C617EC9AC49F1BC3704795C60F2D6"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="483B18AC" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="65BD8111" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="706FD74F" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0DA3DDF9" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="62875F10" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="7E56DF32" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620423"/>
                 <w:placeholder>
                   <w:docPart w:val="5195D8235C4041E3A10C69BBE4A2B868"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620424"/>
                 <w:placeholder>
                   <w:docPart w:val="4D93BB907A9B4E22A422EA95E2AFEF85"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="49815B84" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="320D456A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="422CBDFD" w14:textId="3C770598" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00E225EB" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Bicycle and Pedestrian Facilities</w:t>
+              <w:t>Right-of-Way</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="181CFE93" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="02A0B12C" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="69B98CC5" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0E5A4CB8" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="393DEF95" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620194"/>
                 <w:placeholder>
                   <w:docPart w:val="101460F82FE940C895214ABD175152F2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="10B39DAC" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2B5EFFE8" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="768C2B17" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7A5DF9F4" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620223"/>
               <w:placeholder>
                 <w:docPart w:val="5E9A339078E6491BA65A9CB5A0CC4D38"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+              <w:p w14:paraId="024AF55D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="720"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="8730"/>
                   </w:tabs>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
-                <w:r w:rsidRPr="0003666D">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="7A336983" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="55B47B65" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="07EEAD1C" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6A73AF5C" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="731B525B" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620426"/>
                 <w:placeholder>
                   <w:docPart w:val="4BE74D13D7E64834AB8B47076DEE0FBA"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620427"/>
                 <w:placeholder>
                   <w:docPart w:val="9CF7D2726F884845A5B6B113D296EE9D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="62255588" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2163BB8E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0A1EFEE5" w14:textId="68D1C12C" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00E225EB" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Right-of-Way</w:t>
+              <w:t>Relocation Potential</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="49E06E9E" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4D4F210A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6FB36647" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="5067B657" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="35CB0DE2" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620195"/>
                 <w:placeholder>
                   <w:docPart w:val="788DAAB816584A538BCB208CFF8BA9F4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="45816605" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4200833B" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="28B7547D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1C310206" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620225"/>
               <w:placeholder>
                 <w:docPart w:val="D6F07E49A58A48BC96EB5F3115B87965"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="1F276604" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="4BC6997E" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="10339AFF" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="26CDDF90" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="43065042" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="6441CF9D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620429"/>
                 <w:placeholder>
                   <w:docPart w:val="D07220B8011F464D98F8514706FDFF29"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620430"/>
                 <w:placeholder>
                   <w:docPart w:val="F20E1A9B264642A4A77EF6FCD1E2ED3A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
-[...397 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="004375CC">
+    <w:p w14:paraId="2B8D3D07" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="004375CC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="0003666D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1805"/>
         <w:tblW w:w="9216" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="279"/>
         <w:gridCol w:w="9"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="2397"/>
         <w:gridCol w:w="33"/>
         <w:gridCol w:w="6192"/>
         <w:gridCol w:w="18"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="79FAB71E" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9216" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="646B0DBB" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">SOCIOECONOMIC IMPACTS </w:t>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Section</w:t>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Continued:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="6A5CA975" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="224FE13A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8919" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6D803420" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Construction and Emergency Routes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="1C3F97B1" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7FDDD4D4" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7C3AB55C" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="734C7D6F" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6225" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="587504A2" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620197"/>
                 <w:placeholder>
                   <w:docPart w:val="E48901B330B845538704168E1D79CAEF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="06B30D34" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4EAB16CD" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1496847A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6D64F32A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6225" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="54D190F6" w14:textId="42BC7E30" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Method of Evaluation"/>
                 <w:tag w:val="ME"/>
                 <w:id w:val="923620227"/>
                 <w:placeholder>
                   <w:docPart w:val="D86ED55AB1B24CA283758A9608C03FCB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Database" w:value="Database"/>
                   <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                   <w:listItem w:displayText="Report" w:value="Report"/>
                   <w:listItem w:displayText="Other" w:value="Other"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CD75E5" w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text88"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00CD75E5" w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00CD75E5" w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
+                <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD75E5" w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="055F7597" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1E0E4395" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="279" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="24436DBE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2415" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="49D5D7DB" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6225" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="2BC6D17D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620435"/>
                 <w:placeholder>
                   <w:docPart w:val="F5D8206D4E644AB7B1914C9EA5BE8FAB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620436"/>
                 <w:placeholder>
                   <w:docPart w:val="F4B04612B1064E4AAFCA647F8205E9D4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="3C2BD495" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          </w:tcPr>
+          <w:p w14:paraId="3A2ED8C7" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8910" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="323F299A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Transportation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="4637449A" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          </w:tcPr>
+          <w:p w14:paraId="78873796" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="766C5F10" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3687E678" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6192" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="16A1549A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620198"/>
                 <w:placeholder>
                   <w:docPart w:val="A9F05A49DE44416ABA0DB03AFFE3F356"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="6D012F72" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          </w:tcPr>
+          <w:p w14:paraId="514FABAD" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7879DC9E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="76119241" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620229"/>
               <w:placeholder>
                 <w:docPart w:val="B52C1BFF6A5D43889EA05F5CC8319F4A"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="1B24C75E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="7648DD73" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          </w:tcPr>
+          <w:p w14:paraId="6186217F" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="71BFF35B" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2430" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6BE7CB50" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6192" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="366FB393" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620440"/>
                 <w:placeholder>
                   <w:docPart w:val="63A4AB126715463EBEF8C5DF8A36AA98"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620441"/>
                 <w:placeholder>
                   <w:docPart w:val="10455C1507A34C33A1B0C47BB06F8BB7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="5045"/>
         <w:tblW w:w="9216" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="6318"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="7D2F1B72" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9216" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="646476D1" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cultural</w:t>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
@@ -14636,4594 +17369,4635 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> IMPACTS </w:t>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Section</w:t>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="4EA53C06" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="133CD75B" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="201E8A1D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Historic Sites or Districts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="65D18128" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="33FC8294" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="792A3DC8" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="64910F93" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="2C0F663A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620199"/>
                 <w:placeholder>
                   <w:docPart w:val="36356967220A49DC93EA8306B7C738D8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="7D6EC784" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3154BD50" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1AEF817A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7146EFDF" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620231"/>
               <w:placeholder>
                 <w:docPart w:val="24E743E6B9F240CA803CBE4A5A18D0BA"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="496D33F3" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="79E81CAC" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1DE915C8" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="11F552D4" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0B775933" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="7CA5A642" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620443"/>
                 <w:placeholder>
                   <w:docPart w:val="D33949AFEA274F159EE4C0E75267AEB7"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620444"/>
                 <w:placeholder>
                   <w:docPart w:val="B5CABBADAE744DA6B189EDB6A7D5BB36"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="70491C2C" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="58A0E580" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2F913272" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Archaeological Sites</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="35A293BD" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3FCABF3E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="60177FB8" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="008B99A7" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="06924D0D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620200"/>
                 <w:placeholder>
                   <w:docPart w:val="44CD77BE886F40998195800C0623A9F2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="266DBD48" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="390A787C" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="61BCF7D3" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="297C3E22" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620232"/>
               <w:placeholder>
                 <w:docPart w:val="D5727A2B00EB4F1686686D609ADAF37D"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+              <w:p w14:paraId="1E686815" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="720"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="8730"/>
                   </w:tabs>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
-                <w:r w:rsidRPr="0003666D">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="24B633D3" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="5B0329DA" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="236980F7" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2185455F" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="10C3057D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620454"/>
                 <w:placeholder>
                   <w:docPart w:val="4A64B6D16DCC43BAA6FDCFD525322BDF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620455"/>
                 <w:placeholder>
                   <w:docPart w:val="6FCAEB4219114ADB8C6B94769B3A654B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="28C06264" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7CEEEDF4" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="752BB4B4" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cemeteries</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="0E3CA00A" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="778B59B0" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="37FC9A17" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="70B04695" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="3590C75A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620201"/>
                 <w:placeholder>
                   <w:docPart w:val="AB0FC4A3629D4320B7E4DC3AB9912640"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="7E3EE2B4" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="46D45907" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="5B6840A0" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="49842738" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620234"/>
               <w:placeholder>
                 <w:docPart w:val="CCCA666F8DF544CDA7760B7775FAECCB"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="6DE17B2A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="19B9A1D9" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4D8C1BAF" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="130EF200" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3F66B348" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="61F89D5B" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620457"/>
                 <w:placeholder>
                   <w:docPart w:val="302A33EB007A4BD0AB47862CF9E6E80D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620458"/>
                 <w:placeholder>
                   <w:docPart w:val="1BE5A6CF09934D1E8127854959043A83"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="004375CC">
+    <w:p w14:paraId="0182C9FE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="004375CC">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4320"/>
           <w:tab w:val="clear" w:pos="8640"/>
         </w:tabs>
       </w:pPr>
       <w:r w:rsidRPr="0003666D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1085"/>
         <w:tblW w:w="9216" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="6318"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="3A2B64BA" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9216" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="118BC5AE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">NATURAL ENVIRONMENT IMPACTS </w:t>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Section</w:t>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="38AD039A" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2DC4019C" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="537E8B26" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wetlands</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="74F96AA0" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="606FF9C5" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="42CDD7B4" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6DD8E5C3" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="34F34DB8" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620202"/>
                 <w:placeholder>
                   <w:docPart w:val="99A2055A541443F18E2A846CAFA6BBAF"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="053ADBD8" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1F7C73B6" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="046FE310" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="53669D66" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620235"/>
               <w:placeholder>
                 <w:docPart w:val="BEB7C86F41514E16A79F14356B81F1D5"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+              <w:p w14:paraId="22B141ED" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="720"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="8730"/>
                   </w:tabs>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
-                <w:r w:rsidRPr="0003666D">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="26980F05" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3E10B088" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="21511AB0" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3F799E24" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="37B49A81" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620460"/>
                 <w:placeholder>
                   <w:docPart w:val="7586B792777C4672A6489E1CD2B8D6BC"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620461"/>
                 <w:placeholder>
                   <w:docPart w:val="1DCA53B9A169448E9D1CF7BDA7CF9B93"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="4AB48F43" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="32850996" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="34CD8002" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Surface Waters and Water Quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="443F6BB7" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0BE8E292" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0048BDBB" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="01A35560" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="720EFE51" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620203"/>
                 <w:placeholder>
                   <w:docPart w:val="A5B183B449DA4B7D90D3A0344B4FAD45"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="07550CF2" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="50141522" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2D7BA866" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7BF80BDF" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620237"/>
               <w:placeholder>
                 <w:docPart w:val="CC020958D7CB4E11AB83035535BCBD6C"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="75EC5A67" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="5D4F8E65" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="64DE4633" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3E380BC3" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="07280DA3" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="269FD8DE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620486"/>
                 <w:placeholder>
                   <w:docPart w:val="4E0B434BAAF7482E9011C63064A9B6B6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620487"/>
                 <w:placeholder>
                   <w:docPart w:val="2804BDC3788043799B15BCAD2CD62B3B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="5721FE24" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="5016990C" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0DFA51D5" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wild and Scenic Rivers</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="7155EEDF" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4E1F99E6" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2D5FD8D5" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="510E39C5" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="29CB24F7" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620204"/>
                 <w:placeholder>
                   <w:docPart w:val="12B5335D09AC488883CCBF75A0920DCB"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="02C708F2" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="08B9C45F" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="59AF1E97" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2E357BE5" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620238"/>
               <w:placeholder>
                 <w:docPart w:val="F116A654179F44E39C282B1501A0329F"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="54DECF64" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="25D3399B" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="28AEE8AF" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="592140F7" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6BC627D5" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="2BF309FF" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620489"/>
                 <w:placeholder>
                   <w:docPart w:val="D60240B7C11845D2AA45FEF106E3CA3E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620490"/>
                 <w:placeholder>
                   <w:docPart w:val="4EFAF5C4701F495085C11682B43D7A7F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="0EBEAB8F" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3355AB1A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7891DC55" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Floodplains</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="1E81693B" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="43C83808" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="731A75C0" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="592447B3" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="5FDF8F18" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620205"/>
                 <w:placeholder>
                   <w:docPart w:val="7EDC3E4E39D345D09AD2A7E0D11D1B48"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="5383ACAD" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="65AECA48" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7D9321CA" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="10844955" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620239"/>
               <w:placeholder>
                 <w:docPart w:val="D5E98D59C6CB4248968E7A37B56896ED"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="3DFDFA9A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="117A4CBB" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7D8454AB" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="58B10C92" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1B3C1EF9" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="6C7CF971" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620492"/>
                 <w:placeholder>
                   <w:docPart w:val="EB55160A275C46C68F0806D7DDFD1DE6"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620493"/>
                 <w:placeholder>
                   <w:docPart w:val="ED7D207F83524F6B8D84BEA51736F99F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="5C230317" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1BDE4BF9" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3A153F1D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Wildlife and Habitat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="535179B5" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="463A751A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4BAB47ED" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="04F33501" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="01451C0B" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620206"/>
                 <w:placeholder>
                   <w:docPart w:val="20CA3F3EAC81454EBAC2C8745AA86880"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="4F42B2A0" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="77B6F8EE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4178C882" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="51B0FB6B" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620240"/>
               <w:placeholder>
                 <w:docPart w:val="C76E9A6E9BDE476EA87829BDFD3958FC"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+              <w:p w14:paraId="0DAA09B2" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="720"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="8730"/>
                   </w:tabs>
                 </w:pPr>
-                <w:r w:rsidRPr="0003666D">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="79B4527D" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4CCB9079" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="38723E76" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="11D2F9CE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="65C60B81" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620495"/>
                 <w:placeholder>
                   <w:docPart w:val="73F1D9344932434B8098A25481129133"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620496"/>
                 <w:placeholder>
                   <w:docPart w:val="5EA744BF824C43AFA0A61ADC1E7F8F49"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="6923738B" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="15CD8491" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="08636B99" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Threatened and Endangered Species</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="63C3C162" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="101486B9" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7E8117E8" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="397F2208" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="5D496565" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620207"/>
                 <w:placeholder>
                   <w:docPart w:val="720732C46E314FD48DCA0FE740A838A8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="593EBE1E" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="67DEC9CE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="68F0D1AE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="79A8E4FC" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620242"/>
               <w:placeholder>
                 <w:docPart w:val="B3360A73921C4935AC6F28A76D4DB7F1"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+              <w:p w14:paraId="5F65A383" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="720"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="8730"/>
                   </w:tabs>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
-                <w:r w:rsidRPr="0003666D">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="5A84B23E" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="57106375" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2AC46230" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4AF78761" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="15117A12" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620498"/>
                 <w:placeholder>
                   <w:docPart w:val="A7CC001A25B1478395BDF402A899A5E4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620499"/>
                 <w:placeholder>
                   <w:docPart w:val="29CC375526984767934AE49A397889D3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="27DFD411" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2FB6ED16" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="17B22270" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Woodlands</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="7838C081" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="50D75E8D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="715320E9" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1D2274BF" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="4DE57EA8" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620208"/>
                 <w:placeholder>
                   <w:docPart w:val="366F2B75A8BF4A239D1B5C839EE0FE49"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="185A9419" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="343E0E06" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BACCB14" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3EF7A25F" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620244"/>
               <w:placeholder>
                 <w:docPart w:val="981AC3FC62924FA9A476DB9B28E6F104"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+              <w:p w14:paraId="3D1CE3C3" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="720"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="8730"/>
                   </w:tabs>
                 </w:pPr>
-                <w:r w:rsidRPr="0003666D">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="7813873C" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="65F037E8" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9D9B4B" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="785B682E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="65B8A80A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620501"/>
                 <w:placeholder>
                   <w:docPart w:val="99267D0A169447559DC3314CF35EFB01"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620502"/>
                 <w:placeholder>
                   <w:docPart w:val="AC084F6A49B34B5F956FD95EA627BC62"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="53B350E6" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2037EF73" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1CE9E2ED" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Farmlands</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="439813F0" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2133673E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4C0C6747" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="12E2D9A6" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="23C47A64" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620209"/>
                 <w:placeholder>
                   <w:docPart w:val="D5294A8A850D4D1888D2428826F3C700"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="0B182814" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3C41AE36" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3EC52728" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2C7C05B2" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620246"/>
               <w:placeholder>
                 <w:docPart w:val="562B2072EA2F404AA039375CC2488489"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="2CF3412D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="428CB5D1" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="38C63ABE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="27C85CB2" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4C98F20E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="228AD150" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620504"/>
                 <w:placeholder>
                   <w:docPart w:val="633543F7B17A470DADF2854AC00129E3"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620505"/>
                 <w:placeholder>
                   <w:docPart w:val="52AA206EEE2C491B833F6318896D0E4E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="004375CC"/>
-    <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="004375CC">
+    <w:p w14:paraId="2B27DEE8" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="004375CC"/>
+    <w:p w14:paraId="339F24CD" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="004375CC">
       <w:r w:rsidRPr="0003666D">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1085"/>
         <w:tblW w:w="9216" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="288"/>
         <w:gridCol w:w="270"/>
         <w:gridCol w:w="2340"/>
         <w:gridCol w:w="6318"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="525405EA" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9216" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7B53A0FD" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
@@ -19238,1114 +22012,1117 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IMPACTS </w:t>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Section</w:t>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="0133F4DB" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7C73D385" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="02869CA4" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Noise</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="3B9972D5" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="41452EA8" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="161BBD3E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4137AE91" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="1030CF9D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620210"/>
                 <w:placeholder>
                   <w:docPart w:val="31F04D861B2E4276820BE82655D0C963"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="7D3919A3" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="08D72315" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="40699DF7" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2EDDF58E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="142226D9" w14:textId="7A5F7976" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Method of Evaluation"/>
                 <w:tag w:val="ME"/>
                 <w:id w:val="923620247"/>
                 <w:placeholder>
                   <w:docPart w:val="60B5CB56D3CB4B3B85EC3F4DDDA4754E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Database" w:value="Database"/>
                   <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                   <w:listItem w:displayText="Report" w:value="Report"/>
                   <w:listItem w:displayText="Other" w:value="Other"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00CD75E5" w:rsidRPr="0003666D">
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text133"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00CD75E5" w:rsidRPr="0003666D">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+            <w:r w:rsidR="00BC59B2">
+              <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00CD75E5" w:rsidRPr="0003666D">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="7B8A3E00" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="12997502" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="242A8BB2" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0F3DE776" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="54E54B65" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620507"/>
                 <w:placeholder>
                   <w:docPart w:val="B510311EB99C4053ADE036917268DA9B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620508"/>
                 <w:placeholder>
                   <w:docPart w:val="26E82EB38B914A48A330350B2D66C57D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="1C53DBD2" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="01797DD1" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2CDC5920" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Air Quality</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="4DD942A2" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="5824D94C" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="18B11E2D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="5DDF732C" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="60523C1E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620211"/>
                 <w:placeholder>
                   <w:docPart w:val="2D087E64B18D44F4BF1C26559C724A1B"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="33360BA6" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="22DE24BC" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3F33F8A5" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="47D69C32" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620249"/>
               <w:placeholder>
                 <w:docPart w:val="9AD77306E57E4292A4A625672BE53D77"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="0F33043B" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="6CD27CCE" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3B69AC55" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6005083A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3C19809F" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="39682EA7" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620528"/>
                 <w:placeholder>
                   <w:docPart w:val="BC98C36D967B45B9B261B4C519361275"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620529"/>
                 <w:placeholder>
                   <w:docPart w:val="48C183F06EED4D228704CD5F4610567C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="35C92676" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="620AD741" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="54F0D285" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>MSATs</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="44BFF31A" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="00D55729" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="137D6EA7" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4E0ABD55" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="00814A8D" w:rsidRDefault="00814A8D" w:rsidP="00814A8D">
+          <w:p w14:paraId="0D0E41DB" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="00814A8D" w:rsidRDefault="00814A8D" w:rsidP="00814A8D">
             <w:r w:rsidRPr="00814A8D">
               <w:t>This project has been determined to generate minimal air quality impacts for CAAA criteria pollutants and has not been linked with any special MSAT concerns. As such, this project will not result in changes in traffic volumes, vehicle mix, basic project location, or any other factor that would cause an increase in MSAT impacts of the project from that of the no-build alternative.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00814A8D" w:rsidRPr="00814A8D" w:rsidRDefault="00814A8D" w:rsidP="00814A8D"/>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00814A8D" w:rsidP="00814A8D">
+          <w:p w14:paraId="770133CA" w14:textId="77777777" w:rsidR="00814A8D" w:rsidRPr="00814A8D" w:rsidRDefault="00814A8D" w:rsidP="00814A8D"/>
+          <w:p w14:paraId="042CC64C" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00814A8D" w:rsidP="00814A8D">
             <w:r w:rsidRPr="00814A8D">
               <w:t>Moreover, EPA regulations for vehicle engines and fuels will cause overall MSAT emissions to decline significantly over the next several decades. Based on regulations now in effect, an analysis of national trends with EPA’s MOBILE6.2 model forecasts a combined reduction of 72 percent in the total annual emission rate for the priority MSAT from 1999 to 2050 while vehicle-miles of travel are projected to increase by 145 percent. This will both reduce the background level of MSAT as well as the possibility of even minor MSAT emissions from this project.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="31F218D4" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="12DE0DB5" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6BC08363" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="537D545D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00814A8D" w:rsidP="0036500F">
+          <w:p w14:paraId="0A1A671A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00814A8D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>FHWA Interim Guidance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Update</w:t>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> on</w:t>
             </w:r>
             <w:r>
@@ -20371,1979 +23148,2049 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>, 200</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="5328B141" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2FAF4253" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="719044AA" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="46A717C8" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="13482E66" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620531"/>
                 <w:placeholder>
                   <w:docPart w:val="87EDE0DA03A7439DBE18B9B7E6B44761"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620532"/>
                 <w:placeholder>
                   <w:docPart w:val="314A4CED81294B1CA2FE65A2727D467A"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="0F79A4D0" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="5B24FF46" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="35621984" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Energy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="7C628964" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="48B47A75" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4ECAAB80" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="502234E6" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="4B544EDE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620212"/>
                 <w:placeholder>
                   <w:docPart w:val="2832813365CD403CB0C5E8FC71E8C3B8"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="15093DB8" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6B3DACFF" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3822B397" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="26507290" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620250"/>
               <w:placeholder>
                 <w:docPart w:val="F15F64490A07497C83EB2CF170FA16A8"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+              <w:p w14:paraId="7747B575" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
                 <w:pPr>
                   <w:tabs>
                     <w:tab w:val="left" w:pos="720"/>
                     <w:tab w:val="right" w:leader="dot" w:pos="8730"/>
                   </w:tabs>
                   <w:spacing w:line="276" w:lineRule="auto"/>
                 </w:pPr>
-                <w:r w:rsidRPr="0003666D">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="7DD323E8" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1E918B32" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="5095BE5A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="1BB45D96" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="717703A1" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620534"/>
                 <w:placeholder>
                   <w:docPart w:val="55BB0F2F5EB54B61984E3AFAED56B1B2"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620535"/>
                 <w:placeholder>
                   <w:docPart w:val="2C86BC2EDAD14A97B7845A8690EB97D0"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="09492E4B" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="306"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="28157531" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="5A3DA0A8" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Contaminated and Regulated Materials Sites</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="38BE9558" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="57819DE1" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="2292A824" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6F493A07" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="67440D49" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620213"/>
                 <w:placeholder>
                   <w:docPart w:val="0108B8F7C1584BA3B85241CE7B972B72"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="560C532B" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0274130F" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3A0BE1DE" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="74E4DD0F" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620252"/>
               <w:placeholder>
                 <w:docPart w:val="EE370859B10947C7A3DC6B45CEC37249"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="0B01905F" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="26E9E65A" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="31DF7D7A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="65DD7787" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7C3F5772" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="250AB5B7" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620537"/>
                 <w:placeholder>
                   <w:docPart w:val="50F9EF294F9B497FA0CE5AB70DE6180C"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620538"/>
                 <w:placeholder>
                   <w:docPart w:val="6207AA0B237246929DB263169FAE602F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="23E39710" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7636DF5C" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3223D65E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Visual</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="2DEA44C0" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="6D26FC27" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0BA45EFB" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="3BDC6B92" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="12179636" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620214"/>
                 <w:placeholder>
                   <w:docPart w:val="A969BBF071F44DF595183AB830CCD298"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="4C1417A6" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="0F5C36E5" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="5FB2AB0F" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="64593D4E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620253"/>
               <w:placeholder>
                 <w:docPart w:val="F0B8D4CF0E12413DB67C5703A9567E6D"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="4E91D7E4" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="41BAE353" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="39DC22A2" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="4D2966D6" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="485AEC3E" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="6325F1D2" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620540"/>
                 <w:placeholder>
                   <w:docPart w:val="DA0939FFE6294E13BE02511EBA0080AE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620541"/>
                 <w:placeholder>
                   <w:docPart w:val="8FEC538626844ED987A9EBC683E0663F"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="4A09EA99" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="39AFBF6B" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8928" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E0E0E0"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="264F44AA" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Utilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="332D08A4" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="7979DC4D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="53056551" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="110CAB45" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="2E133D8D" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:alias w:val="Evaluation Results"/>
                 <w:tag w:val="ER"/>
                 <w:id w:val="923620215"/>
                 <w:placeholder>
                   <w:docPart w:val="3A702767E9AC4AADA4F0C9A1E08B89C9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:displayText="Resource is discussed in Section 5 of the Resource Analysis" w:value="Resource is discussed in Section 5 of the Resource Analysis"/>
                   <w:listItem w:displayText="Resource is in the study area but will not be impacted" w:value="Resource is in the study area but will not be impacted"/>
                   <w:listItem w:displayText="Resource is not in the study area" w:value="Resource is not in the study area"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="754E700F" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="61B13AD1" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="672A4974" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="5C50C5B3" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Method of Evaluation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:alias w:val="Method of Evaluation"/>
               <w:tag w:val="ME"/>
               <w:id w:val="923620254"/>
               <w:placeholder>
                 <w:docPart w:val="D8BAABDAD5D1427B991F630E715CF9E6"/>
               </w:placeholder>
               <w:showingPlcHdr/>
               <w:dropDownList>
                 <w:listItem w:displayText="Database" w:value="Database"/>
                 <w:listItem w:displayText="Field Review/Field Study" w:value="Field Review/Field Study"/>
                 <w:listItem w:displayText="Report" w:value="Report"/>
                 <w:listItem w:displayText="Other" w:value="Other"/>
               </w:dropDownList>
             </w:sdtPr>
             <w:sdtEndPr/>
             <w:sdtContent>
-              <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
-                <w:r w:rsidRPr="0003666D">
+              <w:p w14:paraId="21BD46B6" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+                <w:r w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidTr="0036500F">
+      <w:tr w:rsidR="004375CC" w:rsidRPr="0003666D" w14:paraId="04C5555C" w14:textId="77777777" w:rsidTr="0036500F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="288" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="5D2DD546" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:rPr>
                 <w:position w:val="6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="270" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="425BD8F0" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2340" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
+          <w:p w14:paraId="589E485A" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="004375CC" w:rsidP="0036500F">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0003666D">
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Completed by and Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6318" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="0079515C" w:rsidP="0036500F">
+          <w:p w14:paraId="4B4A8461" w14:textId="77777777" w:rsidR="004375CC" w:rsidRPr="0003666D" w:rsidRDefault="00856D3D" w:rsidP="0036500F">
             <w:sdt>
               <w:sdtPr>
                 <w:alias w:val="Completed by"/>
                 <w:tag w:val="CB"/>
                 <w:id w:val="923620543"/>
                 <w:placeholder>
                   <w:docPart w:val="8A1A440463234BCCAE4985F820707235"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:dropDownList>
                   <w:listItem w:value="Choose an item."/>
                   <w:listItem w:displayText="Consultant" w:value="Consultant"/>
                   <w:listItem w:displayText="Subconsultant" w:value="Subconsultant"/>
                   <w:listItem w:displayText="IA DOT NEPA Manager" w:value="IA DOT NEPA Manager"/>
                   <w:listItem w:displayText="Resource Agency" w:value="Resource Agency"/>
                 </w:dropDownList>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="00944A7F">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="004375CC">
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="923620544"/>
                 <w:placeholder>
                   <w:docPart w:val="4BF39630A15A415FA48F3FF06AA24FE9"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
                 <w:date w:fullDate="2010-05-02T00:00:00Z">
                   <w:dateFormat w:val="M/d/yyyy"/>
                   <w:lid w:val="en-US"/>
                   <w:storeMappedDataAs w:val="dateTime"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="004375CC" w:rsidRPr="0003666D">
+                <w:r w:rsidR="004375CC" w:rsidRPr="00856D3D">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
+                    <w:color w:val="747474"/>
                   </w:rPr>
                   <w:t>Click here to enter a date.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CE0DE6" w:rsidRPr="004375CC" w:rsidRDefault="00CE0DE6" w:rsidP="004375CC">
+    <w:p w14:paraId="21684EEA" w14:textId="77777777" w:rsidR="00CE0DE6" w:rsidRPr="004375CC" w:rsidRDefault="00CE0DE6" w:rsidP="004375CC">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1620"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="3366FF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00CE0DE6" w:rsidRPr="004375CC" w:rsidSect="005B1CAC">
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1008" w:right="1354" w:bottom="662" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B">
+    <w:p w14:paraId="4F8EA4B7" w14:textId="77777777" w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B">
+    <w:p w14:paraId="143738B7" w14:textId="77777777" w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00D26C1B" w:rsidRDefault="00CD75E5" w:rsidP="005B1CAC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2EFDAFB6" w14:textId="77777777" w:rsidR="008E5EF8" w:rsidRDefault="008E5EF8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DDFD141" w14:textId="77777777" w:rsidR="008E5EF8" w:rsidRDefault="008E5EF8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="22DD4DBD" w14:textId="77777777" w:rsidR="008E5EF8" w:rsidRDefault="008E5EF8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="359719BD" w14:textId="77777777" w:rsidR="00D26C1B" w:rsidRDefault="00CD75E5" w:rsidP="005B1CAC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00D26C1B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00B646C6">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00D26C1B">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:r w:rsidR="004375CC">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:t>8</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D26C1B" w:rsidRPr="005B1CAC" w:rsidRDefault="00D26C1B" w:rsidP="005B1CAC">
+  <w:p w14:paraId="00C343E7" w14:textId="77777777" w:rsidR="00D26C1B" w:rsidRPr="005B1CAC" w:rsidRDefault="00D26C1B" w:rsidP="005B1CAC">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B">
+    <w:p w14:paraId="0E9F5D4F" w14:textId="77777777" w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B">
+    <w:p w14:paraId="1E370C07" w14:textId="77777777" w:rsidR="00D26C1B" w:rsidRDefault="00D26C1B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7B5FD8B8" w14:textId="77777777" w:rsidR="008E5EF8" w:rsidRDefault="008E5EF8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="44D879D1" w14:textId="77777777" w:rsidR="008E5EF8" w:rsidRDefault="008E5EF8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7CA8949D" w14:textId="77777777" w:rsidR="008E5EF8" w:rsidRDefault="008E5EF8">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01DF666F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8D1846C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -25921,442 +28768,466 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="874778588">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1192454022">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1733967411">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1268807683">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="218592522">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="620264479">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1620836888">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="208229951">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="2112509226">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="833641829">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="31007505">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1755782787">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1595936836">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1556434384">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1449815577">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1994290380">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="540826203">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="650596479">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="2099211176">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="631667938">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="834229591">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="943004498">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="393358821">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="570584759">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1974391">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="415245122">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1831170182">
     <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00543683"/>
     <w:rsid w:val="00006489"/>
     <w:rsid w:val="00010B44"/>
     <w:rsid w:val="00013DA0"/>
     <w:rsid w:val="000313C0"/>
     <w:rsid w:val="00037534"/>
     <w:rsid w:val="000438DC"/>
     <w:rsid w:val="00045680"/>
+    <w:rsid w:val="00045C11"/>
     <w:rsid w:val="000541FB"/>
     <w:rsid w:val="000559D8"/>
     <w:rsid w:val="0005630D"/>
     <w:rsid w:val="000622D2"/>
     <w:rsid w:val="0006410A"/>
     <w:rsid w:val="0007646C"/>
     <w:rsid w:val="000D19F8"/>
     <w:rsid w:val="001056D1"/>
     <w:rsid w:val="00131A3A"/>
     <w:rsid w:val="00156AC5"/>
     <w:rsid w:val="0017276F"/>
     <w:rsid w:val="00192BB7"/>
     <w:rsid w:val="001A2AC6"/>
     <w:rsid w:val="001B04CB"/>
     <w:rsid w:val="001C71C5"/>
     <w:rsid w:val="001D34D3"/>
     <w:rsid w:val="001F0B32"/>
     <w:rsid w:val="00210D5F"/>
     <w:rsid w:val="00212FAA"/>
     <w:rsid w:val="00227E50"/>
     <w:rsid w:val="00231ABA"/>
     <w:rsid w:val="00245258"/>
     <w:rsid w:val="00291841"/>
     <w:rsid w:val="002958B2"/>
     <w:rsid w:val="002A68A1"/>
     <w:rsid w:val="002C0C7A"/>
     <w:rsid w:val="002C4BD5"/>
     <w:rsid w:val="002D6934"/>
     <w:rsid w:val="002D7D90"/>
     <w:rsid w:val="0033664B"/>
     <w:rsid w:val="0034054D"/>
     <w:rsid w:val="00351721"/>
     <w:rsid w:val="003577BD"/>
     <w:rsid w:val="00375E3E"/>
     <w:rsid w:val="00377062"/>
     <w:rsid w:val="003A1777"/>
     <w:rsid w:val="003A46DF"/>
     <w:rsid w:val="003A6EC0"/>
     <w:rsid w:val="003B0578"/>
+    <w:rsid w:val="003D2EB4"/>
     <w:rsid w:val="003D4B8A"/>
     <w:rsid w:val="003E2E7B"/>
     <w:rsid w:val="003E3D3D"/>
     <w:rsid w:val="003F42C8"/>
     <w:rsid w:val="00401959"/>
     <w:rsid w:val="00412F92"/>
     <w:rsid w:val="00415F57"/>
+    <w:rsid w:val="00416036"/>
     <w:rsid w:val="004229B3"/>
     <w:rsid w:val="004316E1"/>
     <w:rsid w:val="004375CC"/>
     <w:rsid w:val="004378F8"/>
     <w:rsid w:val="0044062A"/>
+    <w:rsid w:val="00467FCF"/>
+    <w:rsid w:val="004814A8"/>
     <w:rsid w:val="004817B9"/>
     <w:rsid w:val="00482B14"/>
     <w:rsid w:val="0049466F"/>
     <w:rsid w:val="004A480C"/>
     <w:rsid w:val="004B33FF"/>
     <w:rsid w:val="004B50E5"/>
     <w:rsid w:val="004B59F1"/>
     <w:rsid w:val="004B7FA3"/>
     <w:rsid w:val="004C045E"/>
     <w:rsid w:val="004C3314"/>
     <w:rsid w:val="004D652C"/>
     <w:rsid w:val="004D7617"/>
     <w:rsid w:val="004E2C2A"/>
     <w:rsid w:val="0050327A"/>
     <w:rsid w:val="005032EF"/>
+    <w:rsid w:val="0052696C"/>
     <w:rsid w:val="0053592C"/>
     <w:rsid w:val="00543683"/>
     <w:rsid w:val="00563295"/>
     <w:rsid w:val="00565F61"/>
     <w:rsid w:val="00570B21"/>
     <w:rsid w:val="00574DFD"/>
     <w:rsid w:val="00576285"/>
     <w:rsid w:val="00585C1F"/>
     <w:rsid w:val="00585F0A"/>
     <w:rsid w:val="005A0828"/>
     <w:rsid w:val="005A298F"/>
     <w:rsid w:val="005A7002"/>
     <w:rsid w:val="005B1CAC"/>
     <w:rsid w:val="005B3F11"/>
     <w:rsid w:val="005C3A5F"/>
     <w:rsid w:val="005D3484"/>
     <w:rsid w:val="005D47BF"/>
     <w:rsid w:val="005D5EBD"/>
     <w:rsid w:val="005D5F64"/>
     <w:rsid w:val="00624BDE"/>
     <w:rsid w:val="00633218"/>
     <w:rsid w:val="0063623E"/>
+    <w:rsid w:val="00645245"/>
     <w:rsid w:val="00675B36"/>
     <w:rsid w:val="006765AE"/>
+    <w:rsid w:val="006870BB"/>
     <w:rsid w:val="00691841"/>
     <w:rsid w:val="006A134F"/>
     <w:rsid w:val="006C4012"/>
     <w:rsid w:val="006D07AD"/>
     <w:rsid w:val="006D27A6"/>
     <w:rsid w:val="006D30D0"/>
     <w:rsid w:val="006E00AC"/>
     <w:rsid w:val="006E7134"/>
     <w:rsid w:val="006E7BFB"/>
     <w:rsid w:val="006F2E0A"/>
     <w:rsid w:val="00703514"/>
     <w:rsid w:val="007248E0"/>
     <w:rsid w:val="00741009"/>
     <w:rsid w:val="00743D9C"/>
     <w:rsid w:val="00760B20"/>
     <w:rsid w:val="00765EB1"/>
     <w:rsid w:val="0077226C"/>
     <w:rsid w:val="0079515C"/>
     <w:rsid w:val="007951D4"/>
     <w:rsid w:val="00797B00"/>
+    <w:rsid w:val="007A59ED"/>
     <w:rsid w:val="007B032E"/>
     <w:rsid w:val="007C360D"/>
     <w:rsid w:val="007F1138"/>
     <w:rsid w:val="007F29C5"/>
     <w:rsid w:val="00800F06"/>
     <w:rsid w:val="00814A8D"/>
     <w:rsid w:val="00820B15"/>
     <w:rsid w:val="008224C2"/>
     <w:rsid w:val="0082261B"/>
+    <w:rsid w:val="00856D3D"/>
     <w:rsid w:val="008828C6"/>
     <w:rsid w:val="008856A0"/>
     <w:rsid w:val="00887F81"/>
     <w:rsid w:val="008A03DB"/>
+    <w:rsid w:val="008E5EF8"/>
     <w:rsid w:val="008F607D"/>
     <w:rsid w:val="00926D04"/>
     <w:rsid w:val="00927A27"/>
     <w:rsid w:val="009306C2"/>
     <w:rsid w:val="009462AC"/>
     <w:rsid w:val="00946912"/>
     <w:rsid w:val="00950369"/>
     <w:rsid w:val="009515CE"/>
     <w:rsid w:val="00962A85"/>
     <w:rsid w:val="009753BF"/>
     <w:rsid w:val="00991480"/>
     <w:rsid w:val="009956C6"/>
     <w:rsid w:val="009A13D7"/>
     <w:rsid w:val="009A2781"/>
     <w:rsid w:val="009A47C7"/>
     <w:rsid w:val="009B1A2F"/>
     <w:rsid w:val="009C4C8E"/>
     <w:rsid w:val="009D4E60"/>
     <w:rsid w:val="009F73F0"/>
     <w:rsid w:val="00A26202"/>
     <w:rsid w:val="00A5010D"/>
     <w:rsid w:val="00A5360A"/>
     <w:rsid w:val="00A72998"/>
     <w:rsid w:val="00A7409E"/>
     <w:rsid w:val="00A97A49"/>
+    <w:rsid w:val="00AA2471"/>
+    <w:rsid w:val="00AF000E"/>
     <w:rsid w:val="00B00709"/>
+    <w:rsid w:val="00B00E8C"/>
     <w:rsid w:val="00B07125"/>
     <w:rsid w:val="00B250BE"/>
     <w:rsid w:val="00B317AA"/>
     <w:rsid w:val="00B337B7"/>
     <w:rsid w:val="00B570AD"/>
     <w:rsid w:val="00B646C6"/>
     <w:rsid w:val="00B6673B"/>
     <w:rsid w:val="00B71286"/>
     <w:rsid w:val="00B92BD0"/>
     <w:rsid w:val="00BA2265"/>
     <w:rsid w:val="00BC10A2"/>
+    <w:rsid w:val="00BC59B2"/>
     <w:rsid w:val="00BD10CC"/>
     <w:rsid w:val="00BE5239"/>
     <w:rsid w:val="00BE589C"/>
     <w:rsid w:val="00BF3259"/>
     <w:rsid w:val="00BF4F5B"/>
     <w:rsid w:val="00C074F1"/>
     <w:rsid w:val="00C50CB6"/>
     <w:rsid w:val="00C556D2"/>
     <w:rsid w:val="00C6165D"/>
     <w:rsid w:val="00C64DFC"/>
     <w:rsid w:val="00C7445D"/>
     <w:rsid w:val="00C81F7F"/>
     <w:rsid w:val="00C9347E"/>
     <w:rsid w:val="00C95D26"/>
     <w:rsid w:val="00CD75E5"/>
     <w:rsid w:val="00CE0A4E"/>
     <w:rsid w:val="00CE0DE6"/>
     <w:rsid w:val="00CF65C3"/>
     <w:rsid w:val="00D0145B"/>
     <w:rsid w:val="00D11A33"/>
     <w:rsid w:val="00D217BB"/>
+    <w:rsid w:val="00D25CB9"/>
     <w:rsid w:val="00D26C1B"/>
     <w:rsid w:val="00D3062D"/>
     <w:rsid w:val="00D34E10"/>
     <w:rsid w:val="00D41B47"/>
     <w:rsid w:val="00D60ECF"/>
     <w:rsid w:val="00D62FBF"/>
     <w:rsid w:val="00D64106"/>
     <w:rsid w:val="00D6489E"/>
     <w:rsid w:val="00DA70F1"/>
     <w:rsid w:val="00DB46C0"/>
     <w:rsid w:val="00DC1B92"/>
+    <w:rsid w:val="00DC5781"/>
     <w:rsid w:val="00DD49D0"/>
     <w:rsid w:val="00DE0BDC"/>
     <w:rsid w:val="00E02A0F"/>
     <w:rsid w:val="00E047D2"/>
     <w:rsid w:val="00E078FE"/>
     <w:rsid w:val="00E1589B"/>
     <w:rsid w:val="00E171DC"/>
+    <w:rsid w:val="00E225EB"/>
     <w:rsid w:val="00E3356A"/>
     <w:rsid w:val="00E42B85"/>
     <w:rsid w:val="00E55966"/>
     <w:rsid w:val="00E70268"/>
     <w:rsid w:val="00E83BA3"/>
     <w:rsid w:val="00EA15DF"/>
     <w:rsid w:val="00EB0090"/>
     <w:rsid w:val="00ED06E9"/>
     <w:rsid w:val="00EE7296"/>
     <w:rsid w:val="00F02D33"/>
     <w:rsid w:val="00F03E2B"/>
     <w:rsid w:val="00F22DD4"/>
     <w:rsid w:val="00F3362D"/>
     <w:rsid w:val="00F336DE"/>
     <w:rsid w:val="00F37C3D"/>
     <w:rsid w:val="00F5441E"/>
     <w:rsid w:val="00F57A36"/>
     <w:rsid w:val="00F57CBD"/>
     <w:rsid w:val="00F72FF3"/>
     <w:rsid w:val="00F739E2"/>
     <w:rsid w:val="00F77615"/>
     <w:rsid w:val="00F814B5"/>
     <w:rsid w:val="00F904C6"/>
     <w:rsid w:val="00F957E8"/>
     <w:rsid w:val="00FA3290"/>
     <w:rsid w:val="00FA6154"/>
     <w:rsid w:val="00FF42B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
-  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PostalCode"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="City"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="Street"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="address"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="country-region"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1088"/>
+    <o:shapedefaults v:ext="edit" spidmax="10241"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6B130EFC"/>
+  <w14:docId w14:val="70173EC8"/>
   <w15:docId w15:val="{70DBFDFA-1628-4CD6-9E9F-28311F93CFB1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -26456,50 +29327,54 @@
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -26676,51 +29551,50 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B250BE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B250BE"/>
     <w:pPr>
       <w:keepNext/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:color w:val="FFFFFF"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
@@ -27043,51 +29917,51 @@
     <w:rsid w:val="005B1CAC"/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00B6673B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="004375CC"/>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="308558474">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="438378545">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -27209,555 +30083,59 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="1317034857">
           <w:marLeft w:val="60"/>
           <w:marRight w:val="60"/>
           <w:marTop w:val="60"/>
           <w:marBottom w:val="60"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX10.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX18.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX31.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX13.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX26.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX34.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX39.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX42.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX47.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX54.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX59.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX62.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX8.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX21.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX16.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX24.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX29.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX32.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX37.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX45.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX50.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX57.xml"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX7.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX15.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX20.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX28.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX41.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX49.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX52.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX11.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX23.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX36.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX44.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX51.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX56.xml"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX14.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX19.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX22.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX27.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX35.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX40.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX48.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX55.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX60.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX43.xml"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX9.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX17.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX25.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX30.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX38.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX58.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX12.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX33.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX46.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX53.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX61.xml"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
-[...495 lines deleted...]
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D40-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_22675703"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B49A8C02-CC56-4517-97C4-B2336C99BFAB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00BA556D" w:rsidRDefault="00BA556D">
           <w:r w:rsidRPr="00C72114">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -28775,166 +31153,50 @@
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="F20E1A9B264642A4A77EF6FCD1E2ED3A"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F4315469-CC5E-49AE-B0EB-E8CD04E3B187}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00824F5A" w:rsidRDefault="00323108" w:rsidP="00323108">
           <w:pPr>
             <w:pStyle w:val="F20E1A9B264642A4A77EF6FCD1E2ED3A"/>
-          </w:pPr>
-[...114 lines deleted...]
-            <w:pStyle w:val="54572E289808460DBF7974600FEF5EAB"/>
           </w:pPr>
           <w:r w:rsidRPr="00944A7F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E48901B330B845538704168E1D79CAEF"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AC7BBA6D-0212-4299-AD1B-F9CFC070FB3E}"/>
       </w:docPartPr>
@@ -31165,217 +33427,253 @@
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{73A967F9-001B-4006-930F-14D28BDE8725}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00824F5A" w:rsidRDefault="00323108" w:rsidP="00323108">
           <w:pPr>
             <w:pStyle w:val="4BF39630A15A415FA48F3FF06AA24FE9"/>
           </w:pPr>
           <w:r w:rsidRPr="00944A7F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter a date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DefaultPlaceholder_22675704"/>
+        <w:name w:val="03500AD026F5435CAC0B1FA1028D0EBC"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{FC6022A2-8FFA-41D6-B52D-CB034D95E17B}"/>
+        <w:guid w:val="{318D1A8F-F641-4CC4-A428-83D55AAEB76B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00824F5A" w:rsidRDefault="00323108">
+        <w:p w:rsidR="00BB41F9" w:rsidRDefault="00BB41F9" w:rsidP="00BB41F9">
+          <w:pPr>
+            <w:pStyle w:val="03500AD026F5435CAC0B1FA1028D0EBC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00C72114">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B38CD5E7A8CF42FF8D20CE9455C7F0A4"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D4B9B563-4D4D-404F-AB03-E1EA78C6D822}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00BB41F9" w:rsidRDefault="00BB41F9" w:rsidP="00BB41F9">
+          <w:pPr>
+            <w:pStyle w:val="B38CD5E7A8CF42FF8D20CE9455C7F0A4"/>
+          </w:pPr>
           <w:r w:rsidRPr="00944A7F">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA556D"/>
     <w:rsid w:val="00323108"/>
+    <w:rsid w:val="003D2EB4"/>
+    <w:rsid w:val="004814A8"/>
+    <w:rsid w:val="00641108"/>
     <w:rsid w:val="00824F5A"/>
     <w:rsid w:val="00991733"/>
+    <w:rsid w:val="00AF000E"/>
     <w:rsid w:val="00BA556D"/>
+    <w:rsid w:val="00BB41F9"/>
+    <w:rsid w:val="00D25CB9"/>
+    <w:rsid w:val="00DC5781"/>
     <w:rsid w:val="00E965EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -31486,51 +33784,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -31708,90 +34006,89 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00991733"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00323108"/>
+    <w:rsid w:val="00BB41F9"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E9A7D02BA5D4501A7F2AB147583EEC1">
     <w:name w:val="5E9A7D02BA5D4501A7F2AB147583EEC1"/>
     <w:rsid w:val="00323108"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AA56F5977C7948C89103D7C46D6B08FA">
     <w:name w:val="AA56F5977C7948C89103D7C46D6B08FA"/>
     <w:rsid w:val="00323108"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="EF46FB594C994D009F6FD5800FFFFFD8">
     <w:name w:val="EF46FB594C994D009F6FD5800FFFFFD8"/>
     <w:rsid w:val="00323108"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="15D92D473E5A48AEAE2017C7B0B9BAE4">
     <w:name w:val="15D92D473E5A48AEAE2017C7B0B9BAE4"/>
     <w:rsid w:val="00323108"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A78B3FEBF812428AA61E31F31098D349">
     <w:name w:val="A78B3FEBF812428AA61E31F31098D349"/>
     <w:rsid w:val="00323108"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CEA97D45C40A4963B7EE9B69A1048712">
@@ -32224,55 +34521,81 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA0939FFE6294E13BE02511EBA0080AE">
     <w:name w:val="DA0939FFE6294E13BE02511EBA0080AE"/>
     <w:rsid w:val="00323108"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8FEC538626844ED987A9EBC683E0663F">
     <w:name w:val="8FEC538626844ED987A9EBC683E0663F"/>
     <w:rsid w:val="00323108"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3A702767E9AC4AADA4F0C9A1E08B89C9">
     <w:name w:val="3A702767E9AC4AADA4F0C9A1E08B89C9"/>
     <w:rsid w:val="00323108"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D8BAABDAD5D1427B991F630E715CF9E6">
     <w:name w:val="D8BAABDAD5D1427B991F630E715CF9E6"/>
     <w:rsid w:val="00323108"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8A1A440463234BCCAE4985F820707235">
     <w:name w:val="8A1A440463234BCCAE4985F820707235"/>
     <w:rsid w:val="00323108"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4BF39630A15A415FA48F3FF06AA24FE9">
     <w:name w:val="4BF39630A15A415FA48F3FF06AA24FE9"/>
     <w:rsid w:val="00323108"/>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="03500AD026F5435CAC0B1FA1028D0EBC">
+    <w:name w:val="03500AD026F5435CAC0B1FA1028D0EBC"/>
+    <w:rsid w:val="00BB41F9"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B38CD5E7A8CF42FF8D20CE9455C7F0A4">
+    <w:name w:val="B38CD5E7A8CF42FF8D20CE9455C7F0A4"/>
+    <w:rsid w:val="00BB41F9"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
@@ -32537,70 +34860,198 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{092F8DBE-D177-4AFB-BB63-CC3EF105B710}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>2147</Words>
-  <Characters>12243</Characters>
+  <Words>1738</Words>
+  <Characters>10557</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>102</Lines>
-  <Paragraphs>28</Paragraphs>
+  <Lines>87</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Project Classification _________________was based on the following criteria:</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IADOT</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14362</CharactersWithSpaces>
+  <CharactersWithSpaces>12271</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Project Classification _________________was based on the following criteria:</dc:title>
+  <dc:title>EA Streamlined Template</dc:title>
   <dc:subject/>
   <dc:creator>DeeAnn Newell</dc:creator>
-  <cp:keywords/>
+  <cp:keywords>Accessibility Verified</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Folder_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Folder_Code">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Folder_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Folder_Description">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="/Folder_Name/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="/Folder_Description/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Folder_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Folder_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Manager">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Folder_ManagerDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Folder_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Folder_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Folder_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Folder_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Folder_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Folder_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Folder_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Folder_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Document_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Document_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Document_FileName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Document_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Document_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Document_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Document_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Document_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Document_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Document_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Document_Size">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Document_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_Department">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_DepartmentDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SetDate">
+    <vt:lpwstr>2025-10-20T10:49:46Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SiteId">
+    <vt:lpwstr>a1e65fcc-32fa-4fdd-8692-0cc2eb06676e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ActionId">
+    <vt:lpwstr>3e0d1677-5bcc-4a72-9527-098663dd5481</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+</Properties>
+</file>