--- v0 (2025-10-09)
+++ v1 (2026-04-09)
@@ -1,669 +1,872 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="00E61E55">
-[...8 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="1062E2E3" w14:textId="5E75B3C9" w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="00E61E55">
       <w:r w:rsidRPr="005366FF">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005366FF">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005366FF">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005366FF">
         <w:tab/>
-        <w:t>515-239-[</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="00E61E55">
+      </w:r>
       <w:r w:rsidRPr="005366FF">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005366FF">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005366FF">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="005366FF">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005366FF">
-[...188 lines deleted...]
-    <w:p w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="00843D96">
+    </w:p>
+    <w:p w14:paraId="3CA6CEF2" w14:textId="77777777" w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="00843D96"/>
+    <w:p w14:paraId="665DE165" w14:textId="77777777" w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="00843D96"/>
+    <w:p w14:paraId="089477DD" w14:textId="0DDCFA40" w:rsidR="000677CB" w:rsidRDefault="000677CB">
+      <w:r>
+        <w:t xml:space="preserve">Email template for sending the Notice of Availability </w:t>
+      </w:r>
+      <w:r w:rsidR="00691EB2">
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691EB2">
+        <w:t>and Section 4(f) statement if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00691EB2">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00691EB2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>to Agencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21CA2CDB" w14:textId="77777777" w:rsidR="00F7044E" w:rsidRDefault="00F7044E"/>
+    <w:p w14:paraId="4FD3D949" w14:textId="666167D2" w:rsidR="00F7044E" w:rsidRDefault="00F7044E">
+      <w:r>
+        <w:t>If there is a need to send a letter through a postal service to an agency or stakeholder, copy and paste the text of the body into the applicable letter head template.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C899413" w14:textId="77777777" w:rsidR="000677CB" w:rsidRDefault="000677CB"/>
+    <w:p w14:paraId="2B2A1533" w14:textId="4417F52F" w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="00691EB2">
+      <w:r>
+        <w:t xml:space="preserve">Email </w:t>
+      </w:r>
+      <w:r w:rsidR="000677CB">
+        <w:t xml:space="preserve">Subject Line: </w:t>
+      </w:r>
+      <w:r w:rsidR="000677CB" w:rsidRPr="000677CB">
+        <w:t xml:space="preserve">Notice of Availability - FONSI </w:t>
+      </w:r>
+      <w:r w:rsidR="000677CB" w:rsidRPr="001A2708">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[&amp; Final Section 4(f)]</w:t>
+      </w:r>
+      <w:r w:rsidR="000677CB" w:rsidRPr="000677CB">
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="000677CB" w:rsidRPr="00C95718">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[Project Name]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64694170" w14:textId="77777777" w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="00843D96"/>
+    <w:p w14:paraId="3B641F2C" w14:textId="3CA8250B" w:rsidR="000677CB" w:rsidRPr="001A2708" w:rsidRDefault="000677CB" w:rsidP="000677CB">
+      <w:r w:rsidRPr="001A2708">
+        <w:t>Effective Date:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2708">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>*Date the FONSI was signed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B0CB547" w14:textId="22D58116" w:rsidR="000677CB" w:rsidRPr="000677CB" w:rsidRDefault="000677CB" w:rsidP="000677CB">
+      <w:r w:rsidRPr="001A2708">
+        <w:t>Phase Number:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677CB">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0193138D" w14:textId="56C44792" w:rsidR="000677CB" w:rsidRPr="000677CB" w:rsidRDefault="000677CB" w:rsidP="000677CB">
+      <w:r w:rsidRPr="001A2708">
+        <w:t>County:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677CB">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0261C8E4" w14:textId="12D5B678" w:rsidR="000677CB" w:rsidRPr="000677CB" w:rsidRDefault="000677CB" w:rsidP="000677CB">
+      <w:r w:rsidRPr="001A2708">
+        <w:t>Phase Location/Description:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677CB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00691EB2" w:rsidRPr="001A2708">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2708">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Project Name</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72831295" w14:textId="7E55C9FB" w:rsidR="000677CB" w:rsidRDefault="000677CB" w:rsidP="000677CB">
+      <w:r w:rsidRPr="001A2708">
+        <w:t>NEPA ID:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677CB">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BA9C34" w14:textId="77777777" w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="00843D96"/>
+    <w:p w14:paraId="5D778F93" w14:textId="29F8BBDC" w:rsidR="00BF50BE" w:rsidRPr="00BF50BE" w:rsidRDefault="00BF50BE" w:rsidP="00BF50BE">
+      <w:r w:rsidRPr="00BF50BE">
+        <w:t xml:space="preserve">This is to inform you that the Finding of No Significant Impact (FONSI) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2708">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[and the Final Section 4(f) Statement]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF50BE">
+        <w:t xml:space="preserve"> for the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2708">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[Project Name]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF50BE">
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2708">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[County, Iowa]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF50BE">
+        <w:t xml:space="preserve">, is available for viewing at: </w:t>
+      </w:r>
+      <w:r w:rsidR="00691EB2" w:rsidRPr="001A2708">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[hyperlink here to web address of FONSI]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECBF18A" w14:textId="77777777" w:rsidR="00BF50BE" w:rsidRPr="00BF50BE" w:rsidRDefault="00BF50BE" w:rsidP="00BF50BE"/>
+    <w:p w14:paraId="00FE0DA2" w14:textId="3742883C" w:rsidR="00BF50BE" w:rsidRPr="00BF50BE" w:rsidRDefault="00BF50BE" w:rsidP="00BF50BE">
+      <w:r w:rsidRPr="00BF50BE">
+        <w:t xml:space="preserve">The Environmental Assessment was signed on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2708">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[Month DD, YYYY]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF50BE">
+        <w:t xml:space="preserve">.  The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2708">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[Final Section 4(f) Statement was signed on Month DD, YYYY, and the subsequent]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF50BE">
+        <w:t xml:space="preserve"> FONSI was signed on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2708">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[Month DD, YYYY]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF50BE">
+        <w:t>. The FONSI is the last step in the environmental process.  This notice of availability is being sent for your (or your agency’s) past and/or on-going interest in the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30156F3A" w14:textId="77777777" w:rsidR="000677CB" w:rsidRDefault="000677CB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="00843D96">
-[...32 lines deleted...]
-    <w:p w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="00E61E55">
+    <w:p w14:paraId="621D663E" w14:textId="745129F5" w:rsidR="000677CB" w:rsidRDefault="000677CB" w:rsidP="000677CB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005366FF">
-        <w:t>The Environmental Assessment was signed on [</w:t>
-[...35 lines deleted...]
-    <w:p w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="00E61E55">
+        <w:t xml:space="preserve">cc: </w:t>
+      </w:r>
+      <w:r w:rsidR="00691EB2" w:rsidRPr="001A2708">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>*example list</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2708">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Iowa DOT led project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61127B96" w14:textId="3ED2A785" w:rsidR="000677CB" w:rsidRPr="000677CB" w:rsidRDefault="00F7044E" w:rsidP="000677CB">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="000677CB" w:rsidRPr="00F7044E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="000677CB" w:rsidRPr="000677CB">
+        <w:t>, Location and Environment Bureau Director, Iowa DOT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1C1BAF" w14:textId="6BDF633D" w:rsidR="000677CB" w:rsidRPr="000677CB" w:rsidRDefault="00F7044E" w:rsidP="000677CB">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7044E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677CB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000677CB" w:rsidRPr="000677CB">
+        <w:t>NEPA Team Lead, Iowa DOT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5EDB85" w14:textId="73C986BA" w:rsidR="000677CB" w:rsidRPr="000677CB" w:rsidRDefault="00F7044E" w:rsidP="000677CB">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7044E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677CB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000677CB" w:rsidRPr="000677CB">
+        <w:t>District Engineer, Iowa DOT</w:t>
+      </w:r>
+      <w:r w:rsidR="001A2708">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04185A15" w14:textId="77EF0421" w:rsidR="000677CB" w:rsidRPr="000677CB" w:rsidRDefault="00F7044E" w:rsidP="000677CB">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7044E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677CB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="000677CB" w:rsidRPr="000677CB">
+        <w:t>District Transportation Planner, Iowa DOT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35448629" w14:textId="61DE058F" w:rsidR="000677CB" w:rsidRDefault="00F7044E" w:rsidP="000677CB">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7044E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677CB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C709CD">
+        <w:t>Environment and Realty Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="000677CB" w:rsidRPr="000677CB">
+        <w:t>, FHWA-Iowa Division</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4D3F38" w14:textId="77777777" w:rsidR="001A2708" w:rsidRDefault="001A2708" w:rsidP="000677CB"/>
+    <w:p w14:paraId="20ACA09C" w14:textId="43D213EA" w:rsidR="001A2708" w:rsidRDefault="001A2708" w:rsidP="001A2708">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="005366FF">
-        <w:tab/>
-[...21 lines deleted...]
-    <w:p w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="00843D96">
+        <w:t xml:space="preserve">cc: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A2708">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>*example list</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for LPA led project</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="199A4229" w14:textId="77777777" w:rsidR="001A2708" w:rsidRPr="000677CB" w:rsidRDefault="001A2708" w:rsidP="001A2708">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7044E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677CB">
+        <w:t>, Location and Environment Bureau Director, Iowa DOT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DE8EF4B" w14:textId="77777777" w:rsidR="001A2708" w:rsidRPr="000677CB" w:rsidRDefault="001A2708" w:rsidP="001A2708">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7044E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677CB">
+        <w:t>, NEPA Team Lead, Iowa DOT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C30E643" w14:textId="36FEB582" w:rsidR="001A2708" w:rsidRPr="000677CB" w:rsidRDefault="001A2708" w:rsidP="001A2708">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7044E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677CB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Local Systems </w:t>
+      </w:r>
+      <w:r w:rsidR="000F4D8E">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000F4D8E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project </w:t>
+      </w:r>
+      <w:r w:rsidR="000F4D8E" w:rsidRPr="000F4D8E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>or Program Manager</w:t>
+      </w:r>
+      <w:r w:rsidR="000F4D8E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, Iowa DOT </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFE8642" w14:textId="77777777" w:rsidR="001A2708" w:rsidRPr="000677CB" w:rsidRDefault="001A2708" w:rsidP="001A2708">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7044E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677CB">
+        <w:t>, District Transportation Planner, Iowa DOT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11717DCD" w14:textId="31494030" w:rsidR="001A2708" w:rsidRPr="000677CB" w:rsidRDefault="001A2708" w:rsidP="001A2708">
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F7044E">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>Name</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677CB">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C709CD">
+        <w:t>Environment and Realty Manager</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000677CB">
+        <w:t>, FHWA-Iowa Division</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17930ED2" w14:textId="77777777" w:rsidR="001A2708" w:rsidRPr="000677CB" w:rsidRDefault="001A2708" w:rsidP="000677CB"/>
+    <w:p w14:paraId="7F2E6DDB" w14:textId="77777777" w:rsidR="000677CB" w:rsidRPr="005366FF" w:rsidRDefault="000677CB" w:rsidP="00E61E55"/>
+    <w:p w14:paraId="1D07B0AE" w14:textId="7DC4B20A" w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="000677CB" w:rsidP="000677CB">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
-    </w:p>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="005366FF">
+      <w:r w:rsidRPr="001A2708">
+        <w:rPr>
+          <w:color w:val="0070C0"/>
+        </w:rPr>
+        <w:t>[Signature Block]</w:t>
+      </w:r>
+      <w:r w:rsidR="00E61E55" w:rsidRPr="005366FF">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005366FF">
+      <w:r w:rsidR="00E61E55" w:rsidRPr="005366FF">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005366FF">
+      <w:r w:rsidR="00E61E55" w:rsidRPr="005366FF">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005366FF">
+      <w:r w:rsidR="00E61E55" w:rsidRPr="005366FF">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005366FF">
+      <w:r w:rsidR="00E61E55" w:rsidRPr="005366FF">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005366FF">
+      <w:r w:rsidR="00E61E55" w:rsidRPr="005366FF">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="005366FF">
+      <w:r w:rsidR="00E61E55" w:rsidRPr="005366FF">
         <w:tab/>
-        <w:t>[</w:t>
-[...144 lines deleted...]
-    <w:p w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="00843D96"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A6C4D53" w14:textId="77777777" w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidRDefault="00843D96"/>
     <w:sectPr w:rsidR="00843D96" w:rsidRPr="005366FF" w:rsidSect="00843D96">
+      <w:headerReference w:type="even" r:id="rId6"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1584" w:right="1440" w:bottom="1440" w:left="2160" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="04D678B3" w14:textId="77777777" w:rsidR="00F472BE" w:rsidRDefault="00F472BE" w:rsidP="00F472BE">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="7FB29FAC" w14:textId="77777777" w:rsidR="00F472BE" w:rsidRDefault="00F472BE" w:rsidP="00F472BE">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3699C210" w14:textId="77777777" w:rsidR="00F472BE" w:rsidRDefault="00F472BE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="52F7791C" w14:textId="77777777" w:rsidR="00F472BE" w:rsidRDefault="00F472BE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="18078FFF" w14:textId="77777777" w:rsidR="00F472BE" w:rsidRDefault="00F472BE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="17C3762E" w14:textId="77777777" w:rsidR="00F472BE" w:rsidRDefault="00F472BE" w:rsidP="00F472BE">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="595AEC7D" w14:textId="77777777" w:rsidR="00F472BE" w:rsidRDefault="00F472BE" w:rsidP="00F472BE">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7C9C3E2F" w14:textId="77777777" w:rsidR="00F472BE" w:rsidRDefault="00F472BE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A01C13F" w14:textId="77777777" w:rsidR="00F472BE" w:rsidRDefault="00F472BE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="164DD16A" w14:textId="77777777" w:rsidR="00F472BE" w:rsidRDefault="00F472BE">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="170"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentType w:val="letter"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E61E55"/>
+    <w:rsid w:val="000677CB"/>
+    <w:rsid w:val="000F4D8E"/>
+    <w:rsid w:val="00133B47"/>
+    <w:rsid w:val="00183C2C"/>
+    <w:rsid w:val="001A2708"/>
+    <w:rsid w:val="002A01B5"/>
+    <w:rsid w:val="00501334"/>
     <w:rsid w:val="005366FF"/>
+    <w:rsid w:val="005870D3"/>
+    <w:rsid w:val="00691EB2"/>
+    <w:rsid w:val="006B00A0"/>
+    <w:rsid w:val="007C7F4D"/>
+    <w:rsid w:val="008001D8"/>
+    <w:rsid w:val="00836270"/>
     <w:rsid w:val="00843D96"/>
     <w:rsid w:val="00953E22"/>
+    <w:rsid w:val="00BF50BE"/>
+    <w:rsid w:val="00C709CD"/>
+    <w:rsid w:val="00CD1A32"/>
+    <w:rsid w:val="00CF04F7"/>
+    <w:rsid w:val="00D17E24"/>
     <w:rsid w:val="00E61E55"/>
+    <w:rsid w:val="00F472BE"/>
+    <w:rsid w:val="00F7044E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="8193"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3013EF92"/>
+  <w14:docId w14:val="1957E5B6"/>
   <w15:docId w15:val="{FE0D1E80-41A5-4D85-97C7-9201C7F56676}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="377">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -774,51 +977,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -996,51 +1199,50 @@
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link Error" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00843D96"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -1062,61 +1264,225 @@
     <w:next w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00843D96"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Closing">
     <w:name w:val="Closing"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00843D96"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Signature">
     <w:name w:val="Signature"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00843D96"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00843D96"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F472BE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F472BE"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F472BE"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F472BE"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F472BE"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF50BE"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BF50BE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="751775430">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="865488311">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1244489957">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1571115719">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1736197724">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1834025406">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1363,70 +1729,201 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>163</Words>
-  <Characters>935</Characters>
+  <Words>261</Words>
+  <Characters>1439</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>51</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>800 Lincoln Way, Ames, Iowa  50010</vt:lpstr>
+      <vt:lpstr>FONSI External Availability</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iowa Dept of Transportation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1096</CharactersWithSpaces>
+  <CharactersWithSpaces>1671</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>800 Lincoln Way, Ames, Iowa  50010</dc:title>
+  <dc:title>FONSI External Availability</dc:title>
   <dc:subject/>
   <dc:creator>jjesse</dc:creator>
-  <cp:keywords/>
+  <cp:keywords>Accessibility Verified</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Folder_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Folder_Code">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Folder_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Folder_Description">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="/Folder_Name/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="/Folder_Description/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Folder_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Folder_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Manager">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Folder_ManagerDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Folder_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Folder_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Folder_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Folder_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Folder_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Folder_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Folder_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Folder_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Document_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Document_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Document_FileName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Document_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Document_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Document_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Document_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Document_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Document_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Document_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Document_Size">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Document_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_Department">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_DepartmentDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SetDate">
+    <vt:lpwstr>2026-02-06T18:09:12Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SiteId">
+    <vt:lpwstr>a1e65fcc-32fa-4fdd-8692-0cc2eb06676e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ActionId">
+    <vt:lpwstr>c4b5f7a6-a18b-41e6-8634-585a03621be9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>