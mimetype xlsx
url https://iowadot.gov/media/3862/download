--- v2 (2026-03-24)
+++ v3 (2026-11-04)
@@ -7,76 +7,76 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29127"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Highway\Bridge\Websites\SIIMS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{79BB33CF-6192-45F3-8D29-1CC83195E50D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{56FD6291-1608-45BC-92D1-B5DCA4394E8C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-96" yWindow="-96" windowWidth="23232" windowHeight="13872" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="57480" yWindow="8730" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="307" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="307" uniqueCount="199">
   <si>
     <t>Company</t>
   </si>
   <si>
     <t>Contact</t>
   </si>
   <si>
     <t>E-mail</t>
   </si>
   <si>
     <t>Phone Number</t>
   </si>
   <si>
     <t>Qualified Types of Inspection</t>
   </si>
   <si>
     <t xml:space="preserve">Fracture Critical </t>
   </si>
   <si>
     <t>Underwater</t>
   </si>
   <si>
     <t>Load Rating</t>
   </si>
   <si>
@@ -626,50 +626,53 @@
     <t>jvonhandorf@pretekgroup.com</t>
   </si>
   <si>
     <t xml:space="preserve">937-623-0733 </t>
   </si>
   <si>
     <t>Hanson Professional Services</t>
   </si>
   <si>
     <t>Steven Beran</t>
   </si>
   <si>
     <t>sberan@hanson-inc.com</t>
   </si>
   <si>
     <t xml:space="preserve">217-747-9446 </t>
   </si>
   <si>
     <t>Andrew Pultz</t>
   </si>
   <si>
     <t>aputz@kirkham.com</t>
   </si>
   <si>
     <t>515-393-4778</t>
+  </si>
+  <si>
+    <t>Updated 10/9/26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -709,51 +712,51 @@
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
@@ -770,50 +773,51 @@
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
@@ -1098,100 +1102,102 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/siims" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:T54"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A14" workbookViewId="0">
-      <selection activeCell="E32" sqref="E32"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A32" sqref="A32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
     <col min="1" max="1" width="41" style="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="19.578125" style="6" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="35.15625" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="14.578125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="16.83984375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.41796875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="11.68359375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="14.89453125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="11.15625" style="5" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" ht="18.3" x14ac:dyDescent="0.7">
       <c r="A1" s="27" t="s">
         <v>62</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
       <c r="L1" s="1"/>
       <c r="M1" s="1"/>
       <c r="N1" s="1"/>
       <c r="O1" s="1"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
     </row>
     <row r="3" spans="1:20" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A3" s="26" t="s">
         <v>124</v>
       </c>
       <c r="B3" s="26"/>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
-      <c r="G3" s="6"/>
+      <c r="G3" s="28" t="s">
+        <v>198</v>
+      </c>
     </row>
     <row r="4" spans="1:20" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" s="24" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="5" spans="1:20" ht="15.6" x14ac:dyDescent="0.6">
       <c r="E5" s="26" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="26"/>
       <c r="G5" s="26"/>
     </row>
     <row r="6" spans="1:20" x14ac:dyDescent="0.55000000000000004">
       <c r="A6" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="22" t="s">
         <v>1</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>2</v>
       </c>
       <c r="D6" s="4" t="s">
         <v>3</v>
@@ -1587,53 +1593,51 @@
       <c r="G23" s="10"/>
       <c r="H23" s="25" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:8" s="11" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A24" s="8" t="s">
         <v>191</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>192</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D24" s="8" t="s">
         <v>194</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="10"/>
-      <c r="H24" s="25" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H24" s="25"/>
     </row>
     <row r="25" spans="1:8" s="11" customFormat="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A25" s="9" t="s">
         <v>85</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>86</v>
       </c>
       <c r="C25" s="21" t="s">
         <v>87</v>
       </c>
       <c r="D25" s="8" t="s">
         <v>88</v>
       </c>
       <c r="E25" s="10" t="s">
         <v>17</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>17</v>
       </c>
       <c r="G25" s="10"/>
       <c r="H25" s="10" t="s">
         <v>17</v>
       </c>
     </row>