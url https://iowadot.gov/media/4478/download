--- v0 (2025-10-09)
+++ v1 (2026-06-14)
@@ -1,126 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26130"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\TMP\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\temp\Accessibility\Other\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A8A19235-0200-4796-993D-68D30560C0D6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3FE5A60D-9246-451F-9EDA-144D10DCAFE3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{60C94D1C-8A94-47FE-8E09-84281D4D51E7}"/>
+    <workbookView xWindow="13395" yWindow="-16320" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{60C94D1C-8A94-47FE-8E09-84281D4D51E7}"/>
   </bookViews>
   <sheets>
     <sheet name="Introduction" sheetId="2" r:id="rId1"/>
     <sheet name="Design Criteria Form" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">'Design Criteria Form'!$B$2:$N$439</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="372" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="415" uniqueCount="289">
   <si>
     <t>Design Number</t>
   </si>
   <si>
     <t>County Name</t>
   </si>
   <si>
     <t>Project Number</t>
   </si>
   <si>
     <t>I. General Provisions</t>
   </si>
   <si>
     <t>A. Objectives and Scope</t>
   </si>
   <si>
     <t>B. Design References and Governing Specifications</t>
   </si>
   <si>
-    <t>The following hierarchy will be followed when referencing the design documents listed below.  Where conflicts exist between these design criteria and other references, these design criteria will control.</t>
-[...1 lines deleted...]
-  <si>
     <t>1.)</t>
   </si>
   <si>
     <t>2.)</t>
   </si>
   <si>
     <t>3.)</t>
   </si>
   <si>
-    <t>Project specific documented guidance issued by the Iowa DOT Bridges and Structures Bureau (BSB).</t>
-[...1 lines deleted...]
-  <si>
     <t>General documented guidance issued by the Iowa DOT BSB.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Iowa DOT Bridge Design Manual (BDM), along with future revisions which may be released at a later date.  If changes occur to the manual that affect work already completed, the scope of the change will be evaluated prior to making revisions.</t>
   </si>
   <si>
     <t>4.)</t>
   </si>
   <si>
     <t>AASHTO LRFD Bridge Design Specifications</t>
   </si>
   <si>
     <t>Edition:</t>
   </si>
   <si>
     <t>8th</t>
   </si>
   <si>
     <t>5.)</t>
   </si>
   <si>
     <t>Iowa DOT Standard Specifications for Highway Bridge Construction</t>
   </si>
   <si>
     <t>Series:</t>
   </si>
   <si>
     <t>None</t>
   </si>
@@ -370,161 +362,149 @@
   <si>
     <t>Runaround</t>
   </si>
   <si>
     <t>Detour bridge</t>
   </si>
   <si>
     <t>Staging required</t>
   </si>
   <si>
     <t>Special circumstances</t>
   </si>
   <si>
     <t>H. Traffic Control</t>
   </si>
   <si>
     <t>I. Accelerated Bridge Construction</t>
   </si>
   <si>
     <t>Check the status of the bridge with respect to ABC.</t>
   </si>
   <si>
     <t>J. Environmental</t>
   </si>
   <si>
-    <t>Document any environmental issues that may impact the construction schedule or will require testing. Check all that apply.</t>
-[...1 lines deleted...]
-  <si>
     <t>Asbestos removal</t>
   </si>
   <si>
     <t>Scrape tests</t>
   </si>
   <si>
     <t>Contaminated site</t>
   </si>
   <si>
     <t>Restricted construction schedule</t>
   </si>
   <si>
     <t>I. Materials</t>
   </si>
   <si>
     <t>A. Deck</t>
   </si>
   <si>
     <t>Class C Concrete</t>
   </si>
   <si>
     <t>High performance concrete (HPC)</t>
   </si>
   <si>
     <t>Improved durabilty concrete (IDC)</t>
   </si>
   <si>
     <t>Polypropylene macro and micro fibers</t>
   </si>
   <si>
     <t>MASH</t>
   </si>
   <si>
     <t>NCHRP 350</t>
   </si>
   <si>
     <t>B. Mild Reinforcement</t>
   </si>
   <si>
-    <t>Mild reinforcement shall be ASTM A615 (Grade 60) unless noted otherwise. All deck slab reinforcement shall be epoxy coated in accordance with Iowa DOT BDM [BDM 5.2.1.1]. Epoxy coated reinforcement shall be specified for substructure elements in accordance with BDM 6.6.4.1.1 and 2. Stainless steel reinforcement shall be designated as shown in IM 452. Stainless steel bars or dowels are required for the barrier rail to bridge deck/wing connections for interstate and primary bridges [BDM 5.8.5.1.1]. Tied approach slabs shall use stainless steel reinforcement for the connection between the abutment and approach slab. If staged construction is required and there is more than one construction season between stages then any exposed bars or dowels shall be stainless steel or otherwise protected [BDM 5.2.4.1.2].</t>
-[...1 lines deleted...]
-  <si>
     <t>Interior deck thickness</t>
   </si>
   <si>
     <t>8.5"</t>
   </si>
   <si>
     <t>Deck or Slab - Top reinforcment</t>
   </si>
   <si>
     <t>Deck or Slab - Bottom reinforcement</t>
   </si>
   <si>
     <t>Substructure</t>
   </si>
   <si>
     <t>Substructure cast against ground</t>
   </si>
   <si>
     <t>Minimum concrete cover for reinforcement:</t>
   </si>
   <si>
     <t>Type of deck concrete</t>
   </si>
   <si>
     <t>2.75"</t>
   </si>
   <si>
     <t>1.5"</t>
   </si>
   <si>
     <t>2"</t>
   </si>
   <si>
     <t>3"</t>
   </si>
   <si>
     <t>C. Prestressed Reinforcement</t>
   </si>
   <si>
     <t>Prestressing strands shall be 0.6-inch diameter ASTM A416 (Grade 270) low relaxation strands.</t>
   </si>
   <si>
     <t>D. Structural Steel</t>
   </si>
   <si>
-    <t>All structural steel shall utilize ASTM A709 designations with the following grades [BDM 5.5.2.4.1.2]:</t>
-[...1 lines deleted...]
-  <si>
     <t>- Grade 36</t>
   </si>
   <si>
     <t>- Grade 50</t>
   </si>
   <si>
     <t>- Grade 50W</t>
   </si>
   <si>
     <t>- Grade HPS-50W</t>
   </si>
   <si>
     <t>- Grade HPS-70W</t>
   </si>
   <si>
-    <t>Generally Grade 36 and Grade 50 are used for galvanized or painted steel. Grade 50W, Grade HPS-50W, and Grade HPS-70W are used for weathering steel. The designer shall check availability of Grade 50W plate in thicknesses greater than 3 inches, Grade HPS-50W plate in thicknesses greater than 2 inches, and Grade HPS-70W in thicknesses greater than 1.5 inches. The use of HPS-50W and HPS-70W steel shall be approved by OBS and justified based on economics and availability.</t>
-[...1 lines deleted...]
-  <si>
     <t>Grade 36 steel shall be specified for secondary shapes not readily available in Grade 50W.</t>
   </si>
   <si>
     <t>E. Fasteners</t>
   </si>
   <si>
     <t>High Strength Bolts - ASTM A325</t>
   </si>
   <si>
     <t>Anchor Bolts - ASTM F1554</t>
   </si>
   <si>
     <t>I. Design Loading</t>
   </si>
   <si>
     <t>The following unit material weights shall be used:</t>
   </si>
   <si>
     <t>Plain concrete, 150 pcf</t>
   </si>
   <si>
     <t>Reinforced concrete, 150 pcf</t>
   </si>
   <si>
     <t>Prestressed concrete, 150 pcf</t>
@@ -736,120 +716,273 @@
   <si>
     <t>Bridges shall be rated for LRFR HL-93 only.  A LARS input file will be required.</t>
   </si>
   <si>
     <t xml:space="preserve"> Describe</t>
   </si>
   <si>
     <t>The purpose of this form is to document the criteria used for the final design and analysis of a particular project and to promote consistency in the criteria used by designers.</t>
   </si>
   <si>
     <t xml:space="preserve"> including all published errata</t>
   </si>
   <si>
     <t>Indicate applicability of signed standards:</t>
   </si>
   <si>
     <t>If signed standards apply, will they be:</t>
   </si>
   <si>
     <t>ABC? (Y/N)</t>
   </si>
   <si>
     <t>Describe</t>
   </si>
   <si>
-    <t>The deck shall typically consist of traditional single course cast-in-place reinforced 8.5" thick concrete deck. Where available, the concrete shall be high performance concrete.</t>
-[...1 lines deleted...]
-  <si>
     <t>Fibers? (Y/N)</t>
   </si>
   <si>
     <t xml:space="preserve"> Beam section</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Fill out this form prior to starting final design on new or replacement bridge projects.</t>
   </si>
   <si>
     <t>IOWA DOT DESIGN CRITERIA FOR TYPICAL BRIDGES</t>
   </si>
   <si>
     <t>The completed form shall be placed in the appropriate ProjectWise directory.</t>
   </si>
   <si>
     <t>Iowa DOT Design Criteria for Typical Bridges</t>
   </si>
   <si>
     <t>Revisions</t>
   </si>
   <si>
     <t>Changed from Word document to Excel spreadsheet.</t>
   </si>
   <si>
     <t>Various updates were made in the transition.</t>
   </si>
   <si>
     <t>Last Updated 02/16/2024</t>
   </si>
   <si>
     <t>The minimum vertical clearance above top of rail to low beam shall be 23'-4" for UPRR, CN, CP and 23'-6" for BNSF. And shall extend 9' to the field side of the outer most existing or future tracks [BDM 3.4.1.1].</t>
   </si>
   <si>
-    <t>All bridge berms, piers and pier caps are preferred to be located outside RR ROW. Piers and pier caps within RR ROW are preferred to have at least 25 feet horizontal clearance measured perpendicular from centerline of nearest existing or future track [BDM 3.4.1.2 and 3.4.2.2], otherwise heavy construction is required [BDM 3.4.1.3].</t>
-[...1 lines deleted...]
-  <si>
     <t>Minimum horizontal clear zone distances for roadways depend on design speed, average daily traffic (ADT), horizontal curvature and roadside geometry [BDM 3.3.1].  See the table in the Design Bureau's manual [DB DM 8A-2] for specific details.</t>
   </si>
   <si>
     <t>The minimum vertical clearance above the roadway and below girders or piers shall be 16.5' for primary highways and 15.0' for non-primary highways [BDM 3.3.1].  A minimum vertical clearance of 14.5' shall also be provided within the horizontal clear zone [DB DM 8A-2].</t>
   </si>
   <si>
-    <t>Design for vehicular collision force (roadway) or the use of heavy construction (railway) is not required for piers located outside the clear zone for roadway structures and 25 feet for railway structures. Piers located within the clear zone of a roadway shall be investigated for an exemption as described in the AASHTO LRFD Specifications Commentary [AASHTO-LRFD C3.6.5.1].</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve"> If yes, describe</t>
   </si>
   <si>
     <t xml:space="preserve">       FHWA Number</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For steel girder bridges the deflection due to live load [AASHTO-LRFD 2.5.2.6.2 and 3.6.1.3.2] shall not </t>
+  </si>
+  <si>
+    <t>exceed 1/800 of the span length.  For steel girder bridges that carry pedestrian traffic the deflection</t>
+  </si>
+  <si>
+    <t>a deflection check for live load because of their larger inherit stiffness.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">due to live load shall not exceed 1/1000 of the span length. Other bridge types do not typically require </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Document any environmental issues that may impact the construction schedule or will require testing. </t>
+  </si>
+  <si>
+    <t>Check all that apply.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Indicate what, if any, aesthetic details are required by reviewing the project correspondence, TS&amp;L, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">and concept letter. If aesthetic details are required communicate with the Iowa DOT's </t>
+  </si>
+  <si>
+    <t>Aesthetic Bridge Specialist early on in the design process about the proposed features.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">All interstate mainline bridges shall require a TL-5 railing, minimum height 44 inches, 42 inches </t>
+  </si>
+  <si>
+    <t>plus 2 inches for future overlay [BDM 3.6.8].  Bridge railing test level and the associated height</t>
+  </si>
+  <si>
+    <t>for other primary highways shall be evaluated by Iowa DOT based on the flow chart</t>
+  </si>
+  <si>
+    <t>in the commentary [BDM C3.6.8].</t>
+  </si>
+  <si>
+    <t xml:space="preserve">A rural interchange bridge requires one 2" conduit in one of two bridge rails. No conduit is placed in </t>
+  </si>
+  <si>
+    <t>other rural bridges. At least one 2" conduit is placed in both rails of urban bridges. No more than two</t>
+  </si>
+  <si>
+    <t>conduits may be placed in one rail. Maximum conduit sizes are two 2" conduits or one 2" and one 3"</t>
+  </si>
+  <si>
+    <t>conduit. [BDM 5.8.1.2.1.1] Bridge mounted supports for light poles shall be located based on the</t>
+  </si>
+  <si>
+    <t>lighting plans. Designers need to be aware of issues related to the zone of intrusion</t>
+  </si>
+  <si>
+    <t>[BDM 3.14 and 5.8.1.2.1.1].</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The purpose of this form is to document the criteria used for the final design and </t>
+  </si>
+  <si>
+    <t>analysis of a particular project and to promote consistency in the criteria used by designers.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The following hierarchy will be followed when referencing the design documents listed below.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Where conflicts exist between these design criteria and other references, these design criteria </t>
+  </si>
+  <si>
+    <t>will control.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Project specific documented guidance issued by the Iowa DOT Bridges and </t>
+  </si>
+  <si>
+    <t>Structures Bureau (BSB).</t>
+  </si>
+  <si>
+    <t>Iowa DOT Bridge Design Manual (BDM), along with future revisions which may be released</t>
+  </si>
+  <si>
+    <t>the scope of the change will be evaluated prior to making revisions.</t>
+  </si>
+  <si>
+    <t>All structural steel shall utilize ASTM A709 designations with the following grades</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> [BDM 5.5.2.4.1.2]:</t>
+  </si>
+  <si>
+    <t>Generally Grade 36 and Grade 50 are used for galvanized or painted steel. Grade 50W,</t>
+  </si>
+  <si>
+    <t xml:space="preserve">availability of Grade 50W plate in thicknesses greater than 3 inches, Grade HPS-50W plate </t>
+  </si>
+  <si>
+    <t>in thicknesses greater than 2 inches, and Grade HPS-70W in thicknesses greater than 1.5 inches.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Grade HPS-50W, and Grade HPS-70W are used for weathering steel. The designer shall check </t>
+  </si>
+  <si>
+    <t>The use of HPS-50W and HPS-70W steel shall be approved by OBS and justified based on economics</t>
+  </si>
+  <si>
+    <t>and availability.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mild reinforcement shall be ASTM A615 (Grade 60) unless noted otherwise. All deck slab </t>
+  </si>
+  <si>
+    <t xml:space="preserve">reinforcement shall be epoxy coated in accordance with Iowa DOT BDM [BDM 5.2.1.1]. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Epoxy coated reinforcement shall be specified for substructure elements in accordance with </t>
+  </si>
+  <si>
+    <t>BDM 6.6.4.1.1 and 2. Stainless steel reinforcement shall be designated as shown in IM 452.</t>
+  </si>
+  <si>
+    <t>reinforcement for the connection between the abutment and approach slab. If staged construction</t>
+  </si>
+  <si>
+    <t>or dowels shall be stainless steel or otherwise protected [BDM 5.2.4.1.2].</t>
+  </si>
+  <si>
+    <t>Stainless steel bars or dowels are required for the barrier rail to bridge deck/wing connections</t>
+  </si>
+  <si>
+    <t xml:space="preserve">for interstate and primary bridges [BDM 5.8.5.1.1]. Tied approach slabs shall use stainless steel </t>
+  </si>
+  <si>
+    <t xml:space="preserve">is required and there is more than one construction season between stages then any exposed bars </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The deck shall typically consist of traditional single course cast-in-place reinforced 8.5" thick </t>
+  </si>
+  <si>
+    <t>concrete deck. Where available, the concrete shall be high performance concrete.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">at a later date.  If changes occur to the manual that affect work already completed, </t>
+  </si>
+  <si>
+    <t xml:space="preserve">All bridge berms, piers and pier caps are preferred to be located outside RR ROW. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Piers and pier caps within RR ROW are preferred to have at least 25 feet </t>
+  </si>
+  <si>
+    <t>horizontal clearance measured perpendicular from centerline of nearest existing</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> or future track [BDM 3.4.1.2 and 3.4.2.2], otherwise heavy construction is </t>
+  </si>
+  <si>
+    <t>required [BDM 3.4.1.3].</t>
+  </si>
+  <si>
+    <t>Design for vehicular collision force (roadway) or the use of heavy construction</t>
+  </si>
+  <si>
+    <t xml:space="preserve">structures and 25 feet for railway structures. Piers located within the clear zone </t>
+  </si>
+  <si>
+    <t>of a roadway shall be investigated for an exemption as described in the AASHTO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">(railway) is not required for piers located outside the clear zone for roadway </t>
+  </si>
+  <si>
+    <t>LRFD Specifications Commentary [AASHTO-LRFD C3.6.5.1].</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
@@ -922,194 +1055,202 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFCC"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="36">
+  <cellXfs count="42">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+      <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFFFFCC"/>
       <color rgb="FF0000FF"/>
-      <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -1171,51 +1312,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -1313,4335 +1454,4412 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5C0326DF-8C35-43E2-AD73-823BAD75A00C}">
   <dimension ref="C4:L19"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0"/>
+    <sheetView showGridLines="0" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="2" width="4.6640625" customWidth="1"/>
-    <col min="3" max="3" width="9.6640625" bestFit="1" customWidth="1"/>
+    <col min="1" max="2" width="4.68359375" customWidth="1"/>
+    <col min="3" max="3" width="9.68359375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="4" spans="3:12" ht="21" x14ac:dyDescent="0.4">
+    <row r="4" spans="3:12" ht="20.399999999999999" x14ac:dyDescent="0.75">
       <c r="C4" s="4" t="s">
-        <v>229</v>
-[...2 lines deleted...]
-    <row r="5" spans="3:12" x14ac:dyDescent="0.3">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="5" spans="3:12" x14ac:dyDescent="0.55000000000000004">
       <c r="C5" t="s">
-        <v>233</v>
-[...28 lines deleted...]
-    <row r="10" spans="3:12" x14ac:dyDescent="0.3">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="7" spans="3:12" x14ac:dyDescent="0.55000000000000004">
+      <c r="C7" s="27" t="s">
+        <v>208</v>
+      </c>
+      <c r="D7" s="27"/>
+      <c r="E7" s="27"/>
+      <c r="F7" s="27"/>
+      <c r="G7" s="27"/>
+      <c r="H7" s="27"/>
+      <c r="I7" s="27"/>
+      <c r="J7" s="27"/>
+      <c r="K7" s="27"/>
+      <c r="L7" s="27"/>
+    </row>
+    <row r="8" spans="3:12" x14ac:dyDescent="0.55000000000000004">
+      <c r="C8" s="27"/>
+      <c r="D8" s="27"/>
+      <c r="E8" s="27"/>
+      <c r="F8" s="27"/>
+      <c r="G8" s="27"/>
+      <c r="H8" s="27"/>
+      <c r="I8" s="27"/>
+      <c r="J8" s="27"/>
+      <c r="K8" s="27"/>
+      <c r="L8" s="27"/>
+    </row>
+    <row r="10" spans="3:12" x14ac:dyDescent="0.55000000000000004">
       <c r="C10" t="s">
-        <v>226</v>
-[...2 lines deleted...]
-    <row r="12" spans="3:12" x14ac:dyDescent="0.3">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="12" spans="3:12" x14ac:dyDescent="0.55000000000000004">
       <c r="C12" t="s">
-        <v>228</v>
-[...2 lines deleted...]
-    <row r="17" spans="3:5" x14ac:dyDescent="0.3">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="17" spans="3:5" x14ac:dyDescent="0.55000000000000004">
       <c r="C17" s="23" t="s">
-        <v>230</v>
-[...2 lines deleted...]
-    <row r="18" spans="3:5" x14ac:dyDescent="0.3">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="18" spans="3:5" x14ac:dyDescent="0.55000000000000004">
       <c r="C18" s="22">
         <v>45338</v>
       </c>
       <c r="E18" t="s">
-        <v>231</v>
-[...2 lines deleted...]
-    <row r="19" spans="3:5" x14ac:dyDescent="0.3">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="19" spans="3:5" x14ac:dyDescent="0.55000000000000004">
       <c r="E19" t="s">
-        <v>232</v>
+        <v>224</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="C7:L8"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C7AED61D-50DD-43DD-8825-AD14195DC1E4}">
   <sheetPr>
     <pageSetUpPr autoPageBreaks="0"/>
   </sheetPr>
   <dimension ref="A1:Q440"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="140" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A83" zoomScale="120" zoomScaleNormal="120" zoomScaleSheetLayoutView="140" workbookViewId="0">
+      <selection activeCell="G98" sqref="G98"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.55000000000000004"/>
   <cols>
-    <col min="1" max="2" width="2.6640625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="15" width="2.6640625" customWidth="1"/>
+    <col min="1" max="2" width="2.68359375" customWidth="1"/>
+    <col min="3" max="5" width="4.68359375" customWidth="1"/>
+    <col min="7" max="7" width="9.89453125" customWidth="1"/>
+    <col min="14" max="15" width="2.68359375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A1" s="12"/>
       <c r="B1" s="12"/>
       <c r="C1" s="12"/>
       <c r="D1" s="12"/>
       <c r="E1" s="12"/>
       <c r="F1" s="12"/>
       <c r="G1" s="12"/>
       <c r="H1" s="12"/>
       <c r="I1" s="12"/>
       <c r="J1" s="12"/>
       <c r="K1" s="12"/>
       <c r="L1" s="12"/>
       <c r="M1" s="12"/>
       <c r="N1" s="12"/>
       <c r="O1" s="12"/>
     </row>
-    <row r="2" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A2" s="12"/>
       <c r="O2" s="12"/>
     </row>
-    <row r="3" spans="1:15" ht="21" x14ac:dyDescent="0.4">
+    <row r="3" spans="1:15" ht="20.399999999999999" x14ac:dyDescent="0.75">
       <c r="A3" s="12"/>
       <c r="C3" s="4" t="s">
-        <v>227</v>
+        <v>219</v>
       </c>
       <c r="O3" s="12"/>
     </row>
-    <row r="4" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A4" s="12"/>
       <c r="O4" s="12"/>
     </row>
-    <row r="5" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A5" s="12"/>
       <c r="C5" t="s">
-        <v>225</v>
-[...3 lines deleted...]
-      <c r="I5" s="28"/>
+        <v>217</v>
+      </c>
+      <c r="G5" s="28"/>
+      <c r="H5" s="29"/>
+      <c r="I5" s="29"/>
       <c r="O5" s="12"/>
     </row>
-    <row r="6" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A6" s="12"/>
       <c r="C6" t="s">
-        <v>224</v>
-[...3 lines deleted...]
-      <c r="I6" s="28"/>
+        <v>216</v>
+      </c>
+      <c r="G6" s="30"/>
+      <c r="H6" s="29"/>
+      <c r="I6" s="29"/>
       <c r="O6" s="12"/>
     </row>
-    <row r="7" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="7" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A7" s="12"/>
       <c r="O7" s="12"/>
     </row>
-    <row r="8" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="8" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A8" s="12"/>
       <c r="C8" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="27"/>
-[...1 lines deleted...]
-      <c r="I8" s="28"/>
+      <c r="G8" s="28"/>
+      <c r="H8" s="29"/>
+      <c r="I8" s="29"/>
       <c r="O8" s="12"/>
     </row>
-    <row r="9" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="9" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A9" s="12"/>
       <c r="C9" t="s">
         <v>1</v>
       </c>
-      <c r="G9" s="27"/>
-[...1 lines deleted...]
-      <c r="I9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="29"/>
       <c r="O9" s="12"/>
     </row>
-    <row r="10" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="10" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A10" s="12"/>
       <c r="C10" t="s">
         <v>2</v>
       </c>
-      <c r="G10" s="27"/>
-[...1 lines deleted...]
-      <c r="I10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="29"/>
       <c r="J10" s="1" t="s">
-        <v>244</v>
+        <v>230</v>
       </c>
       <c r="K10" s="5"/>
-      <c r="L10" s="27"/>
-      <c r="M10" s="27"/>
+      <c r="L10" s="28"/>
+      <c r="M10" s="28"/>
       <c r="O10" s="12"/>
     </row>
-    <row r="11" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="11" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A11" s="12"/>
       <c r="O11" s="12"/>
     </row>
-    <row r="12" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+    <row r="12" spans="1:15" ht="18.3" x14ac:dyDescent="0.7">
       <c r="A12" s="12"/>
       <c r="C12" s="2" t="s">
         <v>3</v>
       </c>
       <c r="O12" s="12"/>
     </row>
-    <row r="13" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="13" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A13" s="12"/>
       <c r="O13" s="12"/>
     </row>
-    <row r="14" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="14" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A14" s="12"/>
       <c r="D14" s="3" t="s">
         <v>4</v>
       </c>
       <c r="O14" s="12"/>
     </row>
-    <row r="15" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="15" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A15" s="12"/>
-      <c r="D15" s="24" t="s">
-[...10 lines deleted...]
-      <c r="M15" s="24"/>
+      <c r="D15" s="25" t="s">
+        <v>250</v>
+      </c>
+      <c r="E15" s="25"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="25"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="25"/>
+      <c r="J15" s="25"/>
+      <c r="K15" s="25"/>
+      <c r="L15" s="25"/>
+      <c r="M15" s="25"/>
       <c r="O15" s="12"/>
     </row>
-    <row r="16" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A16" s="12"/>
-      <c r="D16" s="24"/>
-[...8 lines deleted...]
-      <c r="M16" s="24"/>
+      <c r="D16" s="25" t="s">
+        <v>251</v>
+      </c>
+      <c r="E16" s="25"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="25"/>
+      <c r="I16" s="25"/>
+      <c r="J16" s="25"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="25"/>
       <c r="O16" s="12"/>
     </row>
-    <row r="17" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A17" s="12"/>
       <c r="O17" s="12"/>
     </row>
-    <row r="18" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A18" s="12"/>
       <c r="D18" s="3" t="s">
         <v>5</v>
       </c>
       <c r="O18" s="12"/>
     </row>
-    <row r="19" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="19" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A19" s="12"/>
-      <c r="D19" s="24" t="s">
-[...10 lines deleted...]
-      <c r="M19" s="24"/>
+      <c r="D19" s="25" t="s">
+        <v>252</v>
+      </c>
+      <c r="E19" s="25"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="25"/>
+      <c r="I19" s="25"/>
+      <c r="J19" s="25"/>
+      <c r="K19" s="25"/>
+      <c r="L19" s="25"/>
+      <c r="M19" s="25"/>
       <c r="O19" s="12"/>
     </row>
-    <row r="20" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="20" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A20" s="12"/>
-      <c r="D20" s="24"/>
-[...8 lines deleted...]
-      <c r="M20" s="24"/>
+      <c r="D20" s="25" t="s">
+        <v>253</v>
+      </c>
+      <c r="E20" s="25"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
+      <c r="I20" s="25"/>
+      <c r="J20" s="25"/>
+      <c r="K20" s="25"/>
+      <c r="L20" s="25"/>
+      <c r="M20" s="25"/>
       <c r="O20" s="12"/>
     </row>
-    <row r="21" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="21" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A21" s="12"/>
-      <c r="D21" s="24"/>
-[...8 lines deleted...]
-      <c r="M21" s="24"/>
+      <c r="D21" s="25" t="s">
+        <v>254</v>
+      </c>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
+      <c r="I21" s="25"/>
+      <c r="J21" s="25"/>
+      <c r="K21" s="25"/>
+      <c r="L21" s="25"/>
+      <c r="M21" s="25"/>
       <c r="O21" s="12"/>
     </row>
-    <row r="22" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="22" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A22" s="12"/>
       <c r="O22" s="12"/>
     </row>
-    <row r="23" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="23" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A23" s="12"/>
       <c r="E23" s="1" t="s">
-        <v>7</v>
-[...10 lines deleted...]
-      <c r="M23" s="24"/>
+        <v>6</v>
+      </c>
+      <c r="F23" s="25" t="s">
+        <v>255</v>
+      </c>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
+      <c r="I23" s="25"/>
+      <c r="J23" s="25"/>
+      <c r="K23" s="25"/>
+      <c r="L23" s="25"/>
+      <c r="M23" s="25"/>
       <c r="O23" s="12"/>
     </row>
-    <row r="24" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="24" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A24" s="12"/>
       <c r="E24" s="1"/>
-      <c r="F24" s="24"/>
-[...6 lines deleted...]
-      <c r="M24" s="24"/>
+      <c r="F24" s="25" t="s">
+        <v>256</v>
+      </c>
+      <c r="G24" s="25"/>
+      <c r="H24" s="25"/>
+      <c r="I24" s="25"/>
+      <c r="J24" s="25"/>
+      <c r="K24" s="25"/>
+      <c r="L24" s="25"/>
+      <c r="M24" s="25"/>
       <c r="O24" s="12"/>
     </row>
-    <row r="25" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="25" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A25" s="12"/>
       <c r="E25" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F25" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="O25" s="12"/>
     </row>
-    <row r="26" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="26" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A26" s="12"/>
       <c r="E26" s="1" t="s">
-        <v>9</v>
-[...10 lines deleted...]
-      <c r="M26" s="24"/>
+        <v>8</v>
+      </c>
+      <c r="F26" s="25" t="s">
+        <v>257</v>
+      </c>
+      <c r="G26" s="25"/>
+      <c r="H26" s="25"/>
+      <c r="I26" s="25"/>
+      <c r="J26" s="25"/>
+      <c r="K26" s="25"/>
+      <c r="L26" s="25"/>
+      <c r="M26" s="25"/>
       <c r="O26" s="12"/>
     </row>
-    <row r="27" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="27" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A27" s="12"/>
       <c r="E27" s="1"/>
-      <c r="F27" s="24"/>
-[...6 lines deleted...]
-      <c r="M27" s="24"/>
+      <c r="F27" s="25" t="s">
+        <v>278</v>
+      </c>
+      <c r="G27" s="25"/>
+      <c r="H27" s="25"/>
+      <c r="I27" s="25"/>
+      <c r="J27" s="25"/>
+      <c r="K27" s="25"/>
+      <c r="L27" s="25"/>
+      <c r="M27" s="25"/>
       <c r="O27" s="12"/>
     </row>
-    <row r="28" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="28" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A28" s="12"/>
       <c r="E28" s="1"/>
-      <c r="F28" s="24"/>
-[...6 lines deleted...]
-      <c r="M28" s="24"/>
+      <c r="F28" s="25" t="s">
+        <v>258</v>
+      </c>
+      <c r="G28" s="25"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="25"/>
+      <c r="J28" s="25"/>
+      <c r="K28" s="25"/>
+      <c r="L28" s="25"/>
+      <c r="M28" s="25"/>
       <c r="O28" s="12"/>
     </row>
-    <row r="29" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="29" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A29" s="12"/>
       <c r="E29" s="1" t="s">
-        <v>13</v>
+        <v>10</v>
       </c>
       <c r="F29" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="O29" s="12"/>
     </row>
-    <row r="30" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="30" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A30" s="12"/>
       <c r="G30" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="H30" s="8" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="I30" s="1" t="s">
-        <v>216</v>
+        <v>209</v>
       </c>
       <c r="O30" s="12"/>
     </row>
-    <row r="31" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="31" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A31" s="12"/>
       <c r="E31" s="1" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="F31" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="O31" s="12"/>
     </row>
-    <row r="32" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="32" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A32" s="12"/>
       <c r="G32" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="H32" s="8">
         <v>2023</v>
       </c>
       <c r="O32" s="12"/>
     </row>
-    <row r="33" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="33" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A33" s="12"/>
       <c r="O33" s="12"/>
     </row>
-    <row r="34" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="34" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A34" s="12"/>
       <c r="D34" t="s">
-        <v>217</v>
+        <v>210</v>
       </c>
       <c r="O34" s="12"/>
     </row>
-    <row r="35" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="35" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A35" s="12"/>
       <c r="E35" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="H35" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O35" s="12"/>
     </row>
-    <row r="36" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="36" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A36" s="12"/>
       <c r="E36" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="H36" s="8"/>
       <c r="O36" s="12"/>
     </row>
-    <row r="37" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="37" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A37" s="12"/>
       <c r="E37" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="H37" s="8"/>
       <c r="O37" s="12"/>
     </row>
-    <row r="38" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="38" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A38" s="12"/>
       <c r="E38" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="H38" s="8"/>
       <c r="O38" s="12"/>
     </row>
-    <row r="39" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="39" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A39" s="12"/>
       <c r="E39" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="H39" s="8"/>
       <c r="I39" s="1" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="J39" s="25"/>
+        <v>207</v>
+      </c>
+      <c r="J39" s="24"/>
       <c r="K39" s="26"/>
       <c r="L39" s="26"/>
       <c r="M39" s="26"/>
       <c r="O39" s="12"/>
     </row>
-    <row r="40" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="40" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A40" s="12"/>
       <c r="O40" s="12"/>
     </row>
-    <row r="41" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="41" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A41" s="12"/>
       <c r="E41" t="s">
-        <v>218</v>
+        <v>211</v>
       </c>
       <c r="O41" s="12"/>
     </row>
-    <row r="42" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="42" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A42" s="12"/>
       <c r="F42" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="H42" s="8"/>
       <c r="O42" s="12"/>
     </row>
-    <row r="43" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="43" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A43" s="12"/>
       <c r="F43" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="H43" s="8"/>
       <c r="O43" s="12"/>
     </row>
-    <row r="44" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="44" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A44" s="12"/>
       <c r="H44" s="10"/>
       <c r="O44" s="12"/>
     </row>
-    <row r="45" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="45" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A45" s="12"/>
       <c r="E45" t="s">
-        <v>71</v>
-[...6 lines deleted...]
-      <c r="M45" s="35"/>
+        <v>68</v>
+      </c>
+      <c r="H45" s="39"/>
+      <c r="I45" s="41"/>
+      <c r="J45" s="41"/>
+      <c r="K45" s="41"/>
+      <c r="L45" s="41"/>
+      <c r="M45" s="41"/>
       <c r="O45" s="12"/>
     </row>
-    <row r="46" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="46" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A46" s="12"/>
-      <c r="H46" s="35"/>
-[...4 lines deleted...]
-      <c r="M46" s="35"/>
+      <c r="H46" s="41"/>
+      <c r="I46" s="41"/>
+      <c r="J46" s="41"/>
+      <c r="K46" s="41"/>
+      <c r="L46" s="41"/>
+      <c r="M46" s="41"/>
       <c r="O46" s="12"/>
     </row>
-    <row r="47" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="47" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A47" s="12"/>
       <c r="O47" s="12"/>
     </row>
-    <row r="48" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="48" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A48" s="12"/>
-      <c r="D48" s="24" t="s">
-[...10 lines deleted...]
-      <c r="M48" s="24"/>
+      <c r="D48" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="E48" s="27"/>
+      <c r="F48" s="27"/>
+      <c r="G48" s="27"/>
+      <c r="H48" s="27"/>
+      <c r="I48" s="27"/>
+      <c r="J48" s="27"/>
+      <c r="K48" s="27"/>
+      <c r="L48" s="27"/>
+      <c r="M48" s="27"/>
       <c r="O48" s="12"/>
     </row>
-    <row r="49" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="49" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A49" s="12"/>
-      <c r="D49" s="24"/>
-[...8 lines deleted...]
-      <c r="M49" s="24"/>
+      <c r="D49" s="27"/>
+      <c r="E49" s="27"/>
+      <c r="F49" s="27"/>
+      <c r="G49" s="27"/>
+      <c r="H49" s="27"/>
+      <c r="I49" s="27"/>
+      <c r="J49" s="27"/>
+      <c r="K49" s="27"/>
+      <c r="L49" s="27"/>
+      <c r="M49" s="27"/>
       <c r="O49" s="12"/>
     </row>
-    <row r="50" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="50" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A50" s="12"/>
       <c r="O50" s="12"/>
     </row>
-    <row r="51" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="51" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A51" s="12"/>
       <c r="D51" s="3" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="O51" s="12"/>
     </row>
-    <row r="52" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="52" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A52" s="12"/>
       <c r="O52" s="12"/>
     </row>
-    <row r="53" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="53" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A53" s="12"/>
       <c r="E53" s="1" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="F53" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="O53" s="12"/>
     </row>
-    <row r="54" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="54" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A54" s="12"/>
       <c r="F54" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H54" s="8"/>
       <c r="O54" s="12"/>
     </row>
-    <row r="55" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="55" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A55" s="12"/>
       <c r="F55" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H55" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O55" s="12"/>
     </row>
-    <row r="56" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="56" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A56" s="12"/>
       <c r="O56" s="12"/>
     </row>
-    <row r="57" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="57" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A57" s="12"/>
       <c r="F57" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="O57" s="12"/>
     </row>
-    <row r="58" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="58" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A58" s="12"/>
-      <c r="G58" s="24" t="s">
-[...7 lines deleted...]
-      <c r="M58" s="24"/>
+      <c r="G58" s="27" t="s">
+        <v>228</v>
+      </c>
+      <c r="H58" s="27"/>
+      <c r="I58" s="27"/>
+      <c r="J58" s="27"/>
+      <c r="K58" s="27"/>
+      <c r="L58" s="27"/>
+      <c r="M58" s="27"/>
       <c r="O58" s="12"/>
     </row>
-    <row r="59" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="59" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A59" s="12"/>
-      <c r="G59" s="24"/>
-[...5 lines deleted...]
-      <c r="M59" s="24"/>
+      <c r="G59" s="27"/>
+      <c r="H59" s="27"/>
+      <c r="I59" s="27"/>
+      <c r="J59" s="27"/>
+      <c r="K59" s="27"/>
+      <c r="L59" s="27"/>
+      <c r="M59" s="27"/>
       <c r="O59" s="12"/>
     </row>
-    <row r="60" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="60" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A60" s="12"/>
-      <c r="G60" s="24"/>
-[...5 lines deleted...]
-      <c r="M60" s="24"/>
+      <c r="G60" s="27"/>
+      <c r="H60" s="27"/>
+      <c r="I60" s="27"/>
+      <c r="J60" s="27"/>
+      <c r="K60" s="27"/>
+      <c r="L60" s="27"/>
+      <c r="M60" s="27"/>
       <c r="O60" s="12"/>
     </row>
-    <row r="61" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="61" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A61" s="12"/>
-      <c r="G61" s="24"/>
-[...5 lines deleted...]
-      <c r="M61" s="24"/>
+      <c r="G61" s="27"/>
+      <c r="H61" s="27"/>
+      <c r="I61" s="27"/>
+      <c r="J61" s="27"/>
+      <c r="K61" s="27"/>
+      <c r="L61" s="27"/>
+      <c r="M61" s="27"/>
       <c r="O61" s="12"/>
     </row>
-    <row r="62" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="62" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A62" s="12"/>
       <c r="O62" s="12"/>
     </row>
-    <row r="63" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="63" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A63" s="12"/>
       <c r="G63" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="K63" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="O63" s="12"/>
     </row>
-    <row r="64" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="64" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A64" s="12"/>
       <c r="O64" s="12"/>
     </row>
-    <row r="65" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="65" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A65" s="12"/>
       <c r="F65" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="O65" s="12"/>
     </row>
-    <row r="66" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="66" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A66" s="12"/>
-      <c r="G66" s="24" t="s">
-[...7 lines deleted...]
-      <c r="M66" s="24"/>
+      <c r="G66" s="27" t="s">
+        <v>226</v>
+      </c>
+      <c r="H66" s="27"/>
+      <c r="I66" s="27"/>
+      <c r="J66" s="27"/>
+      <c r="K66" s="27"/>
+      <c r="L66" s="27"/>
+      <c r="M66" s="27"/>
       <c r="O66" s="12"/>
     </row>
-    <row r="67" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="67" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A67" s="12"/>
-      <c r="G67" s="24"/>
-[...5 lines deleted...]
-      <c r="M67" s="24"/>
+      <c r="G67" s="27"/>
+      <c r="H67" s="27"/>
+      <c r="I67" s="27"/>
+      <c r="J67" s="27"/>
+      <c r="K67" s="27"/>
+      <c r="L67" s="27"/>
+      <c r="M67" s="27"/>
       <c r="O67" s="12"/>
     </row>
-    <row r="68" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="68" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A68" s="12"/>
-      <c r="G68" s="24"/>
-[...5 lines deleted...]
-      <c r="M68" s="24"/>
+      <c r="G68" s="27"/>
+      <c r="H68" s="27"/>
+      <c r="I68" s="27"/>
+      <c r="J68" s="27"/>
+      <c r="K68" s="27"/>
+      <c r="L68" s="27"/>
+      <c r="M68" s="27"/>
       <c r="O68" s="12"/>
     </row>
-    <row r="69" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="69" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A69" s="12"/>
       <c r="O69" s="12"/>
     </row>
-    <row r="70" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="70" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A70" s="12"/>
       <c r="G70" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="K70" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="O70" s="12"/>
     </row>
-    <row r="71" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="71" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A71" s="12"/>
       <c r="O71" s="12"/>
     </row>
-    <row r="72" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="72" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A72" s="12"/>
       <c r="E72" s="1" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="F72" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="O72" s="12"/>
     </row>
-    <row r="73" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="73" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A73" s="12"/>
       <c r="F73" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="H73" s="8"/>
       <c r="O73" s="12"/>
     </row>
-    <row r="74" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="74" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A74" s="12"/>
       <c r="F74" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H74" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O74" s="12"/>
     </row>
-    <row r="75" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="75" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A75" s="12"/>
       <c r="O75" s="12"/>
     </row>
-    <row r="76" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="76" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A76" s="12"/>
       <c r="F76" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="O76" s="12"/>
     </row>
-    <row r="77" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="77" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A77" s="12"/>
-      <c r="G77" s="24" t="s">
-[...7 lines deleted...]
-      <c r="M77" s="24"/>
+      <c r="G77" s="27" t="s">
+        <v>227</v>
+      </c>
+      <c r="H77" s="27"/>
+      <c r="I77" s="27"/>
+      <c r="J77" s="27"/>
+      <c r="K77" s="27"/>
+      <c r="L77" s="27"/>
+      <c r="M77" s="27"/>
       <c r="O77" s="12"/>
     </row>
-    <row r="78" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="78" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A78" s="12"/>
-      <c r="G78" s="24"/>
-[...5 lines deleted...]
-      <c r="M78" s="24"/>
+      <c r="G78" s="27"/>
+      <c r="H78" s="27"/>
+      <c r="I78" s="27"/>
+      <c r="J78" s="27"/>
+      <c r="K78" s="27"/>
+      <c r="L78" s="27"/>
+      <c r="M78" s="27"/>
       <c r="O78" s="12"/>
     </row>
-    <row r="79" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="79" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A79" s="12"/>
-      <c r="G79" s="24"/>
-[...5 lines deleted...]
-      <c r="M79" s="24"/>
+      <c r="G79" s="27"/>
+      <c r="H79" s="27"/>
+      <c r="I79" s="27"/>
+      <c r="J79" s="27"/>
+      <c r="K79" s="27"/>
+      <c r="L79" s="27"/>
+      <c r="M79" s="27"/>
       <c r="O79" s="12"/>
     </row>
-    <row r="80" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="80" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A80" s="12"/>
-      <c r="G80" s="24"/>
-[...5 lines deleted...]
-      <c r="M80" s="24"/>
+      <c r="G80" s="27"/>
+      <c r="H80" s="27"/>
+      <c r="I80" s="27"/>
+      <c r="J80" s="27"/>
+      <c r="K80" s="27"/>
+      <c r="L80" s="27"/>
+      <c r="M80" s="27"/>
       <c r="O80" s="12"/>
     </row>
-    <row r="81" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="81" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A81" s="12"/>
       <c r="O81" s="12"/>
     </row>
-    <row r="82" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="82" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A82" s="12"/>
       <c r="G82" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="K82" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="O82" s="12"/>
     </row>
-    <row r="83" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="83" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A83" s="12"/>
       <c r="O83" s="12"/>
     </row>
-    <row r="84" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="84" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A84" s="12"/>
       <c r="F84" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="O84" s="12"/>
     </row>
-    <row r="85" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="85" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A85" s="12"/>
-      <c r="G85" s="24" t="s">
-[...7 lines deleted...]
-      <c r="M85" s="24"/>
+      <c r="G85" s="25" t="s">
+        <v>279</v>
+      </c>
+      <c r="H85" s="25"/>
+      <c r="I85" s="25"/>
+      <c r="J85" s="25"/>
+      <c r="K85" s="25"/>
+      <c r="L85" s="25"/>
+      <c r="M85" s="25"/>
       <c r="O85" s="12"/>
     </row>
-    <row r="86" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="86" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A86" s="12"/>
-      <c r="G86" s="24"/>
-[...5 lines deleted...]
-      <c r="M86" s="24"/>
+      <c r="G86" s="25" t="s">
+        <v>280</v>
+      </c>
+      <c r="H86" s="25"/>
+      <c r="I86" s="25"/>
+      <c r="J86" s="25"/>
+      <c r="K86" s="25"/>
+      <c r="L86" s="25"/>
+      <c r="M86" s="25"/>
       <c r="O86" s="12"/>
     </row>
-    <row r="87" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="87" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A87" s="12"/>
-      <c r="G87" s="24"/>
-[...5 lines deleted...]
-      <c r="M87" s="24"/>
+      <c r="G87" s="25" t="s">
+        <v>281</v>
+      </c>
+      <c r="H87" s="25"/>
+      <c r="I87" s="25"/>
+      <c r="J87" s="25"/>
+      <c r="K87" s="25"/>
+      <c r="L87" s="25"/>
+      <c r="M87" s="25"/>
       <c r="O87" s="12"/>
     </row>
-    <row r="88" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="88" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A88" s="12"/>
-      <c r="G88" s="24"/>
-[...5 lines deleted...]
-      <c r="M88" s="24"/>
+      <c r="G88" s="25" t="s">
+        <v>282</v>
+      </c>
+      <c r="H88" s="25"/>
+      <c r="I88" s="25"/>
+      <c r="J88" s="25"/>
+      <c r="K88" s="25"/>
+      <c r="L88" s="25"/>
+      <c r="M88" s="25"/>
       <c r="O88" s="12"/>
     </row>
-    <row r="89" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="89" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A89" s="12"/>
-      <c r="G89" s="24"/>
-[...5 lines deleted...]
-      <c r="M89" s="24"/>
+      <c r="G89" s="25" t="s">
+        <v>283</v>
+      </c>
+      <c r="H89" s="25"/>
+      <c r="I89" s="25"/>
+      <c r="J89" s="25"/>
+      <c r="K89" s="25"/>
+      <c r="L89" s="25"/>
+      <c r="M89" s="25"/>
       <c r="O89" s="12"/>
     </row>
-    <row r="90" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="90" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A90" s="12"/>
       <c r="O90" s="12"/>
     </row>
-    <row r="91" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="91" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A91" s="12"/>
       <c r="G91" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="K91" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="O91" s="12"/>
     </row>
-    <row r="92" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="92" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A92" s="12"/>
       <c r="O92" s="12"/>
     </row>
-    <row r="93" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="93" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A93" s="12"/>
       <c r="F93" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="O93" s="12"/>
     </row>
-    <row r="94" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="94" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A94" s="12"/>
-      <c r="G94" s="24" t="s">
-[...7 lines deleted...]
-      <c r="M94" s="24"/>
+      <c r="G94" s="25" t="s">
+        <v>284</v>
+      </c>
+      <c r="H94" s="25"/>
+      <c r="I94" s="25"/>
+      <c r="J94" s="25"/>
+      <c r="K94" s="25"/>
+      <c r="L94" s="25"/>
+      <c r="M94" s="25"/>
       <c r="O94" s="12"/>
     </row>
-    <row r="95" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="95" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A95" s="12"/>
-      <c r="G95" s="24"/>
-[...5 lines deleted...]
-      <c r="M95" s="24"/>
+      <c r="G95" s="25" t="s">
+        <v>287</v>
+      </c>
+      <c r="H95" s="25"/>
+      <c r="I95" s="25"/>
+      <c r="J95" s="25"/>
+      <c r="K95" s="25"/>
+      <c r="L95" s="25"/>
+      <c r="M95" s="25"/>
       <c r="O95" s="12"/>
     </row>
-    <row r="96" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="96" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A96" s="12"/>
-      <c r="G96" s="24"/>
-[...5 lines deleted...]
-      <c r="M96" s="24"/>
+      <c r="G96" s="25" t="s">
+        <v>285</v>
+      </c>
+      <c r="H96" s="25"/>
+      <c r="I96" s="25"/>
+      <c r="J96" s="25"/>
+      <c r="K96" s="25"/>
+      <c r="L96" s="25"/>
+      <c r="M96" s="25"/>
       <c r="O96" s="12"/>
     </row>
-    <row r="97" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="97" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A97" s="12"/>
-      <c r="G97" s="24"/>
-[...5 lines deleted...]
-      <c r="M97" s="24"/>
+      <c r="G97" s="25" t="s">
+        <v>286</v>
+      </c>
+      <c r="H97" s="25"/>
+      <c r="I97" s="25"/>
+      <c r="J97" s="25"/>
+      <c r="K97" s="25"/>
+      <c r="L97" s="25"/>
+      <c r="M97" s="25"/>
       <c r="O97" s="12"/>
     </row>
-    <row r="98" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="98" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A98" s="12"/>
-      <c r="G98" s="24"/>
-[...5 lines deleted...]
-      <c r="M98" s="24"/>
+      <c r="G98" s="25" t="s">
+        <v>288</v>
+      </c>
+      <c r="H98" s="25"/>
+      <c r="I98" s="25"/>
+      <c r="J98" s="25"/>
+      <c r="K98" s="25"/>
+      <c r="L98" s="25"/>
+      <c r="M98" s="25"/>
       <c r="O98" s="12"/>
     </row>
-    <row r="99" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="99" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A99" s="12"/>
-      <c r="G99" s="24"/>
-[...5 lines deleted...]
-      <c r="M99" s="24"/>
+      <c r="G99" s="25"/>
+      <c r="H99" s="25"/>
+      <c r="I99" s="25"/>
+      <c r="J99" s="25"/>
+      <c r="K99" s="25"/>
+      <c r="L99" s="25"/>
+      <c r="M99" s="25"/>
       <c r="O99" s="12"/>
     </row>
-    <row r="100" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="100" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A100" s="12"/>
       <c r="O100" s="12"/>
     </row>
-    <row r="101" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="101" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A101" s="12"/>
       <c r="G101" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="K101" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="O101" s="12"/>
     </row>
-    <row r="102" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="102" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A102" s="12"/>
       <c r="O102" s="12"/>
     </row>
-    <row r="103" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="103" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A103" s="12"/>
       <c r="D103" s="3" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="O103" s="12"/>
     </row>
-    <row r="104" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="104" spans="1:15" ht="14.4" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A104" s="12"/>
-      <c r="D104" s="24" t="s">
-[...10 lines deleted...]
-      <c r="M104" s="24"/>
+      <c r="D104" s="25" t="s">
+        <v>231</v>
+      </c>
+      <c r="E104" s="25"/>
+      <c r="F104" s="25"/>
+      <c r="G104" s="25"/>
+      <c r="H104" s="25"/>
+      <c r="I104" s="25"/>
+      <c r="J104" s="25"/>
+      <c r="K104" s="25"/>
+      <c r="L104" s="25"/>
+      <c r="M104" s="25"/>
       <c r="O104" s="12"/>
     </row>
-    <row r="105" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="105" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A105" s="12"/>
-      <c r="D105" s="24"/>
-[...8 lines deleted...]
-      <c r="M105" s="24"/>
+      <c r="D105" s="25" t="s">
+        <v>232</v>
+      </c>
+      <c r="E105" s="25"/>
+      <c r="F105" s="25"/>
+      <c r="G105" s="25"/>
+      <c r="H105" s="25"/>
+      <c r="I105" s="25"/>
+      <c r="J105" s="25"/>
+      <c r="K105" s="25"/>
+      <c r="L105" s="25"/>
+      <c r="M105" s="25"/>
       <c r="O105" s="12"/>
     </row>
-    <row r="106" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="106" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A106" s="12"/>
-      <c r="D106" s="24"/>
-[...8 lines deleted...]
-      <c r="M106" s="24"/>
+      <c r="D106" s="25" t="s">
+        <v>234</v>
+      </c>
+      <c r="E106" s="25"/>
+      <c r="F106" s="25"/>
+      <c r="G106" s="25"/>
+      <c r="H106" s="25"/>
+      <c r="I106" s="25"/>
+      <c r="J106" s="25"/>
+      <c r="K106" s="25"/>
+      <c r="L106" s="25"/>
+      <c r="M106" s="25"/>
       <c r="O106" s="12"/>
     </row>
-    <row r="107" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="107" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A107" s="12"/>
-      <c r="D107" s="24"/>
-[...8 lines deleted...]
-      <c r="M107" s="24"/>
+      <c r="D107" s="25" t="s">
+        <v>233</v>
+      </c>
+      <c r="E107" s="25"/>
+      <c r="F107" s="25"/>
+      <c r="G107" s="25"/>
+      <c r="H107" s="25"/>
+      <c r="I107" s="25"/>
+      <c r="J107" s="25"/>
+      <c r="K107" s="25"/>
+      <c r="L107" s="25"/>
+      <c r="M107" s="25"/>
       <c r="O107" s="12"/>
     </row>
-    <row r="108" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="108" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A108" s="12"/>
-      <c r="D108" s="24"/>
-[...8 lines deleted...]
-      <c r="M108" s="24"/>
+      <c r="D108" s="25"/>
+      <c r="E108" s="25"/>
+      <c r="F108" s="25"/>
+      <c r="G108" s="25"/>
+      <c r="H108" s="25"/>
+      <c r="I108" s="25"/>
+      <c r="J108" s="25"/>
+      <c r="K108" s="25"/>
+      <c r="L108" s="25"/>
+      <c r="M108" s="25"/>
       <c r="O108" s="12"/>
     </row>
-    <row r="109" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="109" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A109" s="12"/>
       <c r="O109" s="12"/>
     </row>
-    <row r="110" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="110" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A110" s="12"/>
       <c r="E110" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="O110" s="12"/>
     </row>
-    <row r="111" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="111" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A111" s="12"/>
       <c r="F111" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="H111" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O111" s="12"/>
     </row>
-    <row r="112" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="112" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A112" s="12"/>
       <c r="F112" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="H112" s="8"/>
       <c r="O112" s="12"/>
     </row>
-    <row r="113" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="113" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A113" s="12"/>
       <c r="F113" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="H113" s="8"/>
       <c r="O113" s="12"/>
     </row>
-    <row r="114" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="114" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A114" s="12"/>
       <c r="O114" s="12"/>
     </row>
-    <row r="115" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="115" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A115" s="12"/>
       <c r="D115" s="3" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="O115" s="12"/>
     </row>
-    <row r="116" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="116" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A116" s="12"/>
-      <c r="D116" s="24" t="s">
-[...10 lines deleted...]
-      <c r="M116" s="24"/>
+      <c r="D116" s="25" t="s">
+        <v>237</v>
+      </c>
+      <c r="E116" s="25"/>
+      <c r="F116" s="25"/>
+      <c r="G116" s="25"/>
+      <c r="H116" s="25"/>
+      <c r="I116" s="25"/>
+      <c r="J116" s="25"/>
+      <c r="K116" s="25"/>
+      <c r="L116" s="25"/>
+      <c r="M116" s="25"/>
       <c r="O116" s="12"/>
     </row>
-    <row r="117" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="117" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A117" s="12"/>
-      <c r="D117" s="24"/>
-[...8 lines deleted...]
-      <c r="M117" s="24"/>
+      <c r="D117" s="25" t="s">
+        <v>238</v>
+      </c>
+      <c r="E117" s="25"/>
+      <c r="F117" s="25"/>
+      <c r="G117" s="25"/>
+      <c r="H117" s="25"/>
+      <c r="I117" s="25"/>
+      <c r="J117" s="25"/>
+      <c r="K117" s="25"/>
+      <c r="L117" s="25"/>
+      <c r="M117" s="25"/>
       <c r="O117" s="12"/>
     </row>
-    <row r="118" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="118" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A118" s="12"/>
-      <c r="D118" s="24"/>
-[...8 lines deleted...]
-      <c r="M118" s="24"/>
+      <c r="D118" s="25" t="s">
+        <v>239</v>
+      </c>
+      <c r="E118" s="25"/>
+      <c r="F118" s="25"/>
+      <c r="G118" s="25"/>
+      <c r="H118" s="25"/>
+      <c r="I118" s="25"/>
+      <c r="J118" s="25"/>
+      <c r="K118" s="25"/>
+      <c r="L118" s="25"/>
+      <c r="M118" s="25"/>
       <c r="O118" s="12"/>
     </row>
-    <row r="119" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="119" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A119" s="12"/>
       <c r="O119" s="12"/>
     </row>
-    <row r="120" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="120" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A120" s="12"/>
       <c r="E120" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="O120" s="12"/>
     </row>
-    <row r="121" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="121" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A121" s="12"/>
       <c r="F121" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="I121" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O121" s="12"/>
     </row>
-    <row r="122" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="122" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A122" s="12"/>
       <c r="F122" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="I122" s="8"/>
       <c r="O122" s="12"/>
     </row>
-    <row r="123" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="123" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A123" s="12"/>
       <c r="F123" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="I123" s="8"/>
       <c r="O123" s="12"/>
     </row>
-    <row r="124" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="124" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A124" s="12"/>
       <c r="F124" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="I124" s="8"/>
       <c r="O124" s="12"/>
     </row>
-    <row r="125" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="125" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A125" s="12"/>
       <c r="F125" t="s">
-        <v>53</v>
-[...5 lines deleted...]
-      <c r="M125" s="26"/>
+        <v>50</v>
+      </c>
+      <c r="I125" s="28"/>
+      <c r="J125" s="33"/>
+      <c r="K125" s="33"/>
+      <c r="L125" s="33"/>
+      <c r="M125" s="33"/>
       <c r="N125" s="7"/>
       <c r="O125" s="14"/>
     </row>
-    <row r="126" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="126" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A126" s="12"/>
       <c r="O126" s="12"/>
     </row>
-    <row r="127" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="127" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A127" s="12"/>
       <c r="E127" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="O127" s="12"/>
     </row>
-    <row r="128" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="128" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A128" s="12"/>
-      <c r="F128" s="30" t="s">
-[...8 lines deleted...]
-      <c r="M128" s="24"/>
+      <c r="F128" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="G128" s="27"/>
+      <c r="H128" s="27"/>
+      <c r="I128" s="27"/>
+      <c r="J128" s="27"/>
+      <c r="K128" s="27"/>
+      <c r="L128" s="27"/>
+      <c r="M128" s="27"/>
       <c r="N128" s="13"/>
       <c r="O128" s="15"/>
     </row>
-    <row r="129" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="129" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A129" s="12"/>
-      <c r="F129" s="24"/>
-[...6 lines deleted...]
-      <c r="M129" s="24"/>
+      <c r="F129" s="27"/>
+      <c r="G129" s="27"/>
+      <c r="H129" s="27"/>
+      <c r="I129" s="27"/>
+      <c r="J129" s="27"/>
+      <c r="K129" s="27"/>
+      <c r="L129" s="27"/>
+      <c r="M129" s="27"/>
       <c r="N129" s="13"/>
       <c r="O129" s="15"/>
     </row>
-    <row r="130" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="130" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A130" s="12"/>
-      <c r="F130" s="24"/>
-[...6 lines deleted...]
-      <c r="M130" s="24"/>
+      <c r="F130" s="27"/>
+      <c r="G130" s="27"/>
+      <c r="H130" s="27"/>
+      <c r="I130" s="27"/>
+      <c r="J130" s="27"/>
+      <c r="K130" s="27"/>
+      <c r="L130" s="27"/>
+      <c r="M130" s="27"/>
       <c r="N130" s="13"/>
       <c r="O130" s="15"/>
     </row>
-    <row r="131" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="131" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A131" s="12"/>
       <c r="O131" s="12"/>
     </row>
-    <row r="132" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="132" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A132" s="12"/>
       <c r="D132" s="3" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="O132" s="12"/>
     </row>
-    <row r="133" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="133" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A133" s="12"/>
-      <c r="D133" s="24" t="s">
+      <c r="D133" s="25" t="s">
+        <v>240</v>
+      </c>
+      <c r="E133" s="25"/>
+      <c r="F133" s="25"/>
+      <c r="G133" s="25"/>
+      <c r="H133" s="25"/>
+      <c r="I133" s="25"/>
+      <c r="J133" s="25"/>
+      <c r="K133" s="25"/>
+      <c r="L133" s="25"/>
+      <c r="M133" s="25"/>
+      <c r="O133" s="12"/>
+    </row>
+    <row r="134" spans="1:15" x14ac:dyDescent="0.55000000000000004">
+      <c r="A134" s="12"/>
+      <c r="D134" s="25" t="s">
         <v>241</v>
       </c>
-      <c r="E133" s="24"/>
-[...21 lines deleted...]
-      <c r="M134" s="24"/>
+      <c r="E134" s="25"/>
+      <c r="F134" s="25"/>
+      <c r="G134" s="25"/>
+      <c r="H134" s="25"/>
+      <c r="I134" s="25"/>
+      <c r="J134" s="25"/>
+      <c r="K134" s="25"/>
+      <c r="L134" s="25"/>
+      <c r="M134" s="25"/>
       <c r="O134" s="12"/>
     </row>
-    <row r="135" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="135" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A135" s="12"/>
-      <c r="D135" s="24"/>
-[...8 lines deleted...]
-      <c r="M135" s="24"/>
+      <c r="D135" s="25" t="s">
+        <v>242</v>
+      </c>
+      <c r="E135" s="25"/>
+      <c r="F135" s="25"/>
+      <c r="G135" s="25"/>
+      <c r="H135" s="25"/>
+      <c r="I135" s="25"/>
+      <c r="J135" s="25"/>
+      <c r="K135" s="25"/>
+      <c r="L135" s="25"/>
+      <c r="M135" s="25"/>
       <c r="O135" s="12"/>
     </row>
-    <row r="136" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="136" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A136" s="12"/>
-      <c r="D136" s="24"/>
-[...8 lines deleted...]
-      <c r="M136" s="24"/>
+      <c r="D136" s="25" t="s">
+        <v>243</v>
+      </c>
+      <c r="E136" s="25"/>
+      <c r="F136" s="25"/>
+      <c r="G136" s="25"/>
+      <c r="H136" s="25"/>
+      <c r="I136" s="25"/>
+      <c r="J136" s="25"/>
+      <c r="K136" s="25"/>
+      <c r="L136" s="25"/>
+      <c r="M136" s="25"/>
       <c r="O136" s="12"/>
     </row>
-    <row r="137" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="137" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A137" s="12"/>
       <c r="O137" s="12"/>
     </row>
-    <row r="138" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="138" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A138" s="12"/>
       <c r="E138" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="O138" s="12"/>
     </row>
-    <row r="139" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="139" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A139" s="12"/>
       <c r="F139" t="s">
-        <v>56</v>
+        <v>53</v>
       </c>
       <c r="H139" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O139" s="12"/>
     </row>
-    <row r="140" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="140" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A140" s="12"/>
       <c r="F140" t="s">
-        <v>59</v>
+        <v>56</v>
       </c>
       <c r="H140" s="8"/>
       <c r="O140" s="12"/>
     </row>
-    <row r="141" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="141" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A141" s="12"/>
       <c r="F141" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="H141" s="8"/>
       <c r="O141" s="12"/>
     </row>
-    <row r="142" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="142" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A142" s="12"/>
       <c r="F142" t="s">
-        <v>57</v>
+        <v>54</v>
       </c>
       <c r="H142" s="8"/>
       <c r="O142" s="12"/>
     </row>
-    <row r="143" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="143" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A143" s="12"/>
       <c r="F143" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="H143" s="8"/>
       <c r="O143" s="12"/>
     </row>
-    <row r="144" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="144" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A144" s="12"/>
       <c r="F144" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="H144" s="8"/>
       <c r="I144" s="1" t="s">
-        <v>214</v>
-[...4 lines deleted...]
-      <c r="M144" s="26"/>
+        <v>207</v>
+      </c>
+      <c r="J144" s="32"/>
+      <c r="K144" s="33"/>
+      <c r="L144" s="33"/>
+      <c r="M144" s="33"/>
       <c r="N144" s="16"/>
       <c r="O144" s="18"/>
     </row>
-    <row r="145" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="145" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A145" s="12"/>
       <c r="O145" s="12"/>
     </row>
-    <row r="146" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="146" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A146" s="12"/>
       <c r="E146" t="s">
-        <v>110</v>
+        <v>106</v>
       </c>
       <c r="H146" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O146" s="12"/>
     </row>
-    <row r="147" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="147" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A147" s="12"/>
       <c r="E147" t="s">
-        <v>111</v>
+        <v>107</v>
       </c>
       <c r="H147" s="8"/>
       <c r="O147" s="12"/>
     </row>
-    <row r="148" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="148" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A148" s="12"/>
       <c r="E148" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="H148" s="8"/>
       <c r="I148" s="1" t="s">
-        <v>214</v>
-[...4 lines deleted...]
-      <c r="M148" s="26"/>
+        <v>207</v>
+      </c>
+      <c r="J148" s="32"/>
+      <c r="K148" s="33"/>
+      <c r="L148" s="33"/>
+      <c r="M148" s="33"/>
       <c r="N148" s="16"/>
       <c r="O148" s="18"/>
       <c r="P148" s="16"/>
     </row>
-    <row r="149" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A149" s="12"/>
       <c r="O149" s="12"/>
     </row>
-    <row r="150" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="150" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A150" s="12"/>
       <c r="E150" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="H150" s="8">
         <v>36</v>
       </c>
       <c r="I150" s="1" t="s">
-        <v>64</v>
+        <v>61</v>
       </c>
       <c r="O150" s="12"/>
     </row>
-    <row r="151" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="151" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A151" s="12"/>
       <c r="O151" s="12"/>
     </row>
-    <row r="152" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="152" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A152" s="12"/>
       <c r="E152" t="s">
-        <v>65</v>
+        <v>62</v>
       </c>
       <c r="G152" t="s">
-        <v>66</v>
+        <v>63</v>
       </c>
       <c r="H152" s="8"/>
       <c r="O152" s="12"/>
     </row>
-    <row r="153" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="153" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A153" s="12"/>
       <c r="G153" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="H153" s="8"/>
       <c r="O153" s="12"/>
     </row>
-    <row r="154" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="154" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A154" s="12"/>
       <c r="G154" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="H154" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O154" s="12"/>
     </row>
-    <row r="155" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="155" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A155" s="12"/>
       <c r="G155" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="H155" s="8"/>
       <c r="O155" s="12"/>
     </row>
-    <row r="156" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="156" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A156" s="12"/>
       <c r="G156" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="H156" s="8"/>
       <c r="O156" s="12"/>
     </row>
-    <row r="157" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="157" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A157" s="12"/>
       <c r="G157" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="H157" s="8"/>
       <c r="I157" s="1" t="s">
-        <v>214</v>
-[...4 lines deleted...]
-      <c r="M157" s="26"/>
+        <v>207</v>
+      </c>
+      <c r="J157" s="32"/>
+      <c r="K157" s="33"/>
+      <c r="L157" s="33"/>
+      <c r="M157" s="33"/>
       <c r="O157" s="12"/>
     </row>
-    <row r="158" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="158" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A158" s="12"/>
       <c r="O158" s="12"/>
     </row>
-    <row r="159" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="159" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A159" s="12"/>
       <c r="E159" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="O159" s="12"/>
     </row>
-    <row r="160" spans="1:16" x14ac:dyDescent="0.3">
+    <row r="160" spans="1:16" x14ac:dyDescent="0.55000000000000004">
       <c r="A160" s="12"/>
-      <c r="E160" s="31" t="s">
-[...9 lines deleted...]
-      <c r="M160" s="24"/>
+      <c r="E160" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="F160" s="39"/>
+      <c r="G160" s="39"/>
+      <c r="H160" s="39"/>
+      <c r="I160" s="39"/>
+      <c r="J160" s="39"/>
+      <c r="K160" s="39"/>
+      <c r="L160" s="39"/>
+      <c r="M160" s="39"/>
       <c r="N160" s="17"/>
       <c r="O160" s="19"/>
     </row>
-    <row r="161" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="161" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A161" s="12"/>
-      <c r="E161" s="24"/>
-[...7 lines deleted...]
-      <c r="M161" s="24"/>
+      <c r="E161" s="39"/>
+      <c r="F161" s="39"/>
+      <c r="G161" s="39"/>
+      <c r="H161" s="39"/>
+      <c r="I161" s="39"/>
+      <c r="J161" s="39"/>
+      <c r="K161" s="39"/>
+      <c r="L161" s="39"/>
+      <c r="M161" s="39"/>
       <c r="N161" s="17"/>
       <c r="O161" s="19"/>
     </row>
-    <row r="162" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="162" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A162" s="12"/>
       <c r="O162" s="12"/>
     </row>
-    <row r="163" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="163" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A163" s="12"/>
       <c r="D163" s="3" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="O163" s="12"/>
     </row>
-    <row r="164" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="164" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A164" s="12"/>
-      <c r="D164" s="24" t="s">
-[...10 lines deleted...]
-      <c r="M164" s="24"/>
+      <c r="D164" s="25" t="s">
+        <v>244</v>
+      </c>
+      <c r="E164" s="25"/>
+      <c r="F164" s="25"/>
+      <c r="G164" s="25"/>
+      <c r="H164" s="25"/>
+      <c r="I164" s="25"/>
+      <c r="J164" s="25"/>
+      <c r="K164" s="25"/>
+      <c r="L164" s="25"/>
+      <c r="M164" s="25"/>
       <c r="O164" s="12"/>
     </row>
-    <row r="165" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="165" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A165" s="12"/>
-      <c r="D165" s="24"/>
-[...8 lines deleted...]
-      <c r="M165" s="24"/>
+      <c r="D165" s="25" t="s">
+        <v>245</v>
+      </c>
+      <c r="E165" s="25"/>
+      <c r="F165" s="25"/>
+      <c r="G165" s="25"/>
+      <c r="H165" s="25"/>
+      <c r="I165" s="25"/>
+      <c r="J165" s="25"/>
+      <c r="K165" s="25"/>
+      <c r="L165" s="25"/>
+      <c r="M165" s="25"/>
       <c r="O165" s="12"/>
     </row>
-    <row r="166" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="166" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A166" s="12"/>
-      <c r="D166" s="24"/>
-[...8 lines deleted...]
-      <c r="M166" s="24"/>
+      <c r="D166" s="25" t="s">
+        <v>246</v>
+      </c>
+      <c r="E166" s="25"/>
+      <c r="F166" s="25"/>
+      <c r="G166" s="25"/>
+      <c r="H166" s="25"/>
+      <c r="I166" s="25"/>
+      <c r="J166" s="25"/>
+      <c r="K166" s="25"/>
+      <c r="L166" s="25"/>
+      <c r="M166" s="25"/>
       <c r="O166" s="12"/>
     </row>
-    <row r="167" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="167" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A167" s="12"/>
-      <c r="D167" s="24"/>
-[...8 lines deleted...]
-      <c r="M167" s="24"/>
+      <c r="D167" s="25" t="s">
+        <v>247</v>
+      </c>
+      <c r="E167" s="25"/>
+      <c r="F167" s="25"/>
+      <c r="G167" s="25"/>
+      <c r="H167" s="25"/>
+      <c r="I167" s="25"/>
+      <c r="J167" s="25"/>
+      <c r="K167" s="25"/>
+      <c r="L167" s="25"/>
+      <c r="M167" s="25"/>
       <c r="O167" s="12"/>
     </row>
-    <row r="168" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="168" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A168" s="12"/>
-      <c r="D168" s="24"/>
-[...8 lines deleted...]
-      <c r="M168" s="24"/>
+      <c r="D168" s="25" t="s">
+        <v>248</v>
+      </c>
+      <c r="E168" s="25"/>
+      <c r="F168" s="25"/>
+      <c r="G168" s="25"/>
+      <c r="H168" s="25"/>
+      <c r="I168" s="25"/>
+      <c r="J168" s="25"/>
+      <c r="K168" s="25"/>
+      <c r="L168" s="25"/>
+      <c r="M168" s="25"/>
       <c r="O168" s="12"/>
     </row>
-    <row r="169" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="169" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A169" s="12"/>
-      <c r="D169" s="24"/>
-[...8 lines deleted...]
-      <c r="M169" s="24"/>
+      <c r="D169" s="25" t="s">
+        <v>249</v>
+      </c>
+      <c r="E169" s="25"/>
+      <c r="F169" s="25"/>
+      <c r="G169" s="25"/>
+      <c r="H169" s="25"/>
+      <c r="I169" s="25"/>
+      <c r="J169" s="25"/>
+      <c r="K169" s="25"/>
+      <c r="L169" s="25"/>
+      <c r="M169" s="25"/>
       <c r="O169" s="12"/>
     </row>
-    <row r="170" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="170" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A170" s="12"/>
       <c r="O170" s="12"/>
     </row>
-    <row r="171" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="171" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A171" s="12"/>
       <c r="E171" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="O171" s="12"/>
     </row>
-    <row r="172" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="172" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A172" s="12"/>
       <c r="F172" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="I172" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O172" s="12"/>
     </row>
-    <row r="173" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="173" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A173" s="12"/>
       <c r="F173" t="s">
-        <v>80</v>
+        <v>77</v>
       </c>
       <c r="I173" s="8"/>
       <c r="O173" s="12"/>
     </row>
-    <row r="174" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="174" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A174" s="12"/>
       <c r="F174" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="I174" s="8"/>
       <c r="O174" s="12"/>
     </row>
-    <row r="175" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="175" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A175" s="12"/>
       <c r="O175" s="12"/>
     </row>
-    <row r="176" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="176" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A176" s="12"/>
       <c r="E176" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="O176" s="12"/>
     </row>
-    <row r="177" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="177" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A177" s="12"/>
       <c r="F177" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="I177" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O177" s="12"/>
     </row>
-    <row r="178" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="178" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A178" s="12"/>
       <c r="F178" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="I178" s="8"/>
       <c r="O178" s="12"/>
     </row>
-    <row r="179" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="179" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A179" s="12"/>
       <c r="F179" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="I179" s="8"/>
       <c r="O179" s="12"/>
     </row>
-    <row r="180" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="180" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A180" s="12"/>
       <c r="F180" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I180" s="8"/>
       <c r="O180" s="12"/>
     </row>
-    <row r="181" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="181" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A181" s="12"/>
       <c r="F181" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I181" s="8"/>
       <c r="O181" s="12"/>
     </row>
-    <row r="182" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="182" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A182" s="12"/>
       <c r="F182" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I182" s="8"/>
       <c r="J182" s="1" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="M182" s="26"/>
+        <v>207</v>
+      </c>
+      <c r="K182" s="32"/>
+      <c r="L182" s="33"/>
+      <c r="M182" s="33"/>
       <c r="N182" s="16"/>
       <c r="O182" s="18"/>
       <c r="P182" s="16"/>
       <c r="Q182" s="16"/>
     </row>
-    <row r="183" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="183" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A183" s="12"/>
       <c r="O183" s="12"/>
     </row>
-    <row r="184" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="184" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A184" s="12"/>
       <c r="E184" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="O184" s="12"/>
     </row>
-    <row r="185" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="185" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A185" s="12"/>
       <c r="F185" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="I185" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O185" s="12"/>
     </row>
-    <row r="186" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="186" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A186" s="12"/>
       <c r="F186" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="I186" s="8"/>
       <c r="O186" s="12"/>
     </row>
-    <row r="187" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="187" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A187" s="12"/>
       <c r="F187" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="I187" s="8"/>
       <c r="O187" s="12"/>
     </row>
-    <row r="188" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="188" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A188" s="12"/>
       <c r="F188" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I188" s="8"/>
       <c r="O188" s="12"/>
     </row>
-    <row r="189" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="189" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A189" s="12"/>
       <c r="F189" t="s">
-        <v>79</v>
+        <v>76</v>
       </c>
       <c r="I189" s="8"/>
       <c r="O189" s="12"/>
     </row>
-    <row r="190" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="190" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A190" s="12"/>
       <c r="F190" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I190" s="8"/>
       <c r="J190" s="1" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="M190" s="26"/>
+        <v>207</v>
+      </c>
+      <c r="K190" s="32"/>
+      <c r="L190" s="33"/>
+      <c r="M190" s="33"/>
       <c r="N190" s="16"/>
       <c r="O190" s="18"/>
       <c r="P190" s="16"/>
       <c r="Q190" s="16"/>
     </row>
-    <row r="191" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="191" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A191" s="12"/>
       <c r="O191" s="12"/>
     </row>
-    <row r="192" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="192" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A192" s="12"/>
       <c r="E192" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="O192" s="12"/>
     </row>
-    <row r="193" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="193" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A193" s="12"/>
       <c r="F193" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I193" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O193" s="12"/>
     </row>
-    <row r="194" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="194" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A194" s="12"/>
       <c r="F194" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="I194" s="8"/>
       <c r="O194" s="12"/>
     </row>
-    <row r="195" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="195" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A195" s="12"/>
       <c r="O195" s="12"/>
     </row>
-    <row r="196" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="196" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A196" s="12"/>
       <c r="E196" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="O196" s="12"/>
     </row>
-    <row r="197" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="197" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A197" s="12"/>
       <c r="F197" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="I197" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O197" s="12"/>
     </row>
-    <row r="198" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="198" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A198" s="12"/>
       <c r="F198" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="I198" s="8"/>
       <c r="O198" s="12"/>
     </row>
-    <row r="199" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="199" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A199" s="12"/>
       <c r="I199" s="10"/>
       <c r="O199" s="12"/>
     </row>
-    <row r="200" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="200" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A200" s="12"/>
       <c r="E200" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="O200" s="12"/>
     </row>
-    <row r="201" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="201" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A201" s="12"/>
-      <c r="E201" s="31" t="s">
-[...9 lines deleted...]
-      <c r="M201" s="24"/>
+      <c r="E201" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="F201" s="26"/>
+      <c r="G201" s="26"/>
+      <c r="H201" s="26"/>
+      <c r="I201" s="26"/>
+      <c r="J201" s="26"/>
+      <c r="K201" s="26"/>
+      <c r="L201" s="26"/>
+      <c r="M201" s="26"/>
       <c r="O201" s="12"/>
     </row>
-    <row r="202" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="202" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A202" s="12"/>
-      <c r="E202" s="24"/>
-[...7 lines deleted...]
-      <c r="M202" s="24"/>
+      <c r="E202" s="26"/>
+      <c r="F202" s="26"/>
+      <c r="G202" s="26"/>
+      <c r="H202" s="26"/>
+      <c r="I202" s="26"/>
+      <c r="J202" s="26"/>
+      <c r="K202" s="26"/>
+      <c r="L202" s="26"/>
+      <c r="M202" s="26"/>
       <c r="O202" s="12"/>
     </row>
-    <row r="203" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="203" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A203" s="12"/>
       <c r="E203" s="21"/>
       <c r="F203" s="21"/>
       <c r="G203" s="21"/>
       <c r="H203" s="21"/>
       <c r="I203" s="21"/>
       <c r="J203" s="21"/>
       <c r="K203" s="21"/>
       <c r="L203" s="21"/>
       <c r="M203" s="21"/>
       <c r="O203" s="12"/>
     </row>
-    <row r="204" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="204" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A204" s="12"/>
       <c r="D204" s="3" t="s">
-        <v>95</v>
+        <v>92</v>
       </c>
       <c r="O204" s="12"/>
     </row>
-    <row r="205" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="205" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A205" s="12"/>
       <c r="D205" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="O205" s="12"/>
     </row>
-    <row r="206" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="206" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A206" s="12"/>
       <c r="O206" s="12"/>
     </row>
-    <row r="207" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="207" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A207" s="12"/>
       <c r="E207" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="O207" s="12"/>
     </row>
-    <row r="208" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="208" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A208" s="12"/>
       <c r="F208" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="I208" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O208" s="12"/>
     </row>
-    <row r="209" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="209" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A209" s="12"/>
       <c r="F209" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I209" s="8"/>
       <c r="O209" s="12"/>
     </row>
-    <row r="210" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="210" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A210" s="12"/>
       <c r="F210" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="I210" s="8"/>
       <c r="O210" s="12"/>
     </row>
-    <row r="211" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="211" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A211" s="12"/>
       <c r="F211" t="s">
-        <v>92</v>
+        <v>89</v>
       </c>
       <c r="I211" s="8"/>
       <c r="O211" s="12"/>
     </row>
-    <row r="212" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="212" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A212" s="12"/>
       <c r="E212" t="s">
-        <v>93</v>
+        <v>90</v>
       </c>
       <c r="I212" s="8"/>
       <c r="O212" s="12"/>
     </row>
-    <row r="213" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="213" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A213" s="12"/>
       <c r="E213" t="s">
-        <v>94</v>
+        <v>91</v>
       </c>
       <c r="I213" s="8"/>
       <c r="J213" s="1" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="M213" s="26"/>
+        <v>207</v>
+      </c>
+      <c r="K213" s="32"/>
+      <c r="L213" s="33"/>
+      <c r="M213" s="33"/>
       <c r="N213" s="16"/>
       <c r="O213" s="18"/>
       <c r="P213" s="16"/>
       <c r="Q213" s="16"/>
     </row>
-    <row r="214" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="214" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A214" s="12"/>
       <c r="I214" s="10"/>
       <c r="J214" s="1"/>
       <c r="K214" s="16"/>
       <c r="L214" s="20"/>
       <c r="M214" s="20"/>
       <c r="N214" s="16"/>
       <c r="O214" s="18"/>
       <c r="P214" s="16"/>
       <c r="Q214" s="16"/>
     </row>
-    <row r="215" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="215" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A215" s="12"/>
       <c r="E215" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="N215" s="16"/>
       <c r="O215" s="18"/>
       <c r="P215" s="16"/>
       <c r="Q215" s="16"/>
     </row>
-    <row r="216" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="216" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A216" s="12"/>
-      <c r="E216" s="31" t="s">
-[...9 lines deleted...]
-      <c r="M216" s="24"/>
+      <c r="E216" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="F216" s="26"/>
+      <c r="G216" s="26"/>
+      <c r="H216" s="26"/>
+      <c r="I216" s="26"/>
+      <c r="J216" s="26"/>
+      <c r="K216" s="26"/>
+      <c r="L216" s="26"/>
+      <c r="M216" s="26"/>
       <c r="N216" s="16"/>
       <c r="O216" s="18"/>
       <c r="P216" s="16"/>
       <c r="Q216" s="16"/>
     </row>
-    <row r="217" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="217" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A217" s="12"/>
-      <c r="E217" s="24"/>
-[...7 lines deleted...]
-      <c r="M217" s="24"/>
+      <c r="E217" s="26"/>
+      <c r="F217" s="26"/>
+      <c r="G217" s="26"/>
+      <c r="H217" s="26"/>
+      <c r="I217" s="26"/>
+      <c r="J217" s="26"/>
+      <c r="K217" s="26"/>
+      <c r="L217" s="26"/>
+      <c r="M217" s="26"/>
       <c r="O217" s="12"/>
     </row>
-    <row r="218" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="218" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A218" s="12"/>
       <c r="E218" s="21"/>
       <c r="F218" s="21"/>
       <c r="G218" s="21"/>
       <c r="H218" s="21"/>
       <c r="I218" s="21"/>
       <c r="J218" s="21"/>
       <c r="K218" s="21"/>
       <c r="L218" s="21"/>
       <c r="M218" s="21"/>
       <c r="O218" s="12"/>
     </row>
-    <row r="219" spans="1:17" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="219" spans="1:17" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A219" s="12"/>
       <c r="D219" s="3" t="s">
-        <v>96</v>
+        <v>93</v>
       </c>
       <c r="O219" s="12"/>
     </row>
-    <row r="220" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="220" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A220" s="12"/>
       <c r="D220" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="O220" s="12"/>
     </row>
-    <row r="221" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="221" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A221" s="12"/>
       <c r="O221" s="12"/>
     </row>
-    <row r="222" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="222" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A222" s="12"/>
       <c r="E222" t="s">
-        <v>219</v>
+        <v>212</v>
       </c>
       <c r="G222" s="8" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="H222" s="1" t="s">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="J222" s="25"/>
+        <v>229</v>
+      </c>
+      <c r="J222" s="24"/>
       <c r="K222" s="26"/>
       <c r="L222" s="26"/>
       <c r="M222" s="26"/>
       <c r="N222" s="16"/>
       <c r="O222" s="12"/>
     </row>
-    <row r="223" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="223" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A223" s="12"/>
       <c r="G223" s="10"/>
       <c r="O223" s="12"/>
     </row>
-    <row r="224" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="224" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A224" s="12"/>
       <c r="E224" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="O224" s="12"/>
     </row>
-    <row r="225" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="225" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A225" s="12"/>
-      <c r="E225" s="31" t="s">
-[...9 lines deleted...]
-      <c r="M225" s="24"/>
+      <c r="E225" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="F225" s="26"/>
+      <c r="G225" s="26"/>
+      <c r="H225" s="26"/>
+      <c r="I225" s="26"/>
+      <c r="J225" s="26"/>
+      <c r="K225" s="26"/>
+      <c r="L225" s="26"/>
+      <c r="M225" s="26"/>
       <c r="O225" s="12"/>
     </row>
-    <row r="226" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="226" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A226" s="12"/>
-      <c r="E226" s="24"/>
-[...7 lines deleted...]
-      <c r="M226" s="24"/>
+      <c r="E226" s="26"/>
+      <c r="F226" s="26"/>
+      <c r="G226" s="26"/>
+      <c r="H226" s="26"/>
+      <c r="I226" s="26"/>
+      <c r="J226" s="26"/>
+      <c r="K226" s="26"/>
+      <c r="L226" s="26"/>
+      <c r="M226" s="26"/>
       <c r="O226" s="12"/>
     </row>
-    <row r="227" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="227" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A227" s="12"/>
       <c r="O227" s="12"/>
     </row>
-    <row r="228" spans="1:17" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="228" spans="1:17" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A228" s="12"/>
       <c r="D228" s="3" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="O228" s="12"/>
     </row>
-    <row r="229" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="229" spans="1:17" ht="14.4" customHeight="1" x14ac:dyDescent="0.55000000000000004">
       <c r="A229" s="12"/>
-      <c r="D229" s="24" t="s">
-[...10 lines deleted...]
-      <c r="M229" s="24"/>
+      <c r="D229" s="25" t="s">
+        <v>235</v>
+      </c>
+      <c r="E229" s="25"/>
+      <c r="F229" s="25"/>
+      <c r="G229" s="25"/>
+      <c r="H229" s="25"/>
+      <c r="I229" s="25"/>
+      <c r="J229" s="25"/>
+      <c r="K229" s="25"/>
+      <c r="L229" s="25"/>
+      <c r="M229" s="25"/>
       <c r="O229" s="12"/>
     </row>
-    <row r="230" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="230" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A230" s="12"/>
-      <c r="D230" s="24"/>
-[...8 lines deleted...]
-      <c r="M230" s="24"/>
+      <c r="D230" s="25" t="s">
+        <v>236</v>
+      </c>
+      <c r="E230" s="25"/>
+      <c r="F230" s="25"/>
+      <c r="G230" s="25"/>
+      <c r="H230" s="25"/>
+      <c r="I230" s="25"/>
+      <c r="J230" s="25"/>
+      <c r="K230" s="25"/>
+      <c r="L230" s="25"/>
+      <c r="M230" s="25"/>
       <c r="O230" s="12"/>
     </row>
-    <row r="231" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="231" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A231" s="12"/>
       <c r="O231" s="12"/>
     </row>
-    <row r="232" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="232" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A232" s="12"/>
       <c r="E232" t="s">
-        <v>101</v>
+        <v>97</v>
       </c>
       <c r="I232" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J232" s="1" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      <c r="M232" s="26"/>
+        <v>213</v>
+      </c>
+      <c r="K232" s="32"/>
+      <c r="L232" s="33"/>
+      <c r="M232" s="33"/>
       <c r="N232" s="16"/>
       <c r="O232" s="18"/>
       <c r="P232" s="16"/>
       <c r="Q232" s="16"/>
     </row>
-    <row r="233" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="233" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A233" s="12"/>
       <c r="E233" t="s">
-        <v>100</v>
+        <v>96</v>
       </c>
       <c r="I233" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J233" s="1" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      <c r="M233" s="26"/>
+        <v>213</v>
+      </c>
+      <c r="K233" s="32"/>
+      <c r="L233" s="33"/>
+      <c r="M233" s="33"/>
       <c r="N233" s="16"/>
       <c r="O233" s="18"/>
       <c r="P233" s="16"/>
       <c r="Q233" s="16"/>
     </row>
-    <row r="234" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="234" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A234" s="12"/>
       <c r="E234" t="s">
-        <v>102</v>
+        <v>98</v>
       </c>
       <c r="I234" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J234" s="1" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      <c r="M234" s="26"/>
+        <v>213</v>
+      </c>
+      <c r="K234" s="32"/>
+      <c r="L234" s="33"/>
+      <c r="M234" s="33"/>
       <c r="N234" s="16"/>
       <c r="O234" s="18"/>
       <c r="P234" s="16"/>
       <c r="Q234" s="16"/>
     </row>
-    <row r="235" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="235" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A235" s="12"/>
       <c r="E235" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="I235" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J235" s="1" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      <c r="M235" s="26"/>
+        <v>213</v>
+      </c>
+      <c r="K235" s="32"/>
+      <c r="L235" s="33"/>
+      <c r="M235" s="33"/>
       <c r="N235" s="16"/>
       <c r="O235" s="18"/>
       <c r="P235" s="16"/>
       <c r="Q235" s="16"/>
     </row>
-    <row r="236" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="236" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A236" s="12"/>
       <c r="E236" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I236" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="J236" s="1" t="s">
-        <v>220</v>
-[...3 lines deleted...]
-      <c r="M236" s="26"/>
+        <v>213</v>
+      </c>
+      <c r="K236" s="32"/>
+      <c r="L236" s="33"/>
+      <c r="M236" s="33"/>
       <c r="N236" s="16"/>
       <c r="O236" s="18"/>
       <c r="P236" s="16"/>
       <c r="Q236" s="16"/>
     </row>
-    <row r="237" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="237" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A237" s="12"/>
       <c r="I237" s="10"/>
       <c r="J237" s="11"/>
       <c r="K237" s="16"/>
       <c r="L237" s="20"/>
       <c r="M237" s="20"/>
       <c r="N237" s="16"/>
       <c r="O237" s="18"/>
       <c r="P237" s="16"/>
       <c r="Q237" s="16"/>
     </row>
-    <row r="238" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="238" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A238" s="12"/>
       <c r="E238" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="N238" s="16"/>
       <c r="O238" s="18"/>
       <c r="P238" s="16"/>
       <c r="Q238" s="16"/>
     </row>
-    <row r="239" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="239" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A239" s="12"/>
-      <c r="E239" s="31" t="s">
-[...9 lines deleted...]
-      <c r="M239" s="24"/>
+      <c r="E239" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="F239" s="25"/>
+      <c r="G239" s="25"/>
+      <c r="H239" s="25"/>
+      <c r="I239" s="25"/>
+      <c r="J239" s="25"/>
+      <c r="K239" s="25"/>
+      <c r="L239" s="25"/>
+      <c r="M239" s="25"/>
       <c r="N239" s="16"/>
       <c r="O239" s="18"/>
       <c r="P239" s="16"/>
       <c r="Q239" s="16"/>
     </row>
-    <row r="240" spans="1:17" x14ac:dyDescent="0.3">
+    <row r="240" spans="1:17" x14ac:dyDescent="0.55000000000000004">
       <c r="A240" s="12"/>
-      <c r="E240" s="24"/>
-[...7 lines deleted...]
-      <c r="M240" s="24"/>
+      <c r="E240" s="25"/>
+      <c r="F240" s="25"/>
+      <c r="G240" s="25"/>
+      <c r="H240" s="25"/>
+      <c r="I240" s="25"/>
+      <c r="J240" s="25"/>
+      <c r="K240" s="25"/>
+      <c r="L240" s="25"/>
+      <c r="M240" s="25"/>
       <c r="N240" s="16"/>
       <c r="O240" s="18"/>
       <c r="P240" s="16"/>
       <c r="Q240" s="16"/>
     </row>
-    <row r="241" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="241" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A241" s="12"/>
       <c r="O241" s="12"/>
     </row>
-    <row r="242" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+    <row r="242" spans="1:15" ht="18.3" x14ac:dyDescent="0.7">
       <c r="A242" s="12"/>
       <c r="C242" s="2" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="D242" s="9"/>
       <c r="O242" s="12"/>
     </row>
-    <row r="243" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="243" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A243" s="12"/>
       <c r="O243" s="12"/>
     </row>
-    <row r="244" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="244" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A244" s="12"/>
       <c r="D244" s="3" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="O244" s="12"/>
     </row>
-    <row r="245" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="245" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A245" s="12"/>
-      <c r="D245" s="24" t="s">
-[...10 lines deleted...]
-      <c r="M245" s="24"/>
+      <c r="D245" s="25" t="s">
+        <v>276</v>
+      </c>
+      <c r="E245" s="25"/>
+      <c r="F245" s="25"/>
+      <c r="G245" s="25"/>
+      <c r="H245" s="25"/>
+      <c r="I245" s="25"/>
+      <c r="J245" s="25"/>
+      <c r="K245" s="25"/>
+      <c r="L245" s="25"/>
+      <c r="M245" s="25"/>
       <c r="O245" s="12"/>
     </row>
-    <row r="246" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="246" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A246" s="12"/>
-      <c r="D246" s="24"/>
-[...8 lines deleted...]
-      <c r="M246" s="24"/>
+      <c r="D246" s="25" t="s">
+        <v>277</v>
+      </c>
+      <c r="E246" s="25"/>
+      <c r="F246" s="25"/>
+      <c r="G246" s="25"/>
+      <c r="H246" s="25"/>
+      <c r="I246" s="25"/>
+      <c r="J246" s="25"/>
+      <c r="K246" s="25"/>
+      <c r="L246" s="25"/>
+      <c r="M246" s="25"/>
       <c r="O246" s="12"/>
     </row>
-    <row r="247" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="247" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A247" s="12"/>
       <c r="O247" s="12"/>
     </row>
-    <row r="248" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="248" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A248" s="12"/>
       <c r="E248" t="s">
-        <v>114</v>
+        <v>109</v>
       </c>
       <c r="H248" s="8" t="s">
-        <v>115</v>
+        <v>110</v>
       </c>
       <c r="O248" s="12"/>
     </row>
-    <row r="249" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="249" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A249" s="12"/>
       <c r="O249" s="12"/>
     </row>
-    <row r="250" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="250" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A250" s="12"/>
       <c r="E250" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="O250" s="12"/>
     </row>
-    <row r="251" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="251" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A251" s="12"/>
       <c r="F251" t="s">
-        <v>106</v>
+        <v>102</v>
       </c>
       <c r="J251" s="8"/>
       <c r="O251" s="12"/>
     </row>
-    <row r="252" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="252" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A252" s="12"/>
       <c r="F252" t="s">
-        <v>107</v>
+        <v>103</v>
       </c>
       <c r="J252" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O252" s="12"/>
     </row>
-    <row r="253" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="253" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A253" s="12"/>
       <c r="F253" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="J253" s="8"/>
       <c r="O253" s="12"/>
     </row>
-    <row r="254" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="254" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A254" s="12"/>
       <c r="O254" s="12"/>
     </row>
-    <row r="255" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="255" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A255" s="12"/>
       <c r="E255" t="s">
-        <v>222</v>
+        <v>214</v>
       </c>
       <c r="G255" s="8" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="H255" s="1" t="s">
-        <v>214</v>
-[...7 lines deleted...]
-      <c r="M255" s="24"/>
+        <v>207</v>
+      </c>
+      <c r="I255" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="J255" s="26"/>
+      <c r="K255" s="26"/>
+      <c r="L255" s="26"/>
+      <c r="M255" s="25"/>
       <c r="O255" s="12"/>
     </row>
-    <row r="256" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="256" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A256" s="12"/>
       <c r="N256" s="16"/>
       <c r="O256" s="18"/>
     </row>
-    <row r="257" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="257" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A257" s="12"/>
       <c r="E257" t="s">
-        <v>71</v>
-      </c>
+        <v>68</v>
+      </c>
+      <c r="F257" s="25"/>
+      <c r="G257" s="25"/>
+      <c r="H257" s="25"/>
+      <c r="I257" s="25"/>
+      <c r="J257" s="25"/>
+      <c r="K257" s="25"/>
+      <c r="L257" s="25"/>
+      <c r="M257" s="25"/>
       <c r="O257" s="12"/>
     </row>
-    <row r="258" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="258" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A258" s="12"/>
-      <c r="F258" s="30" t="s">
-[...8 lines deleted...]
-      <c r="M258" s="32"/>
+      <c r="F258" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="G258" s="36"/>
+      <c r="H258" s="36"/>
+      <c r="I258" s="36"/>
+      <c r="J258" s="36"/>
+      <c r="K258" s="36"/>
+      <c r="L258" s="36"/>
+      <c r="M258" s="36"/>
       <c r="O258" s="12"/>
     </row>
-    <row r="259" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="259" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A259" s="12"/>
-      <c r="F259" s="32"/>
-[...6 lines deleted...]
-      <c r="M259" s="32"/>
+      <c r="F259" s="36"/>
+      <c r="G259" s="36"/>
+      <c r="H259" s="36"/>
+      <c r="I259" s="36"/>
+      <c r="J259" s="36"/>
+      <c r="K259" s="36"/>
+      <c r="L259" s="36"/>
+      <c r="M259" s="36"/>
       <c r="O259" s="12"/>
     </row>
-    <row r="260" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="260" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A260" s="12"/>
       <c r="O260" s="12"/>
     </row>
-    <row r="261" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="261" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A261" s="12"/>
-      <c r="D261" s="3" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D261" s="40" t="s">
+        <v>108</v>
+      </c>
+      <c r="E261" s="25"/>
+      <c r="F261" s="25"/>
+      <c r="G261" s="25"/>
+      <c r="H261" s="25"/>
+      <c r="I261" s="25"/>
+      <c r="J261" s="25"/>
+      <c r="K261" s="25"/>
+      <c r="L261" s="25"/>
+      <c r="M261" s="25"/>
       <c r="O261" s="12"/>
     </row>
-    <row r="262" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="262" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A262" s="12"/>
-      <c r="D262" s="24" t="s">
-[...10 lines deleted...]
-      <c r="M262" s="24"/>
+      <c r="D262" s="25" t="s">
+        <v>267</v>
+      </c>
+      <c r="E262" s="25"/>
+      <c r="F262" s="25"/>
+      <c r="G262" s="25"/>
+      <c r="H262" s="25"/>
+      <c r="I262" s="25"/>
+      <c r="J262" s="25"/>
+      <c r="K262" s="25"/>
+      <c r="L262" s="25"/>
+      <c r="M262" s="25"/>
       <c r="O262" s="12"/>
     </row>
-    <row r="263" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="263" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A263" s="12"/>
-      <c r="D263" s="24"/>
-[...8 lines deleted...]
-      <c r="M263" s="24"/>
+      <c r="D263" s="25" t="s">
+        <v>268</v>
+      </c>
+      <c r="E263" s="25"/>
+      <c r="F263" s="25"/>
+      <c r="G263" s="25"/>
+      <c r="H263" s="25"/>
+      <c r="I263" s="25"/>
+      <c r="J263" s="25"/>
+      <c r="K263" s="25"/>
+      <c r="L263" s="25"/>
+      <c r="M263" s="25"/>
       <c r="O263" s="12"/>
     </row>
-    <row r="264" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="264" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A264" s="12"/>
-      <c r="D264" s="24"/>
-[...8 lines deleted...]
-      <c r="M264" s="24"/>
+      <c r="D264" s="25" t="s">
+        <v>269</v>
+      </c>
+      <c r="E264" s="25"/>
+      <c r="F264" s="25"/>
+      <c r="G264" s="25"/>
+      <c r="H264" s="25"/>
+      <c r="I264" s="25"/>
+      <c r="J264" s="25"/>
+      <c r="K264" s="25"/>
+      <c r="L264" s="25"/>
+      <c r="M264" s="25"/>
       <c r="O264" s="12"/>
     </row>
-    <row r="265" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="265" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A265" s="12"/>
-      <c r="D265" s="24"/>
-[...8 lines deleted...]
-      <c r="M265" s="24"/>
+      <c r="D265" s="25" t="s">
+        <v>270</v>
+      </c>
+      <c r="E265" s="25"/>
+      <c r="F265" s="25"/>
+      <c r="G265" s="25"/>
+      <c r="H265" s="25"/>
+      <c r="I265" s="25"/>
+      <c r="J265" s="25"/>
+      <c r="K265" s="25"/>
+      <c r="L265" s="25"/>
+      <c r="M265" s="25"/>
       <c r="O265" s="12"/>
     </row>
-    <row r="266" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="266" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A266" s="12"/>
-      <c r="D266" s="24"/>
-[...8 lines deleted...]
-      <c r="M266" s="24"/>
+      <c r="D266" s="25" t="s">
+        <v>273</v>
+      </c>
+      <c r="E266" s="25"/>
+      <c r="F266" s="25"/>
+      <c r="G266" s="25"/>
+      <c r="H266" s="25"/>
+      <c r="I266" s="25"/>
+      <c r="J266" s="25"/>
+      <c r="K266" s="25"/>
+      <c r="L266" s="25"/>
+      <c r="M266" s="25"/>
       <c r="O266" s="12"/>
     </row>
-    <row r="267" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="267" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A267" s="12"/>
-      <c r="D267" s="24"/>
-[...8 lines deleted...]
-      <c r="M267" s="24"/>
+      <c r="D267" s="25" t="s">
+        <v>274</v>
+      </c>
+      <c r="E267" s="25"/>
+      <c r="F267" s="25"/>
+      <c r="G267" s="25"/>
+      <c r="H267" s="25"/>
+      <c r="I267" s="25"/>
+      <c r="J267" s="25"/>
+      <c r="K267" s="25"/>
+      <c r="L267" s="25"/>
+      <c r="M267" s="25"/>
       <c r="O267" s="12"/>
     </row>
-    <row r="268" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="268" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A268" s="12"/>
-      <c r="D268" s="24"/>
-[...8 lines deleted...]
-      <c r="M268" s="24"/>
+      <c r="D268" s="25" t="s">
+        <v>271</v>
+      </c>
+      <c r="E268" s="25"/>
+      <c r="F268" s="25"/>
+      <c r="G268" s="25"/>
+      <c r="H268" s="25"/>
+      <c r="I268" s="25"/>
+      <c r="J268" s="25"/>
+      <c r="K268" s="25"/>
+      <c r="L268" s="25"/>
+      <c r="M268" s="25"/>
       <c r="O268" s="12"/>
     </row>
-    <row r="269" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="269" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A269" s="12"/>
-      <c r="D269" s="24"/>
-[...8 lines deleted...]
-      <c r="M269" s="24"/>
+      <c r="D269" s="25" t="s">
+        <v>275</v>
+      </c>
+      <c r="E269" s="25"/>
+      <c r="F269" s="25"/>
+      <c r="G269" s="25"/>
+      <c r="H269" s="25"/>
+      <c r="I269" s="25"/>
+      <c r="J269" s="25"/>
+      <c r="K269" s="25"/>
+      <c r="L269" s="25"/>
+      <c r="M269" s="25"/>
       <c r="O269" s="12"/>
     </row>
-    <row r="270" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="270" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A270" s="12"/>
-      <c r="D270" s="24"/>
-[...8 lines deleted...]
-      <c r="M270" s="24"/>
+      <c r="D270" s="25" t="s">
+        <v>272</v>
+      </c>
+      <c r="E270" s="25"/>
+      <c r="F270" s="25"/>
+      <c r="G270" s="25"/>
+      <c r="H270" s="25"/>
+      <c r="I270" s="25"/>
+      <c r="J270" s="25"/>
+      <c r="K270" s="25"/>
+      <c r="L270" s="25"/>
+      <c r="M270" s="25"/>
       <c r="O270" s="12"/>
     </row>
-    <row r="271" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="271" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A271" s="12"/>
       <c r="O271" s="12"/>
     </row>
-    <row r="272" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="272" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A272" s="12"/>
       <c r="E272" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="O272" s="12"/>
     </row>
-    <row r="273" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="273" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A273" s="12"/>
       <c r="F273" t="s">
-        <v>116</v>
+        <v>111</v>
       </c>
       <c r="J273" s="8" t="s">
-        <v>122</v>
+        <v>117</v>
       </c>
       <c r="O273" s="12"/>
     </row>
-    <row r="274" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="274" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A274" s="12"/>
       <c r="F274" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="J274" s="8" t="s">
-        <v>123</v>
+        <v>118</v>
       </c>
       <c r="O274" s="12"/>
     </row>
-    <row r="275" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="275" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A275" s="12"/>
       <c r="F275" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="J275" s="8" t="s">
-        <v>124</v>
+        <v>119</v>
       </c>
       <c r="O275" s="12"/>
     </row>
-    <row r="276" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="276" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A276" s="12"/>
       <c r="F276" t="s">
-        <v>119</v>
+        <v>114</v>
       </c>
       <c r="J276" s="8" t="s">
-        <v>125</v>
+        <v>120</v>
       </c>
       <c r="O276" s="12"/>
     </row>
-    <row r="277" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="277" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A277" s="12"/>
       <c r="O277" s="12"/>
     </row>
-    <row r="278" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="278" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A278" s="12"/>
       <c r="E278" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="O278" s="12"/>
     </row>
-    <row r="279" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="279" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A279" s="12"/>
-      <c r="F279" s="30" t="s">
-[...8 lines deleted...]
-      <c r="M279" s="32"/>
+      <c r="F279" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="G279" s="37"/>
+      <c r="H279" s="37"/>
+      <c r="I279" s="37"/>
+      <c r="J279" s="37"/>
+      <c r="K279" s="37"/>
+      <c r="L279" s="37"/>
+      <c r="M279" s="37"/>
       <c r="N279" s="17"/>
       <c r="O279" s="19"/>
     </row>
-    <row r="280" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="280" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A280" s="12"/>
-      <c r="F280" s="32"/>
-[...6 lines deleted...]
-      <c r="M280" s="32"/>
+      <c r="F280" s="37"/>
+      <c r="G280" s="37"/>
+      <c r="H280" s="37"/>
+      <c r="I280" s="37"/>
+      <c r="J280" s="37"/>
+      <c r="K280" s="37"/>
+      <c r="L280" s="37"/>
+      <c r="M280" s="37"/>
       <c r="N280" s="17"/>
       <c r="O280" s="19"/>
     </row>
-    <row r="281" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="281" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A281" s="12"/>
       <c r="O281" s="12"/>
     </row>
-    <row r="282" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="282" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A282" s="12"/>
       <c r="D282" s="3" t="s">
-        <v>126</v>
+        <v>121</v>
       </c>
       <c r="O282" s="12"/>
     </row>
-    <row r="283" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="283" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A283" s="12"/>
       <c r="D283" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="O283" s="12"/>
     </row>
-    <row r="284" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="284" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A284" s="12"/>
       <c r="O284" s="12"/>
     </row>
-    <row r="285" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="285" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A285" s="12"/>
       <c r="E285" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="O285" s="12"/>
     </row>
-    <row r="286" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="286" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A286" s="12"/>
-      <c r="F286" s="30" t="s">
-[...8 lines deleted...]
-      <c r="M286" s="32"/>
+      <c r="F286" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="G286" s="37"/>
+      <c r="H286" s="37"/>
+      <c r="I286" s="37"/>
+      <c r="J286" s="37"/>
+      <c r="K286" s="37"/>
+      <c r="L286" s="37"/>
+      <c r="M286" s="37"/>
       <c r="N286" s="17"/>
       <c r="O286" s="19"/>
     </row>
-    <row r="287" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="287" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A287" s="12"/>
-      <c r="F287" s="32"/>
-[...6 lines deleted...]
-      <c r="M287" s="32"/>
+      <c r="F287" s="37"/>
+      <c r="G287" s="37"/>
+      <c r="H287" s="37"/>
+      <c r="I287" s="37"/>
+      <c r="J287" s="37"/>
+      <c r="K287" s="37"/>
+      <c r="L287" s="37"/>
+      <c r="M287" s="37"/>
       <c r="N287" s="17"/>
       <c r="O287" s="19"/>
     </row>
-    <row r="288" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="288" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A288" s="12"/>
       <c r="O288" s="12"/>
     </row>
-    <row r="289" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="289" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A289" s="12"/>
       <c r="D289" s="3" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="O289" s="12"/>
     </row>
-    <row r="290" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="290" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A290" s="12"/>
-      <c r="D290" s="24" t="s">
-[...10 lines deleted...]
-      <c r="M290" s="24"/>
+      <c r="D290" s="25" t="s">
+        <v>259</v>
+      </c>
+      <c r="E290" s="25"/>
+      <c r="F290" s="25"/>
+      <c r="G290" s="25"/>
+      <c r="H290" s="25"/>
+      <c r="I290" s="25"/>
+      <c r="J290" s="25"/>
+      <c r="K290" s="25"/>
+      <c r="L290" s="25"/>
+      <c r="M290" s="25"/>
       <c r="O290" s="12"/>
     </row>
-    <row r="291" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="291" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A291" s="12"/>
-      <c r="D291" s="24"/>
-[...8 lines deleted...]
-      <c r="M291" s="24"/>
+      <c r="D291" s="25" t="s">
+        <v>260</v>
+      </c>
+      <c r="E291" s="25"/>
+      <c r="F291" s="25"/>
+      <c r="G291" s="25"/>
+      <c r="H291" s="25"/>
+      <c r="I291" s="25"/>
+      <c r="J291" s="25"/>
+      <c r="K291" s="25"/>
+      <c r="L291" s="25"/>
+      <c r="M291" s="25"/>
       <c r="O291" s="12"/>
     </row>
-    <row r="292" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="292" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A292" s="12"/>
       <c r="E292" s="1" t="s">
-        <v>130</v>
+        <v>124</v>
       </c>
       <c r="O292" s="12"/>
     </row>
-    <row r="293" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="293" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A293" s="12"/>
       <c r="E293" s="1" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="O293" s="12"/>
     </row>
-    <row r="294" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="294" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A294" s="12"/>
       <c r="E294" s="1" t="s">
-        <v>132</v>
+        <v>126</v>
       </c>
       <c r="O294" s="12"/>
     </row>
-    <row r="295" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="295" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A295" s="12"/>
       <c r="E295" s="1" t="s">
-        <v>133</v>
+        <v>127</v>
       </c>
       <c r="O295" s="12"/>
     </row>
-    <row r="296" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="296" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A296" s="12"/>
       <c r="E296" s="1" t="s">
-        <v>134</v>
+        <v>128</v>
       </c>
       <c r="O296" s="12"/>
     </row>
-    <row r="297" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="297" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A297" s="12"/>
-      <c r="D297" s="24" t="s">
-[...10 lines deleted...]
-      <c r="M297" s="24"/>
+      <c r="D297" s="25" t="s">
+        <v>261</v>
+      </c>
+      <c r="E297" s="25"/>
+      <c r="F297" s="25"/>
+      <c r="G297" s="25"/>
+      <c r="H297" s="25"/>
+      <c r="I297" s="25"/>
+      <c r="J297" s="25"/>
+      <c r="K297" s="25"/>
+      <c r="L297" s="25"/>
+      <c r="M297" s="25"/>
       <c r="O297" s="12"/>
     </row>
-    <row r="298" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="298" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A298" s="12"/>
-      <c r="D298" s="24"/>
-[...8 lines deleted...]
-      <c r="M298" s="24"/>
+      <c r="D298" s="25" t="s">
+        <v>264</v>
+      </c>
+      <c r="E298" s="25"/>
+      <c r="F298" s="25"/>
+      <c r="G298" s="25"/>
+      <c r="H298" s="25"/>
+      <c r="I298" s="25"/>
+      <c r="J298" s="25"/>
+      <c r="K298" s="25"/>
+      <c r="L298" s="25"/>
+      <c r="M298" s="25"/>
       <c r="O298" s="12"/>
     </row>
-    <row r="299" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="299" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A299" s="12"/>
-      <c r="D299" s="24"/>
-[...8 lines deleted...]
-      <c r="M299" s="24"/>
+      <c r="D299" s="25" t="s">
+        <v>262</v>
+      </c>
+      <c r="E299" s="25"/>
+      <c r="F299" s="25"/>
+      <c r="G299" s="25"/>
+      <c r="H299" s="25"/>
+      <c r="I299" s="25"/>
+      <c r="J299" s="25"/>
+      <c r="K299" s="25"/>
+      <c r="L299" s="25"/>
+      <c r="M299" s="25"/>
       <c r="O299" s="12"/>
     </row>
-    <row r="300" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="300" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A300" s="12"/>
-      <c r="D300" s="24"/>
-[...8 lines deleted...]
-      <c r="M300" s="24"/>
+      <c r="D300" s="25" t="s">
+        <v>263</v>
+      </c>
+      <c r="E300" s="25"/>
+      <c r="F300" s="25"/>
+      <c r="G300" s="25"/>
+      <c r="H300" s="25"/>
+      <c r="I300" s="25"/>
+      <c r="J300" s="25"/>
+      <c r="K300" s="25"/>
+      <c r="L300" s="25"/>
+      <c r="M300" s="25"/>
       <c r="O300" s="12"/>
     </row>
-    <row r="301" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="301" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A301" s="12"/>
-      <c r="D301" s="24"/>
-[...8 lines deleted...]
-      <c r="M301" s="24"/>
+      <c r="D301" s="25" t="s">
+        <v>265</v>
+      </c>
+      <c r="E301" s="25"/>
+      <c r="F301" s="25"/>
+      <c r="G301" s="25"/>
+      <c r="H301" s="25"/>
+      <c r="I301" s="25"/>
+      <c r="J301" s="25"/>
+      <c r="K301" s="25"/>
+      <c r="L301" s="25"/>
+      <c r="M301" s="25"/>
       <c r="O301" s="12"/>
     </row>
-    <row r="302" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="302" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A302" s="12"/>
-      <c r="D302" s="24"/>
-[...8 lines deleted...]
-      <c r="M302" s="24"/>
+      <c r="D302" s="25" t="s">
+        <v>266</v>
+      </c>
+      <c r="E302" s="25"/>
+      <c r="F302" s="25"/>
+      <c r="G302" s="25"/>
+      <c r="H302" s="25"/>
+      <c r="I302" s="25"/>
+      <c r="J302" s="25"/>
+      <c r="K302" s="25"/>
+      <c r="L302" s="25"/>
+      <c r="M302" s="25"/>
       <c r="O302" s="12"/>
     </row>
-    <row r="303" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="303" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A303" s="12"/>
       <c r="O303" s="12"/>
     </row>
-    <row r="304" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="304" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A304" s="12"/>
       <c r="D304" t="s">
-        <v>136</v>
+        <v>129</v>
       </c>
       <c r="O304" s="12"/>
     </row>
-    <row r="305" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="305" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A305" s="12"/>
       <c r="O305" s="12"/>
     </row>
-    <row r="306" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="306" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A306" s="12"/>
       <c r="E306" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="O306" s="12"/>
     </row>
-    <row r="307" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="307" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A307" s="12"/>
-      <c r="F307" s="30" t="s">
-[...8 lines deleted...]
-      <c r="M307" s="32"/>
+      <c r="F307" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="G307" s="37"/>
+      <c r="H307" s="37"/>
+      <c r="I307" s="37"/>
+      <c r="J307" s="37"/>
+      <c r="K307" s="37"/>
+      <c r="L307" s="37"/>
+      <c r="M307" s="37"/>
       <c r="N307" s="17"/>
       <c r="O307" s="19"/>
     </row>
-    <row r="308" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="308" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A308" s="12"/>
-      <c r="F308" s="32"/>
-[...6 lines deleted...]
-      <c r="M308" s="32"/>
+      <c r="F308" s="37"/>
+      <c r="G308" s="37"/>
+      <c r="H308" s="37"/>
+      <c r="I308" s="37"/>
+      <c r="J308" s="37"/>
+      <c r="K308" s="37"/>
+      <c r="L308" s="37"/>
+      <c r="M308" s="37"/>
       <c r="N308" s="17"/>
       <c r="O308" s="19"/>
     </row>
-    <row r="309" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="309" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A309" s="12"/>
       <c r="O309" s="12"/>
     </row>
-    <row r="310" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="310" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A310" s="12"/>
       <c r="D310" s="3" t="s">
-        <v>137</v>
+        <v>130</v>
       </c>
       <c r="O310" s="12"/>
     </row>
-    <row r="311" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="311" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A311" s="12"/>
       <c r="D311" t="s">
-        <v>138</v>
+        <v>131</v>
       </c>
       <c r="O311" s="12"/>
     </row>
-    <row r="312" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="312" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A312" s="12"/>
       <c r="D312" t="s">
-        <v>139</v>
+        <v>132</v>
       </c>
       <c r="O312" s="12"/>
     </row>
-    <row r="313" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="313" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A313" s="12"/>
       <c r="O313" s="12"/>
     </row>
-    <row r="314" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="314" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A314" s="12"/>
       <c r="E314" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="O314" s="12"/>
     </row>
-    <row r="315" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="315" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A315" s="12"/>
-      <c r="F315" s="30" t="s">
-[...8 lines deleted...]
-      <c r="M315" s="32"/>
+      <c r="F315" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="G315" s="36"/>
+      <c r="H315" s="36"/>
+      <c r="I315" s="36"/>
+      <c r="J315" s="36"/>
+      <c r="K315" s="36"/>
+      <c r="L315" s="36"/>
+      <c r="M315" s="36"/>
       <c r="N315" s="17"/>
       <c r="O315" s="19"/>
     </row>
-    <row r="316" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="316" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A316" s="12"/>
-      <c r="F316" s="32"/>
-[...6 lines deleted...]
-      <c r="M316" s="32"/>
+      <c r="F316" s="36"/>
+      <c r="G316" s="36"/>
+      <c r="H316" s="36"/>
+      <c r="I316" s="36"/>
+      <c r="J316" s="36"/>
+      <c r="K316" s="36"/>
+      <c r="L316" s="36"/>
+      <c r="M316" s="36"/>
       <c r="N316" s="17"/>
       <c r="O316" s="19"/>
     </row>
-    <row r="317" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="317" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A317" s="12"/>
       <c r="O317" s="12"/>
     </row>
-    <row r="318" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+    <row r="318" spans="1:15" ht="18.3" x14ac:dyDescent="0.7">
       <c r="A318" s="12"/>
       <c r="C318" s="2" t="s">
-        <v>140</v>
+        <v>133</v>
       </c>
       <c r="O318" s="12"/>
     </row>
-    <row r="319" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="319" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A319" s="12"/>
       <c r="O319" s="12"/>
     </row>
-    <row r="320" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="320" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A320" s="12"/>
       <c r="D320" t="s">
-        <v>141</v>
+        <v>134</v>
       </c>
       <c r="O320" s="12"/>
     </row>
-    <row r="321" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="321" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A321" s="12"/>
       <c r="E321" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="O321" s="12"/>
     </row>
-    <row r="322" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="322" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A322" s="12"/>
       <c r="E322" t="s">
-        <v>143</v>
+        <v>136</v>
       </c>
       <c r="O322" s="12"/>
     </row>
-    <row r="323" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="323" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A323" s="12"/>
       <c r="E323" t="s">
-        <v>144</v>
+        <v>137</v>
       </c>
       <c r="O323" s="12"/>
     </row>
-    <row r="324" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="324" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A324" s="12"/>
       <c r="E324" t="s">
-        <v>145</v>
+        <v>138</v>
       </c>
       <c r="O324" s="12"/>
     </row>
-    <row r="325" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="325" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A325" s="12"/>
       <c r="E325" t="s">
-        <v>146</v>
+        <v>139</v>
       </c>
       <c r="O325" s="12"/>
     </row>
-    <row r="326" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="326" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A326" s="12"/>
       <c r="O326" s="12"/>
     </row>
-    <row r="327" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="327" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A327" s="12"/>
       <c r="D327" t="s">
-        <v>147</v>
+        <v>140</v>
       </c>
       <c r="O327" s="12"/>
     </row>
-    <row r="328" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="328" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A328" s="12"/>
       <c r="E328" t="s">
-        <v>148</v>
+        <v>141</v>
       </c>
       <c r="I328" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="O328" s="12"/>
     </row>
-    <row r="329" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="329" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A329" s="12"/>
       <c r="E329" t="s">
-        <v>149</v>
+        <v>142</v>
       </c>
       <c r="I329" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="O329" s="12"/>
     </row>
-    <row r="330" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="330" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A330" s="12"/>
       <c r="E330" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="I330" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="O330" s="12"/>
     </row>
-    <row r="331" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="331" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A331" s="12"/>
       <c r="E331" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="I331" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="O331" s="12"/>
     </row>
-    <row r="332" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="332" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A332" s="12"/>
       <c r="E332" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="I332" s="8" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="O332" s="12"/>
     </row>
-    <row r="333" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="333" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A333" s="12"/>
       <c r="E333" t="s">
-        <v>152</v>
-[...7 lines deleted...]
-      <c r="M333" s="25"/>
+        <v>145</v>
+      </c>
+      <c r="I333" s="8" t="s">
+        <v>32</v>
+      </c>
+      <c r="J333" s="16"/>
+      <c r="K333" s="16"/>
+      <c r="L333" s="16"/>
+      <c r="M333" s="16"/>
       <c r="O333" s="12"/>
     </row>
-    <row r="334" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="334" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A334" s="12"/>
       <c r="I334" s="16"/>
       <c r="J334" s="16"/>
       <c r="K334" s="16"/>
       <c r="L334" s="16"/>
       <c r="M334" s="16"/>
       <c r="O334" s="12"/>
     </row>
-    <row r="335" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="335" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A335" s="12"/>
       <c r="E335" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I335" s="16"/>
       <c r="J335" s="16"/>
       <c r="K335" s="16"/>
       <c r="L335" s="16"/>
       <c r="M335" s="16"/>
       <c r="O335" s="12"/>
     </row>
-    <row r="336" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="336" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A336" s="12"/>
-      <c r="F336" s="30" t="s">
-[...8 lines deleted...]
-      <c r="M336" s="32"/>
+      <c r="F336" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="G336" s="37"/>
+      <c r="H336" s="37"/>
+      <c r="I336" s="37"/>
+      <c r="J336" s="37"/>
+      <c r="K336" s="37"/>
+      <c r="L336" s="36"/>
+      <c r="M336" s="36"/>
       <c r="O336" s="12"/>
     </row>
-    <row r="337" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="337" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A337" s="12"/>
-      <c r="F337" s="32"/>
-[...6 lines deleted...]
-      <c r="M337" s="32"/>
+      <c r="F337" s="37"/>
+      <c r="G337" s="37"/>
+      <c r="H337" s="37"/>
+      <c r="I337" s="37"/>
+      <c r="J337" s="37"/>
+      <c r="K337" s="37"/>
+      <c r="L337" s="36"/>
+      <c r="M337" s="36"/>
       <c r="O337" s="12"/>
     </row>
-    <row r="338" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="338" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A338" s="12"/>
+      <c r="F338" s="38"/>
+      <c r="G338" s="38"/>
+      <c r="H338" s="38"/>
+      <c r="I338" s="38"/>
+      <c r="J338" s="38"/>
+      <c r="K338" s="38"/>
       <c r="O338" s="12"/>
     </row>
-    <row r="339" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+    <row r="339" spans="1:15" ht="18.3" x14ac:dyDescent="0.7">
       <c r="A339" s="12"/>
       <c r="C339" s="2" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
       <c r="O339" s="12"/>
     </row>
-    <row r="340" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="340" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A340" s="12"/>
       <c r="O340" s="12"/>
     </row>
-    <row r="341" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="341" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A341" s="12"/>
       <c r="D341" s="3" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="O341" s="12"/>
     </row>
-    <row r="342" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="342" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A342" s="12"/>
       <c r="E342" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="O342" s="12"/>
     </row>
-    <row r="343" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="343" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A343" s="12"/>
       <c r="F343" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="I343" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O343" s="12"/>
     </row>
-    <row r="344" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="344" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A344" s="12"/>
       <c r="F344" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
       <c r="I344" s="6"/>
       <c r="O344" s="12"/>
     </row>
-    <row r="345" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="345" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A345" s="12"/>
       <c r="F345" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="I345" s="6"/>
       <c r="O345" s="12"/>
     </row>
-    <row r="346" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="346" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A346" s="12"/>
       <c r="F346" t="s">
-        <v>160</v>
+        <v>153</v>
       </c>
       <c r="I346" s="6"/>
       <c r="O346" s="12"/>
     </row>
-    <row r="347" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="347" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A347" s="12"/>
       <c r="O347" s="12"/>
     </row>
-    <row r="348" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="348" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A348" s="12"/>
       <c r="E348" t="s">
-        <v>168</v>
+        <v>161</v>
       </c>
       <c r="O348" s="12"/>
     </row>
-    <row r="349" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="349" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A349" s="12"/>
       <c r="F349" t="s">
-        <v>161</v>
+        <v>154</v>
       </c>
       <c r="I349" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O349" s="12"/>
     </row>
-    <row r="350" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="350" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A350" s="12"/>
       <c r="F350" t="s">
-        <v>162</v>
+        <v>155</v>
       </c>
       <c r="I350" s="8"/>
       <c r="O350" s="12"/>
     </row>
-    <row r="351" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="351" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A351" s="12"/>
       <c r="O351" s="12"/>
     </row>
-    <row r="352" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="352" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A352" s="12"/>
       <c r="E352" t="s">
-        <v>167</v>
+        <v>160</v>
       </c>
       <c r="O352" s="12"/>
     </row>
-    <row r="353" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="353" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A353" s="12"/>
       <c r="F353" t="s">
-        <v>163</v>
+        <v>156</v>
       </c>
       <c r="I353" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O353" s="12"/>
     </row>
-    <row r="354" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="354" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A354" s="12"/>
       <c r="F354" t="s">
-        <v>164</v>
+        <v>157</v>
       </c>
       <c r="I354" s="6"/>
       <c r="O354" s="12"/>
     </row>
-    <row r="355" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="355" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A355" s="12"/>
       <c r="F355" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="I355" s="6"/>
       <c r="O355" s="12"/>
     </row>
-    <row r="356" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="356" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A356" s="12"/>
       <c r="O356" s="12"/>
     </row>
-    <row r="357" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="357" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A357" s="12"/>
       <c r="E357" t="s">
-        <v>166</v>
+        <v>159</v>
       </c>
       <c r="O357" s="12"/>
     </row>
-    <row r="358" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="358" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A358" s="12"/>
       <c r="F358" t="s">
-        <v>169</v>
+        <v>162</v>
       </c>
       <c r="I358" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O358" s="12"/>
     </row>
-    <row r="359" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="359" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A359" s="12"/>
       <c r="F359" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="I359" s="8"/>
       <c r="J359" s="1" t="s">
-        <v>174</v>
+        <v>167</v>
       </c>
       <c r="L359" s="8"/>
       <c r="M359" s="1" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="O359" s="12"/>
     </row>
-    <row r="360" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="360" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A360" s="12"/>
       <c r="J360" s="1" t="s">
-        <v>175</v>
+        <v>168</v>
       </c>
       <c r="L360" s="8"/>
       <c r="O360" s="12"/>
     </row>
-    <row r="361" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="361" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A361" s="12"/>
       <c r="J361" s="1" t="s">
-        <v>176</v>
+        <v>169</v>
       </c>
       <c r="L361" s="8"/>
       <c r="O361" s="12"/>
     </row>
-    <row r="362" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="362" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A362" s="12"/>
       <c r="F362" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
       <c r="I362" s="8"/>
       <c r="O362" s="12"/>
     </row>
-    <row r="363" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="363" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A363" s="12"/>
       <c r="I363" s="10"/>
       <c r="O363" s="12"/>
     </row>
-    <row r="364" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="364" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A364" s="12"/>
       <c r="E364" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="I364" s="16"/>
       <c r="J364" s="16"/>
       <c r="K364" s="16"/>
       <c r="L364" s="16"/>
       <c r="M364" s="16"/>
       <c r="O364" s="12"/>
     </row>
-    <row r="365" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="365" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A365" s="12"/>
-      <c r="F365" s="30" t="s">
-[...8 lines deleted...]
-      <c r="M365" s="32"/>
+      <c r="F365" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="G365" s="37"/>
+      <c r="H365" s="37"/>
+      <c r="I365" s="37"/>
+      <c r="J365" s="37"/>
+      <c r="K365" s="37"/>
+      <c r="L365" s="37"/>
+      <c r="M365" s="37"/>
       <c r="O365" s="12"/>
     </row>
-    <row r="366" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="366" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A366" s="12"/>
-      <c r="F366" s="32"/>
-[...6 lines deleted...]
-      <c r="M366" s="32"/>
+      <c r="F366" s="37"/>
+      <c r="G366" s="37"/>
+      <c r="H366" s="37"/>
+      <c r="I366" s="37"/>
+      <c r="J366" s="37"/>
+      <c r="K366" s="37"/>
+      <c r="L366" s="37"/>
+      <c r="M366" s="37"/>
       <c r="O366" s="12"/>
     </row>
-    <row r="367" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="367" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A367" s="12"/>
       <c r="O367" s="12"/>
     </row>
-    <row r="368" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="368" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A368" s="12"/>
       <c r="D368" s="3" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="O368" s="12"/>
     </row>
-    <row r="369" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="369" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A369" s="12"/>
       <c r="E369" t="s">
-        <v>177</v>
+        <v>170</v>
       </c>
       <c r="I369" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O369" s="12"/>
     </row>
-    <row r="370" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="370" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A370" s="12"/>
       <c r="E370" t="s">
-        <v>180</v>
+        <v>173</v>
       </c>
       <c r="I370" s="8"/>
       <c r="J370" s="1" t="s">
-        <v>223</v>
+        <v>215</v>
       </c>
       <c r="L370" s="8"/>
       <c r="O370" s="12"/>
     </row>
-    <row r="371" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="371" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A371" s="12"/>
       <c r="E371" t="s">
-        <v>179</v>
+        <v>172</v>
       </c>
       <c r="I371" s="8"/>
       <c r="O371" s="12"/>
     </row>
-    <row r="372" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="372" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A372" s="12"/>
       <c r="E372" t="s">
-        <v>178</v>
+        <v>171</v>
       </c>
       <c r="I372" s="8"/>
       <c r="O372" s="12"/>
     </row>
-    <row r="373" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="373" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A373" s="12"/>
       <c r="E373" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I373" s="8"/>
       <c r="J373" s="1" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="M373" s="29"/>
+        <v>207</v>
+      </c>
+      <c r="K373" s="34"/>
+      <c r="L373" s="34"/>
+      <c r="M373" s="34"/>
       <c r="O373" s="12"/>
     </row>
-    <row r="374" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="374" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A374" s="12"/>
       <c r="O374" s="12"/>
     </row>
-    <row r="375" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="375" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A375" s="12"/>
       <c r="E375" t="s">
-        <v>71</v>
-[...7 lines deleted...]
-      <c r="M375" s="25"/>
+        <v>68</v>
+      </c>
+      <c r="I375" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="J375" s="32"/>
+      <c r="K375" s="32"/>
+      <c r="L375" s="32"/>
+      <c r="M375" s="32"/>
       <c r="O375" s="12"/>
     </row>
-    <row r="376" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="376" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A376" s="12"/>
       <c r="O376" s="12"/>
     </row>
-    <row r="377" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="377" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A377" s="12"/>
       <c r="D377" s="3" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="O377" s="12"/>
     </row>
-    <row r="378" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="378" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A378" s="12"/>
       <c r="E378" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="I378" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O378" s="12"/>
     </row>
-    <row r="379" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="379" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A379" s="12"/>
       <c r="E379" t="s">
-        <v>182</v>
+        <v>175</v>
       </c>
       <c r="I379" s="8"/>
       <c r="O379" s="12"/>
     </row>
-    <row r="380" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="380" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A380" s="12"/>
       <c r="E380" t="s">
-        <v>183</v>
+        <v>176</v>
       </c>
       <c r="I380" s="8"/>
       <c r="O380" s="12"/>
     </row>
-    <row r="381" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="381" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A381" s="12"/>
       <c r="E381" t="s">
-        <v>184</v>
+        <v>177</v>
       </c>
       <c r="I381" s="8"/>
       <c r="O381" s="12"/>
     </row>
-    <row r="382" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="382" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A382" s="12"/>
       <c r="E382" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I382" s="8"/>
       <c r="J382" s="1" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="M382" s="29"/>
+        <v>207</v>
+      </c>
+      <c r="K382" s="34"/>
+      <c r="L382" s="34"/>
+      <c r="M382" s="34"/>
       <c r="O382" s="12"/>
     </row>
-    <row r="383" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="383" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A383" s="12"/>
       <c r="O383" s="12"/>
     </row>
-    <row r="384" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="384" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A384" s="12"/>
       <c r="E384" t="s">
-        <v>71</v>
-[...7 lines deleted...]
-      <c r="M384" s="25"/>
+        <v>68</v>
+      </c>
+      <c r="I384" s="24" t="s">
+        <v>32</v>
+      </c>
+      <c r="J384" s="24"/>
+      <c r="K384" s="24"/>
+      <c r="L384" s="24"/>
+      <c r="M384" s="24"/>
       <c r="O384" s="12"/>
     </row>
-    <row r="385" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="385" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A385" s="12"/>
       <c r="O385" s="12"/>
     </row>
-    <row r="386" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="386" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A386" s="12"/>
       <c r="D386" s="3" t="s">
-        <v>185</v>
+        <v>178</v>
       </c>
       <c r="O386" s="12"/>
     </row>
-    <row r="387" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="387" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A387" s="12"/>
       <c r="E387" t="s">
-        <v>186</v>
+        <v>179</v>
       </c>
       <c r="I387" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O387" s="12"/>
     </row>
-    <row r="388" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="388" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A388" s="12"/>
       <c r="E388" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="I388" s="8"/>
       <c r="O388" s="12"/>
     </row>
-    <row r="389" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="389" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A389" s="12"/>
       <c r="E389" t="s">
-        <v>188</v>
+        <v>181</v>
       </c>
       <c r="I389" s="8"/>
       <c r="O389" s="12"/>
     </row>
-    <row r="390" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="390" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A390" s="12"/>
       <c r="E390" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="I390" s="8"/>
       <c r="O390" s="12"/>
     </row>
-    <row r="391" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="391" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A391" s="12"/>
       <c r="E391" t="s">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="I391" s="8"/>
       <c r="O391" s="12"/>
     </row>
-    <row r="392" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="392" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A392" s="12"/>
       <c r="E392" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I392" s="8"/>
       <c r="J392" s="1" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="M392" s="29"/>
+        <v>207</v>
+      </c>
+      <c r="K392" s="34"/>
+      <c r="L392" s="34"/>
+      <c r="M392" s="34"/>
       <c r="O392" s="12"/>
     </row>
-    <row r="393" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="393" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A393" s="12"/>
       <c r="O393" s="12"/>
     </row>
-    <row r="394" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="394" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A394" s="12"/>
       <c r="E394" t="s">
-        <v>71</v>
-[...7 lines deleted...]
-      <c r="M394" s="25"/>
+        <v>68</v>
+      </c>
+      <c r="I394" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="J394" s="32"/>
+      <c r="K394" s="32"/>
+      <c r="L394" s="32"/>
+      <c r="M394" s="32"/>
       <c r="O394" s="12"/>
     </row>
-    <row r="395" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="395" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A395" s="12"/>
       <c r="O395" s="12"/>
     </row>
-    <row r="396" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="396" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A396" s="12"/>
       <c r="D396" s="3" t="s">
-        <v>191</v>
+        <v>184</v>
       </c>
       <c r="O396" s="12"/>
     </row>
-    <row r="397" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="397" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A397" s="12"/>
       <c r="E397" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="I397" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O397" s="12"/>
     </row>
-    <row r="398" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="398" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A398" s="12"/>
       <c r="E398" t="s">
-        <v>193</v>
+        <v>186</v>
       </c>
       <c r="I398" s="8"/>
       <c r="O398" s="12"/>
     </row>
-    <row r="399" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="399" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A399" s="12"/>
       <c r="E399" t="s">
-        <v>194</v>
+        <v>187</v>
       </c>
       <c r="I399" s="8"/>
       <c r="O399" s="12"/>
     </row>
-    <row r="400" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="400" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A400" s="12"/>
       <c r="E400" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I400" s="8"/>
       <c r="J400" s="1" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="M400" s="29"/>
+        <v>207</v>
+      </c>
+      <c r="K400" s="34"/>
+      <c r="L400" s="34"/>
+      <c r="M400" s="34"/>
       <c r="O400" s="12"/>
     </row>
-    <row r="401" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="401" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A401" s="12"/>
       <c r="I401" s="10"/>
       <c r="O401" s="12"/>
     </row>
-    <row r="402" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="402" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A402" s="12"/>
       <c r="E402" t="s">
-        <v>195</v>
+        <v>188</v>
       </c>
       <c r="I402" s="8" t="s">
-        <v>196</v>
+        <v>189</v>
       </c>
       <c r="K402" s="11"/>
       <c r="L402" s="10"/>
       <c r="O402" s="12"/>
     </row>
-    <row r="403" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="403" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A403" s="12"/>
       <c r="O403" s="12"/>
     </row>
-    <row r="404" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="404" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A404" s="12"/>
       <c r="E404" t="s">
-        <v>71</v>
-[...7 lines deleted...]
-      <c r="M404" s="25"/>
+        <v>68</v>
+      </c>
+      <c r="I404" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="J404" s="32"/>
+      <c r="K404" s="32"/>
+      <c r="L404" s="32"/>
+      <c r="M404" s="32"/>
       <c r="O404" s="12"/>
     </row>
-    <row r="405" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="405" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A405" s="12"/>
       <c r="O405" s="12"/>
     </row>
-    <row r="406" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="406" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A406" s="12"/>
       <c r="D406" s="3" t="s">
-        <v>203</v>
+        <v>196</v>
       </c>
       <c r="O406" s="12"/>
     </row>
-    <row r="407" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="407" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A407" s="12"/>
       <c r="E407" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="I407" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O407" s="12"/>
     </row>
-    <row r="408" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="408" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A408" s="12"/>
       <c r="E408" t="s">
-        <v>198</v>
+        <v>191</v>
       </c>
       <c r="I408" s="8"/>
       <c r="O408" s="12"/>
     </row>
-    <row r="409" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="409" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A409" s="12"/>
       <c r="E409" t="s">
-        <v>199</v>
+        <v>192</v>
       </c>
       <c r="I409" s="8"/>
       <c r="O409" s="12"/>
     </row>
-    <row r="410" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="410" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A410" s="12"/>
       <c r="E410" t="s">
-        <v>200</v>
+        <v>193</v>
       </c>
       <c r="I410" s="8"/>
       <c r="O410" s="12"/>
     </row>
-    <row r="411" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="411" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A411" s="12"/>
       <c r="E411" t="s">
-        <v>201</v>
+        <v>194</v>
       </c>
       <c r="I411" s="8"/>
       <c r="O411" s="12"/>
     </row>
-    <row r="412" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="412" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A412" s="12"/>
       <c r="E412" t="s">
-        <v>202</v>
+        <v>195</v>
       </c>
       <c r="I412" s="8"/>
       <c r="O412" s="12"/>
     </row>
-    <row r="413" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="413" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A413" s="12"/>
       <c r="E413" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I413" s="8"/>
       <c r="J413" s="1" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="M413" s="29"/>
+        <v>207</v>
+      </c>
+      <c r="K413" s="34"/>
+      <c r="L413" s="34"/>
+      <c r="M413" s="34"/>
       <c r="O413" s="12"/>
     </row>
-    <row r="414" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="414" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A414" s="12"/>
       <c r="O414" s="12"/>
     </row>
-    <row r="415" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="415" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A415" s="12"/>
       <c r="E415" t="s">
-        <v>71</v>
-[...7 lines deleted...]
-      <c r="M415" s="25"/>
+        <v>68</v>
+      </c>
+      <c r="I415" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="J415" s="32"/>
+      <c r="K415" s="32"/>
+      <c r="L415" s="32"/>
+      <c r="M415" s="32"/>
       <c r="O415" s="12"/>
     </row>
-    <row r="416" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="416" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A416" s="12"/>
       <c r="O416" s="12"/>
     </row>
-    <row r="417" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="417" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A417" s="12"/>
       <c r="D417" s="3" t="s">
-        <v>204</v>
+        <v>197</v>
       </c>
       <c r="O417" s="12"/>
     </row>
-    <row r="418" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="418" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A418" s="12"/>
       <c r="E418" t="s">
-        <v>205</v>
+        <v>198</v>
       </c>
       <c r="I418" s="8" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="O418" s="12"/>
     </row>
-    <row r="419" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="419" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A419" s="12"/>
       <c r="E419" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="I419" s="8"/>
       <c r="O419" s="12"/>
     </row>
-    <row r="420" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="420" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A420" s="12"/>
       <c r="E420" t="s">
-        <v>207</v>
+        <v>200</v>
       </c>
       <c r="I420" s="8"/>
       <c r="O420" s="12"/>
     </row>
-    <row r="421" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="421" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A421" s="12"/>
       <c r="E421" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="I421" s="8"/>
       <c r="J421" s="1" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      <c r="M421" s="29"/>
+        <v>207</v>
+      </c>
+      <c r="K421" s="34"/>
+      <c r="L421" s="34"/>
+      <c r="M421" s="34"/>
       <c r="O421" s="12"/>
     </row>
-    <row r="422" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="422" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A422" s="12"/>
       <c r="O422" s="12"/>
     </row>
-    <row r="423" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="423" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A423" s="12"/>
       <c r="E423" t="s">
-        <v>71</v>
-[...7 lines deleted...]
-      <c r="M423" s="25"/>
+        <v>68</v>
+      </c>
+      <c r="I423" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="J423" s="32"/>
+      <c r="K423" s="32"/>
+      <c r="L423" s="32"/>
+      <c r="M423" s="32"/>
       <c r="O423" s="12"/>
     </row>
-    <row r="424" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="424" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A424" s="12"/>
       <c r="O424" s="12"/>
     </row>
-    <row r="425" spans="1:15" ht="18" x14ac:dyDescent="0.35">
+    <row r="425" spans="1:15" ht="18.3" x14ac:dyDescent="0.7">
       <c r="A425" s="12"/>
       <c r="C425" s="2" t="s">
-        <v>208</v>
+        <v>201</v>
       </c>
       <c r="O425" s="12"/>
     </row>
-    <row r="426" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="426" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A426" s="12"/>
       <c r="O426" s="12"/>
     </row>
-    <row r="427" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="427" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A427" s="12"/>
       <c r="D427" s="3" t="s">
-        <v>209</v>
+        <v>202</v>
       </c>
       <c r="O427" s="12"/>
     </row>
-    <row r="428" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="428" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A428" s="12"/>
       <c r="E428" t="s">
-        <v>210</v>
+        <v>203</v>
       </c>
       <c r="J428" s="8" t="s">
-        <v>211</v>
+        <v>204</v>
       </c>
       <c r="O428" s="12"/>
     </row>
-    <row r="429" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="429" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A429" s="12"/>
       <c r="O429" s="12"/>
     </row>
-    <row r="430" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="430" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A430" s="12"/>
       <c r="E430" t="s">
-        <v>71</v>
-[...7 lines deleted...]
-      <c r="M430" s="25"/>
+        <v>68</v>
+      </c>
+      <c r="I430" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="J430" s="32"/>
+      <c r="K430" s="32"/>
+      <c r="L430" s="32"/>
+      <c r="M430" s="32"/>
       <c r="O430" s="12"/>
     </row>
-    <row r="431" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="431" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A431" s="12"/>
       <c r="O431" s="12"/>
     </row>
-    <row r="432" spans="1:15" ht="15.6" x14ac:dyDescent="0.3">
+    <row r="432" spans="1:15" ht="15.6" x14ac:dyDescent="0.6">
       <c r="A432" s="12"/>
       <c r="D432" s="3" t="s">
-        <v>212</v>
+        <v>205</v>
       </c>
       <c r="O432" s="12"/>
     </row>
-    <row r="433" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="433" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A433" s="12"/>
       <c r="E433" t="s">
-        <v>213</v>
+        <v>206</v>
       </c>
       <c r="O433" s="12"/>
     </row>
-    <row r="434" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="434" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A434" s="12"/>
       <c r="O434" s="12"/>
     </row>
-    <row r="435" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="435" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A435" s="12"/>
       <c r="D435" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
       <c r="H435" s="16"/>
       <c r="I435" s="16"/>
       <c r="J435" s="16"/>
       <c r="K435" s="16"/>
       <c r="L435" s="16"/>
       <c r="O435" s="12"/>
     </row>
-    <row r="436" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="436" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A436" s="12"/>
-      <c r="E436" s="30" t="s">
-[...9 lines deleted...]
-      <c r="M436" s="24"/>
+      <c r="E436" s="31" t="s">
+        <v>32</v>
+      </c>
+      <c r="F436" s="27"/>
+      <c r="G436" s="27"/>
+      <c r="H436" s="27"/>
+      <c r="I436" s="27"/>
+      <c r="J436" s="27"/>
+      <c r="K436" s="27"/>
+      <c r="L436" s="27"/>
+      <c r="M436" s="27"/>
       <c r="O436" s="12"/>
     </row>
-    <row r="437" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="437" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A437" s="12"/>
-      <c r="E437" s="24"/>
-[...7 lines deleted...]
-      <c r="M437" s="24"/>
+      <c r="E437" s="27"/>
+      <c r="F437" s="27"/>
+      <c r="G437" s="27"/>
+      <c r="H437" s="27"/>
+      <c r="I437" s="27"/>
+      <c r="J437" s="27"/>
+      <c r="K437" s="27"/>
+      <c r="L437" s="27"/>
+      <c r="M437" s="27"/>
       <c r="O437" s="12"/>
     </row>
-    <row r="438" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="438" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A438" s="12"/>
-      <c r="E438" s="24"/>
-[...7 lines deleted...]
-      <c r="M438" s="24"/>
+      <c r="E438" s="27"/>
+      <c r="F438" s="27"/>
+      <c r="G438" s="27"/>
+      <c r="H438" s="27"/>
+      <c r="I438" s="27"/>
+      <c r="J438" s="27"/>
+      <c r="K438" s="27"/>
+      <c r="L438" s="27"/>
+      <c r="M438" s="27"/>
       <c r="O438" s="12"/>
     </row>
-    <row r="439" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="439" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A439" s="12"/>
       <c r="O439" s="12"/>
     </row>
-    <row r="440" spans="1:15" x14ac:dyDescent="0.3">
+    <row r="440" spans="1:15" x14ac:dyDescent="0.55000000000000004">
       <c r="A440" s="12"/>
       <c r="B440" s="12"/>
       <c r="C440" s="12"/>
       <c r="D440" s="12"/>
       <c r="E440" s="12"/>
       <c r="F440" s="12"/>
       <c r="G440" s="12"/>
       <c r="H440" s="12"/>
       <c r="I440" s="12"/>
       <c r="J440" s="12"/>
       <c r="K440" s="12"/>
       <c r="L440" s="12"/>
       <c r="M440" s="12"/>
       <c r="N440" s="12"/>
       <c r="O440" s="12"/>
     </row>
   </sheetData>
-  <mergeCells count="69">
-[...15 lines deleted...]
-    <mergeCell ref="E216:M217"/>
+  <mergeCells count="36">
+    <mergeCell ref="G8:I8"/>
+    <mergeCell ref="G9:I9"/>
+    <mergeCell ref="G10:I10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="K182:M182"/>
+    <mergeCell ref="K235:M235"/>
+    <mergeCell ref="K232:M232"/>
+    <mergeCell ref="K233:M233"/>
+    <mergeCell ref="K190:M190"/>
+    <mergeCell ref="K213:M213"/>
+    <mergeCell ref="I404:M404"/>
+    <mergeCell ref="K400:M400"/>
+    <mergeCell ref="K413:M413"/>
+    <mergeCell ref="K373:M373"/>
+    <mergeCell ref="I125:M125"/>
+    <mergeCell ref="F128:M130"/>
+    <mergeCell ref="J144:M144"/>
+    <mergeCell ref="J148:M148"/>
+    <mergeCell ref="J157:M157"/>
+    <mergeCell ref="G58:M61"/>
+    <mergeCell ref="G66:M68"/>
+    <mergeCell ref="G77:M80"/>
+    <mergeCell ref="D48:M49"/>
     <mergeCell ref="K234:M234"/>
-    <mergeCell ref="F365:M366"/>
     <mergeCell ref="E436:M438"/>
-    <mergeCell ref="F286:M287"/>
-[...1 lines deleted...]
-    <mergeCell ref="D297:M302"/>
     <mergeCell ref="I415:M415"/>
     <mergeCell ref="I423:M423"/>
     <mergeCell ref="K421:M421"/>
     <mergeCell ref="I375:M375"/>
     <mergeCell ref="K382:M382"/>
-    <mergeCell ref="I384:M384"/>
     <mergeCell ref="I394:M394"/>
     <mergeCell ref="K392:M392"/>
     <mergeCell ref="I430:M430"/>
-    <mergeCell ref="D15:M16"/>
-[...36 lines deleted...]
-    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="G5:I5"/>
+    <mergeCell ref="G6:I6"/>
+    <mergeCell ref="K236:M236"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <rowBreaks count="5" manualBreakCount="5">
     <brk id="92" min="1" max="13" man="1"/>
     <brk id="137" min="1" max="13" man="1"/>
     <brk id="227" min="1" max="13" man="1"/>
     <brk id="271" min="1" max="13" man="1"/>
     <brk id="405" min="1" max="13" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
@@ -5649,32 +5867,64 @@
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Introduction</vt:lpstr>
       <vt:lpstr>Design Criteria Form</vt:lpstr>
       <vt:lpstr>'Design Criteria Form'!Print_Area</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Iowa Department of Transportation</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Nop, Michael</dc:creator>
+  <dc:title>Design Criteria for Typical Bridges</dc:title>
+  <dc:creator>Bridges and Structures Bureau</dc:creator>
+  <cp:keywords>"accessibility verified, design criteria"</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SetDate">
+    <vt:lpwstr>2026-05-04T17:01:26Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SiteId">
+    <vt:lpwstr>a1e65fcc-32fa-4fdd-8692-0cc2eb06676e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ActionId">
+    <vt:lpwstr>fd9f10e0-f253-4d7d-a747-cd231a8d8050</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>