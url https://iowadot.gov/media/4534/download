--- v1 (2026-01-02)
+++ v2 (2026-08-11)
@@ -285,230 +285,297 @@
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:spacing w:after="60"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53CF5AE9" w14:textId="53815EA7" w:rsidR="002918A3" w:rsidRDefault="002918A3" w:rsidP="00E6579B">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>Regulatory</w:t>
       </w:r>
       <w:r w:rsidR="00601B82">
         <w:t>/Coordination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DF77C2" w14:textId="3C21465E" w:rsidR="00A001EB" w:rsidRDefault="00601B82" w:rsidP="00E6579B">
+    <w:p w14:paraId="714ADEDB" w14:textId="354ABF6E" w:rsidR="00CB6C37" w:rsidRPr="00E027AE" w:rsidRDefault="00A31A23" w:rsidP="00CB6C37">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Iowa DNR </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="1C022286" w14:textId="7A7E132C" w:rsidR="002918A3" w:rsidRDefault="00601B82" w:rsidP="00E6579B">
+        <w:t xml:space="preserve">US Army </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C37">
+        <w:t xml:space="preserve">Corps of Engineers Section 408 </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C37" w:rsidRPr="00E027AE">
+        <w:t>approval (B05)= &lt;Yes or No&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54DF77C2" w14:textId="20DDA768" w:rsidR="00A001EB" w:rsidRPr="00E027AE" w:rsidRDefault="00A31A23" w:rsidP="00E6579B">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-    <w:p w14:paraId="18F32861" w14:textId="7EB49455" w:rsidR="002918A3" w:rsidRDefault="00601B82" w:rsidP="00E6579B">
+      <w:r w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve">State </w:t>
+      </w:r>
+      <w:r w:rsidR="007C44B3">
+        <w:t xml:space="preserve">(DNR) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A001EB" w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve">Flood Plain </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E027AE">
+        <w:t>and/</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C37" w:rsidRPr="00E027AE">
+        <w:t>or Sovereign Lands permit for Meandered Stream</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve"> or Lake</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C37" w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve"> (B06) </w:t>
+      </w:r>
+      <w:r w:rsidR="00A001EB" w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve">= </w:t>
+      </w:r>
+      <w:r w:rsidR="007A29BF" w:rsidRPr="00E027AE">
+        <w:t>&lt;Yes</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C37" w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001D07F0" w:rsidRPr="00E027AE">
+        <w:t>No</w:t>
+      </w:r>
+      <w:r w:rsidR="007A29BF" w:rsidRPr="00E027AE">
+        <w:t>&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C022286" w14:textId="558BDF2F" w:rsidR="002918A3" w:rsidRPr="00E027AE" w:rsidRDefault="00A31A23" w:rsidP="00E6579B">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="007A29BF">
+      <w:r w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve">State </w:t>
+      </w:r>
+      <w:r w:rsidR="007C44B3">
+        <w:t xml:space="preserve">(DNR) </w:t>
+      </w:r>
+      <w:r w:rsidR="002918A3" w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve">Sovereign Lands permit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve">for ROW </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C37" w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve">(B07) </w:t>
+      </w:r>
+      <w:r w:rsidR="002918A3" w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve">= </w:t>
+      </w:r>
+      <w:r w:rsidR="007A29BF" w:rsidRPr="00E027AE">
         <w:t>&lt;Yes or No&gt;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4360BF78" w14:textId="4315D84C" w:rsidR="00FF7E94" w:rsidRDefault="002918A3" w:rsidP="00E6579B">
+    <w:p w14:paraId="1A9D6960" w14:textId="77777777" w:rsidR="00CB6C37" w:rsidRPr="00E027AE" w:rsidRDefault="00CB6C37" w:rsidP="00CB6C37">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-    <w:p w14:paraId="719E3B34" w14:textId="39B3FC73" w:rsidR="009419AB" w:rsidRDefault="0020145C" w:rsidP="00E6579B">
+      <w:r w:rsidRPr="00E027AE">
+        <w:t>Flood Insurance Study = &lt;Yes or No&gt; &lt;if Yes Zone/Panel/Date&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27FB6DC9" w14:textId="54FADB93" w:rsidR="00E027AE" w:rsidRPr="00E027AE" w:rsidRDefault="00E027AE" w:rsidP="00CB6C37">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="5E522736" w14:textId="3BB5A4BA" w:rsidR="00944121" w:rsidRDefault="00944121" w:rsidP="00E6579B">
+      <w:r w:rsidRPr="00E027AE">
+        <w:t>Iowa DOT Local Record of Coordination-Flood Plain Devel</w:t>
+      </w:r>
+      <w:r w:rsidR="007C44B3">
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E027AE">
+        <w:t>pment (B08) = &lt;Yes or No&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FDE8D6" w14:textId="77777777" w:rsidR="00E027AE" w:rsidRPr="00E027AE" w:rsidRDefault="00E027AE" w:rsidP="00E027AE">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="5F3648D1" w14:textId="591D37E8" w:rsidR="006C2C45" w:rsidRDefault="006C2C45" w:rsidP="00E6579B">
+      <w:r w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve">Drainage District Approval (B09)= &lt;Yes or No – Note Shape File Available&gt; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A4162EE" w14:textId="77777777" w:rsidR="00F8777A" w:rsidRDefault="00A31A23" w:rsidP="00E6579B">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-    <w:p w14:paraId="50F69D2A" w14:textId="5C1DF4A6" w:rsidR="00646418" w:rsidRPr="009D1CE6" w:rsidRDefault="00646418" w:rsidP="00E6579B">
+      <w:r w:rsidRPr="00E027AE">
+        <w:t>National Flood Insurance Program</w:t>
+      </w:r>
+      <w:r w:rsidR="007C44B3">
+        <w:t xml:space="preserve"> (NFIP)</w:t>
+      </w:r>
+      <w:r w:rsidR="008F3F46" w:rsidRPr="00E027AE">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C37" w:rsidRPr="00E027AE">
+        <w:t>Map Revision (CLOMR</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E027AE">
+        <w:t>/LOMR</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C37" w:rsidRPr="00E027AE">
+        <w:t>) (B</w:t>
+      </w:r>
+      <w:r w:rsidR="00D558CB" w:rsidRPr="00E027AE">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00B600A1" w:rsidRPr="00E027AE">
+        <w:t>/B11</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB6C37" w:rsidRPr="00E027AE">
+        <w:t>) &lt;Yes or No&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F3648D1" w14:textId="1CE9A3E6" w:rsidR="006C2C45" w:rsidRPr="00E027AE" w:rsidRDefault="006C2C45" w:rsidP="00E6579B">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="009D1CE6">
-[...3 lines deleted...]
-    <w:p w14:paraId="2D90E34B" w14:textId="7A250BB0" w:rsidR="00646418" w:rsidRDefault="00646418" w:rsidP="00E6579B">
+      <w:r w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve">State Water Trail or Paddling Route = </w:t>
+      </w:r>
+      <w:r w:rsidR="007A29BF" w:rsidRPr="00E027AE">
+        <w:t>&lt;Yes or No&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50F69D2A" w14:textId="5C1DF4A6" w:rsidR="00646418" w:rsidRPr="00E027AE" w:rsidRDefault="00646418" w:rsidP="00E6579B">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
-      <w:r w:rsidRPr="009D1CE6">
-[...3 lines deleted...]
-    <w:p w14:paraId="7A3E582B" w14:textId="781F0669" w:rsidR="00EE21EC" w:rsidRDefault="00EE21EC" w:rsidP="00E6579B">
+      <w:r w:rsidRPr="00E027AE">
+        <w:t>Historic Structure = &lt;Yes or No&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D90E34B" w14:textId="67E5F401" w:rsidR="00646418" w:rsidRDefault="00646418" w:rsidP="00E6579B">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
+      <w:r w:rsidRPr="00E027AE">
+        <w:t>Federally owned land in vicinity</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31A23" w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve"> (include</w:t>
+      </w:r>
+      <w:r w:rsidR="007D7D89" w:rsidRPr="00E027AE">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00A31A23" w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve"> NRCS easements)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E027AE">
+        <w:t xml:space="preserve"> = &lt;Yes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D1CE6">
+        <w:t>or No&gt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A3E582B" w14:textId="497D1D07" w:rsidR="00EE21EC" w:rsidRDefault="00EE21EC" w:rsidP="00E6579B">
+      <w:pPr>
+        <w:pStyle w:val="PlainText"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+      </w:pPr>
       <w:r w:rsidRPr="00421163">
         <w:t>USGS or I</w:t>
       </w:r>
       <w:r w:rsidR="00C26A57" w:rsidRPr="00421163">
         <w:t xml:space="preserve">owa </w:t>
       </w:r>
       <w:r w:rsidR="00B974FC" w:rsidRPr="00421163">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00C26A57" w:rsidRPr="00421163">
         <w:t xml:space="preserve">lood </w:t>
       </w:r>
       <w:r w:rsidR="00B974FC" w:rsidRPr="00421163">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00C26A57" w:rsidRPr="00421163">
         <w:t>enter (IFC)</w:t>
       </w:r>
       <w:r w:rsidRPr="00421163">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BA7C02" w:rsidRPr="00421163">
         <w:t xml:space="preserve">gage or </w:t>
       </w:r>
       <w:r w:rsidR="00162B54" w:rsidRPr="00421163">
@@ -529,59 +596,51 @@
       <w:r w:rsidR="00CF6764" w:rsidRPr="00421163">
         <w:t xml:space="preserve">owa </w:t>
       </w:r>
       <w:r w:rsidR="00693034" w:rsidRPr="00421163">
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00CF6764" w:rsidRPr="00421163">
         <w:t xml:space="preserve">lood </w:t>
       </w:r>
       <w:r w:rsidR="00693034" w:rsidRPr="00421163">
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="00CF6764" w:rsidRPr="00421163">
         <w:t xml:space="preserve">nformation </w:t>
       </w:r>
       <w:r w:rsidR="00693034" w:rsidRPr="00421163">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00CF6764" w:rsidRPr="00421163">
         <w:t>ystem</w:t>
       </w:r>
       <w:r w:rsidR="00693034" w:rsidRPr="00421163">
         <w:t xml:space="preserve"> website</w:t>
       </w:r>
       <w:r w:rsidR="00CF6764" w:rsidRPr="00421163">
-        <w:t xml:space="preserve">, stream </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> layer</w:t>
+        <w:t>, stream gage layer</w:t>
       </w:r>
       <w:r w:rsidR="00B974FC" w:rsidRPr="00421163">
         <w:t xml:space="preserve"> for IFC sites</w:t>
       </w:r>
       <w:r w:rsidR="00CF6764" w:rsidRPr="00421163">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A0D1267" w14:textId="7EB9C1E0" w:rsidR="00A56DEE" w:rsidRPr="00421163" w:rsidRDefault="00A56DEE" w:rsidP="00E6579B">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Obstruction Evaluation/Airport Airspace Analysis per FAA website = &lt;Yes or No&gt; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B71D0F" w14:textId="77777777" w:rsidR="00601B82" w:rsidRDefault="00601B82" w:rsidP="00E6579B">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="720"/>
@@ -852,115 +911,87 @@
       </w:pPr>
       <w:r>
         <w:t>&lt;etc.&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D8DD9CC" w14:textId="77777777" w:rsidR="0020145C" w:rsidRPr="000B392F" w:rsidRDefault="0020145C" w:rsidP="00287891">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25E955A1" w14:textId="77777777" w:rsidR="007F73B9" w:rsidRDefault="007F73B9" w:rsidP="000F19E7">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r>
         <w:t>Special construction issues</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0386D842" w14:textId="3DE3897E" w:rsidR="000F19E7" w:rsidRDefault="00A04869" w:rsidP="007F73B9">
+    <w:p w14:paraId="67231C7D" w14:textId="260F5BDC" w:rsidR="007F73B9" w:rsidRDefault="00A04869" w:rsidP="007F73B9">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="1440" w:hanging="720"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">&lt;Example:  </w:t>
-[...26 lines deleted...]
-      <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">&lt;Example:  </w:t>
       </w:r>
       <w:r w:rsidR="007F73B9">
         <w:t>It is desirable for new structure foundations to avoid existing foundations when possible</w:t>
       </w:r>
       <w:r>
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4908D04F" w14:textId="77777777" w:rsidR="007F73B9" w:rsidRPr="00A14E3F" w:rsidRDefault="007F73B9" w:rsidP="007F73B9">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:ind w:left="720"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="722C4BED" w14:textId="5BB4F332" w:rsidR="00287891" w:rsidRPr="00A14E3F" w:rsidRDefault="00B14F6F" w:rsidP="00287891">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00A14E3F">
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Special survey = </w:t>
       </w:r>
       <w:r w:rsidR="00A04869">
         <w:t>&lt;Yes-See below or No</w:t>
       </w:r>
       <w:r w:rsidR="00FF7E94">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A04869">
         <w:t>&gt;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2869AC26" w14:textId="10DBD83A" w:rsidR="0057256D" w:rsidRPr="00A14E3F" w:rsidRDefault="00A14E3F" w:rsidP="00E6579B">
       <w:pPr>
         <w:pStyle w:val="PlainText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00A14E3F">
         <w:t xml:space="preserve">Aesthetic enhancements = </w:t>
       </w:r>
@@ -1091,58 +1122,58 @@
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000B758F" w:rsidRPr="000B758F" w:rsidSect="00693E99">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1440" w:right="1325" w:bottom="720" w:left="1325" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FCD996B" w14:textId="77777777" w:rsidR="00BF74E4" w:rsidRDefault="00BF74E4">
+    <w:p w14:paraId="340354E9" w14:textId="77777777" w:rsidR="00224355" w:rsidRDefault="00224355">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3469B743" w14:textId="77777777" w:rsidR="00BF74E4" w:rsidRDefault="00BF74E4">
+    <w:p w14:paraId="072D5183" w14:textId="77777777" w:rsidR="00224355" w:rsidRDefault="00224355">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1159,51 +1190,50 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -1326,58 +1356,58 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="004A6EB1">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       </w:rPr>
       <w:t xml:space="preserve"> ~</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="5BC819B3" w14:textId="77777777" w:rsidR="00A04869" w:rsidRPr="00693E99" w:rsidRDefault="00A04869" w:rsidP="00693E99">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
         <w:b/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="218B496A" w14:textId="77777777" w:rsidR="00BF74E4" w:rsidRDefault="00BF74E4">
+    <w:p w14:paraId="56009A21" w14:textId="77777777" w:rsidR="00224355" w:rsidRDefault="00224355">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5801E40A" w14:textId="77777777" w:rsidR="00BF74E4" w:rsidRDefault="00BF74E4">
+    <w:p w14:paraId="74EFE8AA" w14:textId="77777777" w:rsidR="00224355" w:rsidRDefault="00224355">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="360B8CB1" w14:textId="77777777" w:rsidR="00A56DEE" w:rsidRDefault="00A56DEE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35B28919" w14:textId="50F766CA" w:rsidR="00A04869" w:rsidRPr="00284C1B" w:rsidRDefault="00A04869" w:rsidP="004A6EB1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New"/>
@@ -2405,156 +2435,167 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="421804600">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1673682276">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="265383780">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="480468901">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="615410025">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="160464534">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="122"/>
   <w:embedSystemFonts/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="8" w:dllVersion="513" w:checkStyle="1"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C31DE"/>
     <w:rsid w:val="000023CD"/>
     <w:rsid w:val="00004742"/>
     <w:rsid w:val="000052B3"/>
     <w:rsid w:val="00005E60"/>
     <w:rsid w:val="00005E8E"/>
     <w:rsid w:val="00006657"/>
     <w:rsid w:val="000067AD"/>
     <w:rsid w:val="00016311"/>
     <w:rsid w:val="000320EA"/>
     <w:rsid w:val="00037572"/>
     <w:rsid w:val="00041750"/>
     <w:rsid w:val="00051538"/>
     <w:rsid w:val="00064492"/>
     <w:rsid w:val="000826E1"/>
     <w:rsid w:val="0009110A"/>
     <w:rsid w:val="000913CF"/>
     <w:rsid w:val="00094F10"/>
+    <w:rsid w:val="00096CA9"/>
     <w:rsid w:val="000A2684"/>
+    <w:rsid w:val="000B2CDB"/>
     <w:rsid w:val="000B392F"/>
     <w:rsid w:val="000B565B"/>
     <w:rsid w:val="000B758F"/>
     <w:rsid w:val="000C6755"/>
     <w:rsid w:val="000F19E7"/>
     <w:rsid w:val="0010642C"/>
     <w:rsid w:val="001178E1"/>
     <w:rsid w:val="00124C29"/>
     <w:rsid w:val="0013107C"/>
     <w:rsid w:val="00132950"/>
     <w:rsid w:val="00141187"/>
+    <w:rsid w:val="00155133"/>
     <w:rsid w:val="0015618B"/>
     <w:rsid w:val="00160727"/>
     <w:rsid w:val="00160A81"/>
     <w:rsid w:val="00162B54"/>
     <w:rsid w:val="00165713"/>
     <w:rsid w:val="0016639A"/>
     <w:rsid w:val="001667D4"/>
     <w:rsid w:val="001708B8"/>
     <w:rsid w:val="00173748"/>
     <w:rsid w:val="0019086B"/>
     <w:rsid w:val="0019220C"/>
     <w:rsid w:val="0019308F"/>
     <w:rsid w:val="00193864"/>
     <w:rsid w:val="00193AD4"/>
     <w:rsid w:val="001B37C0"/>
     <w:rsid w:val="001C31DE"/>
     <w:rsid w:val="001D07F0"/>
     <w:rsid w:val="001D395C"/>
+    <w:rsid w:val="001E2DC9"/>
+    <w:rsid w:val="001E56A3"/>
     <w:rsid w:val="001F113F"/>
     <w:rsid w:val="001F354C"/>
     <w:rsid w:val="0020145C"/>
     <w:rsid w:val="00211505"/>
     <w:rsid w:val="00213DDB"/>
     <w:rsid w:val="00215A8B"/>
+    <w:rsid w:val="00220886"/>
     <w:rsid w:val="0022257C"/>
     <w:rsid w:val="00222CD1"/>
+    <w:rsid w:val="00224355"/>
     <w:rsid w:val="002305FF"/>
     <w:rsid w:val="00232B7A"/>
     <w:rsid w:val="002452A6"/>
+    <w:rsid w:val="00264523"/>
+    <w:rsid w:val="002724D0"/>
     <w:rsid w:val="00277DA3"/>
     <w:rsid w:val="002805E2"/>
     <w:rsid w:val="00284C1B"/>
     <w:rsid w:val="00287891"/>
     <w:rsid w:val="002918A3"/>
     <w:rsid w:val="002A12B8"/>
     <w:rsid w:val="002A2008"/>
     <w:rsid w:val="002A4BF8"/>
+    <w:rsid w:val="002B5716"/>
     <w:rsid w:val="002C1519"/>
     <w:rsid w:val="002C24F5"/>
     <w:rsid w:val="002C5273"/>
     <w:rsid w:val="002C7D57"/>
     <w:rsid w:val="002E5640"/>
     <w:rsid w:val="002F0556"/>
     <w:rsid w:val="003003FE"/>
+    <w:rsid w:val="003030D8"/>
     <w:rsid w:val="00310F6D"/>
     <w:rsid w:val="003127D5"/>
     <w:rsid w:val="00315EB7"/>
     <w:rsid w:val="003340DE"/>
     <w:rsid w:val="00343BE7"/>
     <w:rsid w:val="00343F21"/>
     <w:rsid w:val="00346FB9"/>
     <w:rsid w:val="0035324F"/>
     <w:rsid w:val="00373F98"/>
     <w:rsid w:val="00390003"/>
     <w:rsid w:val="00392774"/>
     <w:rsid w:val="003B2702"/>
     <w:rsid w:val="003B634F"/>
     <w:rsid w:val="003C0E84"/>
     <w:rsid w:val="003C1B2E"/>
     <w:rsid w:val="003C294D"/>
     <w:rsid w:val="003C2F9E"/>
     <w:rsid w:val="003D1FA5"/>
     <w:rsid w:val="003D7BBA"/>
     <w:rsid w:val="003E55CF"/>
     <w:rsid w:val="003E6BC2"/>
     <w:rsid w:val="003F232B"/>
     <w:rsid w:val="003F39BD"/>
     <w:rsid w:val="003F61D0"/>
     <w:rsid w:val="00401CB3"/>
@@ -2571,306 +2612,325 @@
     <w:rsid w:val="00443646"/>
     <w:rsid w:val="004820DE"/>
     <w:rsid w:val="0049346B"/>
     <w:rsid w:val="00493F71"/>
     <w:rsid w:val="004A3169"/>
     <w:rsid w:val="004A406B"/>
     <w:rsid w:val="004A6EB1"/>
     <w:rsid w:val="004C0B7C"/>
     <w:rsid w:val="004C1891"/>
     <w:rsid w:val="004C40C7"/>
     <w:rsid w:val="004C6797"/>
     <w:rsid w:val="004D1119"/>
     <w:rsid w:val="004D4BC5"/>
     <w:rsid w:val="004E6490"/>
     <w:rsid w:val="004F07FA"/>
     <w:rsid w:val="004F6355"/>
     <w:rsid w:val="004F70DE"/>
     <w:rsid w:val="00507B93"/>
     <w:rsid w:val="00510CE7"/>
     <w:rsid w:val="005132BA"/>
     <w:rsid w:val="00521B5B"/>
     <w:rsid w:val="005239C2"/>
     <w:rsid w:val="00536316"/>
     <w:rsid w:val="00537931"/>
     <w:rsid w:val="005560EF"/>
+    <w:rsid w:val="00561D2B"/>
     <w:rsid w:val="0057256D"/>
     <w:rsid w:val="0059538C"/>
     <w:rsid w:val="005C6D85"/>
     <w:rsid w:val="005D22B9"/>
     <w:rsid w:val="005D2571"/>
     <w:rsid w:val="005D3EBF"/>
+    <w:rsid w:val="005E0144"/>
     <w:rsid w:val="005E1427"/>
     <w:rsid w:val="005E17C9"/>
     <w:rsid w:val="005E1FEC"/>
     <w:rsid w:val="005E373E"/>
     <w:rsid w:val="005F0C86"/>
     <w:rsid w:val="005F7771"/>
     <w:rsid w:val="00601B82"/>
     <w:rsid w:val="00602907"/>
     <w:rsid w:val="00602BAA"/>
     <w:rsid w:val="00607890"/>
     <w:rsid w:val="00612B75"/>
     <w:rsid w:val="00615817"/>
     <w:rsid w:val="00620ECA"/>
     <w:rsid w:val="00626A63"/>
     <w:rsid w:val="00630129"/>
     <w:rsid w:val="00632235"/>
     <w:rsid w:val="006424DB"/>
     <w:rsid w:val="00642596"/>
     <w:rsid w:val="00646418"/>
     <w:rsid w:val="0065653D"/>
     <w:rsid w:val="0066560F"/>
     <w:rsid w:val="006721F7"/>
     <w:rsid w:val="00673019"/>
     <w:rsid w:val="006820D7"/>
     <w:rsid w:val="006826E0"/>
     <w:rsid w:val="00693034"/>
     <w:rsid w:val="00693E99"/>
     <w:rsid w:val="00694C86"/>
     <w:rsid w:val="00696267"/>
     <w:rsid w:val="006A293C"/>
     <w:rsid w:val="006A4BA4"/>
     <w:rsid w:val="006A6B74"/>
     <w:rsid w:val="006B2985"/>
     <w:rsid w:val="006B3D49"/>
     <w:rsid w:val="006C2C45"/>
+    <w:rsid w:val="006D1F8F"/>
     <w:rsid w:val="006D6DCE"/>
     <w:rsid w:val="006E28E1"/>
+    <w:rsid w:val="006E7681"/>
     <w:rsid w:val="006E7C98"/>
     <w:rsid w:val="006F048D"/>
     <w:rsid w:val="006F4A07"/>
     <w:rsid w:val="00704100"/>
     <w:rsid w:val="0072273A"/>
     <w:rsid w:val="00727EA1"/>
     <w:rsid w:val="00731FAB"/>
     <w:rsid w:val="00734EA4"/>
     <w:rsid w:val="0075704C"/>
     <w:rsid w:val="007668E8"/>
     <w:rsid w:val="0077544A"/>
     <w:rsid w:val="00792F61"/>
     <w:rsid w:val="007A1809"/>
     <w:rsid w:val="007A29BF"/>
     <w:rsid w:val="007A364A"/>
     <w:rsid w:val="007C0602"/>
+    <w:rsid w:val="007C44B3"/>
     <w:rsid w:val="007D1115"/>
     <w:rsid w:val="007D14B7"/>
     <w:rsid w:val="007D492A"/>
     <w:rsid w:val="007D7040"/>
+    <w:rsid w:val="007D7D89"/>
     <w:rsid w:val="007E361E"/>
     <w:rsid w:val="007E4C2E"/>
+    <w:rsid w:val="007E660D"/>
     <w:rsid w:val="007F6C5F"/>
     <w:rsid w:val="007F73B9"/>
     <w:rsid w:val="008036ED"/>
     <w:rsid w:val="00804A8B"/>
     <w:rsid w:val="00806A15"/>
     <w:rsid w:val="00816493"/>
     <w:rsid w:val="00817B24"/>
     <w:rsid w:val="008322C1"/>
     <w:rsid w:val="0084370D"/>
     <w:rsid w:val="00851135"/>
     <w:rsid w:val="00867279"/>
     <w:rsid w:val="008719C3"/>
     <w:rsid w:val="00877DA3"/>
     <w:rsid w:val="008827ED"/>
     <w:rsid w:val="008A2D3C"/>
     <w:rsid w:val="008A7D87"/>
     <w:rsid w:val="008C3578"/>
     <w:rsid w:val="008D3706"/>
     <w:rsid w:val="008E4547"/>
     <w:rsid w:val="008E6A4A"/>
     <w:rsid w:val="008F25CF"/>
+    <w:rsid w:val="008F3F46"/>
     <w:rsid w:val="0090036C"/>
     <w:rsid w:val="0090131B"/>
     <w:rsid w:val="00901B7A"/>
     <w:rsid w:val="009065B8"/>
     <w:rsid w:val="009153F3"/>
     <w:rsid w:val="009157D4"/>
     <w:rsid w:val="009225DB"/>
     <w:rsid w:val="00936265"/>
     <w:rsid w:val="00937793"/>
     <w:rsid w:val="009419AB"/>
     <w:rsid w:val="00944121"/>
     <w:rsid w:val="009442A5"/>
     <w:rsid w:val="00947F0D"/>
     <w:rsid w:val="00950911"/>
     <w:rsid w:val="009519A5"/>
     <w:rsid w:val="00954A9D"/>
     <w:rsid w:val="00957366"/>
     <w:rsid w:val="00960340"/>
     <w:rsid w:val="00960FFD"/>
     <w:rsid w:val="00965890"/>
     <w:rsid w:val="0098317A"/>
     <w:rsid w:val="009960D4"/>
     <w:rsid w:val="009A6D03"/>
     <w:rsid w:val="009A7BA3"/>
     <w:rsid w:val="009B0936"/>
     <w:rsid w:val="009B3770"/>
     <w:rsid w:val="009C69E3"/>
     <w:rsid w:val="009D1CE6"/>
     <w:rsid w:val="009E4CB7"/>
     <w:rsid w:val="009E52F1"/>
     <w:rsid w:val="00A001EB"/>
     <w:rsid w:val="00A00356"/>
     <w:rsid w:val="00A04869"/>
     <w:rsid w:val="00A14E3F"/>
     <w:rsid w:val="00A2566B"/>
     <w:rsid w:val="00A27FD3"/>
+    <w:rsid w:val="00A31A23"/>
     <w:rsid w:val="00A406CC"/>
     <w:rsid w:val="00A44023"/>
     <w:rsid w:val="00A56DEE"/>
     <w:rsid w:val="00A5719B"/>
     <w:rsid w:val="00A61462"/>
     <w:rsid w:val="00A61A64"/>
     <w:rsid w:val="00A75979"/>
     <w:rsid w:val="00A93078"/>
     <w:rsid w:val="00A93357"/>
     <w:rsid w:val="00AB1D9F"/>
     <w:rsid w:val="00AB31C5"/>
     <w:rsid w:val="00AC73BF"/>
     <w:rsid w:val="00AD2419"/>
     <w:rsid w:val="00AD6375"/>
     <w:rsid w:val="00AD7888"/>
     <w:rsid w:val="00AF00AB"/>
     <w:rsid w:val="00B05267"/>
     <w:rsid w:val="00B0562F"/>
     <w:rsid w:val="00B14F6F"/>
+    <w:rsid w:val="00B17108"/>
     <w:rsid w:val="00B239DD"/>
     <w:rsid w:val="00B27CDA"/>
     <w:rsid w:val="00B32D2F"/>
     <w:rsid w:val="00B5786C"/>
+    <w:rsid w:val="00B600A1"/>
     <w:rsid w:val="00B600A3"/>
     <w:rsid w:val="00B647BC"/>
     <w:rsid w:val="00B71B72"/>
     <w:rsid w:val="00B7402E"/>
+    <w:rsid w:val="00B7636E"/>
     <w:rsid w:val="00B817E9"/>
     <w:rsid w:val="00B823BA"/>
     <w:rsid w:val="00B865DE"/>
     <w:rsid w:val="00B87D21"/>
     <w:rsid w:val="00B918D4"/>
     <w:rsid w:val="00B974FC"/>
     <w:rsid w:val="00BA7C02"/>
     <w:rsid w:val="00BC00F8"/>
     <w:rsid w:val="00BC01DA"/>
     <w:rsid w:val="00BD09F5"/>
     <w:rsid w:val="00BD2493"/>
     <w:rsid w:val="00BD43A9"/>
     <w:rsid w:val="00BE0B07"/>
     <w:rsid w:val="00BE3C6E"/>
     <w:rsid w:val="00BF74E4"/>
     <w:rsid w:val="00C03D74"/>
     <w:rsid w:val="00C16082"/>
     <w:rsid w:val="00C173F6"/>
     <w:rsid w:val="00C2187E"/>
     <w:rsid w:val="00C26A57"/>
     <w:rsid w:val="00C35601"/>
     <w:rsid w:val="00C37C5F"/>
     <w:rsid w:val="00C459BE"/>
     <w:rsid w:val="00C50F1E"/>
     <w:rsid w:val="00C53D89"/>
     <w:rsid w:val="00C5727C"/>
     <w:rsid w:val="00C6114B"/>
     <w:rsid w:val="00C62F8B"/>
     <w:rsid w:val="00C76114"/>
     <w:rsid w:val="00C81D6D"/>
     <w:rsid w:val="00C830F1"/>
     <w:rsid w:val="00C86503"/>
     <w:rsid w:val="00C973AB"/>
     <w:rsid w:val="00CA6169"/>
     <w:rsid w:val="00CA746A"/>
     <w:rsid w:val="00CA77E1"/>
     <w:rsid w:val="00CA7DBC"/>
     <w:rsid w:val="00CB2104"/>
+    <w:rsid w:val="00CB6C37"/>
     <w:rsid w:val="00CC01F6"/>
     <w:rsid w:val="00CF458A"/>
     <w:rsid w:val="00CF6764"/>
     <w:rsid w:val="00D016D6"/>
     <w:rsid w:val="00D1000B"/>
     <w:rsid w:val="00D11556"/>
     <w:rsid w:val="00D158F0"/>
     <w:rsid w:val="00D205A6"/>
     <w:rsid w:val="00D211AA"/>
+    <w:rsid w:val="00D2122E"/>
     <w:rsid w:val="00D270E6"/>
     <w:rsid w:val="00D302B1"/>
     <w:rsid w:val="00D5241C"/>
+    <w:rsid w:val="00D558CB"/>
     <w:rsid w:val="00D57E7D"/>
     <w:rsid w:val="00D74DE5"/>
     <w:rsid w:val="00D92FA7"/>
     <w:rsid w:val="00D95E4B"/>
     <w:rsid w:val="00DA3A57"/>
     <w:rsid w:val="00DB2E0F"/>
     <w:rsid w:val="00DB4436"/>
     <w:rsid w:val="00DC01D2"/>
     <w:rsid w:val="00DC5EA8"/>
     <w:rsid w:val="00DD47EE"/>
     <w:rsid w:val="00DE7E17"/>
     <w:rsid w:val="00DF65E6"/>
     <w:rsid w:val="00DF78EC"/>
+    <w:rsid w:val="00E027AE"/>
     <w:rsid w:val="00E05405"/>
     <w:rsid w:val="00E103EB"/>
     <w:rsid w:val="00E1242B"/>
     <w:rsid w:val="00E136F9"/>
+    <w:rsid w:val="00E265E2"/>
     <w:rsid w:val="00E36800"/>
     <w:rsid w:val="00E377E4"/>
     <w:rsid w:val="00E40FC1"/>
     <w:rsid w:val="00E54BAB"/>
     <w:rsid w:val="00E6017E"/>
     <w:rsid w:val="00E6052C"/>
     <w:rsid w:val="00E61290"/>
     <w:rsid w:val="00E62149"/>
     <w:rsid w:val="00E62BB2"/>
     <w:rsid w:val="00E6579B"/>
     <w:rsid w:val="00E74B53"/>
     <w:rsid w:val="00E9098C"/>
     <w:rsid w:val="00EA1929"/>
     <w:rsid w:val="00EA2CE6"/>
     <w:rsid w:val="00EC0BE3"/>
     <w:rsid w:val="00EC1AC0"/>
     <w:rsid w:val="00EC3487"/>
     <w:rsid w:val="00EC7EA7"/>
     <w:rsid w:val="00ED128A"/>
     <w:rsid w:val="00EE0D47"/>
     <w:rsid w:val="00EE21EC"/>
     <w:rsid w:val="00EE63AA"/>
     <w:rsid w:val="00F03D5E"/>
     <w:rsid w:val="00F13E30"/>
     <w:rsid w:val="00F20F06"/>
     <w:rsid w:val="00F45C34"/>
     <w:rsid w:val="00F4671D"/>
     <w:rsid w:val="00F60848"/>
     <w:rsid w:val="00F62134"/>
     <w:rsid w:val="00F640A4"/>
     <w:rsid w:val="00F67B09"/>
     <w:rsid w:val="00F83C4C"/>
+    <w:rsid w:val="00F8777A"/>
     <w:rsid w:val="00F91223"/>
     <w:rsid w:val="00F943B8"/>
     <w:rsid w:val="00F94FFA"/>
     <w:rsid w:val="00F96909"/>
     <w:rsid w:val="00FA7827"/>
     <w:rsid w:val="00FB0E07"/>
     <w:rsid w:val="00FB6E5F"/>
     <w:rsid w:val="00FC1211"/>
+    <w:rsid w:val="00FC46FE"/>
     <w:rsid w:val="00FD1C69"/>
     <w:rsid w:val="00FD71A9"/>
     <w:rsid w:val="00FE59CC"/>
     <w:rsid w:val="00FE7708"/>
     <w:rsid w:val="00FF17B8"/>
     <w:rsid w:val="00FF1C04"/>
     <w:rsid w:val="00FF6F44"/>
     <w:rsid w:val="00FF7E94"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -3696,75 +3756,75 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4CB8E3F-65B6-475D-8BBA-24144A48435A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>389</Words>
-  <Characters>2340</Characters>
+  <Words>450</Words>
+  <Characters>2420</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>39</Lines>
-  <Paragraphs>33</Paragraphs>
+  <Lines>73</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Title Sheet:</vt:lpstr>
+      <vt:lpstr>Template Bridge Bureau Attachment for Concept Statement</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>IA Department of Transportation</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2696</CharactersWithSpaces>
+  <CharactersWithSpaces>2824</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Template Bridge Bureau Attachment for Concept Statement</dc:title>
   <dc:subject/>
   <dc:creator>Bridges &amp; Structures Bureau</dc:creator>
   <cp:keywords>accessibility verified, template, attachment, concept</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Folder_Number">
     <vt:lpwstr/>
   </property>