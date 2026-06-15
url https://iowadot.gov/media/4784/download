--- v0 (2025-10-23)
+++ v1 (2026-06-15)
@@ -12,105 +12,106 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/customProperty1.bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.customProperty"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="26731"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Highway\Bridge\Cadd\Documentation\CONNECT Applications\Working copy\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\temp\Accessibility\Connect\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{DFAC2FE5-19D2-4A10-A8A0-E9F4D89E0427}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{168006F5-F303-4F02-9351-6D36225867C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3885" yWindow="2235" windowWidth="20070" windowHeight="11190" firstSheet="4" activeTab="4" xr2:uid="{38CF27C8-91C0-4BB3-8184-C75B86836AD8}"/>
+    <workbookView xWindow="13485" yWindow="-16320" windowWidth="29040" windowHeight="15720" firstSheet="4" activeTab="10" xr2:uid="{38CF27C8-91C0-4BB3-8184-C75B86836AD8}"/>
   </bookViews>
   <sheets>
     <sheet name="Misc" sheetId="1" r:id="rId1"/>
     <sheet name="Annotation-Dimension &amp; Text" sheetId="7" r:id="rId2"/>
     <sheet name="Levels" sheetId="10" r:id="rId3"/>
     <sheet name="Detailing Information" sheetId="8" r:id="rId4"/>
     <sheet name="Font Conversion" sheetId="11" r:id="rId5"/>
     <sheet name="Detailing Information (2)" sheetId="9" state="hidden" r:id="rId6"/>
     <sheet name="Hatch-Crosshatch-Patterns" sheetId="6" r:id="rId7"/>
     <sheet name="Tables" sheetId="4" r:id="rId8"/>
     <sheet name="Sheet Index" sheetId="5" r:id="rId9"/>
     <sheet name="Abbreviations" sheetId="2" r:id="rId10"/>
     <sheet name="Capitalization" sheetId="3" r:id="rId11"/>
     <sheet name="Cell Libraries" sheetId="12" r:id="rId12"/>
     <sheet name="Sheet Borders" sheetId="13" r:id="rId13"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="767" uniqueCount="676">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="809" uniqueCount="718">
   <si>
     <t>Engineer</t>
   </si>
   <si>
     <t>Contractor</t>
   </si>
   <si>
     <t>Right</t>
   </si>
   <si>
     <t>Standard Specifications</t>
   </si>
   <si>
     <t>Capitalization rules apply to both of these.</t>
   </si>
   <si>
     <t>Abutment</t>
   </si>
   <si>
     <t>B.C.</t>
   </si>
   <si>
     <t>B.F.</t>
   </si>
   <si>
@@ -1296,102 +1297,50 @@
     <t>              </t>
   </si>
   <si>
     <t>Scale: 1.00</t>
   </si>
   <si>
     <t>Granular Pattern</t>
   </si>
   <si>
     <t>Pattern Cell: Granular</t>
   </si>
   <si>
     <t>Title Row</t>
   </si>
   <si>
     <t>Header Row</t>
   </si>
   <si>
     <t>Body Rows</t>
   </si>
   <si>
     <t>If a "Table" element is part of a CADD cell, then after placing the cell, apply "Drop Element" one time and the table will come back into use.</t>
   </si>
   <si>
     <t>Assign proper "Types" to the table Rows, this will help with applying Text Styles to text within those rows.</t>
-  </si>
-[...50 lines deleted...]
-    </r>
   </si>
   <si>
     <t xml:space="preserve">Header Rows - use "IowaDOT_Header" Text Style </t>
   </si>
   <si>
     <t>Body Rows - use "IowaDOT_Dimension" Text Style</t>
   </si>
   <si>
     <t>Rebar Bent Bar Pin shape (circle)</t>
   </si>
   <si>
     <t>Level: Dimensions</t>
   </si>
   <si>
     <t>Color: 0</t>
   </si>
   <si>
     <t>Line Style: 1</t>
   </si>
   <si>
     <t>Weight: 3</t>
   </si>
   <si>
     <t>Dimension and Text Styles</t>
   </si>
@@ -2110,53 +2059,50 @@
       </rPr>
       <t xml:space="preserve">  </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF4472C4"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">Examples:  20 - 6a2 x 32’-10” @ 10" (Qty 20, #6 bars named a2, with 32’-10” lengths spaced at 10 inches apart)  </t>
     </r>
   </si>
   <si>
     <t>5. Elevations for structures are typically shown in decimal feet, without the foot symbol, rounded to the hundredths of a foot.</t>
   </si>
   <si>
     <t>9. Angles for skews are typically given in Degrees, Minutes, Seconds.  There may be an occasional need to display as decimal degree.</t>
   </si>
   <si>
     <t>Table Settings</t>
   </si>
   <si>
-    <t>If using notes for a Contractor, create the note on the SheetText Level and use SubHeader text style. Border should be on the SheetGridMajor level.</t>
-[...1 lines deleted...]
-  <si>
     <t>If using notes that refer to details outside of the sheet border, create the note on the SheetText level and use SubHeader text style.  Border should be on the SheetGridMajor level.  Change the color to 5.</t>
   </si>
   <si>
     <t>Use this character for asterisk symbol.</t>
   </si>
   <si>
     <t>Display Specifications and Design Stresses in the formats as shown below.</t>
   </si>
   <si>
     <t>Example of Title Case Text Format is Shown Below.</t>
   </si>
   <si>
     <t>Use Header Text Style with Title Case Text Format.</t>
   </si>
   <si>
     <t>Use Subheader Text Style with Title Case Text Format.</t>
   </si>
   <si>
     <t>Auxiliary</t>
   </si>
   <si>
     <t>Clear/Clearance</t>
   </si>
   <si>
     <t>Color: ByLevel (0)  (Optional preferred Level may also be 6 )</t>
@@ -2760,53 +2706,50 @@
     <t>Richland/Sherman Twp.</t>
   </si>
   <si>
     <t>When showing size of object or construction detail such as, 2"x4"x1” Keyway, always use a lower case “x”.</t>
   </si>
   <si>
     <t>An existing structure is EXISTING whether it is recently built or several years old.</t>
   </si>
   <si>
     <t>Show Break lines on the same level as what is being broken.  "SheetText" level may be used as well with ByLevel settings for color, line style and weight=1.</t>
   </si>
   <si>
     <t>Future structures should be shown as dashed phantom Line Style=6, because the structure is not visible, it is proposed.</t>
   </si>
   <si>
     <t>Named levels are to be used with their assigned ByLevel attributes (color, weight and line style).  Line style and weight may be altered as needed to aid in the clarity of a detail.</t>
   </si>
   <si>
     <t>When the location information requires multiple adjoining Township, Range and Sections to be listed, then use the format as shown below:</t>
   </si>
   <si>
     <t>Show Hidden lines on the same level as the object being detailed.  Use Line Style=2 or 3 (style size selected should be appropriate for the detail drawn).  Line weight=ByLevel or less for clarity.</t>
   </si>
   <si>
     <t>An existing structure should be detailed with visible components shown as solid lines and hidden components shown as a dashed hidden line (Line Style=2 or 3).</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">Removed portions of existing structures should be shown on the "Removals" Level with dashed lines except for the concrete removal line defining the break line between the existing and removed concrete.  This removal (break) line should be a solid line style and preferably wavy or jagged to represent a cut line with a Line Weight=8 and still shown on the "Removals" Level.  </t>
   </si>
   <si>
     <t>Detailing Examples</t>
   </si>
   <si>
     <t>a. Centerline of bearings.</t>
   </si>
   <si>
     <t>b. Abutment footings.</t>
   </si>
   <si>
     <t>c. Centerline of beam lines.</t>
   </si>
   <si>
     <t>For Center line, use Line Style=4 or 7.</t>
   </si>
   <si>
     <t>b. Centerline of abutment, abutment bearing.</t>
   </si>
   <si>
     <t>a. Centerline of pier, pier cap, pier column.</t>
   </si>
   <si>
     <t>c. Culvert centerline.</t>
   </si>
@@ -3128,453 +3071,211 @@
       <t>All levels with "</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">GL" </t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">in the name are intended to be used in ProStructures as “Guide Lines” when modeling rebar. </t>
     </r>
   </si>
   <si>
-    <r>
-      <t xml:space="preserve">This guidance is for 2D detailing.  When using a 3D model to develop 2D details, some of the levels used in the 3D model will be set from the model features and may differ from what is listed below.  Examples of these levels would be the </t>
+    <t>Place Note tool is set to have text Leader Side justified when using "IowaDOT_Leader_Note" Dimension Style.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Create Text Subscript/Superscript </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Select OK to complete the subscript creation. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">For Superscript the entries of information in Numerator and Denominator are reversed. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The image shows the example of a flow rate value label for 100 years. </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">In the </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Numerator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> window hit the “space bar” to create an empty space (this is just a place holder, blank numerator). </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>In the</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Denominator </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">window enter the required text/number for the subscript entry.  </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">In the </t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Type</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> window select No Bar. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>In the Text Editor, right click to get the menu to pop up and select "</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>OBD</t>
-[...14 lines deleted...]
-      <t xml:space="preserve">The </t>
+      <t xml:space="preserve">Insert Stacked Fraction… </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>"</t>
+    </r>
+  </si>
+  <si>
+    <t>Create Stacked Fraction</t>
+  </si>
+  <si>
+    <r>
+      <t>In the Text Editor, right click to get the menu to pop up and select "</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve">PC_ </t>
-[...327 lines deleted...]
-      </rPr>
       <t>Insert Stacked Fraction…</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve"> "</t>
     </r>
   </si>
   <si>
     <t>SEE "Example Title Case Text Format Shown Below".</t>
   </si>
   <si>
-    <t xml:space="preserve">When reformatting Standard Worksheets\Signed Standards to current text\dimension styles.  Notice, when retyping paragraphs this may cause type-o's, use of copy\paste is preferred.  Use Spell check.  Also, when developing Standard Worksheets\Signed Standards, DO NOT have them added to a Sheet Index.  This will enable them to be added to a Project Specific Sheet Index when used in plan development. </t>
-[...4 lines deleted...]
-  <si>
     <t>All paragraphs to be indented by default indentation, 2.00.  No spaces between paragraphs.</t>
   </si>
   <si>
     <t>                Level and Color: Use the same as the object being hatched (or Color 64).</t>
   </si>
   <si>
     <t>                Level and Color: Use the same as the object being patterned (or Color 64).</t>
   </si>
   <si>
     <t>Level and Color: Use the same as the object being hatched (or Color 64).</t>
-  </si>
-[...1 lines deleted...]
-    <t>Regarding updating/remapping existing text characters such as Center Line, at this time there is no “global” tool to update a whole file.  Use the “Find/Replace Text” tool.  Then select existing text to edit with “Text Editor” to copy the older previous format text ¡ and placed that in the Find location.  Then place the new “Center Line” symbol in the “Text Editor” and copied that into the Replace location (this character appears odd, see image below).  This appeared to make the corrections in this case, it will have to be done in each model.  There are other characters such as the delta symbol Δ that will have to be updated as well.</t>
   </si>
   <si>
     <t>It appears that special characters are not allowed to be used in the Secondary Units of dimensions.</t>
   </si>
   <si>
     <t>Regarding the different icons in the Text and Dimension Style list, those show the relationship between the local style and the dgn library.  There are four possibilities:
 1) Grey book: The style is in a library but not in the local file.
 2) Blue book: The style is in the local file but not in a library.
 3) Blue book with green check: The local style matches the library style.
 4) Blue book with blue triangle: The local style is different from the library style.</t>
   </si>
   <si>
     <t>Conversion of 1st Generation Engineering Vert Font to 2nd Generation Engineering Vert Font</t>
   </si>
   <si>
     <t>The example below is showing the Delta symbol from 1st Gen.  The upper row is showing the "broken" 1st Gen. Font.  The lower row is showing the updated corrections using the 2nd Gen. Font.</t>
   </si>
   <si>
     <t>The example below is showing the fraction symbols from 1st Gen. Font to corrected "keyed in" fraction for 2nd Gen. Font.  The upper row is showing the "broken" 1st Gen. Font.  The lower row is showing the updated corrections using the 2nd Gen. Font.</t>
   </si>
   <si>
     <t>The example below is showing the fraction symbols from 1st Gen. Font to corrected "keyed in" fraction for 2nd Gen. Font.  The upper rows are showing the "broken" 1st Gen. Font.  The lower rows are showing the updated corrections using the 2nd Gen. Font.</t>
   </si>
   <si>
     <r>
@@ -4409,300 +4110,542 @@
   <si>
     <r>
       <rPr>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t>IF NECESSARY.</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">  The Cell libraries listed below contain the V8i Version of Bridge Bureau cells, these are in the V8i format of text and levels.  If necessary, these may be used for Bridge Bureau plan detailing, however updating these to CONNECT Version format will be required.</t>
     </r>
   </si>
   <si>
     <r>
-      <t xml:space="preserve">The location listed below is for a CADD file of the City maps used for the Bridge Bureau Map Sheet.  There is not a pdf version of these on ProjectWise.  There is a pdf version of the City maps on the Iowa DOT website, </t>
+      <t xml:space="preserve">Cell library listed below contains the </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>https://iowadot.gov/maps/digital-maps/state-maps/dlalphabetcity</t>
-[...5 lines deleted...]
-    </r>
+      <t>Iowa DOT logo</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> used for plan detailing.</t>
+    </r>
+  </si>
+  <si>
+    <t>c.  Example:  10 Spa. @ 9” = 7'-6"; 11-6a1 Bars (Qty 11, #6 bars named a1 spaced at 9 inches apart)</t>
+  </si>
+  <si>
+    <r>
+      <t>Is it strongly recommended to not use the fraction characters in the Symbols of the Text Editor.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="12"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">  The reason is that if there is a character "remapping" requirement, the fraction Symbols may not translate/convert properly.</t>
+    </r>
+  </si>
+  <si>
+    <t>Elec.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>https://iowadot.gov/maps/digital-maps/city-and-county-maps</t>
-[...4 lines deleted...]
-      <t xml:space="preserve">Cell library listed below contains the </t>
+      <t>Eq.</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>or</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t>Iowa DOT logo</t>
-[...33 lines deleted...]
-    </r>
+      <t xml:space="preserve"> =</t>
+    </r>
+  </si>
+  <si>
+    <t>Article</t>
+  </si>
+  <si>
+    <t>24)</t>
+  </si>
+  <si>
+    <t>25)</t>
+  </si>
+  <si>
+    <t>pw:\\NTPwint1.dot.int.lan:PWMain\Documents\Resources\ClientWorkspaces\IowaDOT\IowaDOTProduction\Organization-Civil\IowaDOT_Standards\Sheet Borders\Border.dgn</t>
+  </si>
+  <si>
+    <t>Referenced Sheet Borders</t>
+  </si>
+  <si>
+    <t>Overview Statement:</t>
+  </si>
+  <si>
+    <t>The two examples below are showing the Center Line symbols from 1st Gen.  The upper rows are showing the "broken" 1st Gen. Font.  The lower rows are showing the updated corrections using the 2nd Gen. Font.</t>
+  </si>
+  <si>
+    <t>PWMain\Documents\Resources\ClientWorkspaces\IowaDOT\IowaDOTProduction\Organization-Civil\IowaDOT_Standards\Cell\Bridge3D_Cells.cel</t>
+  </si>
+  <si>
+    <t>Cell library listed below contains Bridge Bureau 3D barrier rails and end sections used for Bridge Bureau 3D modeling.</t>
+  </si>
+  <si>
     <r>
       <rPr>
         <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dimensions:</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve"> Use "</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Dimensions</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">" Level with ByLevel on for color, style and weight.  </t>
+    </r>
+  </si>
+  <si>
+    <t>Use the appropriate Dimension Styles "IowaDOT_Angular_Decimal or _Fraction", "IowaDOT_Leader_Note", "IowaDOT_Linear" and "IowaDOT_Radial_Decimal or _Fraction".</t>
+  </si>
+  <si>
+    <t xml:space="preserve">When reformatting Standard Worksheets\Signed Standards to current text\dimension styles.  Notice, when retyping paragraphs this may cause type-o's, use of copy\paste is preferred. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Use Spell check.  Also, when developing Standard Worksheets\Signed Standards, DO NOT have them added to a Sheet Index. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">This will enable them to be added to a Project Specific Sheet Index when used in plan development. </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Title Block cells for Bridge and Culvert sheets are in the </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">BridgeGeneralUseCells.cel </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">file on ProjectWise. </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>The text in the cells, "</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TitleBlock-Bridge</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>" &amp; "</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>TitleBlock-Culvert</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">" have the proper text settings applied. </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">This will allow editing of the individual title block text lines for each sheet. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">When placing the Title Block Cell for plan sheets, ensure “Place as Shared Cell” is UNCHECKED.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">If “Place as Shared Cell” is activated, then all instances of that cell will show the same changes. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">This guidance is for 2D detailing.  When using a 3D model to develop 2D details, some of the levels used in the 3D model </t>
+  </si>
+  <si>
+    <t xml:space="preserve">will be set from the model features and may differ from what is listed below.  Examples of these levels would be the OBD prefixed levels. </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">The </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">PC_ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">&amp; </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">PS_ </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">levels were put in place with the intent of being used with ProStructures 3D rebar/steel modeling.  If only applying 2D details, </t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">without the ProStructures rebar/steel tools (not 3D model based), then the recommendation would be to use the rebar type/coating levels </t>
+  </si>
+  <si>
+    <t xml:space="preserve">PC_REBAR, PC_REBAR_EPOXY and PC_REBAR_STAINLESS.  Similar to what was done in the past with 2D detailing. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">In addition, all other levels may be used in a logical manner (structural element) based from their descriptions in the Level Manager list. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">All text regarding dimensions, notes and labels is to be clearly visible on details.  Text and dimensions should not be obstructed by linear elements. </t>
+  </si>
+  <si>
+    <t>Do not show lines through text.  Use a filled shape with "TextBlockOut" Level to cover linear elements or break the lines so text is legible on the print for clarity.</t>
+  </si>
+  <si>
+    <t>Removed portions of existing structures should be shown on the "Removals" Level with dashed lines except for the concrete removal line defining the break line</t>
+  </si>
+  <si>
+    <t xml:space="preserve">between the existing and removed concrete.  This removal (break) line should be a solid line style and preferably wavy or jagged to represent a cut line with a Line Weight=8 and still shown on the "Removals" Level.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The IowaDOT Dimension Styles have the Leading Zero checked “on” (as shown in the image below).  These dimension style settings are used by all Bureaus in the DOT </t>
+  </si>
+  <si>
+    <t>and these settings were applied accordingly.  When using Secondary Units, the Leading Zero may need to be checked "on" when applicable.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">If using notes for a Contractor, create the note on the SheetText Level </t>
+  </si>
+  <si>
+    <t>and use SubHeader text style. Border should be on the SheetGridMajor level.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The location listed below is for the pdf of County maps used for the Bridge Bureau Map Sheet.  </t>
+  </si>
+  <si>
+    <t>There is also a pdf version of the County maps on the Iowa DOT website,    https://iowadot.gov/maps/digital-maps/city-and-county-maps</t>
+  </si>
+  <si>
+    <t>There is a pdf version of the City maps on the Iowa DOT website, https://iowadot.gov/maps/digital-maps/state-maps/dlalphabetcity</t>
+  </si>
+  <si>
+    <t xml:space="preserve">The location listed below is for a CADD file of the City maps used for the Bridge Bureau Map Sheet.  There is not a pdf version of these on ProjectWise.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The use of the Subscript and Superscript in the Text Editor tools provide text that is too small to adequately read if a pdf is printed on paper.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">To create an adequate size subscript/superscript, the use of “Insert Stacked Fraction” in the Text Editor provides a good option. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Use the Text Editor tools to place a stacked fraction.  To create an adequate size subscript/superscript, the use of “Insert Stacked Fraction” in the Text Editor provides a good option. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">It is strongly recommended to not use the fraction characters in the Symbols of the Text Editor.  The reason is that if there is a character "remapping" requirement, the fraction Symbols </t>
+  </si>
+  <si>
+    <t>may not translate/convert properly. The use of the Stacked Fraction will create an increase in the vertical line space of the specific line of text that the note it is in, this is acceptable.</t>
+  </si>
+  <si>
+    <t>The Secondary Units in dimension styles still do not allow a typed-in "auto" fraction or use of Stacked Fraction in the Text Editor.  The only possible option is to use a “fraction special character-symbol”</t>
+  </si>
+  <si>
+    <t>(as shown ¾” in the image above), but these are limited in options and not recommended due to possible font formatting issues.  If the stacked display of a fraction is desired, then an alternative for entering</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Although, with the understanding of the fraction issue in the Secondary Units, it would be acceptable to keep as a dimension and display fractions "as is", not stacked, like what is shown below.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">a fraction, such as 15/16” (as shown in the image below), is probably to enter a separate "static" line of text below the dimension using the typed-in "auto" fraction or Stacked Fraction capability in the Text Editor. </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Some of the currently posted standards were completed using the Bentley Systems provided True Type, locally installed (C:\Windows\Fonts), “1st generation” Engineering Vert font which was not correctly </t>
+  </si>
+  <si>
+    <t>mapped according to international font character mapping.   In February 2024, the Iowa DOT upgraded to the ProjectWise 10.12 environment, and with this, the improved “2nd generation” Engineering Vert font</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> (not locally installed) that is mapped correctly and updated/managed in the Iowa DOT ProjectWise workspace.  The updated ProjectWise workspace is configured to not have the Engineering Vert Font styles locally installed.</t>
+  </si>
+  <si>
+    <t>Prior to the upgraded ProjectWise environment, Bridge Bureau plan sheet work was done using a combination of either OpenRoads Designer or ProStructures and this required the 1st generation Engineering Vert font</t>
+  </si>
+  <si>
+    <t xml:space="preserve">to be installed locally, C:\Windows\Fonts, to allow the special characters symbols to display.  If this 1st generation font is installed locally, it will interfere and cause discrepancies with the proper display </t>
+  </si>
+  <si>
+    <t>of special characters in the upgraded Iowa DOT ProjectWise 10.12 environment.  The standards using these older fonts will have to be manually corrected when used until all the standards get remapped to the updated 2nd generation font.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Some of the currently posted standards are using the fraction symbols created with the 1st Generation Engineering Vert Font.  Since then, and because of the need to remap to the 2nd Generation Engineering Vert font, </t>
+  </si>
+  <si>
+    <t>it was discovered that the fraction symbols were not reacting properly and that is why the “Stacked Fraction” use in the Text Editor is being applied to the remapped versions of the posted standards that are in the process of updating.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">To reiterate, for projects within the Iowa DOT ProjectWise, the current workspace is configured to not have the Engineering Font styles locally installed.  The previously used 1st generation Engineering True Type Font files are out of date.  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">There were issues where some of the reserved font positions were customized to other characters which goes against the international font registry.  One additional known issue with the previous version, was the lowercase letters </t>
+  </si>
+  <si>
+    <t>used in the following combination, “ff”, “fi” and “fl” would become invisible.  This appeared to occur in the non-Civil MicroStation platforms such as ProStructures.  With the upgrade to 10.12 ProjectWise workspace,</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> the updated font styles appear more bold and the fonts are intended be controlled by the ProjectWise database.</t>
+  </si>
+  <si>
+    <t>Regarding updating/remapping existing text characters such as Center Line, at this time there is no “global” tool to update a whole file.  Use the “Find/Replace Text” tool.  Then select existing text to edit with</t>
+  </si>
+  <si>
+    <t>see image below).  This appeared to make the corrections in this case, it will have to be done in each model.  There are other characters such as the delta symbol Δ that will have to be updated as well.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">“Text Editor” to copy the older previous format text ¡ and placed that in the Find location.  Then place the new “Center Line” symbol in the “Text Editor” and copied  that into the Replace location (this character appears odd, </t>
+  </si>
+  <si>
+    <r>
+      <t>Body Row Height setting in ANSI D size Sheet Model scale set at Full Size (1=1).  For consistency in Tables (</t>
+    </r>
+    <r>
+      <rPr>
         <u/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </rPr>
-      <t xml:space="preserve"> Is it strongly recommended to not use the fraction characters in the Symbols of the Text Editor.</t>
-[...153 lines deleted...]
-    </r>
+      <t>specifically standards sheets</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">) it is ideal to set Row Height = 0.022 Ft. </t>
+    </r>
+  </si>
+  <si>
+    <t>Lines with Fractions may require a Row Height = 0.026 Ft.</t>
+  </si>
+  <si>
+    <r>
+      <t>Header Rows - For consistency in Tables (</t>
+    </r>
+    <r>
+      <rPr>
+        <u/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>specifically standards sheets</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t xml:space="preserve">) it is ideal to set Row Height setting in ANSI D size Sheet Model scale set at Full Size (1=1), </t>
+    </r>
+  </si>
+  <si>
+    <t>Row Height = 0.044 Ft, in some cases set to 0.039 Ft.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">When developing Standard Worksheets\Signed Standards, DO NOT have them added to a Sheet Index.  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="27">
+  <fonts count="28">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Engineering Vert"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Engineering Vert"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Engineering Vert"/>
@@ -4804,108 +4747,117 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Engineering Vert"/>
     </font>
     <font>
-      <b/>
-[...7 lines deleted...]
-    <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="4"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
-      <sz val="11"/>
-      <color theme="9"/>
+      <u/>
+      <sz val="12"/>
+      <color rgb="FFC00000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <u/>
+      <sz val="12"/>
+      <color rgb="FFA20000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
-      <color rgb="FFFF0000"/>
+      <color rgb="FFA20000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="9" tint="-0.499984740745262"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
-      <color rgb="FFFF0000"/>
-[...7 lines deleted...]
-      <color theme="1"/>
+      <color rgb="FFC00000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="7" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -5103,51 +5055,51 @@
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="203">
+  <cellXfs count="229">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyProtection="1">
       <protection locked="0"/>
     </xf>
@@ -5254,279 +5206,301 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -5557,1697 +5531,1740 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DA6EF6.CEC50700" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image001.png@01DA6F46.2B483FC0" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image014.png@01DA6F45.DB5E2E20" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image009.png@01DA5B3E.F0BDEE10" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image009.png@01DA5B3E.F0BDEE10" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>1529391</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>2256128</xdr:colOff>
-      <xdr:row>12</xdr:row>
+      <xdr:colOff>2258033</xdr:colOff>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>533400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="4" name="Picture 3" descr="Section callout">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA8C4005-2C16-4E03-AD53-455F359FFE71}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1529391" y="2838450"/>
           <a:ext cx="726737" cy="523875"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>37792</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
-      <xdr:colOff>1971675</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>148936</xdr:rowOff>
+      <xdr:colOff>1969770</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>152746</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 15">
+        <xdr:cNvPr id="16" name="Picture 15" descr="Top of Slope example note placement arrow to left">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97B6A041-44A8-4905-A5E9-0123652D1DE4}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:srcRect r="10440" b="10722"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="276225" y="1609417"/>
           <a:ext cx="1876425" cy="1263669"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>152400</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>1057275</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>571500</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>142875</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="22" name="Straight Arrow Connector 21">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8EB01AA2-A407-4FB8-98BB-11DEDEF8ADAE}"/>
+            </a:ext>
+            <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipH="1" flipV="1">
           <a:off x="5514975" y="5705475"/>
           <a:ext cx="419100" cy="628650"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="3">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>381000</xdr:colOff>
-      <xdr:row>30</xdr:row>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>704850</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>581025</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>266700</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
         <xdr:cNvPr id="24" name="Straight Arrow Connector 23">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73F60757-222C-47A0-AF63-0F75D05B92E5}"/>
+            </a:ext>
+            <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipH="1">
           <a:off x="5743575" y="6896100"/>
           <a:ext cx="200025" cy="704850"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="3">
           <a:schemeClr val="dk1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="dk1"/>
         </a:fillRef>
         <a:effectRef idx="2">
           <a:schemeClr val="dk1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>219075</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>48510</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>469683</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>25111</xdr:rowOff>
+      <xdr:colOff>467778</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>27016</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 5">
+        <xdr:cNvPr id="6" name="Picture 5" descr="Top of Slope example note placement arrow to right">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE8EDE5A-2BD7-42E9-8116-CBC02319A3A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2686050" y="934335"/>
           <a:ext cx="1679358" cy="1132590"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>111671</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>11963</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>144006</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>85920</xdr:rowOff>
+      <xdr:colOff>142101</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>84015</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="Picture 35">
+        <xdr:cNvPr id="36" name="Picture 35" descr="Note to Detailer example showing capitalization rules.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2D8B466-F841-4694-92ED-EDC473C77A78}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2581602" y="3881084"/>
           <a:ext cx="2930563" cy="1617006"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>2</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>78827</xdr:rowOff>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>2914452</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>181697</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>373116</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>722946</xdr:rowOff>
+      <xdr:colOff>335016</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>829626</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="Picture 38">
+        <xdr:cNvPr id="39" name="Picture 38" descr="Note to Contractor example showing capitalization rules.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A633638-358D-4B7C-9DFC-DABEB221A8E1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="2483068" y="6995948"/>
-          <a:ext cx="3258207" cy="644119"/>
+          <a:off x="3104952" y="10735397"/>
+          <a:ext cx="3495609" cy="646024"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>23</xdr:col>
       <xdr:colOff>90055</xdr:colOff>
-      <xdr:row>2</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>112569</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>30</xdr:col>
-      <xdr:colOff>450564</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>149269</xdr:rowOff>
+      <xdr:colOff>448659</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>76879</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Picture 48">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F2C6346-5C95-4872-852F-89F342D7B5F9}"/>
+            </a:ext>
+            <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+              <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="18031691" y="1203614"/>
           <a:ext cx="4603464" cy="4279655"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>76200</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>9525</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>655794</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>183722</xdr:rowOff>
+      <xdr:colOff>389094</xdr:colOff>
+      <xdr:row>95</xdr:row>
+      <xdr:rowOff>842</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="3" name="Picture 2" descr="Diameter symbol for Engineering Vert font.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E6A80B3B-0D1D-4C11-B72D-091CD07EF0B8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="257175" y="20840700"/>
           <a:ext cx="3046569" cy="2650697"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>550360</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>162695</xdr:rowOff>
+      <xdr:colOff>554170</xdr:colOff>
+      <xdr:row>80</xdr:row>
+      <xdr:rowOff>160790</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 9">
+        <xdr:cNvPr id="10" name="Picture 9" descr="Asterisk symbol for Engineering Vert font.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6577882A-65AE-42B3-B3D1-A71FB388EC6C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3895725" y="15135225"/>
           <a:ext cx="3055435" cy="2639195"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>8</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>570045</xdr:colOff>
-      <xdr:row>76</xdr:row>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 12">
+        <xdr:cNvPr id="13" name="Picture 12" descr="Delta symbol for Engineering Vert font.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88062674-E91C-4E45-8B65-4C93F42FB1A7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7267575" y="14201775"/>
           <a:ext cx="3541845" cy="2647950"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>69272</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>163655</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
       <xdr:colOff>550705</xdr:colOff>
-      <xdr:row>23</xdr:row>
-      <xdr:rowOff>121226</xdr:rowOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>94556</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 6">
+        <xdr:cNvPr id="7" name="Picture 6" descr="Specifications and Design Stresses formatting.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66EF1968-4CB4-5EB0-DCD8-4F61BAAD1A9E}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6459681" y="1756928"/>
           <a:ext cx="4637797" cy="4841298"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>103909</xdr:colOff>
-      <xdr:row>29</xdr:row>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>69274</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>11</xdr:col>
-      <xdr:colOff>561274</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>831273</xdr:rowOff>
+      <xdr:colOff>563179</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>372168</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Picture 7">
+        <xdr:cNvPr id="8" name="Picture 7" descr="Specifications and Design Stresses formatting.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{95D08C7E-B99E-EAF2-C58B-729EA554366A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6494318" y="6754092"/>
           <a:ext cx="4613729" cy="3273136"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>738276</xdr:colOff>
-      <xdr:row>27</xdr:row>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>114299</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Picture 28">
+        <xdr:cNvPr id="11" name="Picture 28" descr="Edit Indentation and Tab Settings dialog box showing First Line 2.00 vlaue.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4441C0ED-91DF-0886-E3D4-BED7C0315E54}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12" r:link="rId13" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="2647950" y="4848225"/>
           <a:ext cx="2871876" cy="2914649"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
-      <xdr:colOff>590550</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>48002</xdr:rowOff>
+      <xdr:colOff>321945</xdr:colOff>
+      <xdr:row>79</xdr:row>
+      <xdr:rowOff>46097</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="2" name="Picture 1" descr="Diameter symbol for Engineering Vert font.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8469F6BF-19A5-777C-B286-2207AD6650D3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="200025" y="18211800"/>
           <a:ext cx="3038475" cy="2286377"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>447400</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>3676172</xdr:rowOff>
+      <xdr:colOff>449305</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>3676173</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="4" name="Picture 3" descr="Text Styles dialog box showing IowaDOT styles.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BAD7558C-09EA-B1EE-28DD-1E082DBDF829}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="85725" y="476250"/>
           <a:ext cx="2190476" cy="3828571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>447399</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>2819034</xdr:rowOff>
+      <xdr:colOff>449304</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>2819035</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 4">
+        <xdr:cNvPr id="5" name="Picture 4" descr="Dimension Styles dialog box showing IowaDOT styles.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE674807-0996-3A57-A367-4EF61F16B062}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="2505075" y="514350"/>
           <a:ext cx="2209524" cy="2933333"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>111016</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>95250</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
-      <xdr:colOff>512381</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>3713202</xdr:rowOff>
+      <xdr:colOff>516191</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>3713203</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="3" name="Picture 2" descr="Element Templates drop down list  showing Annotation Plan text list.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E5453AF-3E3F-C7C6-0410-28606F4F08F5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4998326" y="903233"/>
           <a:ext cx="3455933" cy="3828159"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>171450</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>4848</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>2714625</xdr:rowOff>
+      <xdr:colOff>1038</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>2712720</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 5">
+        <xdr:cNvPr id="6" name="Picture 5" descr="Text style icons">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D705320-D1E5-CBC8-0518-529355905A9A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:srcRect l="20093" t="9030" r="43984" b="17391"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="171450" y="5057775"/>
           <a:ext cx="2881399" cy="2686050"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>12</xdr:col>
-      <xdr:colOff>447677</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>84859</xdr:rowOff>
+      <xdr:colOff>492607</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>131693</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>16</xdr:col>
-      <xdr:colOff>473500</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>458479</xdr:rowOff>
+      <xdr:colOff>522240</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>74819</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 9">
+        <xdr:cNvPr id="10" name="Picture 9" descr="Properties listing for IowaDOT Header Text Style.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{65BE8CEC-43E0-9BF0-8E91-3BF2A6DD273D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="7153277" y="8790709"/>
-          <a:ext cx="2464222" cy="4335607"/>
+          <a:off x="7699258" y="12496221"/>
+          <a:ext cx="2579709" cy="4328760"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>149679</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>141022</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
-      <xdr:colOff>276224</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:colOff>278129</xdr:colOff>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>2380700</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="Picture 11">
+        <xdr:cNvPr id="12" name="Picture 11" descr="Title Block showing use of IowaDOT Header Text Style.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{56356E24-E2C2-D353-C932-B33E0C7A35A3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="149679" y="8846872"/>
           <a:ext cx="6832146" cy="2239678"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>85726</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>142874</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>1653856</xdr:rowOff>
+      <xdr:colOff>144779</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>1657666</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 6">
+        <xdr:cNvPr id="7" name="Picture 6" descr="Cell Library BridgeGeneralUseCells list highlighting the TitleBlock cells for Bridge and Culvert.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99209B5E-857E-9A5B-A61E-E55DFCDAB649}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="342900" y="11744326"/>
           <a:ext cx="5286375" cy="1568130"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>182218</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>74544</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
-      <xdr:colOff>203792</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>2840934</xdr:rowOff>
+      <xdr:colOff>201887</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>2837124</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="Picture 7">
+        <xdr:cNvPr id="8" name="Picture 7" descr="Text Editor right click menu highlighting Insert Stacked Fraction.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9335C1FB-98F9-45F6-8A5E-AA635250D76B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="364435" y="17534283"/>
           <a:ext cx="4924879" cy="3337891"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>10</xdr:col>
       <xdr:colOff>24848</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>57979</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
-      <xdr:colOff>65045</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>972216</xdr:rowOff>
+      <xdr:colOff>66950</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>972217</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="Picture 10">
+        <xdr:cNvPr id="11" name="Picture 10" descr="Text Editor Insert Stacked Fraction settings.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{60B56F72-3D07-8F80-FF86-0659C0B2F015}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5723283" y="17708218"/>
           <a:ext cx="3104762" cy="1295238"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>165652</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>149087</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
       <xdr:colOff>172406</xdr:colOff>
-      <xdr:row>77</xdr:row>
-      <xdr:rowOff>149086</xdr:rowOff>
+      <xdr:row>86</xdr:row>
+      <xdr:rowOff>152896</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 12">
+        <xdr:cNvPr id="13" name="Picture 12" descr="Text Editor right click menu highlighting Edit Stacked Fraction.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{032C2189-BF90-030A-FAA1-75816CC94850}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="347869" y="24334304"/>
           <a:ext cx="3684233" cy="3810000"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>7</xdr:col>
       <xdr:colOff>419100</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>17</xdr:col>
       <xdr:colOff>380411</xdr:colOff>
-      <xdr:row>77</xdr:row>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>114299</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Picture 16">
+        <xdr:cNvPr id="17" name="Picture 16" descr="Text Editor Edit Stacked Fraction.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55CAD753-E9CD-776A-394E-B8518047614B}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4257675" y="24384000"/>
           <a:ext cx="6057311" cy="3743325"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>152401</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>133351</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>152401</xdr:colOff>
-      <xdr:row>31</xdr:row>
-      <xdr:rowOff>2801339</xdr:rowOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>2801340</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Picture 8">
+        <xdr:cNvPr id="9" name="Picture 8" descr="Text Editor right click menu highlighting Insert Stacked Fraction.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AD89EB3-53DB-1D4A-B3FD-6A4F2BE09CBB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="333376" y="17887951"/>
           <a:ext cx="4876800" cy="3239488"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>9</xdr:col>
       <xdr:colOff>447675</xdr:colOff>
-      <xdr:row>28</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>171450</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>19</xdr:col>
-      <xdr:colOff>561975</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>2213837</xdr:rowOff>
+      <xdr:colOff>560070</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>2210028</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="Picture 13">
+        <xdr:cNvPr id="14" name="Picture 13" descr="Text Editor Insert Stacked Fraction settings.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4047E4F8-385C-A28A-3357-AB6631E00BA6}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5505450" y="17926050"/>
           <a:ext cx="6210300" cy="2613887"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>66675</xdr:colOff>
-      <xdr:row>33</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>28575</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>247650</xdr:colOff>
-      <xdr:row>35</xdr:row>
-      <xdr:rowOff>1887962</xdr:rowOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>1884153</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="Picture 14">
+        <xdr:cNvPr id="15" name="Picture 14" descr="All Symbols character table for Engineering Vert font.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F858BC34-BD12-126F-62C4-302AE5585A9C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1466850" y="21955125"/>
           <a:ext cx="3228975" cy="2849987"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>28575</xdr:colOff>
-      <xdr:row>75</xdr:row>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>323850</xdr:colOff>
-      <xdr:row>78</xdr:row>
-      <xdr:rowOff>177165</xdr:rowOff>
+      <xdr:row>87</xdr:row>
+      <xdr:rowOff>476</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="4" name="Picture 3" descr="Radius callout.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F879E507-63EB-44D5-BC8D-FDFE9D8EBE9F}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1247775" y="25174575"/>
           <a:ext cx="904875" cy="729615"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
-      <xdr:row>96</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>308610</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:colOff>304800</xdr:colOff>
+      <xdr:row>112</xdr:row>
       <xdr:rowOff>123826</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 4">
+        <xdr:cNvPr id="5" name="Picture 4" descr="Dimension off dimension line when space is inadequate.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47A40B95-F6D5-454F-8C99-734298B1A59D}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1238250" y="29365575"/>
           <a:ext cx="2727960" cy="1590676"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>3</xdr:col>
       <xdr:colOff>19051</xdr:colOff>
-      <xdr:row>82</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
       <xdr:colOff>38101</xdr:colOff>
-      <xdr:row>90</xdr:row>
-      <xdr:rowOff>71379</xdr:rowOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>75189</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 5">
+        <xdr:cNvPr id="6" name="Picture 5" descr="Clearance arrow to line designating reinforcing plane.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA66A7A1-A3D0-477A-9B8F-0EE655D118CF}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="1238251" y="26660475"/>
           <a:ext cx="1847850" cy="1576329"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>6</xdr:col>
       <xdr:colOff>440306</xdr:colOff>
-      <xdr:row>82</xdr:row>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>24782</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>9</xdr:col>
       <xdr:colOff>410271</xdr:colOff>
-      <xdr:row>94</xdr:row>
-      <xdr:rowOff>80876</xdr:rowOff>
+      <xdr:row>102</xdr:row>
+      <xdr:rowOff>77066</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="Picture 8">
+        <xdr:cNvPr id="9" name="Picture 8" descr="Clearance arrow to reinforcing bar.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F079212F-D9D6-43E2-BCCA-A72F60D3C111}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="3488306" y="26666207"/>
           <a:ext cx="1798765" cy="2342094"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38349</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>56905</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>541812</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>1547470</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="Picture 34">
+        <xdr:cNvPr id="16" name="Picture 34" descr="Example fraction in Secondary Units kept as dimension.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98573232-4C21-4E7F-A59C-358E9A17FD1C}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5" r:link="rId6" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="419349" y="12292200"/>
           <a:ext cx="2928008" cy="1490565"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>409450</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>213880</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
       <xdr:colOff>190499</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>3541441</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="Picture 37">
+        <xdr:cNvPr id="17" name="Picture 37" descr="IowaDOT Dimension Styles settings showing Leading Zero checked “on”">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8301516B-5712-B511-6F97-A011551F37AB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7" r:link="rId8">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
@@ -7258,275 +7275,319 @@
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
       <xdr:colOff>533400</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 5">
+        <xdr:cNvPr id="3" name="Picture 5" descr="Example showing center line symbols from first generation Engineering Vert font and correction with second generation font.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF97EC1F-5547-BA57-2B72-737ED6948E89}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" r:link="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="609600" y="1143000"/>
           <a:ext cx="4800600" cy="3619500"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
-      <xdr:colOff>99781</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>133071</xdr:rowOff>
+      <xdr:colOff>115021</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>154026</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="4" name="Picture 3" descr="Example showing fraction symbols from first generation Engineering Vert font and correction with second generation font.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEF6F3D1-C67B-F249-8F67-F760D1BFEE34}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="605118" y="6611471"/>
           <a:ext cx="8571428" cy="2228571"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
-      <xdr:colOff>67515</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>18548</xdr:rowOff>
+      <xdr:colOff>77040</xdr:colOff>
+      <xdr:row>85</xdr:row>
+      <xdr:rowOff>39502</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 4">
+        <xdr:cNvPr id="5" name="Picture 4" descr="Example showing fraction symbols from first generation Engineering Vert font and correction with second generation font.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{628C080E-8D60-E489-3B7B-AACC030F37CC}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="605118" y="9659471"/>
           <a:ext cx="6723809" cy="4019048"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>81</xdr:row>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>7</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>132881</xdr:rowOff>
+      <xdr:col>6</xdr:col>
+      <xdr:colOff>636599</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>151930</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="2" name="Picture 1" descr="Example showing fraction symbols from first generation Engineering Vert font and correction with second generation font.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1A8ECBB-F362-3333-599B-8B7B0E25D4C7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="605118" y="15195176"/>
           <a:ext cx="3638095" cy="3752381"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>113</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
-      <xdr:colOff>148113</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>75690</xdr:rowOff>
+      <xdr:colOff>151923</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>75691</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 5">
+        <xdr:cNvPr id="6" name="Picture 5" descr="Example showing delta symbols from first generation Engineering Vert font and correction with second generation font.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02B53DDA-99A1-DF63-8D9A-DC3524CF3B98}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="605118" y="20181794"/>
           <a:ext cx="7409524" cy="4076190"/>
+        </a:xfrm>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor editAs="oneCell">
+    <xdr:from>
+      <xdr:col>10</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>342629</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>151074</xdr:rowOff>
+    </xdr:to>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="Picture 6" descr="Example showing center line symbols from first generation Engineering Vert font and correction with second generation font.">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1CECDB26-4B26-5572-C68C-AB18B93D2EEB}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="6096000" y="6562165"/>
+          <a:ext cx="2171429" cy="1638095"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>85725</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>57150</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
       <xdr:colOff>447400</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>3676172</xdr:rowOff>
@@ -7993,337 +8054,337 @@
         <a:xfrm>
           <a:off x="342900" y="13325476"/>
           <a:ext cx="5286375" cy="1568130"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>44929</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>17972</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>6</xdr:col>
-      <xdr:colOff>518342</xdr:colOff>
+      <xdr:colOff>514532</xdr:colOff>
       <xdr:row>7</xdr:row>
-      <xdr:rowOff>6162</xdr:rowOff>
+      <xdr:rowOff>8067</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 1">
+        <xdr:cNvPr id="2" name="Picture 1" descr="Layout menu showing Table ribbon.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93C419BB-EADF-DE63-D474-AD0207D48615}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="44929" y="206675"/>
           <a:ext cx="9791738" cy="1120407"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>34019</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>153081</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>811998</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>119062</xdr:rowOff>
+      <xdr:colOff>810093</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>115252</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="3" name="Picture 2" descr="Table formatting for body rows.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BEE4029-0E00-5763-9B68-DE34808E9BF1}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="7456330" y="12140204"/>
           <a:ext cx="5828026" cy="2230415"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>5</xdr:col>
       <xdr:colOff>84647</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>101000</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>3520407</xdr:colOff>
+      <xdr:colOff>3524217</xdr:colOff>
       <xdr:row>13</xdr:row>
-      <xdr:rowOff>256303</xdr:rowOff>
+      <xdr:rowOff>258208</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="Picture 3">
+        <xdr:cNvPr id="4" name="Picture 3" descr="Text Styles dialog box.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{222509F2-D5EF-194A-94CC-D7F814B527DD}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="4847147" y="2670953"/>
           <a:ext cx="3435760" cy="1206648"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>131292</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>50767</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>4</xdr:col>
-      <xdr:colOff>1972939</xdr:colOff>
+      <xdr:colOff>1971034</xdr:colOff>
       <xdr:row>19</xdr:row>
-      <xdr:rowOff>2582990</xdr:rowOff>
+      <xdr:rowOff>2581085</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="Picture 4">
+        <xdr:cNvPr id="5" name="Picture 4" descr="Properties for table for Row 1.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8E4F62CA-2810-CDC9-3B61-E4186BC2A6A2}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="131292" y="4399918"/>
           <a:ext cx="3647803" cy="3287034"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>3816906</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>14717</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
-      <xdr:colOff>3635658</xdr:colOff>
+      <xdr:colOff>3639468</xdr:colOff>
       <xdr:row>19</xdr:row>
-      <xdr:rowOff>2642179</xdr:rowOff>
+      <xdr:rowOff>2640274</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="Picture 5">
+        <xdr:cNvPr id="6" name="Picture 5" descr="Properties for table for Row 2.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B52DCC18-A098-7326-3042-14526C12D981}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5623062" y="4363868"/>
           <a:ext cx="3646723" cy="3382273"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>249555</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>117475</xdr:rowOff>
+      <xdr:colOff>245745</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>113665</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 6">
+        <xdr:cNvPr id="7" name="Picture 6" descr="Key-in showing field update all file command.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB0B62B5-29C0-158A-90FD-A4F254C56AB8}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="609600" y="762000"/>
           <a:ext cx="5735955" cy="2974975"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>24</xdr:row>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>7</xdr:col>
-      <xdr:colOff>397510</xdr:colOff>
-[...1 lines deleted...]
-      <xdr:rowOff>31115</xdr:rowOff>
+      <xdr:colOff>401320</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>27305</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="Picture 12">
+        <xdr:cNvPr id="13" name="Picture 12" descr="Right click menu with Update All Fields selected.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7177D2F-C289-F4D3-1216-CDDA93959844}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
@@ -8339,138 +8400,138 @@
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>5314950</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>112520</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>6962776</xdr:colOff>
       <xdr:row>20</xdr:row>
       <xdr:rowOff>6351</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="Picture 6">
+        <xdr:cNvPr id="7" name="Picture 6" descr="Note example showing capitalization.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D0CF2233-9F2D-4751-AC4D-4E0A1C2E2E5A}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill rotWithShape="1">
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect r="11266" b="14564"/>
         <a:stretch/>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="5314950" y="3351020"/>
           <a:ext cx="1647826" cy="1078106"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>38101</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>180974</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>4362755</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>75447</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="Picture 9">
+        <xdr:cNvPr id="10" name="Picture 9" descr="Title case examples for header and subheader.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{33115329-C3F7-4807-8CAC-5F7618A35657}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="38101" y="4181474"/>
           <a:ext cx="4324654" cy="4085473"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>3876675</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>76201</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>6076950</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>123825</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="12" name="Straight Arrow Connector 11">
+        <xdr:cNvPr id="12" name="Straight Arrow Connector 11" descr="yout">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BE0A0E26-213E-436A-8E9C-8378146D1CD0}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipH="1" flipV="1">
           <a:off x="3876675" y="4743451"/>
           <a:ext cx="2200275" cy="47624"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="3">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
@@ -8479,51 +8540,51 @@
         <a:effectRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>4029075</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>5848350</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="16" name="Straight Arrow Connector 15">
+        <xdr:cNvPr id="16" name="Straight Arrow Connector 15" descr="yout ">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A90D188-D5EE-47DD-99C6-23EF67F6E3CB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipH="1">
           <a:off x="4029075" y="6867525"/>
           <a:ext cx="1819275" cy="619125"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="3">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="0">
@@ -8532,51 +8593,51 @@
         <a:effectRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>4248150</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>180975</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>1</xdr:col>
       <xdr:colOff>5848350</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:to>
     <xdr:cxnSp macro="">
       <xdr:nvCxnSpPr>
-        <xdr:cNvPr id="22" name="Straight Arrow Connector 21">
+        <xdr:cNvPr id="22" name="Straight Arrow Connector 21" descr="t">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CEA0FD91-4056-448D-84A9-89AB4E53A0AE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvCxnSpPr/>
       </xdr:nvCxnSpPr>
       <xdr:spPr>
         <a:xfrm flipH="1" flipV="1">
           <a:off x="4248150" y="6181725"/>
           <a:ext cx="1600200" cy="685800"/>
         </a:xfrm>
         <a:prstGeom prst="straightConnector1">
           <a:avLst/>
         </a:prstGeom>
         <a:ln>
           <a:tailEnd type="triangle"/>
         </a:ln>
       </xdr:spPr>
       <xdr:style>
         <a:lnRef idx="3">
           <a:schemeClr val="accent6"/>
         </a:lnRef>
         <a:fillRef idx="0">
@@ -8585,124 +8646,124 @@
         <a:effectRef idx="2">
           <a:schemeClr val="accent6"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </xdr:style>
     </xdr:cxnSp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>236764</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>120197</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>194051</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>120809</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 2">
+        <xdr:cNvPr id="3" name="Picture 2" descr="Text Editor Change Case Title option selected.">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE0A7FF5-21AA-A9EC-B401-6EB17EDFE6EE}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="236764" y="8930822"/>
           <a:ext cx="9085412" cy="4382112"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8764,51 +8825,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -8906,51 +8967,51 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customProperty" Target="../customProperty1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings10.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings11.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings12.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings13.bin"/></Relationships>
 </file>
 
@@ -8966,1000 +9027,1035 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{178D16E4-40E9-4625-8E0D-1683F0E904A5}">
-  <dimension ref="A1:V82"/>
+  <dimension ref="A1:V86"/>
   <sheetViews>
-    <sheetView topLeftCell="B85" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="F3" sqref="F3"/>
+    <sheetView topLeftCell="K6" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="N34" sqref="N34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" style="2" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="8" max="8" width="17.7109375" customWidth="1"/>
+    <col min="1" max="1" width="2.68359375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="40.68359375" customWidth="1"/>
+    <col min="3" max="4" width="10.68359375" customWidth="1"/>
+    <col min="5" max="5" width="10.578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="11.41796875" customWidth="1"/>
+    <col min="7" max="7" width="15.578125" customWidth="1"/>
+    <col min="8" max="8" width="17.68359375" customWidth="1"/>
     <col min="9" max="9" width="15" customWidth="1"/>
-    <col min="10" max="10" width="20.42578125" customWidth="1"/>
+    <col min="10" max="10" width="20.41796875" customWidth="1"/>
     <col min="12" max="12" width="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:22" s="2" customFormat="1" ht="30.75" customHeight="1">
       <c r="B1" s="19" t="s">
-        <v>421</v>
-[...82 lines deleted...]
-      <c r="E6" s="23"/>
+        <v>419</v>
+      </c>
+    </row>
+    <row r="2" spans="2:22" s="2" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B2" s="213" t="s">
+        <v>663</v>
+      </c>
+      <c r="C2" s="213"/>
+      <c r="D2" s="213"/>
+      <c r="E2" s="213"/>
+      <c r="F2" s="213"/>
+      <c r="G2" s="213"/>
+    </row>
+    <row r="3" spans="2:22" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B3" s="213" t="s">
+        <v>664</v>
+      </c>
+      <c r="C3" s="212"/>
+      <c r="D3" s="212"/>
+      <c r="E3" s="212"/>
+      <c r="F3" s="212"/>
+      <c r="G3" s="212"/>
+    </row>
+    <row r="4" spans="2:22" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B4" s="213" t="s">
+        <v>665</v>
+      </c>
+      <c r="C4" s="212"/>
+      <c r="D4" s="212"/>
+      <c r="E4" s="212"/>
+      <c r="F4" s="212"/>
+      <c r="G4" s="212"/>
+    </row>
+    <row r="5" spans="2:22" s="162" customFormat="1" ht="20.05" customHeight="1" thickBot="1">
+      <c r="B5" s="213"/>
+      <c r="C5" s="212"/>
+      <c r="D5" s="212"/>
+      <c r="E5" s="212"/>
+      <c r="F5" s="212"/>
+      <c r="G5" s="212"/>
+    </row>
+    <row r="6" spans="2:22" ht="57" thickTop="1" thickBot="1">
+      <c r="B6" s="132" t="s">
+        <v>570</v>
+      </c>
+      <c r="C6" s="133"/>
+      <c r="D6" s="133"/>
+      <c r="E6" s="134"/>
       <c r="F6" s="3"/>
       <c r="G6" s="3"/>
-      <c r="H6" s="144"/>
-[...3 lines deleted...]
-      <c r="L6" s="146"/>
+      <c r="H6" s="214" t="s">
+        <v>466</v>
+      </c>
+      <c r="I6" s="137"/>
+      <c r="J6" s="137"/>
+      <c r="K6" s="137"/>
+      <c r="L6" s="138"/>
       <c r="M6" s="3"/>
       <c r="N6" s="3"/>
       <c r="O6" s="3"/>
       <c r="P6" s="3"/>
-      <c r="Q6" s="3"/>
-[...6 lines deleted...]
-    <row r="7" spans="2:22">
+    </row>
+    <row r="7" spans="2:22" ht="14.7" thickTop="1">
       <c r="B7" s="22"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="23"/>
       <c r="F7" s="3"/>
       <c r="G7" s="3"/>
-      <c r="H7" s="144"/>
-[...3 lines deleted...]
-      <c r="L7" s="146"/>
+      <c r="H7" s="139"/>
+      <c r="I7" s="140"/>
+      <c r="J7" s="140"/>
+      <c r="K7" s="140"/>
+      <c r="L7" s="141"/>
       <c r="M7" s="3"/>
       <c r="N7" s="3"/>
       <c r="O7" s="3"/>
       <c r="P7" s="3"/>
       <c r="Q7" s="3"/>
       <c r="R7" s="3"/>
       <c r="S7" s="3"/>
       <c r="T7" s="3"/>
       <c r="U7" s="3"/>
       <c r="V7" s="3"/>
     </row>
     <row r="8" spans="2:22">
       <c r="B8" s="22"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="23"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
-      <c r="H8" s="144"/>
-[...3 lines deleted...]
-      <c r="L8" s="146"/>
+      <c r="H8" s="142"/>
+      <c r="I8" s="143"/>
+      <c r="J8" s="143"/>
+      <c r="K8" s="143"/>
+      <c r="L8" s="144"/>
       <c r="M8" s="3"/>
       <c r="N8" s="3"/>
-      <c r="O8" s="3"/>
       <c r="P8" s="3"/>
       <c r="Q8" s="3"/>
-      <c r="R8" s="3"/>
+      <c r="R8" s="6"/>
       <c r="S8" s="3"/>
       <c r="T8" s="3"/>
       <c r="U8" s="3"/>
       <c r="V8" s="3"/>
     </row>
     <row r="9" spans="2:22">
       <c r="B9" s="22"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="23"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
-      <c r="H9" s="144"/>
-[...3 lines deleted...]
-      <c r="L9" s="146"/>
+      <c r="H9" s="142"/>
+      <c r="I9" s="143"/>
+      <c r="J9" s="143"/>
+      <c r="K9" s="143"/>
+      <c r="L9" s="144"/>
       <c r="M9" s="3"/>
       <c r="N9" s="3"/>
       <c r="O9" s="3"/>
       <c r="P9" s="3"/>
       <c r="Q9" s="3"/>
       <c r="R9" s="3"/>
       <c r="S9" s="3"/>
       <c r="T9" s="3"/>
       <c r="U9" s="3"/>
       <c r="V9" s="3"/>
     </row>
-    <row r="10" spans="2:22" ht="33" customHeight="1" thickBot="1">
-[...3 lines deleted...]
-      <c r="E10" s="26"/>
+    <row r="10" spans="2:22">
+      <c r="B10" s="22"/>
+      <c r="C10" s="10"/>
+      <c r="D10" s="10"/>
+      <c r="E10" s="23"/>
       <c r="F10" s="3"/>
       <c r="G10" s="3"/>
-      <c r="H10" s="144"/>
-[...3 lines deleted...]
-      <c r="L10" s="146"/>
+      <c r="H10" s="142"/>
+      <c r="I10" s="143"/>
+      <c r="J10" s="143"/>
+      <c r="K10" s="143"/>
+      <c r="L10" s="144"/>
       <c r="M10" s="3"/>
       <c r="N10" s="3"/>
       <c r="O10" s="3"/>
       <c r="P10" s="3"/>
       <c r="Q10" s="3"/>
       <c r="R10" s="3"/>
       <c r="S10" s="3"/>
       <c r="T10" s="3"/>
       <c r="U10" s="3"/>
       <c r="V10" s="3"/>
     </row>
-    <row r="11" spans="2:22" ht="16.5" thickTop="1" thickBot="1">
-[...3 lines deleted...]
-      <c r="E11" s="3"/>
+    <row r="11" spans="2:22">
+      <c r="B11" s="22"/>
+      <c r="C11" s="10"/>
+      <c r="D11" s="10"/>
+      <c r="E11" s="23"/>
       <c r="F11" s="3"/>
       <c r="G11" s="3"/>
-      <c r="H11" s="144"/>
-[...4 lines deleted...]
-      <c r="M11" s="4"/>
+      <c r="H11" s="142"/>
+      <c r="I11" s="143"/>
+      <c r="J11" s="143"/>
+      <c r="K11" s="143"/>
+      <c r="L11" s="144"/>
+      <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
       <c r="U11" s="3"/>
       <c r="V11" s="3"/>
     </row>
-    <row r="12" spans="2:22" ht="15.75" thickTop="1">
-[...5 lines deleted...]
-      <c r="E12" s="3"/>
+    <row r="12" spans="2:22">
+      <c r="B12" s="22"/>
+      <c r="C12" s="10"/>
+      <c r="D12" s="10"/>
+      <c r="E12" s="23"/>
       <c r="F12" s="3"/>
       <c r="G12" s="3"/>
-      <c r="H12" s="144"/>
-[...3 lines deleted...]
-      <c r="L12" s="146"/>
+      <c r="H12" s="142"/>
+      <c r="I12" s="143"/>
+      <c r="J12" s="143"/>
+      <c r="K12" s="143"/>
+      <c r="L12" s="144"/>
+      <c r="M12" s="3"/>
+      <c r="N12" s="3"/>
+      <c r="O12" s="3"/>
+      <c r="P12" s="3"/>
+      <c r="Q12" s="3"/>
+      <c r="R12" s="3"/>
+      <c r="S12" s="3"/>
+      <c r="T12" s="3"/>
+      <c r="U12" s="3"/>
       <c r="V12" s="3"/>
     </row>
-    <row r="13" spans="2:22" ht="43.5" customHeight="1" thickBot="1">
+    <row r="13" spans="2:22" ht="33" customHeight="1" thickBot="1">
       <c r="B13" s="24"/>
       <c r="C13" s="25"/>
-      <c r="D13" s="26"/>
-      <c r="E13" s="3"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="26"/>
       <c r="F13" s="3"/>
       <c r="G13" s="3"/>
-      <c r="H13" s="144"/>
-[...3 lines deleted...]
-      <c r="L13" s="146"/>
+      <c r="H13" s="142"/>
+      <c r="I13" s="143"/>
+      <c r="J13" s="143"/>
+      <c r="K13" s="143"/>
+      <c r="L13" s="144"/>
+      <c r="M13" s="3"/>
+      <c r="N13" s="3"/>
+      <c r="O13" s="3"/>
+      <c r="P13" s="3"/>
+      <c r="Q13" s="3"/>
+      <c r="R13" s="3"/>
+      <c r="S13" s="3"/>
+      <c r="T13" s="3"/>
+      <c r="U13" s="3"/>
       <c r="V13" s="3"/>
     </row>
-    <row r="14" spans="2:22" s="2" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1">
+    <row r="14" spans="2:22" ht="15" thickTop="1" thickBot="1">
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
-      <c r="H14" s="144"/>
-[...3 lines deleted...]
-      <c r="L14" s="146"/>
+      <c r="H14" s="142"/>
+      <c r="I14" s="143"/>
+      <c r="J14" s="143"/>
+      <c r="K14" s="143"/>
+      <c r="L14" s="144"/>
+      <c r="M14" s="4"/>
+      <c r="N14" s="3"/>
+      <c r="O14" s="3"/>
+      <c r="P14" s="3"/>
+      <c r="Q14" s="3"/>
+      <c r="R14" s="3"/>
+      <c r="S14" s="3"/>
+      <c r="T14" s="3"/>
+      <c r="U14" s="3"/>
       <c r="V14" s="3"/>
     </row>
-    <row r="15" spans="2:22" ht="45.75" customHeight="1" thickTop="1">
-[...12 lines deleted...]
-      <c r="L15" s="146"/>
+    <row r="15" spans="2:22" ht="31.2" customHeight="1" thickTop="1">
+      <c r="B15" s="215" t="s">
+        <v>458</v>
+      </c>
+      <c r="C15" s="135"/>
+      <c r="D15" s="136"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="142"/>
+      <c r="I15" s="143"/>
+      <c r="J15" s="143"/>
+      <c r="K15" s="143"/>
+      <c r="L15" s="144"/>
       <c r="V15" s="3"/>
     </row>
-    <row r="16" spans="2:22">
-[...10 lines deleted...]
-      <c r="L16" s="146"/>
+    <row r="16" spans="2:22" ht="43.5" customHeight="1" thickBot="1">
+      <c r="B16" s="24"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="26"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="142"/>
+      <c r="I16" s="143"/>
+      <c r="J16" s="143"/>
+      <c r="K16" s="143"/>
+      <c r="L16" s="144"/>
       <c r="V16" s="3"/>
     </row>
-    <row r="17" spans="2:22" s="2" customFormat="1">
-[...10 lines deleted...]
-      <c r="L17" s="146"/>
+    <row r="17" spans="2:22" s="2" customFormat="1" ht="18" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="142"/>
+      <c r="I17" s="143"/>
+      <c r="J17" s="143"/>
+      <c r="K17" s="143"/>
+      <c r="L17" s="144"/>
       <c r="V17" s="3"/>
     </row>
-    <row r="18" spans="2:22" s="2" customFormat="1">
-[...10 lines deleted...]
-      <c r="L18" s="146"/>
+    <row r="18" spans="2:22" ht="45.75" customHeight="1" thickTop="1">
+      <c r="B18" s="35" t="s">
+        <v>582</v>
+      </c>
+      <c r="C18" s="58"/>
+      <c r="D18" s="53"/>
+      <c r="E18" s="53"/>
+      <c r="F18" s="54"/>
+      <c r="G18" s="56"/>
+      <c r="H18" s="142"/>
+      <c r="I18" s="143"/>
+      <c r="J18" s="143"/>
+      <c r="K18" s="143"/>
+      <c r="L18" s="144"/>
       <c r="V18" s="3"/>
     </row>
-    <row r="19" spans="2:22" s="2" customFormat="1">
+    <row r="19" spans="2:22">
       <c r="B19" s="22"/>
-      <c r="C19" s="109"/>
-[...8 lines deleted...]
-      <c r="L19" s="146"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
+      <c r="G19" s="57"/>
+      <c r="H19" s="142"/>
+      <c r="I19" s="143"/>
+      <c r="J19" s="143"/>
+      <c r="K19" s="143"/>
+      <c r="L19" s="144"/>
       <c r="V19" s="3"/>
     </row>
     <row r="20" spans="2:22" s="2" customFormat="1">
       <c r="B20" s="22"/>
-      <c r="C20" s="109"/>
-[...8 lines deleted...]
-      <c r="L20" s="146"/>
+      <c r="C20" s="108"/>
+      <c r="D20" s="108"/>
+      <c r="E20" s="108"/>
+      <c r="F20" s="108"/>
+      <c r="G20" s="107"/>
+      <c r="H20" s="142"/>
+      <c r="I20" s="143"/>
+      <c r="J20" s="143"/>
+      <c r="K20" s="143"/>
+      <c r="L20" s="144"/>
       <c r="V20" s="3"/>
     </row>
     <row r="21" spans="2:22" s="2" customFormat="1">
       <c r="B21" s="22"/>
-      <c r="C21" s="109"/>
-[...8 lines deleted...]
-      <c r="L21" s="146"/>
+      <c r="C21" s="108"/>
+      <c r="D21" s="108"/>
+      <c r="E21" s="108"/>
+      <c r="F21" s="108"/>
+      <c r="G21" s="107"/>
+      <c r="H21" s="142"/>
+      <c r="I21" s="143"/>
+      <c r="J21" s="143"/>
+      <c r="K21" s="143"/>
+      <c r="L21" s="144"/>
       <c r="V21" s="3"/>
     </row>
     <row r="22" spans="2:22" s="2" customFormat="1">
       <c r="B22" s="22"/>
-      <c r="C22" s="109"/>
-[...8 lines deleted...]
-      <c r="L22" s="146"/>
+      <c r="C22" s="108"/>
+      <c r="D22" s="108"/>
+      <c r="E22" s="108"/>
+      <c r="F22" s="108"/>
+      <c r="G22" s="107"/>
+      <c r="H22" s="142"/>
+      <c r="I22" s="143"/>
+      <c r="J22" s="143"/>
+      <c r="K22" s="143"/>
+      <c r="L22" s="144"/>
       <c r="V22" s="3"/>
     </row>
     <row r="23" spans="2:22" s="2" customFormat="1">
       <c r="B23" s="22"/>
-      <c r="C23" s="109"/>
-[...8 lines deleted...]
-      <c r="L23" s="146"/>
+      <c r="C23" s="108"/>
+      <c r="D23" s="108"/>
+      <c r="E23" s="108"/>
+      <c r="F23" s="108"/>
+      <c r="G23" s="107"/>
+      <c r="H23" s="142"/>
+      <c r="I23" s="143"/>
+      <c r="J23" s="143"/>
+      <c r="K23" s="143"/>
+      <c r="L23" s="144"/>
       <c r="V23" s="3"/>
     </row>
     <row r="24" spans="2:22" s="2" customFormat="1">
       <c r="B24" s="22"/>
-      <c r="C24" s="109"/>
-[...8 lines deleted...]
-      <c r="L24" s="146"/>
+      <c r="C24" s="108"/>
+      <c r="D24" s="108"/>
+      <c r="E24" s="108"/>
+      <c r="F24" s="108"/>
+      <c r="G24" s="107"/>
+      <c r="H24" s="142"/>
+      <c r="I24" s="143"/>
+      <c r="J24" s="143"/>
+      <c r="K24" s="143"/>
+      <c r="L24" s="144"/>
       <c r="V24" s="3"/>
     </row>
     <row r="25" spans="2:22" s="2" customFormat="1">
       <c r="B25" s="22"/>
-      <c r="C25" s="109"/>
-[...8 lines deleted...]
-      <c r="L25" s="146"/>
+      <c r="C25" s="108"/>
+      <c r="D25" s="108"/>
+      <c r="E25" s="108"/>
+      <c r="F25" s="108"/>
+      <c r="G25" s="107"/>
+      <c r="H25" s="142"/>
+      <c r="I25" s="143"/>
+      <c r="J25" s="143"/>
+      <c r="K25" s="143"/>
+      <c r="L25" s="144"/>
       <c r="V25" s="3"/>
     </row>
     <row r="26" spans="2:22" s="2" customFormat="1">
       <c r="B26" s="22"/>
-      <c r="C26" s="109"/>
-[...8 lines deleted...]
-      <c r="L26" s="146"/>
+      <c r="C26" s="108"/>
+      <c r="D26" s="108"/>
+      <c r="E26" s="108"/>
+      <c r="F26" s="108"/>
+      <c r="G26" s="107"/>
+      <c r="H26" s="142"/>
+      <c r="I26" s="143"/>
+      <c r="J26" s="143"/>
+      <c r="K26" s="143"/>
+      <c r="L26" s="144"/>
       <c r="V26" s="3"/>
     </row>
     <row r="27" spans="2:22" s="2" customFormat="1">
       <c r="B27" s="22"/>
-      <c r="C27" s="109"/>
-[...8 lines deleted...]
-      <c r="L27" s="146"/>
+      <c r="C27" s="108"/>
+      <c r="D27" s="108"/>
+      <c r="E27" s="108"/>
+      <c r="F27" s="108"/>
+      <c r="G27" s="107"/>
+      <c r="H27" s="142"/>
+      <c r="I27" s="143"/>
+      <c r="J27" s="143"/>
+      <c r="K27" s="143"/>
+      <c r="L27" s="144"/>
       <c r="V27" s="3"/>
     </row>
-    <row r="28" spans="2:22">
+    <row r="28" spans="2:22" s="2" customFormat="1">
       <c r="B28" s="22"/>
-      <c r="C28" s="10"/>
-[...8 lines deleted...]
-      <c r="L28" s="146"/>
+      <c r="C28" s="108"/>
+      <c r="D28" s="108"/>
+      <c r="E28" s="108"/>
+      <c r="F28" s="108"/>
+      <c r="G28" s="107"/>
+      <c r="H28" s="142"/>
+      <c r="I28" s="143"/>
+      <c r="J28" s="143"/>
+      <c r="K28" s="143"/>
+      <c r="L28" s="144"/>
       <c r="V28" s="3"/>
     </row>
-    <row r="29" spans="2:22" ht="105.75" thickBot="1">
-[...12 lines deleted...]
-      <c r="L29" s="149"/>
+    <row r="29" spans="2:22" s="2" customFormat="1">
+      <c r="B29" s="22"/>
+      <c r="C29" s="108"/>
+      <c r="D29" s="108"/>
+      <c r="E29" s="108"/>
+      <c r="F29" s="108"/>
+      <c r="G29" s="107"/>
+      <c r="H29" s="142"/>
+      <c r="I29" s="143"/>
+      <c r="J29" s="143"/>
+      <c r="K29" s="143"/>
+      <c r="L29" s="144"/>
       <c r="V29" s="3"/>
     </row>
-    <row r="30" spans="2:22" ht="15.75" thickTop="1">
-[...19 lines deleted...]
-      <c r="U30" s="3"/>
+    <row r="30" spans="2:22" s="2" customFormat="1">
+      <c r="B30" s="22"/>
+      <c r="C30" s="108"/>
+      <c r="D30" s="108"/>
+      <c r="E30" s="108"/>
+      <c r="F30" s="108"/>
+      <c r="G30" s="107"/>
+      <c r="H30" s="142"/>
+      <c r="I30" s="143"/>
+      <c r="J30" s="143"/>
+      <c r="K30" s="143"/>
+      <c r="L30" s="144"/>
       <c r="V30" s="3"/>
     </row>
-    <row r="31" spans="2:22" ht="60">
-[...2 lines deleted...]
-      </c>
+    <row r="31" spans="2:22">
+      <c r="B31" s="22"/>
       <c r="C31" s="10"/>
       <c r="D31" s="10"/>
       <c r="E31" s="10"/>
-      <c r="F31" s="40"/>
-[...16 lines deleted...]
-      <c r="U31" s="3"/>
+      <c r="F31" s="10"/>
+      <c r="G31" s="10"/>
+      <c r="H31" s="142"/>
+      <c r="I31" s="143"/>
+      <c r="J31" s="143"/>
+      <c r="K31" s="143"/>
+      <c r="L31" s="144"/>
       <c r="V31" s="3"/>
     </row>
-    <row r="32" spans="2:22" ht="15" customHeight="1">
-[...2 lines deleted...]
-      <c r="D32" s="10"/>
+    <row r="32" spans="2:22" ht="85.2" thickBot="1">
+      <c r="B32" s="36" t="s">
+        <v>464</v>
+      </c>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
       <c r="E32" s="10"/>
       <c r="F32" s="10"/>
       <c r="G32" s="10"/>
-      <c r="H32" s="144"/>
-[...12 lines deleted...]
-      <c r="U32" s="3"/>
+      <c r="H32" s="145"/>
+      <c r="I32" s="146"/>
+      <c r="J32" s="146"/>
+      <c r="K32" s="146"/>
+      <c r="L32" s="147"/>
       <c r="V32" s="3"/>
     </row>
-    <row r="33" spans="2:20" ht="15" customHeight="1">
-[...12 lines deleted...]
-      <c r="L33" s="146"/>
+    <row r="33" spans="2:22" ht="14.7" thickTop="1">
+      <c r="B33" s="38"/>
+      <c r="C33" s="37"/>
+      <c r="D33" s="37"/>
+      <c r="E33" s="39"/>
+      <c r="F33" s="39"/>
+      <c r="G33" s="39"/>
+      <c r="H33" s="139"/>
+      <c r="I33" s="140"/>
+      <c r="J33" s="140"/>
+      <c r="K33" s="140"/>
+      <c r="L33" s="141"/>
+      <c r="M33" s="3"/>
+      <c r="N33" s="3"/>
+      <c r="O33" s="3"/>
+      <c r="P33" s="3"/>
+      <c r="Q33" s="3"/>
+      <c r="R33" s="3"/>
+      <c r="S33" s="3"/>
       <c r="T33" s="3"/>
-    </row>
-[...11 lines deleted...]
-      <c r="L34" s="146"/>
+      <c r="U33" s="3"/>
+      <c r="V33" s="3"/>
+    </row>
+    <row r="34" spans="2:22" ht="56.7">
+      <c r="B34" s="31" t="s">
+        <v>238</v>
+      </c>
+      <c r="C34" s="10"/>
+      <c r="D34" s="10"/>
+      <c r="E34" s="10"/>
+      <c r="F34" s="40"/>
+      <c r="G34" s="59" t="s">
+        <v>4</v>
+      </c>
+      <c r="H34" s="142"/>
+      <c r="I34" s="143"/>
+      <c r="J34" s="143"/>
+      <c r="K34" s="143"/>
+      <c r="L34" s="144"/>
+      <c r="M34" s="3"/>
+      <c r="N34" s="3"/>
+      <c r="O34" s="3"/>
+      <c r="P34" s="3"/>
+      <c r="Q34" s="3"/>
+      <c r="R34" s="3"/>
+      <c r="S34" s="3"/>
       <c r="T34" s="3"/>
-    </row>
-[...11 lines deleted...]
-      <c r="L35" s="146"/>
+      <c r="U34" s="3"/>
+      <c r="V34" s="3"/>
+    </row>
+    <row r="35" spans="2:22" ht="15" customHeight="1">
+      <c r="B35" s="22"/>
+      <c r="C35" s="10"/>
+      <c r="D35" s="10"/>
+      <c r="E35" s="10"/>
+      <c r="F35" s="10"/>
+      <c r="G35" s="10"/>
+      <c r="H35" s="142"/>
+      <c r="I35" s="143"/>
+      <c r="J35" s="143"/>
+      <c r="K35" s="143"/>
+      <c r="L35" s="144"/>
+      <c r="M35" s="3"/>
+      <c r="N35" s="3"/>
+      <c r="O35" s="3"/>
+      <c r="P35" s="3"/>
+      <c r="Q35" s="3"/>
+      <c r="R35" s="3"/>
+      <c r="S35" s="3"/>
       <c r="T35" s="3"/>
-    </row>
-[...1 lines deleted...]
-      <c r="B36" s="35" t="s">
+      <c r="U35" s="3"/>
+      <c r="V35" s="3"/>
+    </row>
+    <row r="36" spans="2:22" ht="28.5">
+      <c r="B36" s="131" t="s">
+        <v>683</v>
+      </c>
+      <c r="C36" s="10"/>
+      <c r="D36" s="10"/>
+      <c r="E36" s="10"/>
+      <c r="F36" s="10"/>
+      <c r="G36" s="10"/>
+      <c r="H36" s="142"/>
+      <c r="I36" s="143"/>
+      <c r="J36" s="143"/>
+      <c r="K36" s="143"/>
+      <c r="L36" s="144"/>
+      <c r="T36" s="3"/>
+    </row>
+    <row r="37" spans="2:22" s="162" customFormat="1" ht="28.5">
+      <c r="B37" s="131" t="s">
+        <v>684</v>
+      </c>
+      <c r="C37" s="10"/>
+      <c r="D37" s="10"/>
+      <c r="E37" s="10"/>
+      <c r="F37" s="10"/>
+      <c r="G37" s="10"/>
+      <c r="H37" s="142"/>
+      <c r="I37" s="143"/>
+      <c r="J37" s="143"/>
+      <c r="K37" s="143"/>
+      <c r="L37" s="144"/>
+      <c r="T37" s="3"/>
+    </row>
+    <row r="38" spans="2:22" ht="70" customHeight="1" thickBot="1">
+      <c r="B38" s="218"/>
+      <c r="C38" s="25"/>
+      <c r="D38" s="25"/>
+      <c r="E38" s="25"/>
+      <c r="F38" s="25"/>
+      <c r="G38" s="25"/>
+      <c r="H38" s="142"/>
+      <c r="I38" s="143"/>
+      <c r="J38" s="143"/>
+      <c r="K38" s="143"/>
+      <c r="L38" s="144"/>
+      <c r="T38" s="3"/>
+    </row>
+    <row r="39" spans="2:22" ht="15" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B39" s="3"/>
+      <c r="C39" s="7"/>
+      <c r="D39" s="7"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="142"/>
+      <c r="I39" s="143"/>
+      <c r="J39" s="143"/>
+      <c r="K39" s="143"/>
+      <c r="L39" s="144"/>
+      <c r="T39" s="3"/>
+    </row>
+    <row r="40" spans="2:22" s="9" customFormat="1" ht="94.5" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B40" s="35" t="s">
         <v>364</v>
       </c>
-      <c r="C36" s="41"/>
-[...48 lines deleted...]
-      </c>
+      <c r="C40" s="41"/>
+      <c r="D40" s="41"/>
+      <c r="E40" s="42"/>
+      <c r="F40" s="43"/>
+      <c r="G40" s="5"/>
+      <c r="H40" s="145"/>
+      <c r="I40" s="146"/>
+      <c r="J40" s="146"/>
+      <c r="K40" s="146"/>
+      <c r="L40" s="147"/>
+      <c r="T40" s="5"/>
+    </row>
+    <row r="41" spans="2:22" ht="14.7" thickTop="1">
+      <c r="B41" s="28"/>
       <c r="C41" s="29"/>
       <c r="D41" s="29"/>
       <c r="E41" s="29"/>
       <c r="F41" s="30"/>
     </row>
-    <row r="42" spans="2:20" ht="15.75" thickBot="1">
-      <c r="B42" s="46" t="s">
+    <row r="42" spans="2:22">
+      <c r="B42" s="44" t="s">
+        <v>429</v>
+      </c>
+      <c r="C42" s="29"/>
+      <c r="D42" s="29"/>
+      <c r="E42" s="29"/>
+      <c r="F42" s="30"/>
+    </row>
+    <row r="43" spans="2:22">
+      <c r="B43" s="45" t="s">
+        <v>472</v>
+      </c>
+      <c r="C43" s="29"/>
+      <c r="D43" s="29"/>
+      <c r="E43" s="29"/>
+      <c r="F43" s="30"/>
+    </row>
+    <row r="44" spans="2:22">
+      <c r="B44" s="45" t="s">
+        <v>473</v>
+      </c>
+      <c r="C44" s="29"/>
+      <c r="D44" s="29"/>
+      <c r="E44" s="29"/>
+      <c r="F44" s="30"/>
+    </row>
+    <row r="45" spans="2:22">
+      <c r="B45" s="45" t="s">
+        <v>425</v>
+      </c>
+      <c r="C45" s="29"/>
+      <c r="D45" s="29"/>
+      <c r="E45" s="29"/>
+      <c r="F45" s="30"/>
+    </row>
+    <row r="46" spans="2:22" ht="14.7" thickBot="1">
+      <c r="B46" s="46" t="s">
+        <v>426</v>
+      </c>
+      <c r="C46" s="33"/>
+      <c r="D46" s="33"/>
+      <c r="E46" s="33"/>
+      <c r="F46" s="34"/>
+    </row>
+    <row r="47" spans="2:22" ht="14.7" thickTop="1"/>
+    <row r="48" spans="2:22" ht="14.7" thickBot="1"/>
+    <row r="49" spans="2:10" ht="14.7" thickTop="1">
+      <c r="B49" s="50" t="s">
         <v>428</v>
       </c>
-      <c r="C42" s="33"/>
-[...20 lines deleted...]
-      <c r="B46" s="45" t="s">
+      <c r="C49" s="51"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="51"/>
+      <c r="F49" s="51"/>
+      <c r="G49" s="51"/>
+      <c r="H49" s="51"/>
+      <c r="I49" s="51"/>
+      <c r="J49" s="52"/>
+    </row>
+    <row r="50" spans="2:10">
+      <c r="B50" s="45" t="s">
+        <v>423</v>
+      </c>
+      <c r="C50" s="29"/>
+      <c r="D50" s="29"/>
+      <c r="E50" s="29"/>
+      <c r="F50" s="29"/>
+      <c r="G50" s="29"/>
+      <c r="H50" s="29"/>
+      <c r="I50" s="29"/>
+      <c r="J50" s="30"/>
+    </row>
+    <row r="51" spans="2:10">
+      <c r="B51" s="45" t="s">
+        <v>424</v>
+      </c>
+      <c r="C51" s="29"/>
+      <c r="D51" s="29"/>
+      <c r="E51" s="29"/>
+      <c r="F51" s="29"/>
+      <c r="G51" s="29"/>
+      <c r="H51" s="29"/>
+      <c r="I51" s="29"/>
+      <c r="J51" s="30"/>
+    </row>
+    <row r="52" spans="2:10">
+      <c r="B52" s="45" t="s">
         <v>425</v>
       </c>
-      <c r="C46" s="29"/>
-[...22 lines deleted...]
-      <c r="B48" s="45" t="s">
+      <c r="C52" s="29"/>
+      <c r="D52" s="29"/>
+      <c r="E52" s="29"/>
+      <c r="F52" s="29"/>
+      <c r="G52" s="29"/>
+      <c r="H52" s="29"/>
+      <c r="I52" s="29"/>
+      <c r="J52" s="30"/>
+    </row>
+    <row r="53" spans="2:10" ht="14.7" thickBot="1">
+      <c r="B53" s="46" t="s">
         <v>427</v>
       </c>
-      <c r="C48" s="29"/>
-[...23 lines deleted...]
-      <c r="B51" s="47" t="s">
+      <c r="C53" s="33"/>
+      <c r="D53" s="33"/>
+      <c r="E53" s="33"/>
+      <c r="F53" s="33"/>
+      <c r="G53" s="33"/>
+      <c r="H53" s="33"/>
+      <c r="I53" s="33"/>
+      <c r="J53" s="34"/>
+    </row>
+    <row r="54" spans="2:10" ht="15" thickTop="1" thickBot="1"/>
+    <row r="55" spans="2:10" ht="14.7" thickTop="1">
+      <c r="B55" s="47" t="s">
+        <v>412</v>
+      </c>
+    </row>
+    <row r="56" spans="2:10">
+      <c r="B56" s="48" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="57" spans="2:10">
+      <c r="B57" s="48" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="52" spans="2:10">
-      <c r="B52" s="48" t="s">
+    <row r="58" spans="2:10">
+      <c r="B58" s="48" t="s">
         <v>415</v>
       </c>
     </row>
-    <row r="53" spans="2:10">
-      <c r="B53" s="48" t="s">
+    <row r="59" spans="2:10" ht="14.7" thickBot="1">
+      <c r="B59" s="49" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="54" spans="2:10">
-[...75 lines deleted...]
-      <c r="I63" s="9" t="s">
+    <row r="60" spans="2:10" s="2" customFormat="1" ht="15" thickTop="1" thickBot="1">
+      <c r="B60" s="29"/>
+    </row>
+    <row r="61" spans="2:10" s="2" customFormat="1" ht="14.7" thickTop="1">
+      <c r="B61" s="67" t="s">
+        <v>476</v>
+      </c>
+      <c r="C61" s="51"/>
+      <c r="D61" s="51"/>
+      <c r="E61" s="51"/>
+      <c r="F61" s="51"/>
+      <c r="G61" s="51"/>
+      <c r="H61" s="52"/>
+    </row>
+    <row r="62" spans="2:10" s="2" customFormat="1">
+      <c r="B62" s="28" t="s">
+        <v>474</v>
+      </c>
+      <c r="C62" s="29"/>
+      <c r="D62" s="29"/>
+      <c r="E62" s="29"/>
+      <c r="F62" s="29"/>
+      <c r="G62" s="29"/>
+      <c r="H62" s="30"/>
+    </row>
+    <row r="63" spans="2:10" s="2" customFormat="1">
+      <c r="B63" s="28" t="s">
+        <v>475</v>
+      </c>
+      <c r="C63" s="29"/>
+      <c r="D63" s="29"/>
+      <c r="E63" s="29"/>
+      <c r="F63" s="29"/>
+      <c r="G63" s="29"/>
+      <c r="H63" s="30"/>
+    </row>
+    <row r="64" spans="2:10" s="2" customFormat="1">
+      <c r="B64" s="28" t="s">
         <v>424</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="B82" s="2"/>
+      <c r="C64" s="29"/>
+      <c r="D64" s="29"/>
+      <c r="E64" s="29"/>
+      <c r="F64" s="29"/>
+      <c r="G64" s="29"/>
+      <c r="H64" s="30"/>
+    </row>
+    <row r="65" spans="2:9" s="2" customFormat="1" ht="14.7" thickBot="1">
+      <c r="B65" s="32" t="s">
+        <v>425</v>
+      </c>
+      <c r="C65" s="33"/>
+      <c r="D65" s="33"/>
+      <c r="E65" s="33"/>
+      <c r="F65" s="33"/>
+      <c r="G65" s="33"/>
+      <c r="H65" s="34"/>
+    </row>
+    <row r="66" spans="2:9" ht="14.7" thickTop="1"/>
+    <row r="67" spans="2:9">
+      <c r="B67" s="9" t="s">
+        <v>607</v>
+      </c>
+      <c r="E67" s="9" t="s">
+        <v>465</v>
+      </c>
+      <c r="I67" s="9" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="81" spans="2:2">
+      <c r="B81" s="9" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="84" spans="2:2" s="2" customFormat="1"/>
+    <row r="85" spans="2:2" s="2" customFormat="1"/>
+    <row r="86" spans="2:2">
+      <c r="B86" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="7">
-[...7 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" orientation="landscape" r:id="rId1"/>
   <customProperties>
     <customPr name="WorkSheetID" r:id="rId2"/>
   </customProperties>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CC206E92-70B6-4A25-B895-EEE3BEE14994}">
   <dimension ref="A1:T123"/>
   <sheetViews>
-    <sheetView topLeftCell="A69" zoomScaleNormal="100" zoomScaleSheetLayoutView="55" workbookViewId="0">
+    <sheetView topLeftCell="A36" zoomScaleNormal="100" zoomScaleSheetLayoutView="55" workbookViewId="0">
       <selection activeCell="B61" sqref="B61"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" style="2" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="25.7109375" style="3" customWidth="1"/>
+    <col min="1" max="1" width="2.68359375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="25.68359375" style="21" customWidth="1"/>
+    <col min="3" max="3" width="40.26171875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="25.68359375" style="3" customWidth="1"/>
     <col min="5" max="5" width="48" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="86.25" customHeight="1">
-      <c r="B1" s="196" t="s">
-[...4 lines deleted...]
-      <c r="E1" s="196"/>
+      <c r="B1" s="207" t="s">
+        <v>421</v>
+      </c>
+      <c r="C1" s="207"/>
+      <c r="D1" s="207"/>
+      <c r="E1" s="207"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
       <c r="P1" s="3"/>
       <c r="Q1" s="3"/>
       <c r="R1" s="3"/>
       <c r="S1" s="3"/>
       <c r="T1" s="3"/>
     </row>
     <row r="2" spans="2:20">
       <c r="B2" s="21" t="s">
         <v>244</v>
       </c>
       <c r="C2" s="21" t="s">
         <v>5</v>
       </c>
       <c r="D2" s="21" t="s">
-        <v>606</v>
+        <v>594</v>
       </c>
       <c r="E2" s="21" t="s">
         <v>33</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
     </row>
     <row r="3" spans="2:20">
       <c r="B3" s="21" t="s">
         <v>245</v>
       </c>
       <c r="C3" s="21" t="s">
         <v>85</v>
       </c>
       <c r="D3" s="21" t="s">
-        <v>605</v>
+        <v>593</v>
       </c>
       <c r="E3" s="21" t="s">
         <v>117</v>
       </c>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="6"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
     </row>
     <row r="4" spans="2:20">
       <c r="B4" s="21" t="s">
         <v>375</v>
       </c>
       <c r="C4" s="21" t="s">
         <v>376</v>
@@ -10164,51 +10260,51 @@
         <v>303</v>
       </c>
       <c r="E11" s="21" t="s">
         <v>125</v>
       </c>
       <c r="G11" s="3"/>
       <c r="H11" s="3"/>
       <c r="I11" s="3"/>
       <c r="J11" s="3"/>
       <c r="K11" s="3"/>
       <c r="L11" s="3"/>
       <c r="M11" s="3"/>
       <c r="N11" s="3"/>
       <c r="O11" s="3"/>
       <c r="P11" s="3"/>
       <c r="Q11" s="3"/>
       <c r="R11" s="3"/>
       <c r="S11" s="3"/>
       <c r="T11" s="3"/>
     </row>
     <row r="12" spans="2:20">
       <c r="B12" s="21" t="s">
         <v>250</v>
       </c>
       <c r="C12" s="21" t="s">
-        <v>473</v>
+        <v>470</v>
       </c>
       <c r="D12" s="21" t="s">
         <v>304</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>126</v>
       </c>
       <c r="G12" s="3"/>
       <c r="H12" s="3"/>
       <c r="I12" s="3"/>
       <c r="J12" s="3"/>
       <c r="K12" s="3"/>
       <c r="L12" s="3"/>
       <c r="M12" s="3"/>
       <c r="N12" s="3"/>
       <c r="O12" s="3"/>
       <c r="P12" s="3"/>
       <c r="Q12" s="3"/>
       <c r="R12" s="3"/>
       <c r="S12" s="3"/>
       <c r="T12" s="3"/>
     </row>
     <row r="13" spans="2:20">
       <c r="B13" s="21" t="s">
         <v>251</v>
@@ -10385,51 +10481,51 @@
         <v>108</v>
       </c>
       <c r="D19" s="21" t="s">
         <v>308</v>
       </c>
       <c r="E19" s="21" t="s">
         <v>133</v>
       </c>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
       <c r="P19" s="3"/>
       <c r="Q19" s="3"/>
       <c r="R19" s="3"/>
       <c r="S19" s="3"/>
       <c r="T19" s="3"/>
     </row>
     <row r="20" spans="2:20">
       <c r="B20" s="21" t="s">
-        <v>615</v>
+        <v>603</v>
       </c>
       <c r="C20" s="21" t="s">
         <v>107</v>
       </c>
       <c r="D20" s="21" t="s">
         <v>309</v>
       </c>
       <c r="E20" s="21" t="s">
         <v>134</v>
       </c>
       <c r="G20" s="3"/>
       <c r="H20" s="3"/>
       <c r="I20" s="3"/>
       <c r="J20" s="3"/>
       <c r="K20" s="3"/>
       <c r="L20" s="3"/>
       <c r="M20" s="3"/>
       <c r="N20" s="3"/>
       <c r="O20" s="3"/>
       <c r="P20" s="3"/>
       <c r="Q20" s="3"/>
       <c r="R20" s="3"/>
       <c r="S20" s="3"/>
       <c r="T20" s="3"/>
     </row>
@@ -10497,51 +10593,51 @@
         <v>104</v>
       </c>
       <c r="D23" s="21" t="s">
         <v>229</v>
       </c>
       <c r="E23" s="21" t="s">
         <v>196</v>
       </c>
       <c r="G23" s="3"/>
       <c r="H23" s="3"/>
       <c r="I23" s="3"/>
       <c r="J23" s="3"/>
       <c r="K23" s="3"/>
       <c r="L23" s="3"/>
       <c r="M23" s="3"/>
       <c r="N23" s="5"/>
       <c r="O23" s="3"/>
       <c r="P23" s="3"/>
       <c r="Q23" s="3"/>
       <c r="R23" s="3"/>
       <c r="S23" s="3"/>
       <c r="T23" s="3"/>
     </row>
     <row r="24" spans="2:20">
       <c r="B24" s="21" t="s">
-        <v>607</v>
+        <v>595</v>
       </c>
       <c r="C24" s="66" t="s">
         <v>103</v>
       </c>
       <c r="D24" s="21" t="s">
         <v>310</v>
       </c>
       <c r="E24" s="21" t="s">
         <v>197</v>
       </c>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
       <c r="I24" s="3"/>
       <c r="J24" s="3"/>
       <c r="K24" s="3"/>
       <c r="L24" s="3"/>
       <c r="M24" s="3"/>
       <c r="N24" s="3"/>
       <c r="O24" s="3"/>
       <c r="P24" s="3"/>
       <c r="Q24" s="3"/>
       <c r="R24" s="3"/>
       <c r="S24" s="3"/>
       <c r="T24" s="3"/>
     </row>
@@ -10642,51 +10738,51 @@
       <c r="E28" s="21" t="s">
         <v>201</v>
       </c>
       <c r="G28" s="3"/>
       <c r="H28" s="3"/>
       <c r="I28" s="3"/>
       <c r="J28" s="3"/>
       <c r="K28" s="3"/>
       <c r="L28" s="3"/>
       <c r="M28" s="3"/>
       <c r="O28" s="3"/>
       <c r="P28" s="3"/>
       <c r="Q28" s="3"/>
       <c r="R28" s="3"/>
       <c r="S28" s="3"/>
       <c r="T28" s="3"/>
     </row>
     <row r="29" spans="2:20">
       <c r="B29" s="21" t="s">
         <v>259</v>
       </c>
       <c r="C29" s="21" t="s">
         <v>99</v>
       </c>
       <c r="D29" s="21" t="s">
-        <v>617</v>
+        <v>605</v>
       </c>
       <c r="E29" s="21" t="s">
         <v>202</v>
       </c>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
       <c r="I29" s="3"/>
       <c r="J29" s="3"/>
       <c r="K29" s="3"/>
       <c r="L29" s="3"/>
       <c r="M29" s="3"/>
       <c r="N29" s="5"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
     </row>
     <row r="30" spans="2:20">
       <c r="B30" s="21" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="21" t="s">
         <v>98</v>
@@ -10720,79 +10816,79 @@
         <v>97</v>
       </c>
       <c r="D31" s="21" t="s">
         <v>313</v>
       </c>
       <c r="E31" s="21" t="s">
         <v>194</v>
       </c>
       <c r="G31" s="3"/>
       <c r="H31" s="3"/>
       <c r="I31" s="3"/>
       <c r="J31" s="3"/>
       <c r="K31" s="3"/>
       <c r="L31" s="3"/>
       <c r="M31" s="3"/>
       <c r="N31" s="3"/>
       <c r="O31" s="3"/>
       <c r="P31" s="3"/>
       <c r="Q31" s="3"/>
       <c r="R31" s="3"/>
       <c r="S31" s="3"/>
       <c r="T31" s="3"/>
     </row>
     <row r="32" spans="2:20">
       <c r="B32" s="21" t="s">
-        <v>608</v>
+        <v>596</v>
       </c>
       <c r="C32" s="21" t="s">
-        <v>474</v>
+        <v>471</v>
       </c>
       <c r="D32" s="21" t="s">
         <v>237</v>
       </c>
       <c r="E32" s="21" t="s">
         <v>236</v>
       </c>
       <c r="G32" s="3"/>
       <c r="H32" s="3"/>
       <c r="I32" s="3"/>
       <c r="J32" s="3"/>
       <c r="K32" s="3"/>
       <c r="L32" s="3"/>
       <c r="M32" s="3"/>
       <c r="N32" s="3"/>
       <c r="O32" s="3"/>
       <c r="P32" s="3"/>
       <c r="Q32" s="3"/>
       <c r="R32" s="3"/>
       <c r="S32" s="3"/>
       <c r="T32" s="3"/>
     </row>
     <row r="33" spans="2:20">
       <c r="B33" s="21" t="s">
-        <v>616</v>
+        <v>604</v>
       </c>
       <c r="C33" s="21" t="s">
         <v>96</v>
       </c>
       <c r="D33" s="21" t="s">
         <v>314</v>
       </c>
       <c r="E33" s="21" t="s">
         <v>193</v>
       </c>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
       <c r="I33" s="3"/>
       <c r="J33" s="3"/>
       <c r="K33" s="3"/>
       <c r="L33" s="3"/>
       <c r="M33" s="3"/>
       <c r="N33" s="3"/>
       <c r="O33" s="3"/>
       <c r="P33" s="3"/>
       <c r="Q33" s="3"/>
       <c r="R33" s="3"/>
       <c r="S33" s="3"/>
       <c r="T33" s="3"/>
     </row>
@@ -10838,51 +10934,51 @@
         <v>191</v>
       </c>
       <c r="G35" s="3"/>
       <c r="H35" s="3"/>
       <c r="I35" s="3"/>
       <c r="J35" s="3"/>
       <c r="K35" s="3"/>
       <c r="L35" s="3"/>
       <c r="M35" s="3"/>
       <c r="N35" s="3"/>
       <c r="O35" s="3"/>
       <c r="P35" s="3"/>
       <c r="Q35" s="3"/>
       <c r="R35" s="3"/>
       <c r="S35" s="3"/>
       <c r="T35" s="3"/>
     </row>
     <row r="36" spans="2:20">
       <c r="B36" s="21" t="s">
         <v>261</v>
       </c>
       <c r="C36" s="21" t="s">
         <v>88</v>
       </c>
       <c r="D36" s="21" t="s">
-        <v>609</v>
+        <v>597</v>
       </c>
       <c r="E36" s="21" t="s">
         <v>190</v>
       </c>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
       <c r="I36" s="3"/>
       <c r="J36" s="3"/>
       <c r="K36" s="3"/>
       <c r="L36" s="3"/>
       <c r="M36" s="3"/>
       <c r="N36" s="3"/>
       <c r="O36" s="3"/>
       <c r="P36" s="3"/>
       <c r="Q36" s="3"/>
       <c r="R36" s="3"/>
       <c r="S36" s="3"/>
       <c r="T36" s="3"/>
     </row>
     <row r="37" spans="2:20">
       <c r="B37" s="21" t="s">
         <v>262</v>
       </c>
       <c r="C37" s="21" t="s">
         <v>89</v>
@@ -10958,107 +11054,107 @@
         <v>92</v>
       </c>
       <c r="D40" s="21" t="s">
         <v>317</v>
       </c>
       <c r="E40" s="21" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="41" spans="2:20">
       <c r="B41" s="21" t="s">
         <v>379</v>
       </c>
       <c r="C41" s="21" t="s">
         <v>380</v>
       </c>
       <c r="D41" s="21" t="s">
         <v>318</v>
       </c>
       <c r="E41" s="21" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="42" spans="2:20">
       <c r="B42" s="21" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
       <c r="C42" s="21" t="s">
         <v>93</v>
       </c>
       <c r="D42" s="21" t="s">
         <v>319</v>
       </c>
       <c r="E42" s="21" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="43" spans="2:20" s="2" customFormat="1">
       <c r="B43" s="21" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="C43" s="21" t="s">
         <v>94</v>
       </c>
       <c r="D43" s="21" t="s">
-        <v>610</v>
+        <v>598</v>
       </c>
       <c r="E43" s="21" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="44" spans="2:20">
       <c r="B44" s="21" t="s">
         <v>266</v>
       </c>
       <c r="C44" s="21" t="s">
         <v>84</v>
       </c>
       <c r="D44" s="21" t="s">
         <v>320</v>
       </c>
       <c r="E44" s="21" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="45" spans="2:20">
       <c r="B45" s="21" t="s">
         <v>14</v>
       </c>
       <c r="C45" s="21" t="s">
         <v>82</v>
       </c>
       <c r="D45" s="21" t="s">
         <v>321</v>
       </c>
       <c r="E45" s="21" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="46" spans="2:20">
       <c r="B46" s="21" t="s">
-        <v>604</v>
+        <v>592</v>
       </c>
       <c r="C46" s="21" t="s">
         <v>83</v>
       </c>
       <c r="D46" s="21" t="s">
         <v>223</v>
       </c>
       <c r="E46" s="21" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="47" spans="2:20">
       <c r="B47" s="21" t="s">
         <v>369</v>
       </c>
       <c r="C47" s="21" t="s">
         <v>370</v>
       </c>
       <c r="D47" s="21" t="s">
         <v>222</v>
       </c>
       <c r="E47" s="21" t="s">
         <v>179</v>
       </c>
     </row>
@@ -11174,129 +11270,129 @@
         <v>172</v>
       </c>
     </row>
     <row r="56" spans="2:5" s="2" customFormat="1">
       <c r="B56" s="21" t="s">
         <v>274</v>
       </c>
       <c r="C56" s="21" t="s">
         <v>74</v>
       </c>
       <c r="D56" s="21" t="s">
         <v>218</v>
       </c>
       <c r="E56" s="21" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="57" spans="2:5">
       <c r="B57" s="21" t="s">
         <v>16</v>
       </c>
       <c r="C57" s="21" t="s">
         <v>73</v>
       </c>
       <c r="D57" s="21" t="s">
-        <v>611</v>
+        <v>599</v>
       </c>
       <c r="E57" s="21" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="58" spans="2:5">
       <c r="B58" s="21" t="s">
         <v>275</v>
       </c>
       <c r="C58" s="21" t="s">
         <v>72</v>
       </c>
       <c r="D58" s="21" t="s">
         <v>327</v>
       </c>
       <c r="E58" s="21" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="59" spans="2:5">
       <c r="B59" s="21" t="s">
         <v>17</v>
       </c>
       <c r="C59" s="21" t="s">
         <v>71</v>
       </c>
       <c r="D59" s="21" t="s">
         <v>217</v>
       </c>
       <c r="E59" s="21" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="60" spans="2:5">
       <c r="B60" s="21" t="s">
         <v>349</v>
       </c>
       <c r="C60" s="21" t="s">
         <v>350</v>
       </c>
       <c r="D60" s="21" t="s">
         <v>216</v>
       </c>
       <c r="E60" s="21" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="61" spans="2:5">
       <c r="B61" s="21" t="s">
-        <v>665</v>
+        <v>650</v>
       </c>
       <c r="C61" s="21" t="s">
         <v>70</v>
       </c>
       <c r="D61" s="21" t="s">
         <v>215</v>
       </c>
       <c r="E61" s="21" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="62" spans="2:5">
       <c r="B62" s="21" t="s">
-        <v>612</v>
+        <v>600</v>
       </c>
       <c r="C62" s="21" t="s">
         <v>69</v>
       </c>
       <c r="D62" s="21" t="s">
         <v>328</v>
       </c>
       <c r="E62" s="21" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="63" spans="2:5">
       <c r="B63" s="21" t="s">
-        <v>666</v>
+        <v>651</v>
       </c>
       <c r="C63" s="21" t="s">
         <v>68</v>
       </c>
       <c r="D63" s="21" t="s">
         <v>329</v>
       </c>
       <c r="E63" s="21" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="64" spans="2:5">
       <c r="B64" s="21" t="s">
         <v>276</v>
       </c>
       <c r="C64" s="21" t="s">
         <v>67</v>
       </c>
       <c r="D64" s="21" t="s">
         <v>330</v>
       </c>
       <c r="E64" s="21" t="s">
         <v>163</v>
       </c>
     </row>
@@ -11730,250 +11826,250 @@
         <v>36</v>
       </c>
       <c r="D96" s="21"/>
       <c r="E96" s="21"/>
     </row>
     <row r="97" spans="2:5">
       <c r="B97" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C97" s="21" t="s">
         <v>35</v>
       </c>
       <c r="D97" s="21"/>
       <c r="E97" s="21"/>
     </row>
     <row r="98" spans="2:5">
       <c r="B98" s="21" t="s">
         <v>32</v>
       </c>
       <c r="C98" s="21" t="s">
         <v>34</v>
       </c>
       <c r="D98" s="21"/>
       <c r="E98" s="21"/>
     </row>
-    <row r="101" spans="2:5" ht="15.75">
+    <row r="101" spans="2:5" ht="15.6">
       <c r="B101" s="20"/>
       <c r="D101" s="20"/>
     </row>
-    <row r="102" spans="2:5" ht="15.75">
+    <row r="102" spans="2:5" ht="15.6">
       <c r="D102" s="20"/>
     </row>
-    <row r="119" spans="2:4" ht="15.75">
+    <row r="119" spans="2:4" ht="15.6">
       <c r="B119" s="20"/>
       <c r="D119" s="5"/>
     </row>
-    <row r="121" spans="2:4" ht="15.75">
+    <row r="121" spans="2:4" ht="15.6">
       <c r="D121" s="20"/>
     </row>
-    <row r="122" spans="2:4" ht="15.75">
+    <row r="122" spans="2:4" ht="15.6">
       <c r="D122" s="20"/>
     </row>
-    <row r="123" spans="2:4" ht="15.75">
+    <row r="123" spans="2:4" ht="15.6">
       <c r="D123" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B1:E1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{18E78AB1-0F2A-479D-8994-34F583AB3593}">
   <dimension ref="A1:B72"/>
   <sheetViews>
-    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+    <sheetView tabSelected="1" topLeftCell="A41" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="D16" sqref="D16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="2.68359375" style="2" customWidth="1"/>
     <col min="2" max="2" width="137" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" ht="33.75" customHeight="1">
-      <c r="B1" s="105" t="s">
+      <c r="B1" s="104" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="2" spans="2:2">
       <c r="B2" s="21" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="2:2">
       <c r="B3" s="21" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="2:2">
       <c r="B4" s="21" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" spans="2:2">
-      <c r="B5" s="119" t="s">
-        <v>667</v>
+      <c r="B5" s="117" t="s">
+        <v>652</v>
       </c>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="21"/>
     </row>
-    <row r="7" spans="2:2" ht="30">
+    <row r="7" spans="2:2">
       <c r="B7" s="77" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="77" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
     </row>
     <row r="9" spans="2:2">
       <c r="B9" s="21"/>
     </row>
     <row r="10" spans="2:2">
       <c r="B10" s="75" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
     </row>
     <row r="11" spans="2:2">
       <c r="B11" s="21" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="12" spans="2:2">
       <c r="B12" s="21"/>
     </row>
     <row r="13" spans="2:2" s="2" customFormat="1">
       <c r="B13" s="21"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="21" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
     </row>
     <row r="15" spans="2:2">
       <c r="B15" s="21"/>
     </row>
-    <row r="16" spans="2:2" ht="18.75">
+    <row r="16" spans="2:2" ht="18.3">
       <c r="B16" s="78" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" s="21"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="21"/>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" s="21"/>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" s="21"/>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" s="21"/>
     </row>
     <row r="22" spans="2:2">
       <c r="B22" s="21"/>
     </row>
     <row r="23" spans="2:2">
       <c r="B23" s="79" t="s">
-        <v>471</v>
+        <v>468</v>
       </c>
     </row>
     <row r="24" spans="2:2">
       <c r="B24" s="80" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="25" spans="2:2">
       <c r="B25" s="80" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
     </row>
     <row r="26" spans="2:2">
       <c r="B26" s="21"/>
     </row>
     <row r="27" spans="2:2">
       <c r="B27" s="21"/>
     </row>
     <row r="28" spans="2:2">
       <c r="B28" s="21"/>
     </row>
     <row r="29" spans="2:2">
       <c r="B29" s="21"/>
     </row>
     <row r="30" spans="2:2">
       <c r="B30" s="21"/>
     </row>
     <row r="31" spans="2:2">
       <c r="B31" s="21"/>
     </row>
     <row r="32" spans="2:2">
       <c r="B32" s="21"/>
     </row>
     <row r="33" spans="2:2">
       <c r="B33" s="21"/>
     </row>
     <row r="34" spans="2:2">
-      <c r="B34" s="81" t="s">
-        <v>472</v>
+      <c r="B34" s="211" t="s">
+        <v>469</v>
       </c>
     </row>
     <row r="35" spans="2:2">
       <c r="B35" s="80" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="36" spans="2:2">
       <c r="B36" s="80" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
     </row>
     <row r="37" spans="2:2">
       <c r="B37" s="21"/>
     </row>
     <row r="38" spans="2:2">
       <c r="B38" s="21"/>
     </row>
     <row r="39" spans="2:2">
       <c r="B39" s="21"/>
     </row>
     <row r="40" spans="2:2">
       <c r="B40" s="21"/>
     </row>
-    <row r="41" spans="2:2" ht="18.75">
-[...1 lines deleted...]
-        <v>470</v>
+    <row r="41" spans="2:2" ht="18.3">
+      <c r="B41" s="106" t="s">
+        <v>467</v>
       </c>
     </row>
     <row r="42" spans="2:2">
       <c r="B42" s="21"/>
     </row>
     <row r="43" spans="2:2">
       <c r="B43" s="21"/>
     </row>
     <row r="44" spans="2:2">
       <c r="B44" s="21"/>
     </row>
     <row r="45" spans="2:2">
       <c r="B45" s="21"/>
     </row>
     <row r="46" spans="2:2">
       <c r="B46" s="21"/>
     </row>
     <row r="47" spans="2:2">
       <c r="B47" s="21"/>
     </row>
     <row r="48" spans="2:2">
       <c r="B48" s="21"/>
     </row>
     <row r="49" spans="2:2">
       <c r="B49" s="21"/>
@@ -12034,1630 +12130,1661 @@
     </row>
     <row r="68" spans="2:2">
       <c r="B68" s="21"/>
     </row>
     <row r="69" spans="2:2">
       <c r="B69" s="21"/>
     </row>
     <row r="70" spans="2:2">
       <c r="B70" s="21"/>
     </row>
     <row r="71" spans="2:2">
       <c r="B71" s="21"/>
     </row>
     <row r="72" spans="2:2">
       <c r="B72" s="21"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{28040923-6216-4281-8107-0B97EBC1761E}">
-  <dimension ref="B1:L45"/>
+  <dimension ref="B1:L50"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B1" sqref="B1"/>
+    <sheetView topLeftCell="A41" workbookViewId="0">
+      <selection activeCell="B46" sqref="B46:D46"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="2" max="2" width="26.5703125" customWidth="1"/>
+    <col min="2" max="2" width="26.578125" customWidth="1"/>
     <col min="3" max="3" width="45" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:11" ht="18.75">
-[...5 lines deleted...]
-      <c r="B2" s="110"/>
+    <row r="1" spans="2:11" ht="18.3">
+      <c r="B1" s="113" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="2" spans="2:11" s="2" customFormat="1" ht="18.3">
+      <c r="B2" s="109"/>
     </row>
     <row r="3" spans="2:11">
-      <c r="B3" s="129" t="s">
-[...7 lines deleted...]
-      <c r="H3" s="129"/>
+      <c r="B3" s="166" t="s">
+        <v>639</v>
+      </c>
+      <c r="C3" s="166"/>
+      <c r="D3" s="166"/>
+      <c r="E3" s="166"/>
+      <c r="F3" s="166"/>
+      <c r="G3" s="166"/>
+      <c r="H3" s="166"/>
     </row>
     <row r="4" spans="2:11">
-      <c r="B4" s="199" t="s">
-[...10 lines deleted...]
-      <c r="K4" s="129"/>
+      <c r="B4" s="164" t="s">
+        <v>609</v>
+      </c>
+      <c r="C4" s="130"/>
+      <c r="D4" s="130"/>
+      <c r="E4" s="130"/>
+      <c r="F4" s="130"/>
+      <c r="G4" s="130"/>
+      <c r="H4" s="130"/>
+      <c r="I4" s="130"/>
+      <c r="J4" s="130"/>
+      <c r="K4" s="130"/>
     </row>
     <row r="5" spans="2:11" s="2" customFormat="1">
       <c r="B5" s="9"/>
     </row>
     <row r="6" spans="2:11">
-      <c r="B6" s="129" t="s">
-[...4 lines deleted...]
-      <c r="E6" s="129"/>
+      <c r="B6" s="166" t="s">
+        <v>640</v>
+      </c>
+      <c r="C6" s="166"/>
+      <c r="D6" s="166"/>
+      <c r="E6" s="166"/>
     </row>
     <row r="7" spans="2:11">
-      <c r="B7" s="199" t="s">
-[...10 lines deleted...]
-      <c r="K7" s="129"/>
+      <c r="B7" s="164" t="s">
+        <v>610</v>
+      </c>
+      <c r="C7" s="130"/>
+      <c r="D7" s="130"/>
+      <c r="E7" s="130"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="130"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="130"/>
+      <c r="J7" s="130"/>
+      <c r="K7" s="130"/>
     </row>
     <row r="8" spans="2:11" s="2" customFormat="1">
       <c r="B8" s="9"/>
     </row>
     <row r="9" spans="2:11">
-      <c r="B9" s="200" t="s">
-[...4 lines deleted...]
-      <c r="E9" s="200"/>
+      <c r="B9" s="209" t="s">
+        <v>641</v>
+      </c>
+      <c r="C9" s="209"/>
+      <c r="D9" s="209"/>
+      <c r="E9" s="209"/>
     </row>
     <row r="10" spans="2:11">
       <c r="B10" s="9" t="s">
-        <v>623</v>
-[...11 lines deleted...]
-      <c r="B13" s="9" t="s">
+        <v>611</v>
+      </c>
+    </row>
+    <row r="11" spans="2:11" s="127" customFormat="1">
+      <c r="B11" s="126"/>
+    </row>
+    <row r="12" spans="2:11" s="127" customFormat="1">
+      <c r="B12" s="128" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="13" spans="2:11" s="127" customFormat="1">
+      <c r="B13" s="126" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="15" spans="2:11" s="2" customFormat="1">
+      <c r="B15" s="166" t="s">
+        <v>643</v>
+      </c>
+      <c r="C15" s="166"/>
+      <c r="D15" s="166"/>
+      <c r="E15" s="166"/>
+    </row>
+    <row r="16" spans="2:11" s="2" customFormat="1">
+      <c r="B16" s="9" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="17" spans="2:12" s="2" customFormat="1"/>
+    <row r="18" spans="2:12" s="2" customFormat="1" ht="33" customHeight="1">
+      <c r="B18" s="208" t="s">
+        <v>646</v>
+      </c>
+      <c r="C18" s="208"/>
+      <c r="D18" s="208"/>
+      <c r="E18" s="208"/>
+      <c r="F18" s="208"/>
+      <c r="G18" s="208"/>
+      <c r="H18" s="208"/>
+      <c r="I18" s="208"/>
+      <c r="J18" s="208"/>
+    </row>
+    <row r="19" spans="2:12" s="2" customFormat="1">
+      <c r="B19" s="163" t="s">
+        <v>644</v>
+      </c>
+      <c r="C19" s="163"/>
+      <c r="D19" s="163"/>
+      <c r="E19" s="163"/>
+      <c r="F19" s="163"/>
+      <c r="G19" s="163"/>
+      <c r="H19" s="163"/>
+      <c r="I19" s="163"/>
+      <c r="J19" s="163"/>
+      <c r="K19" s="163"/>
+    </row>
+    <row r="20" spans="2:12" s="2" customFormat="1">
+      <c r="B20" s="163" t="s">
         <v>645</v>
       </c>
-    </row>
-[...66 lines deleted...]
-      <c r="C22" s="116" t="s">
+      <c r="C20" s="163"/>
+      <c r="D20" s="163"/>
+      <c r="E20" s="163"/>
+      <c r="F20" s="163"/>
+      <c r="G20" s="163"/>
+      <c r="H20" s="163"/>
+      <c r="I20" s="163"/>
+    </row>
+    <row r="21" spans="2:12" s="2" customFormat="1"/>
+    <row r="22" spans="2:12" s="2" customFormat="1"/>
+    <row r="23" spans="2:12" s="2" customFormat="1">
+      <c r="B23" s="210" t="s">
         <v>647</v>
       </c>
-    </row>
-[...8 lines deleted...]
-    <row r="24" spans="2:12" s="2" customFormat="1"/>
+      <c r="C23" s="210"/>
+      <c r="D23" s="210"/>
+    </row>
+    <row r="24" spans="2:12" s="2" customFormat="1">
+      <c r="B24" s="161" t="s">
+        <v>636</v>
+      </c>
+      <c r="C24" s="161"/>
+      <c r="D24" s="161"/>
+      <c r="E24" s="161"/>
+      <c r="F24" s="161"/>
+      <c r="G24" s="161"/>
+      <c r="H24" s="161"/>
+      <c r="I24" s="161"/>
+      <c r="J24" s="161"/>
+    </row>
     <row r="25" spans="2:12" s="2" customFormat="1">
-      <c r="B25" s="202" t="s">
-[...28 lines deleted...]
-    </row>
+      <c r="B25" s="114" t="s">
+        <v>634</v>
+      </c>
+      <c r="C25" s="114" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="26" spans="2:12" s="2" customFormat="1">
+      <c r="B26" s="9" t="s">
+        <v>637</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="27" spans="2:12" s="2" customFormat="1"/>
     <row r="28" spans="2:12" s="2" customFormat="1">
-      <c r="B28" s="9" t="s">
-[...2 lines deleted...]
-      <c r="C28" s="2" t="s">
+      <c r="B28" s="210" t="s">
+        <v>642</v>
+      </c>
+      <c r="C28" s="210"/>
+      <c r="D28" s="210"/>
+      <c r="E28" s="210"/>
+    </row>
+    <row r="29" spans="2:12">
+      <c r="B29" s="161" t="s">
+        <v>614</v>
+      </c>
+      <c r="C29" s="161"/>
+      <c r="D29" s="161"/>
+      <c r="E29" s="161"/>
+      <c r="F29" s="161"/>
+      <c r="G29" s="161"/>
+      <c r="H29" s="161"/>
+      <c r="I29" s="161"/>
+      <c r="J29" s="161"/>
+      <c r="K29" s="161"/>
+      <c r="L29" s="161"/>
+    </row>
+    <row r="30" spans="2:12" s="2" customFormat="1">
+      <c r="B30" s="114" t="s">
         <v>634</v>
       </c>
-    </row>
-[...9 lines deleted...]
-      <c r="B30" s="9" t="s">
+      <c r="C30" s="114" t="s">
         <v>635</v>
-      </c>
-[...1 lines deleted...]
-        <v>636</v>
       </c>
     </row>
     <row r="31" spans="2:12" s="2" customFormat="1">
       <c r="B31" s="9" t="s">
-        <v>639</v>
+        <v>621</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>640</v>
+        <v>622</v>
       </c>
     </row>
     <row r="32" spans="2:12" s="2" customFormat="1">
       <c r="B32" s="9" t="s">
-        <v>641</v>
+        <v>625</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>642</v>
-[...2 lines deleted...]
-    <row r="33" spans="2:5" s="2" customFormat="1">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="33" spans="2:9" s="2" customFormat="1">
       <c r="B33" s="9" t="s">
-        <v>643</v>
+        <v>623</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>644</v>
-[...2 lines deleted...]
-    <row r="34" spans="2:5" s="2" customFormat="1">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="34" spans="2:9" s="2" customFormat="1">
       <c r="B34" s="9" t="s">
         <v>627</v>
       </c>
       <c r="C34" s="2" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="35" spans="2:9" s="2" customFormat="1">
+      <c r="B35" s="9" t="s">
+        <v>629</v>
+      </c>
+      <c r="C35" s="2" t="s">
         <v>630</v>
       </c>
     </row>
-    <row r="35" spans="2:5" s="2" customFormat="1">
-[...3 lines deleted...]
-      <c r="C35" s="2" t="s">
+    <row r="36" spans="2:9" s="2" customFormat="1">
+      <c r="B36" s="9" t="s">
         <v>631</v>
-      </c>
-[...3 lines deleted...]
-        <v>629</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>632</v>
       </c>
     </row>
-    <row r="37" spans="2:5" s="2" customFormat="1">
-[...8 lines deleted...]
-    <row r="40" spans="2:5" s="2" customFormat="1">
+    <row r="37" spans="2:9" s="2" customFormat="1">
+      <c r="B37" s="9" t="s">
+        <v>615</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="38" spans="2:9" s="2" customFormat="1">
+      <c r="B38" s="9" t="s">
+        <v>616</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="39" spans="2:9" s="2" customFormat="1">
+      <c r="B39" s="9" t="s">
+        <v>617</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="40" spans="2:9" s="2" customFormat="1">
       <c r="B40" s="9"/>
     </row>
-    <row r="41" spans="2:5" ht="53.25" customHeight="1">
-[...29 lines deleted...]
-      <c r="C45" s="201"/>
+    <row r="41" spans="2:9" s="2" customFormat="1">
+      <c r="B41" s="9"/>
+    </row>
+    <row r="42" spans="2:9" s="2" customFormat="1">
+      <c r="B42" s="9"/>
+    </row>
+    <row r="43" spans="2:9" s="2" customFormat="1">
+      <c r="B43" s="9"/>
+    </row>
+    <row r="44" spans="2:9" ht="20.05" customHeight="1">
+      <c r="B44" s="219" t="s">
+        <v>685</v>
+      </c>
+      <c r="C44" s="219"/>
+      <c r="D44" s="219"/>
+      <c r="E44" s="219"/>
+      <c r="F44" s="220"/>
+      <c r="G44" s="220"/>
+      <c r="H44" s="220"/>
+    </row>
+    <row r="45" spans="2:9" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B45" s="219" t="s">
+        <v>686</v>
+      </c>
+      <c r="C45" s="219"/>
+      <c r="D45" s="219"/>
+      <c r="E45" s="219"/>
+      <c r="F45" s="220"/>
+      <c r="G45" s="220"/>
+      <c r="H45" s="220"/>
+    </row>
+    <row r="46" spans="2:9">
+      <c r="B46" s="161" t="s">
+        <v>612</v>
+      </c>
+      <c r="C46" s="161"/>
+      <c r="D46" s="161"/>
+    </row>
+    <row r="47" spans="2:9" s="115" customFormat="1">
+      <c r="B47" s="116"/>
+    </row>
+    <row r="48" spans="2:9" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B48" s="219" t="s">
+        <v>688</v>
+      </c>
+      <c r="C48" s="220"/>
+      <c r="D48" s="220"/>
+      <c r="E48" s="220"/>
+      <c r="F48" s="220"/>
+      <c r="G48" s="220"/>
+      <c r="H48" s="220"/>
+      <c r="I48" s="220"/>
+    </row>
+    <row r="49" spans="2:9" ht="20.05" customHeight="1">
+      <c r="B49" s="220" t="s">
+        <v>687</v>
+      </c>
+      <c r="C49" s="219"/>
+      <c r="D49" s="219"/>
+      <c r="E49" s="219"/>
+      <c r="F49" s="220"/>
+      <c r="G49" s="220"/>
+      <c r="H49" s="220"/>
+      <c r="I49" s="220"/>
+    </row>
+    <row r="50" spans="2:9">
+      <c r="B50" s="161" t="s">
+        <v>613</v>
+      </c>
+      <c r="C50" s="161"/>
     </row>
   </sheetData>
-  <mergeCells count="17">
-[...11 lines deleted...]
-    <mergeCell ref="B4:K4"/>
+  <mergeCells count="7">
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="B28:E28"/>
+    <mergeCell ref="B18:J18"/>
     <mergeCell ref="B3:H3"/>
     <mergeCell ref="B6:E6"/>
-    <mergeCell ref="B7:K7"/>
-    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B15:E15"/>
     <mergeCell ref="B9:E9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{E5D83527-4292-4A78-B3AF-186920883994}">
   <dimension ref="B1:B3"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="2" max="2" width="31.7109375" customWidth="1"/>
+    <col min="2" max="2" width="31.68359375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:2" s="110" customFormat="1" ht="18.75">
-[...1 lines deleted...]
-        <v>673</v>
+    <row r="1" spans="2:2" s="109" customFormat="1" ht="18.3">
+      <c r="B1" s="109" t="s">
+        <v>656</v>
       </c>
     </row>
     <row r="3" spans="2:2">
-      <c r="B3" s="125" t="s">
-        <v>672</v>
+      <c r="B3" s="123" t="s">
+        <v>655</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8EFB3CA2-AD33-44AF-95D4-5EB12389BD45}">
-  <dimension ref="A1:T80"/>
+  <dimension ref="A1:T89"/>
   <sheetViews>
-    <sheetView topLeftCell="A85" zoomScale="98" zoomScaleNormal="98" zoomScaleSheetLayoutView="55" zoomScalePageLayoutView="25" workbookViewId="0">
-      <selection activeCell="I27" sqref="I27"/>
+    <sheetView zoomScale="106" zoomScaleNormal="106" zoomScaleSheetLayoutView="55" zoomScalePageLayoutView="25" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7:Q7"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="2.68359375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="31.5" customHeight="1">
-      <c r="B1" s="150" t="s">
-[...24 lines deleted...]
-      <c r="B3" s="155" t="s">
+      <c r="B1" s="167" t="s">
+        <v>417</v>
+      </c>
+      <c r="C1" s="167"/>
+      <c r="D1" s="167"/>
+      <c r="E1" s="168"/>
+    </row>
+    <row r="2" spans="2:17" s="2" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B2" s="97" t="s">
+        <v>561</v>
+      </c>
+      <c r="C2" s="96"/>
+      <c r="D2" s="96"/>
+      <c r="E2" s="96"/>
+      <c r="F2" s="96"/>
+      <c r="G2" s="96"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="84"/>
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="84"/>
+      <c r="M2" s="84"/>
+      <c r="N2" s="84"/>
+    </row>
+    <row r="3" spans="2:17" s="21" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B3" s="151" t="s">
+        <v>491</v>
+      </c>
+      <c r="C3" s="151"/>
+      <c r="D3" s="151"/>
+      <c r="E3" s="151"/>
+      <c r="F3" s="151"/>
+      <c r="G3" s="151"/>
+      <c r="H3" s="151"/>
+      <c r="I3" s="151"/>
+    </row>
+    <row r="4" spans="2:17" s="21" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B4" s="151" t="s">
+        <v>492</v>
+      </c>
+      <c r="C4" s="130"/>
+      <c r="D4" s="130"/>
+      <c r="E4" s="130"/>
+      <c r="F4" s="130"/>
+      <c r="G4" s="130"/>
+      <c r="H4" s="130"/>
+      <c r="I4" s="130"/>
+      <c r="J4" s="130"/>
+      <c r="K4" s="130"/>
+      <c r="L4" s="130"/>
+      <c r="M4" s="130"/>
+      <c r="N4" s="130"/>
+      <c r="O4" s="130"/>
+      <c r="P4" s="130"/>
+      <c r="Q4" s="130"/>
+    </row>
+    <row r="5" spans="2:17" s="21" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B5" s="153" t="s">
+        <v>493</v>
+      </c>
+      <c r="C5" s="130"/>
+      <c r="D5" s="130"/>
+      <c r="E5" s="130"/>
+      <c r="F5" s="130"/>
+      <c r="G5" s="130"/>
+      <c r="H5" s="130"/>
+      <c r="I5" s="130"/>
+    </row>
+    <row r="6" spans="2:17" s="21" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B6" s="153" t="s">
+        <v>496</v>
+      </c>
+      <c r="C6" s="151"/>
+      <c r="D6" s="151"/>
+      <c r="E6" s="151"/>
+      <c r="F6" s="151"/>
+      <c r="G6" s="151"/>
+      <c r="H6" s="151"/>
+      <c r="I6" s="151"/>
+      <c r="J6" s="151"/>
+      <c r="K6" s="151"/>
+      <c r="L6" s="151"/>
+      <c r="M6" s="151"/>
+      <c r="N6" s="151"/>
+      <c r="O6" s="151"/>
+      <c r="P6" s="151"/>
+      <c r="Q6" s="151"/>
+    </row>
+    <row r="7" spans="2:17" s="21" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B7" s="153" t="s">
         <v>494</v>
       </c>
-      <c r="C3" s="155"/>
-[...164 lines deleted...]
-      <c r="L14" s="112"/>
+      <c r="C7" s="130"/>
+      <c r="D7" s="130"/>
+      <c r="E7" s="130"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="130"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="130"/>
+      <c r="J7" s="130"/>
+      <c r="K7" s="130"/>
+      <c r="L7" s="130"/>
+      <c r="M7" s="130"/>
+      <c r="N7" s="130"/>
+      <c r="O7" s="130"/>
+      <c r="P7" s="130"/>
+      <c r="Q7" s="130"/>
+    </row>
+    <row r="8" spans="2:17" s="21" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B8" s="153" t="s">
+        <v>661</v>
+      </c>
+      <c r="C8" s="130"/>
+      <c r="D8" s="130"/>
+      <c r="E8" s="130"/>
+      <c r="F8" s="130"/>
+      <c r="G8" s="130"/>
+      <c r="H8" s="130"/>
+      <c r="I8" s="130"/>
+      <c r="J8" s="130"/>
+      <c r="K8" s="130"/>
+      <c r="L8" s="130"/>
+      <c r="M8" s="130"/>
+      <c r="N8" s="130"/>
+      <c r="O8" s="130"/>
+      <c r="P8" s="130"/>
+      <c r="Q8" s="130"/>
+    </row>
+    <row r="9" spans="2:17" s="165" customFormat="1" ht="20.05" customHeight="1" thickBot="1">
+      <c r="B9" s="153" t="s">
+        <v>662</v>
+      </c>
+      <c r="C9" s="130"/>
+      <c r="D9" s="130"/>
+      <c r="E9" s="130"/>
+      <c r="F9" s="130"/>
+      <c r="G9" s="130"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="130"/>
+      <c r="J9" s="130"/>
+      <c r="K9" s="130"/>
+      <c r="L9" s="130"/>
+      <c r="M9" s="130"/>
+      <c r="N9" s="130"/>
+      <c r="O9" s="130"/>
+      <c r="P9" s="130"/>
+      <c r="Q9" s="130"/>
+    </row>
+    <row r="10" spans="2:17" s="2" customFormat="1" ht="32.25" customHeight="1" thickTop="1">
+      <c r="J10" s="169" t="s">
+        <v>453</v>
+      </c>
+      <c r="K10" s="170"/>
+      <c r="L10" s="170"/>
+      <c r="M10" s="170"/>
+      <c r="N10" s="170"/>
+      <c r="O10" s="171"/>
+    </row>
+    <row r="11" spans="2:17" s="2" customFormat="1" ht="16.5" customHeight="1">
+      <c r="J11" s="28"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="29"/>
+      <c r="N11" s="29"/>
+      <c r="O11" s="30"/>
+    </row>
+    <row r="12" spans="2:17" s="2" customFormat="1" ht="301.5" customHeight="1" thickBot="1">
+      <c r="J12" s="32"/>
+      <c r="K12" s="33"/>
+      <c r="L12" s="33"/>
+      <c r="M12" s="33"/>
+      <c r="N12" s="33"/>
+      <c r="O12" s="34"/>
+    </row>
+    <row r="13" spans="2:17" s="2" customFormat="1" ht="30" customHeight="1" thickTop="1">
+      <c r="J13" s="29"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="29"/>
+      <c r="N13" s="29"/>
+      <c r="O13" s="29"/>
+    </row>
+    <row r="14" spans="2:17" s="110" customFormat="1" ht="94.5" customHeight="1">
+      <c r="B14" s="181" t="s">
+        <v>587</v>
+      </c>
+      <c r="C14" s="181"/>
+      <c r="D14" s="181"/>
+      <c r="E14" s="181"/>
+      <c r="F14" s="181"/>
+      <c r="G14" s="181"/>
+      <c r="H14" s="181"/>
+      <c r="I14" s="181"/>
+      <c r="J14" s="181"/>
+      <c r="K14" s="181"/>
+      <c r="L14" s="181"/>
       <c r="M14" s="112"/>
       <c r="N14" s="112"/>
       <c r="O14" s="112"/>
       <c r="P14" s="112"/>
       <c r="Q14" s="112"/>
     </row>
-    <row r="15" spans="2:17" s="2" customFormat="1" ht="28.5" customHeight="1" thickTop="1">
-[...76 lines deleted...]
-      <c r="L20" s="166"/>
+    <row r="15" spans="2:17" s="2" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B15" s="111"/>
+      <c r="C15" s="111"/>
+      <c r="D15" s="111"/>
+      <c r="E15" s="111"/>
+      <c r="F15" s="111"/>
+      <c r="G15" s="111"/>
+      <c r="H15" s="111"/>
+      <c r="I15" s="111"/>
+      <c r="J15" s="111"/>
+      <c r="K15" s="111"/>
+      <c r="L15" s="111"/>
+      <c r="M15" s="111"/>
+      <c r="N15" s="111"/>
+      <c r="O15" s="111"/>
+      <c r="P15" s="111"/>
+      <c r="Q15" s="111"/>
+    </row>
+    <row r="16" spans="2:17" s="2" customFormat="1" ht="28.5" customHeight="1" thickTop="1">
+      <c r="B16" s="169" t="s">
+        <v>454</v>
+      </c>
+      <c r="C16" s="170"/>
+      <c r="D16" s="170"/>
+      <c r="E16" s="170"/>
+      <c r="F16" s="170"/>
+      <c r="G16" s="171"/>
+    </row>
+    <row r="17" spans="2:20" s="2" customFormat="1" ht="222.75" customHeight="1" thickBot="1">
+      <c r="B17" s="32"/>
+      <c r="C17" s="33"/>
+      <c r="D17" s="33"/>
+      <c r="E17" s="33"/>
+      <c r="F17" s="33"/>
+      <c r="G17" s="34"/>
+    </row>
+    <row r="18" spans="2:20" s="2" customFormat="1" ht="23.25" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B18" s="29"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="29"/>
+      <c r="E18" s="29"/>
+      <c r="F18" s="29"/>
+      <c r="G18" s="29"/>
+    </row>
+    <row r="19" spans="2:20" s="2" customFormat="1" ht="18" customHeight="1" thickTop="1">
+      <c r="B19" s="105" t="s">
+        <v>485</v>
+      </c>
+      <c r="C19" s="51"/>
+      <c r="D19" s="51"/>
+      <c r="E19" s="51"/>
+      <c r="F19" s="51"/>
+      <c r="G19" s="51"/>
+      <c r="H19" s="51"/>
+      <c r="I19" s="51"/>
+      <c r="J19" s="51"/>
+      <c r="K19" s="51"/>
+      <c r="L19" s="51"/>
+      <c r="M19" s="51"/>
+      <c r="N19" s="51"/>
+      <c r="O19" s="51"/>
+      <c r="P19" s="51"/>
+      <c r="Q19" s="52"/>
+    </row>
+    <row r="20" spans="2:20" s="2" customFormat="1" ht="200.25" customHeight="1">
+      <c r="B20" s="28"/>
+      <c r="C20" s="29"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="29"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
       <c r="M20" s="29"/>
       <c r="N20" s="29"/>
       <c r="O20" s="29"/>
       <c r="P20" s="29"/>
       <c r="Q20" s="30"/>
     </row>
-    <row r="21" spans="2:20" s="2" customFormat="1" ht="48.75" customHeight="1">
-[...12 lines deleted...]
-      <c r="L21" s="166"/>
+    <row r="21" spans="2:20" s="2" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B21" s="216" t="s">
+        <v>667</v>
+      </c>
+      <c r="C21" s="129"/>
+      <c r="D21" s="129"/>
+      <c r="E21" s="129"/>
+      <c r="F21" s="129"/>
+      <c r="G21" s="129"/>
+      <c r="H21" s="129"/>
+      <c r="I21" s="129"/>
+      <c r="J21" s="129"/>
+      <c r="K21" s="129"/>
+      <c r="L21" s="129"/>
       <c r="M21" s="29"/>
       <c r="N21" s="29"/>
       <c r="O21" s="29"/>
       <c r="P21" s="29"/>
       <c r="Q21" s="30"/>
     </row>
-    <row r="22" spans="2:20" s="2" customFormat="1" ht="141.75" customHeight="1" thickBot="1">
-[...90 lines deleted...]
-      <c r="L27" s="29"/>
+    <row r="22" spans="2:20" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B22" s="216" t="s">
+        <v>669</v>
+      </c>
+      <c r="C22" s="129"/>
+      <c r="D22" s="129"/>
+      <c r="E22" s="129"/>
+      <c r="F22" s="129"/>
+      <c r="G22" s="129"/>
+      <c r="H22" s="129"/>
+      <c r="I22" s="129"/>
+      <c r="J22" s="129"/>
+      <c r="K22" s="129"/>
+      <c r="L22" s="129"/>
+      <c r="M22" s="29"/>
+      <c r="N22" s="29"/>
+      <c r="O22" s="29"/>
+      <c r="P22" s="29"/>
+      <c r="Q22" s="30"/>
+    </row>
+    <row r="23" spans="2:20" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B23" s="216" t="s">
+        <v>668</v>
+      </c>
+      <c r="C23" s="129"/>
+      <c r="D23" s="129"/>
+      <c r="E23" s="129"/>
+      <c r="F23" s="129"/>
+      <c r="G23" s="129"/>
+      <c r="H23" s="129"/>
+      <c r="I23" s="129"/>
+      <c r="J23" s="129"/>
+      <c r="K23" s="129"/>
+      <c r="L23" s="129"/>
+      <c r="M23" s="29"/>
+      <c r="N23" s="29"/>
+      <c r="O23" s="29"/>
+      <c r="P23" s="29"/>
+      <c r="Q23" s="30"/>
+    </row>
+    <row r="24" spans="2:20" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B24" s="216" t="s">
+        <v>670</v>
+      </c>
+      <c r="C24" s="150"/>
+      <c r="D24" s="150"/>
+      <c r="E24" s="150"/>
+      <c r="F24" s="150"/>
+      <c r="G24" s="150"/>
+      <c r="H24" s="150"/>
+      <c r="I24" s="150"/>
+      <c r="J24" s="150"/>
+      <c r="K24" s="150"/>
+      <c r="L24" s="150"/>
+      <c r="M24" s="29"/>
+      <c r="N24" s="29"/>
+      <c r="O24" s="29"/>
+      <c r="P24" s="29"/>
+      <c r="Q24" s="30"/>
+    </row>
+    <row r="25" spans="2:20" s="162" customFormat="1" ht="45" customHeight="1">
+      <c r="B25" s="216"/>
+      <c r="C25" s="150"/>
+      <c r="D25" s="150"/>
+      <c r="E25" s="150"/>
+      <c r="F25" s="150"/>
+      <c r="G25" s="150"/>
+      <c r="H25" s="150"/>
+      <c r="I25" s="150"/>
+      <c r="J25" s="150"/>
+      <c r="K25" s="150"/>
+      <c r="L25" s="150"/>
+      <c r="M25" s="29"/>
+      <c r="N25" s="29"/>
+      <c r="O25" s="29"/>
+      <c r="P25" s="29"/>
+      <c r="Q25" s="30"/>
+    </row>
+    <row r="26" spans="2:20" s="2" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B26" s="216" t="s">
+        <v>666</v>
+      </c>
+      <c r="C26" s="129"/>
+      <c r="D26" s="129"/>
+      <c r="E26" s="129"/>
+      <c r="F26" s="129"/>
+      <c r="G26" s="129"/>
+      <c r="H26" s="129"/>
+      <c r="I26" s="129"/>
+      <c r="J26" s="129"/>
+      <c r="K26" s="129"/>
+      <c r="L26" s="129"/>
+      <c r="M26" s="29"/>
+      <c r="N26" s="29"/>
+      <c r="O26" s="29"/>
+      <c r="P26" s="29"/>
+      <c r="Q26" s="30"/>
+    </row>
+    <row r="27" spans="2:20" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B27" s="216" t="s">
+        <v>610</v>
+      </c>
+      <c r="C27" s="129"/>
+      <c r="D27" s="129"/>
+      <c r="E27" s="129"/>
+      <c r="F27" s="129"/>
+      <c r="G27" s="129"/>
+      <c r="H27" s="129"/>
+      <c r="I27" s="129"/>
+      <c r="J27" s="129"/>
+      <c r="K27" s="129"/>
+      <c r="L27" s="129"/>
       <c r="M27" s="29"/>
       <c r="N27" s="29"/>
       <c r="O27" s="29"/>
       <c r="P27" s="29"/>
-      <c r="Q27" s="29"/>
-[...28 lines deleted...]
-      <c r="B29" s="28"/>
+      <c r="Q27" s="30"/>
+    </row>
+    <row r="28" spans="2:20" s="2" customFormat="1" ht="141.75" customHeight="1" thickBot="1">
+      <c r="B28" s="32"/>
+      <c r="C28" s="33"/>
+      <c r="D28" s="33"/>
+      <c r="E28" s="33"/>
+      <c r="F28" s="33"/>
+      <c r="G28" s="33"/>
+      <c r="H28" s="33"/>
+      <c r="I28" s="33"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="33"/>
+      <c r="L28" s="33"/>
+      <c r="M28" s="33"/>
+      <c r="N28" s="33"/>
+      <c r="O28" s="33"/>
+      <c r="P28" s="33"/>
+      <c r="Q28" s="34"/>
+    </row>
+    <row r="29" spans="2:20" s="2" customFormat="1" ht="16.5" customHeight="1" thickTop="1">
+      <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="29"/>
       <c r="E29" s="29"/>
       <c r="F29" s="29"/>
       <c r="G29" s="29"/>
-      <c r="H29" s="29"/>
-[...14 lines deleted...]
-      <c r="B30" s="28"/>
+    </row>
+    <row r="30" spans="2:20" s="2" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
+      <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="29"/>
       <c r="E30" s="29"/>
       <c r="F30" s="29"/>
       <c r="G30" s="29"/>
-      <c r="H30" s="29"/>
-[...50 lines deleted...]
-      <c r="Q32" s="29"/>
+    </row>
+    <row r="31" spans="2:20" s="2" customFormat="1" ht="25.5" customHeight="1" thickTop="1">
+      <c r="B31" s="177" t="s">
+        <v>579</v>
+      </c>
+      <c r="C31" s="178"/>
+      <c r="D31" s="178"/>
+      <c r="E31" s="179"/>
+      <c r="F31" s="51"/>
+      <c r="G31" s="51"/>
+      <c r="H31" s="51"/>
+      <c r="I31" s="51"/>
+      <c r="J31" s="51"/>
+      <c r="K31" s="51"/>
+      <c r="L31" s="51"/>
+      <c r="M31" s="51"/>
+      <c r="N31" s="51"/>
+      <c r="O31" s="51"/>
+      <c r="P31" s="51"/>
+      <c r="Q31" s="51"/>
+      <c r="R31" s="51"/>
+      <c r="S31" s="51"/>
+      <c r="T31" s="52"/>
+    </row>
+    <row r="32" spans="2:20" s="2" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B32" s="216" t="s">
+        <v>691</v>
+      </c>
+      <c r="C32" s="129"/>
+      <c r="D32" s="129"/>
+      <c r="E32" s="129"/>
+      <c r="F32" s="129"/>
+      <c r="G32" s="129"/>
+      <c r="H32" s="129"/>
+      <c r="I32" s="129"/>
+      <c r="J32" s="129"/>
+      <c r="K32" s="129"/>
+      <c r="L32" s="129"/>
+      <c r="M32" s="129"/>
+      <c r="N32" s="129"/>
+      <c r="O32" s="129"/>
+      <c r="P32" s="129"/>
+      <c r="Q32" s="129"/>
       <c r="R32" s="29"/>
       <c r="S32" s="29"/>
       <c r="T32" s="30"/>
     </row>
-    <row r="33" spans="2:20" s="2" customFormat="1" ht="60" customHeight="1">
-[...17 lines deleted...]
-      <c r="Q33" s="29"/>
+    <row r="33" spans="2:20" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B33" s="216" t="s">
+        <v>692</v>
+      </c>
+      <c r="C33" s="150"/>
+      <c r="D33" s="150"/>
+      <c r="E33" s="150"/>
+      <c r="F33" s="150"/>
+      <c r="G33" s="150"/>
+      <c r="H33" s="150"/>
+      <c r="I33" s="150"/>
+      <c r="J33" s="150"/>
+      <c r="K33" s="150"/>
+      <c r="L33" s="150"/>
+      <c r="M33" s="150"/>
+      <c r="N33" s="150"/>
+      <c r="O33" s="150"/>
+      <c r="P33" s="150"/>
+      <c r="Q33" s="150"/>
       <c r="R33" s="29"/>
       <c r="S33" s="29"/>
       <c r="T33" s="30"/>
     </row>
-    <row r="34" spans="2:20" s="2" customFormat="1" ht="39" customHeight="1">
-[...15 lines deleted...]
-      <c r="Q34" s="29"/>
+    <row r="34" spans="2:20" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B34" s="216" t="s">
+        <v>693</v>
+      </c>
+      <c r="C34" s="150"/>
+      <c r="D34" s="150"/>
+      <c r="E34" s="150"/>
+      <c r="F34" s="150"/>
+      <c r="G34" s="150"/>
+      <c r="H34" s="150"/>
+      <c r="I34" s="150"/>
+      <c r="J34" s="150"/>
+      <c r="K34" s="150"/>
+      <c r="L34" s="150"/>
+      <c r="M34" s="150"/>
+      <c r="N34" s="150"/>
+      <c r="O34" s="150"/>
+      <c r="P34" s="150"/>
+      <c r="Q34" s="150"/>
       <c r="R34" s="29"/>
       <c r="S34" s="29"/>
       <c r="T34" s="30"/>
     </row>
-    <row r="35" spans="2:20" s="2" customFormat="1" ht="39" customHeight="1">
+    <row r="35" spans="2:20" s="2" customFormat="1" ht="16.5" customHeight="1">
       <c r="B35" s="28"/>
       <c r="C35" s="29"/>
       <c r="D35" s="29"/>
       <c r="E35" s="29"/>
       <c r="F35" s="29"/>
       <c r="G35" s="29"/>
       <c r="H35" s="29"/>
       <c r="I35" s="29"/>
       <c r="J35" s="29"/>
       <c r="K35" s="29"/>
       <c r="L35" s="29"/>
       <c r="M35" s="29"/>
       <c r="N35" s="29"/>
       <c r="O35" s="29"/>
       <c r="P35" s="29"/>
       <c r="Q35" s="29"/>
       <c r="R35" s="29"/>
       <c r="S35" s="29"/>
       <c r="T35" s="30"/>
     </row>
-    <row r="36" spans="2:20" s="2" customFormat="1" ht="160.5" customHeight="1" thickBot="1">
-[...63 lines deleted...]
-      <c r="Q40" s="166"/>
+    <row r="36" spans="2:20" s="2" customFormat="1" ht="16.5" customHeight="1">
+      <c r="B36" s="28" t="s">
+        <v>580</v>
+      </c>
+      <c r="C36" s="29"/>
+      <c r="D36" s="29"/>
+      <c r="E36" s="29"/>
+      <c r="F36" s="29"/>
+      <c r="G36" s="29"/>
+      <c r="H36" s="29"/>
+      <c r="I36" s="29"/>
+      <c r="J36" s="29"/>
+      <c r="K36" s="29"/>
+      <c r="L36" s="29"/>
+      <c r="M36" s="29"/>
+      <c r="N36" s="29"/>
+      <c r="O36" s="29"/>
+      <c r="P36" s="29"/>
+      <c r="Q36" s="29"/>
+      <c r="R36" s="29"/>
+      <c r="S36" s="29"/>
+      <c r="T36" s="30"/>
+    </row>
+    <row r="37" spans="2:20">
+      <c r="B37" s="28"/>
+      <c r="C37" s="29"/>
+      <c r="D37" s="29"/>
+      <c r="E37" s="29"/>
+      <c r="F37" s="29"/>
+      <c r="G37" s="29"/>
+      <c r="H37" s="29"/>
+      <c r="I37" s="29"/>
+      <c r="J37" s="29"/>
+      <c r="K37" s="29"/>
+      <c r="L37" s="29"/>
+      <c r="M37" s="29"/>
+      <c r="N37" s="29"/>
+      <c r="O37" s="29"/>
+      <c r="P37" s="29"/>
+      <c r="Q37" s="29"/>
+      <c r="R37" s="29"/>
+      <c r="S37" s="29"/>
+      <c r="T37" s="30"/>
+    </row>
+    <row r="38" spans="2:20">
+      <c r="B38" s="28"/>
+      <c r="C38" s="29"/>
+      <c r="D38" s="29"/>
+      <c r="E38" s="29"/>
+      <c r="F38" s="29"/>
+      <c r="G38" s="29"/>
+      <c r="H38" s="29"/>
+      <c r="I38" s="29"/>
+      <c r="J38" s="29"/>
+      <c r="K38" s="29"/>
+      <c r="L38" s="29"/>
+      <c r="M38" s="29"/>
+      <c r="N38" s="29"/>
+      <c r="O38" s="29"/>
+      <c r="P38" s="29"/>
+      <c r="Q38" s="29"/>
+      <c r="R38" s="29"/>
+      <c r="S38" s="29"/>
+      <c r="T38" s="30"/>
+    </row>
+    <row r="39" spans="2:20" s="2" customFormat="1">
+      <c r="B39" s="28"/>
+      <c r="C39" s="29"/>
+      <c r="D39" s="29"/>
+      <c r="E39" s="29"/>
+      <c r="F39" s="29"/>
+      <c r="G39" s="29"/>
+      <c r="H39" s="29"/>
+      <c r="I39" s="29"/>
+      <c r="J39" s="29"/>
+      <c r="K39" s="29"/>
+      <c r="L39" s="29"/>
+      <c r="M39" s="29"/>
+      <c r="N39" s="29"/>
+      <c r="O39" s="29"/>
+      <c r="P39" s="29"/>
+      <c r="Q39" s="29"/>
+      <c r="R39" s="29"/>
+      <c r="S39" s="29"/>
+      <c r="T39" s="30"/>
+    </row>
+    <row r="40" spans="2:20" ht="237.75" customHeight="1">
+      <c r="B40" s="28"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="29"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="29"/>
+      <c r="O40" s="29"/>
+      <c r="P40" s="29"/>
+      <c r="Q40" s="29"/>
       <c r="R40" s="29"/>
       <c r="S40" s="29"/>
       <c r="T40" s="30"/>
     </row>
-    <row r="41" spans="2:20">
-[...10 lines deleted...]
-      <c r="L41" s="29"/>
+    <row r="41" spans="2:20" s="2" customFormat="1" ht="60" customHeight="1">
+      <c r="B41" s="180" t="s">
+        <v>649</v>
+      </c>
+      <c r="C41" s="174"/>
+      <c r="D41" s="174"/>
+      <c r="E41" s="174"/>
+      <c r="F41" s="174"/>
+      <c r="G41" s="174"/>
+      <c r="H41" s="174"/>
+      <c r="I41" s="174"/>
+      <c r="J41" s="174"/>
+      <c r="K41" s="174"/>
+      <c r="L41" s="174"/>
       <c r="M41" s="29"/>
       <c r="N41" s="29"/>
       <c r="O41" s="29"/>
       <c r="P41" s="29"/>
       <c r="Q41" s="29"/>
       <c r="R41" s="29"/>
       <c r="S41" s="29"/>
       <c r="T41" s="30"/>
     </row>
-    <row r="42" spans="2:20">
-[...2 lines deleted...]
-      </c>
+    <row r="42" spans="2:20" s="2" customFormat="1" ht="39" customHeight="1">
+      <c r="B42" s="28"/>
       <c r="C42" s="29"/>
       <c r="D42" s="29"/>
       <c r="E42" s="29"/>
       <c r="F42" s="29"/>
       <c r="G42" s="29"/>
       <c r="H42" s="29"/>
       <c r="I42" s="29"/>
       <c r="J42" s="29"/>
       <c r="K42" s="29"/>
       <c r="L42" s="29"/>
       <c r="M42" s="29"/>
       <c r="N42" s="29"/>
       <c r="O42" s="29"/>
       <c r="P42" s="29"/>
       <c r="Q42" s="29"/>
       <c r="R42" s="29"/>
       <c r="S42" s="29"/>
       <c r="T42" s="30"/>
     </row>
-    <row r="43" spans="2:20">
+    <row r="43" spans="2:20" s="2" customFormat="1" ht="39" customHeight="1">
       <c r="B43" s="28"/>
       <c r="C43" s="29"/>
       <c r="D43" s="29"/>
       <c r="E43" s="29"/>
       <c r="F43" s="29"/>
       <c r="G43" s="29"/>
       <c r="H43" s="29"/>
       <c r="I43" s="29"/>
       <c r="J43" s="29"/>
       <c r="K43" s="29"/>
       <c r="L43" s="29"/>
       <c r="M43" s="29"/>
       <c r="N43" s="29"/>
       <c r="O43" s="29"/>
       <c r="P43" s="29"/>
       <c r="Q43" s="29"/>
       <c r="R43" s="29"/>
       <c r="S43" s="29"/>
       <c r="T43" s="30"/>
     </row>
-    <row r="44" spans="2:20">
-[...101 lines deleted...]
-      <c r="Q48" s="29"/>
+    <row r="44" spans="2:20" s="2" customFormat="1" ht="160.5" customHeight="1" thickBot="1">
+      <c r="B44" s="32"/>
+      <c r="C44" s="33"/>
+      <c r="D44" s="33"/>
+      <c r="E44" s="33"/>
+      <c r="F44" s="33"/>
+      <c r="G44" s="33"/>
+      <c r="H44" s="33"/>
+      <c r="I44" s="33"/>
+      <c r="J44" s="33"/>
+      <c r="K44" s="33"/>
+      <c r="L44" s="33"/>
+      <c r="M44" s="33"/>
+      <c r="N44" s="33"/>
+      <c r="O44" s="33"/>
+      <c r="P44" s="33"/>
+      <c r="Q44" s="33"/>
+      <c r="R44" s="33"/>
+      <c r="S44" s="33"/>
+      <c r="T44" s="34"/>
+    </row>
+    <row r="45" spans="2:20" s="2" customFormat="1" ht="15" customHeight="1" thickTop="1"/>
+    <row r="46" spans="2:20" s="2" customFormat="1" ht="15" customHeight="1" thickBot="1"/>
+    <row r="47" spans="2:20" ht="25.5" customHeight="1" thickTop="1">
+      <c r="B47" s="177" t="s">
+        <v>571</v>
+      </c>
+      <c r="C47" s="178"/>
+      <c r="D47" s="178"/>
+      <c r="E47" s="178"/>
+      <c r="F47" s="178"/>
+      <c r="G47" s="51"/>
+      <c r="H47" s="51"/>
+      <c r="I47" s="51"/>
+      <c r="J47" s="51"/>
+      <c r="K47" s="51"/>
+      <c r="L47" s="51"/>
+      <c r="M47" s="51"/>
+      <c r="N47" s="51"/>
+      <c r="O47" s="51"/>
+      <c r="P47" s="51"/>
+      <c r="Q47" s="51"/>
+      <c r="R47" s="51"/>
+      <c r="S47" s="51"/>
+      <c r="T47" s="52"/>
+    </row>
+    <row r="48" spans="2:20" ht="20.100000000000001" customHeight="1">
+      <c r="B48" s="216" t="s">
+        <v>689</v>
+      </c>
+      <c r="C48" s="129"/>
+      <c r="D48" s="129"/>
+      <c r="E48" s="129"/>
+      <c r="F48" s="129"/>
+      <c r="G48" s="129"/>
+      <c r="H48" s="129"/>
+      <c r="I48" s="129"/>
+      <c r="J48" s="129"/>
+      <c r="K48" s="129"/>
+      <c r="L48" s="129"/>
+      <c r="M48" s="129"/>
+      <c r="N48" s="129"/>
+      <c r="O48" s="129"/>
+      <c r="P48" s="129"/>
+      <c r="Q48" s="129"/>
       <c r="R48" s="29"/>
       <c r="S48" s="29"/>
       <c r="T48" s="30"/>
     </row>
-    <row r="49" spans="2:20">
-[...17 lines deleted...]
-      <c r="Q49" s="29"/>
+    <row r="49" spans="2:20" s="162" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B49" s="216" t="s">
+        <v>690</v>
+      </c>
+      <c r="C49" s="150"/>
+      <c r="D49" s="150"/>
+      <c r="E49" s="150"/>
+      <c r="F49" s="150"/>
+      <c r="G49" s="150"/>
+      <c r="H49" s="150"/>
+      <c r="I49" s="150"/>
+      <c r="J49" s="150"/>
+      <c r="K49" s="150"/>
+      <c r="L49" s="150"/>
+      <c r="M49" s="150"/>
+      <c r="N49" s="150"/>
+      <c r="O49" s="150"/>
+      <c r="P49" s="150"/>
+      <c r="Q49" s="150"/>
       <c r="R49" s="29"/>
       <c r="S49" s="29"/>
       <c r="T49" s="30"/>
     </row>
     <row r="50" spans="2:20">
       <c r="B50" s="28"/>
       <c r="C50" s="29"/>
       <c r="D50" s="29"/>
       <c r="E50" s="29"/>
       <c r="F50" s="29"/>
       <c r="G50" s="29"/>
       <c r="H50" s="29"/>
       <c r="I50" s="29"/>
       <c r="J50" s="29"/>
       <c r="K50" s="29"/>
       <c r="L50" s="29"/>
       <c r="M50" s="29"/>
       <c r="N50" s="29"/>
       <c r="O50" s="29"/>
       <c r="P50" s="29"/>
       <c r="Q50" s="29"/>
       <c r="R50" s="29"/>
       <c r="S50" s="29"/>
       <c r="T50" s="30"/>
     </row>
     <row r="51" spans="2:20">
       <c r="B51" s="28" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="C51" s="29"/>
       <c r="D51" s="29"/>
       <c r="E51" s="29"/>
       <c r="F51" s="29"/>
       <c r="G51" s="29"/>
       <c r="H51" s="29"/>
       <c r="I51" s="29"/>
       <c r="J51" s="29"/>
       <c r="K51" s="29"/>
       <c r="L51" s="29"/>
       <c r="M51" s="29"/>
       <c r="N51" s="29"/>
       <c r="O51" s="29"/>
       <c r="P51" s="29"/>
       <c r="Q51" s="29"/>
       <c r="R51" s="29"/>
       <c r="S51" s="29"/>
       <c r="T51" s="30"/>
     </row>
     <row r="52" spans="2:20">
       <c r="B52" s="28"/>
       <c r="C52" s="29"/>
       <c r="D52" s="29"/>
       <c r="E52" s="29"/>
       <c r="F52" s="29"/>
       <c r="G52" s="29"/>
       <c r="H52" s="29"/>
       <c r="I52" s="29"/>
       <c r="J52" s="29"/>
       <c r="K52" s="29"/>
       <c r="L52" s="29"/>
       <c r="M52" s="29"/>
       <c r="N52" s="29"/>
       <c r="O52" s="29"/>
       <c r="P52" s="29"/>
       <c r="Q52" s="29"/>
       <c r="R52" s="29"/>
       <c r="S52" s="29"/>
       <c r="T52" s="30"/>
     </row>
     <row r="53" spans="2:20">
-      <c r="B53" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B53" s="28"/>
       <c r="C53" s="29"/>
       <c r="D53" s="29"/>
       <c r="E53" s="29"/>
       <c r="F53" s="29"/>
       <c r="G53" s="29"/>
       <c r="H53" s="29"/>
       <c r="I53" s="29"/>
       <c r="J53" s="29"/>
       <c r="K53" s="29"/>
       <c r="L53" s="29"/>
       <c r="M53" s="29"/>
       <c r="N53" s="29"/>
       <c r="O53" s="29"/>
       <c r="P53" s="29"/>
       <c r="Q53" s="29"/>
       <c r="R53" s="29"/>
       <c r="S53" s="29"/>
       <c r="T53" s="30"/>
     </row>
     <row r="54" spans="2:20">
       <c r="B54" s="28"/>
       <c r="C54" s="29"/>
       <c r="D54" s="29"/>
       <c r="E54" s="29"/>
       <c r="F54" s="29"/>
       <c r="G54" s="29"/>
       <c r="H54" s="29"/>
       <c r="I54" s="29"/>
       <c r="J54" s="29"/>
       <c r="K54" s="29"/>
       <c r="L54" s="29"/>
       <c r="M54" s="29"/>
       <c r="N54" s="29"/>
       <c r="O54" s="29"/>
       <c r="P54" s="29"/>
       <c r="Q54" s="29"/>
       <c r="R54" s="29"/>
       <c r="S54" s="29"/>
       <c r="T54" s="30"/>
     </row>
-    <row r="55" spans="2:20">
-[...2 lines deleted...]
-      </c>
+    <row r="55" spans="2:20" ht="234" customHeight="1">
+      <c r="B55" s="28"/>
       <c r="C55" s="29"/>
       <c r="D55" s="29"/>
       <c r="E55" s="29"/>
       <c r="F55" s="29"/>
       <c r="G55" s="29"/>
       <c r="H55" s="29"/>
       <c r="I55" s="29"/>
       <c r="J55" s="29"/>
       <c r="K55" s="29"/>
       <c r="L55" s="29"/>
       <c r="M55" s="29"/>
       <c r="N55" s="29"/>
       <c r="O55" s="29"/>
       <c r="P55" s="29"/>
       <c r="Q55" s="29"/>
       <c r="R55" s="29"/>
       <c r="S55" s="29"/>
       <c r="T55" s="30"/>
     </row>
     <row r="56" spans="2:20">
-      <c r="B56" s="28"/>
+      <c r="B56" s="28" t="s">
+        <v>575</v>
+      </c>
       <c r="C56" s="29"/>
       <c r="D56" s="29"/>
       <c r="E56" s="29"/>
       <c r="F56" s="29"/>
       <c r="G56" s="29"/>
       <c r="H56" s="29"/>
       <c r="I56" s="29"/>
       <c r="J56" s="29"/>
       <c r="K56" s="29"/>
       <c r="L56" s="29"/>
       <c r="M56" s="29"/>
       <c r="N56" s="29"/>
       <c r="O56" s="29"/>
       <c r="P56" s="29"/>
       <c r="Q56" s="29"/>
       <c r="R56" s="29"/>
       <c r="S56" s="29"/>
       <c r="T56" s="30"/>
     </row>
     <row r="57" spans="2:20">
-      <c r="B57" s="28" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B57" s="28"/>
       <c r="C57" s="29"/>
       <c r="D57" s="29"/>
       <c r="E57" s="29"/>
       <c r="F57" s="29"/>
       <c r="G57" s="29"/>
       <c r="H57" s="29"/>
       <c r="I57" s="29"/>
       <c r="J57" s="29"/>
       <c r="K57" s="29"/>
       <c r="L57" s="29"/>
       <c r="M57" s="29"/>
       <c r="N57" s="29"/>
       <c r="O57" s="29"/>
       <c r="P57" s="29"/>
       <c r="Q57" s="29"/>
       <c r="R57" s="29"/>
       <c r="S57" s="29"/>
       <c r="T57" s="30"/>
     </row>
     <row r="58" spans="2:20">
-      <c r="B58" s="28"/>
+      <c r="B58" s="28" t="s">
+        <v>576</v>
+      </c>
       <c r="C58" s="29"/>
       <c r="D58" s="29"/>
       <c r="E58" s="29"/>
       <c r="F58" s="29"/>
       <c r="G58" s="29"/>
       <c r="H58" s="29"/>
       <c r="I58" s="29"/>
       <c r="J58" s="29"/>
       <c r="K58" s="29"/>
       <c r="L58" s="29"/>
       <c r="M58" s="29"/>
       <c r="N58" s="29"/>
       <c r="O58" s="29"/>
       <c r="P58" s="29"/>
       <c r="Q58" s="29"/>
       <c r="R58" s="29"/>
       <c r="S58" s="29"/>
       <c r="T58" s="30"/>
     </row>
     <row r="59" spans="2:20">
       <c r="B59" s="28"/>
       <c r="C59" s="29"/>
       <c r="D59" s="29"/>
       <c r="E59" s="29"/>
       <c r="F59" s="29"/>
       <c r="G59" s="29"/>
       <c r="H59" s="29"/>
       <c r="I59" s="29"/>
       <c r="J59" s="29"/>
       <c r="K59" s="29"/>
       <c r="L59" s="29"/>
       <c r="M59" s="29"/>
       <c r="N59" s="29"/>
       <c r="O59" s="29"/>
       <c r="P59" s="29"/>
       <c r="Q59" s="29"/>
       <c r="R59" s="29"/>
       <c r="S59" s="29"/>
       <c r="T59" s="30"/>
     </row>
     <row r="60" spans="2:20">
-      <c r="B60" s="28"/>
+      <c r="B60" s="28" t="s">
+        <v>577</v>
+      </c>
       <c r="C60" s="29"/>
       <c r="D60" s="29"/>
       <c r="E60" s="29"/>
       <c r="F60" s="29"/>
       <c r="G60" s="29"/>
       <c r="H60" s="29"/>
       <c r="I60" s="29"/>
       <c r="J60" s="29"/>
       <c r="K60" s="29"/>
       <c r="L60" s="29"/>
       <c r="M60" s="29"/>
       <c r="N60" s="29"/>
       <c r="O60" s="29"/>
       <c r="P60" s="29"/>
       <c r="Q60" s="29"/>
       <c r="R60" s="29"/>
       <c r="S60" s="29"/>
       <c r="T60" s="30"/>
     </row>
     <row r="61" spans="2:20">
       <c r="B61" s="28"/>
       <c r="C61" s="29"/>
       <c r="D61" s="29"/>
       <c r="E61" s="29"/>
       <c r="F61" s="29"/>
       <c r="G61" s="29"/>
       <c r="H61" s="29"/>
       <c r="I61" s="29"/>
       <c r="J61" s="29"/>
       <c r="K61" s="29"/>
       <c r="L61" s="29"/>
       <c r="M61" s="29"/>
       <c r="N61" s="29"/>
       <c r="O61" s="29"/>
       <c r="P61" s="29"/>
       <c r="Q61" s="29"/>
       <c r="R61" s="29"/>
       <c r="S61" s="29"/>
       <c r="T61" s="30"/>
     </row>
     <row r="62" spans="2:20">
-      <c r="B62" s="28"/>
+      <c r="B62" s="28" t="s">
+        <v>572</v>
+      </c>
       <c r="C62" s="29"/>
       <c r="D62" s="29"/>
       <c r="E62" s="29"/>
       <c r="F62" s="29"/>
       <c r="G62" s="29"/>
       <c r="H62" s="29"/>
       <c r="I62" s="29"/>
       <c r="J62" s="29"/>
       <c r="K62" s="29"/>
       <c r="L62" s="29"/>
       <c r="M62" s="29"/>
       <c r="N62" s="29"/>
       <c r="O62" s="29"/>
       <c r="P62" s="29"/>
       <c r="Q62" s="29"/>
       <c r="R62" s="29"/>
       <c r="S62" s="29"/>
       <c r="T62" s="30"/>
     </row>
     <row r="63" spans="2:20">
       <c r="B63" s="28"/>
       <c r="C63" s="29"/>
       <c r="D63" s="29"/>
       <c r="E63" s="29"/>
       <c r="F63" s="29"/>
       <c r="G63" s="29"/>
       <c r="H63" s="29"/>
       <c r="I63" s="29"/>
       <c r="J63" s="29"/>
       <c r="K63" s="29"/>
       <c r="L63" s="29"/>
       <c r="M63" s="29"/>
       <c r="N63" s="29"/>
       <c r="O63" s="29"/>
       <c r="P63" s="29"/>
       <c r="Q63" s="29"/>
       <c r="R63" s="29"/>
       <c r="S63" s="29"/>
       <c r="T63" s="30"/>
     </row>
     <row r="64" spans="2:20">
-      <c r="B64" s="28"/>
+      <c r="B64" s="28" t="s">
+        <v>573</v>
+      </c>
       <c r="C64" s="29"/>
       <c r="D64" s="29"/>
       <c r="E64" s="29"/>
       <c r="F64" s="29"/>
       <c r="G64" s="29"/>
       <c r="H64" s="29"/>
       <c r="I64" s="29"/>
       <c r="J64" s="29"/>
       <c r="K64" s="29"/>
       <c r="L64" s="29"/>
       <c r="M64" s="29"/>
       <c r="N64" s="29"/>
       <c r="O64" s="29"/>
       <c r="P64" s="29"/>
       <c r="Q64" s="29"/>
       <c r="R64" s="29"/>
       <c r="S64" s="29"/>
       <c r="T64" s="30"/>
     </row>
     <row r="65" spans="2:20">
       <c r="B65" s="28"/>
       <c r="C65" s="29"/>
       <c r="D65" s="29"/>
       <c r="E65" s="29"/>
       <c r="F65" s="29"/>
       <c r="G65" s="29"/>
       <c r="H65" s="29"/>
       <c r="I65" s="29"/>
       <c r="J65" s="29"/>
       <c r="K65" s="29"/>
       <c r="L65" s="29"/>
       <c r="M65" s="29"/>
       <c r="N65" s="29"/>
       <c r="O65" s="29"/>
       <c r="P65" s="29"/>
       <c r="Q65" s="29"/>
       <c r="R65" s="29"/>
       <c r="S65" s="29"/>
       <c r="T65" s="30"/>
     </row>
     <row r="66" spans="2:20">
-      <c r="B66" s="28"/>
+      <c r="B66" s="28" t="s">
+        <v>574</v>
+      </c>
       <c r="C66" s="29"/>
       <c r="D66" s="29"/>
       <c r="E66" s="29"/>
       <c r="F66" s="29"/>
       <c r="G66" s="29"/>
       <c r="H66" s="29"/>
       <c r="I66" s="29"/>
       <c r="J66" s="29"/>
       <c r="K66" s="29"/>
       <c r="L66" s="29"/>
       <c r="M66" s="29"/>
       <c r="N66" s="29"/>
       <c r="O66" s="29"/>
       <c r="P66" s="29"/>
       <c r="Q66" s="29"/>
       <c r="R66" s="29"/>
       <c r="S66" s="29"/>
       <c r="T66" s="30"/>
     </row>
     <row r="67" spans="2:20">
       <c r="B67" s="28"/>
       <c r="C67" s="29"/>
       <c r="D67" s="29"/>
       <c r="E67" s="29"/>
       <c r="F67" s="29"/>
@@ -13885,2278 +14012,2795 @@
       <c r="R77" s="29"/>
       <c r="S77" s="29"/>
       <c r="T77" s="30"/>
     </row>
     <row r="78" spans="2:20">
       <c r="B78" s="28"/>
       <c r="C78" s="29"/>
       <c r="D78" s="29"/>
       <c r="E78" s="29"/>
       <c r="F78" s="29"/>
       <c r="G78" s="29"/>
       <c r="H78" s="29"/>
       <c r="I78" s="29"/>
       <c r="J78" s="29"/>
       <c r="K78" s="29"/>
       <c r="L78" s="29"/>
       <c r="M78" s="29"/>
       <c r="N78" s="29"/>
       <c r="O78" s="29"/>
       <c r="P78" s="29"/>
       <c r="Q78" s="29"/>
       <c r="R78" s="29"/>
       <c r="S78" s="29"/>
       <c r="T78" s="30"/>
     </row>
-    <row r="79" spans="2:20" ht="15.75" thickBot="1">
-[...20 lines deleted...]
-    <row r="80" spans="2:20" ht="15.75" thickTop="1"/>
+    <row r="79" spans="2:20">
+      <c r="B79" s="28"/>
+      <c r="C79" s="29"/>
+      <c r="D79" s="29"/>
+      <c r="E79" s="29"/>
+      <c r="F79" s="29"/>
+      <c r="G79" s="29"/>
+      <c r="H79" s="29"/>
+      <c r="I79" s="29"/>
+      <c r="J79" s="29"/>
+      <c r="K79" s="29"/>
+      <c r="L79" s="29"/>
+      <c r="M79" s="29"/>
+      <c r="N79" s="29"/>
+      <c r="O79" s="29"/>
+      <c r="P79" s="29"/>
+      <c r="Q79" s="29"/>
+      <c r="R79" s="29"/>
+      <c r="S79" s="29"/>
+      <c r="T79" s="30"/>
+    </row>
+    <row r="80" spans="2:20">
+      <c r="B80" s="28"/>
+      <c r="C80" s="29"/>
+      <c r="D80" s="29"/>
+      <c r="E80" s="29"/>
+      <c r="F80" s="29"/>
+      <c r="G80" s="29"/>
+      <c r="H80" s="29"/>
+      <c r="I80" s="29"/>
+      <c r="J80" s="29"/>
+      <c r="K80" s="29"/>
+      <c r="L80" s="29"/>
+      <c r="M80" s="29"/>
+      <c r="N80" s="29"/>
+      <c r="O80" s="29"/>
+      <c r="P80" s="29"/>
+      <c r="Q80" s="29"/>
+      <c r="R80" s="29"/>
+      <c r="S80" s="29"/>
+      <c r="T80" s="30"/>
+    </row>
+    <row r="81" spans="2:20">
+      <c r="B81" s="28"/>
+      <c r="C81" s="29"/>
+      <c r="D81" s="29"/>
+      <c r="E81" s="29"/>
+      <c r="F81" s="29"/>
+      <c r="G81" s="29"/>
+      <c r="H81" s="29"/>
+      <c r="I81" s="29"/>
+      <c r="J81" s="29"/>
+      <c r="K81" s="29"/>
+      <c r="L81" s="29"/>
+      <c r="M81" s="29"/>
+      <c r="N81" s="29"/>
+      <c r="O81" s="29"/>
+      <c r="P81" s="29"/>
+      <c r="Q81" s="29"/>
+      <c r="R81" s="29"/>
+      <c r="S81" s="29"/>
+      <c r="T81" s="30"/>
+    </row>
+    <row r="82" spans="2:20">
+      <c r="B82" s="28"/>
+      <c r="C82" s="29"/>
+      <c r="D82" s="29"/>
+      <c r="E82" s="29"/>
+      <c r="F82" s="29"/>
+      <c r="G82" s="29"/>
+      <c r="H82" s="29"/>
+      <c r="I82" s="29"/>
+      <c r="J82" s="29"/>
+      <c r="K82" s="29"/>
+      <c r="L82" s="29"/>
+      <c r="M82" s="29"/>
+      <c r="N82" s="29"/>
+      <c r="O82" s="29"/>
+      <c r="P82" s="29"/>
+      <c r="Q82" s="29"/>
+      <c r="R82" s="29"/>
+      <c r="S82" s="29"/>
+      <c r="T82" s="30"/>
+    </row>
+    <row r="83" spans="2:20">
+      <c r="B83" s="28"/>
+      <c r="C83" s="29"/>
+      <c r="D83" s="29"/>
+      <c r="E83" s="29"/>
+      <c r="F83" s="29"/>
+      <c r="G83" s="29"/>
+      <c r="H83" s="29"/>
+      <c r="I83" s="29"/>
+      <c r="J83" s="29"/>
+      <c r="K83" s="29"/>
+      <c r="L83" s="29"/>
+      <c r="M83" s="29"/>
+      <c r="N83" s="29"/>
+      <c r="O83" s="29"/>
+      <c r="P83" s="29"/>
+      <c r="Q83" s="29"/>
+      <c r="R83" s="29"/>
+      <c r="S83" s="29"/>
+      <c r="T83" s="30"/>
+    </row>
+    <row r="84" spans="2:20">
+      <c r="B84" s="28"/>
+      <c r="C84" s="29"/>
+      <c r="D84" s="29"/>
+      <c r="E84" s="29"/>
+      <c r="F84" s="29"/>
+      <c r="G84" s="29"/>
+      <c r="H84" s="29"/>
+      <c r="I84" s="29"/>
+      <c r="J84" s="29"/>
+      <c r="K84" s="29"/>
+      <c r="L84" s="29"/>
+      <c r="M84" s="29"/>
+      <c r="N84" s="29"/>
+      <c r="O84" s="29"/>
+      <c r="P84" s="29"/>
+      <c r="Q84" s="29"/>
+      <c r="R84" s="29"/>
+      <c r="S84" s="29"/>
+      <c r="T84" s="30"/>
+    </row>
+    <row r="85" spans="2:20">
+      <c r="B85" s="28"/>
+      <c r="C85" s="29"/>
+      <c r="D85" s="29"/>
+      <c r="E85" s="29"/>
+      <c r="F85" s="29"/>
+      <c r="G85" s="29"/>
+      <c r="H85" s="29"/>
+      <c r="I85" s="29"/>
+      <c r="J85" s="29"/>
+      <c r="K85" s="29"/>
+      <c r="L85" s="29"/>
+      <c r="M85" s="29"/>
+      <c r="N85" s="29"/>
+      <c r="O85" s="29"/>
+      <c r="P85" s="29"/>
+      <c r="Q85" s="29"/>
+      <c r="R85" s="29"/>
+      <c r="S85" s="29"/>
+      <c r="T85" s="30"/>
+    </row>
+    <row r="86" spans="2:20">
+      <c r="B86" s="28"/>
+      <c r="C86" s="29"/>
+      <c r="D86" s="29"/>
+      <c r="E86" s="29"/>
+      <c r="F86" s="29"/>
+      <c r="G86" s="29"/>
+      <c r="H86" s="29"/>
+      <c r="I86" s="29"/>
+      <c r="J86" s="29"/>
+      <c r="K86" s="29"/>
+      <c r="L86" s="29"/>
+      <c r="M86" s="29"/>
+      <c r="N86" s="29"/>
+      <c r="O86" s="29"/>
+      <c r="P86" s="29"/>
+      <c r="Q86" s="29"/>
+      <c r="R86" s="29"/>
+      <c r="S86" s="29"/>
+      <c r="T86" s="30"/>
+    </row>
+    <row r="87" spans="2:20">
+      <c r="B87" s="28"/>
+      <c r="C87" s="29"/>
+      <c r="D87" s="29"/>
+      <c r="E87" s="29"/>
+      <c r="F87" s="29"/>
+      <c r="G87" s="29"/>
+      <c r="H87" s="29"/>
+      <c r="I87" s="29"/>
+      <c r="J87" s="29"/>
+      <c r="K87" s="29"/>
+      <c r="L87" s="29"/>
+      <c r="M87" s="29"/>
+      <c r="N87" s="29"/>
+      <c r="O87" s="29"/>
+      <c r="P87" s="29"/>
+      <c r="Q87" s="29"/>
+      <c r="R87" s="29"/>
+      <c r="S87" s="29"/>
+      <c r="T87" s="30"/>
+    </row>
+    <row r="88" spans="2:20" ht="14.7" thickBot="1">
+      <c r="B88" s="32"/>
+      <c r="C88" s="33"/>
+      <c r="D88" s="33"/>
+      <c r="E88" s="33"/>
+      <c r="F88" s="33"/>
+      <c r="G88" s="33"/>
+      <c r="H88" s="33"/>
+      <c r="I88" s="33"/>
+      <c r="J88" s="33"/>
+      <c r="K88" s="33"/>
+      <c r="L88" s="33"/>
+      <c r="M88" s="33"/>
+      <c r="N88" s="33"/>
+      <c r="O88" s="33"/>
+      <c r="P88" s="33"/>
+      <c r="Q88" s="33"/>
+      <c r="R88" s="33"/>
+      <c r="S88" s="33"/>
+      <c r="T88" s="34"/>
+    </row>
+    <row r="89" spans="2:20" ht="14.7" thickTop="1"/>
   </sheetData>
-  <mergeCells count="17">
-[...7 lines deleted...]
-    <mergeCell ref="B39:F39"/>
+  <mergeCells count="7">
+    <mergeCell ref="B31:E31"/>
+    <mergeCell ref="B41:L41"/>
+    <mergeCell ref="B14:L14"/>
+    <mergeCell ref="B47:F47"/>
     <mergeCell ref="B1:E1"/>
-    <mergeCell ref="B15:G15"/>
-[...6 lines deleted...]
-    <mergeCell ref="B8:Q8"/>
+    <mergeCell ref="B16:G16"/>
+    <mergeCell ref="J10:O10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67287544-099D-448D-B618-963B86FA01F1}">
-  <dimension ref="A1:M13"/>
+  <dimension ref="A1:M17"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScalePageLayoutView="55" workbookViewId="0">
-      <selection activeCell="E1" sqref="E1"/>
+      <selection activeCell="B11" sqref="B11:M11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" customWidth="1"/>
+    <col min="1" max="1" width="2.68359375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="27" customHeight="1">
-      <c r="A1" s="102"/>
-      <c r="B1" s="150" t="s">
+      <c r="A1" s="101"/>
+      <c r="B1" s="167" t="s">
+        <v>563</v>
+      </c>
+      <c r="C1" s="182"/>
+      <c r="D1" s="182"/>
+    </row>
+    <row r="3" spans="1:13" ht="20.05" customHeight="1">
+      <c r="B3" s="130" t="s">
+        <v>671</v>
+      </c>
+      <c r="C3" s="130"/>
+      <c r="D3" s="130"/>
+      <c r="E3" s="130"/>
+      <c r="F3" s="130"/>
+      <c r="G3" s="130"/>
+      <c r="H3" s="130"/>
+      <c r="I3" s="130"/>
+      <c r="J3" s="130"/>
+      <c r="K3" s="130"/>
+      <c r="L3" s="130"/>
+      <c r="M3" s="130"/>
+    </row>
+    <row r="4" spans="1:13" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B4" s="130" t="s">
+        <v>672</v>
+      </c>
+      <c r="C4" s="130"/>
+      <c r="D4" s="130"/>
+      <c r="E4" s="130"/>
+      <c r="F4" s="130"/>
+      <c r="G4" s="130"/>
+      <c r="H4" s="130"/>
+      <c r="I4" s="130"/>
+      <c r="J4" s="130"/>
+      <c r="K4" s="130"/>
+      <c r="L4" s="130"/>
+      <c r="M4" s="130"/>
+    </row>
+    <row r="6" spans="1:13" ht="20.05" customHeight="1">
+      <c r="B6" s="130" t="s">
+        <v>673</v>
+      </c>
+      <c r="C6" s="130"/>
+      <c r="D6" s="130"/>
+      <c r="E6" s="130"/>
+      <c r="F6" s="130"/>
+      <c r="G6" s="130"/>
+      <c r="H6" s="130"/>
+      <c r="I6" s="130"/>
+      <c r="J6" s="130"/>
+      <c r="K6" s="130"/>
+      <c r="L6" s="130"/>
+      <c r="M6" s="130"/>
+    </row>
+    <row r="7" spans="1:13" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B7" s="130" t="s">
+        <v>674</v>
+      </c>
+      <c r="C7" s="130"/>
+      <c r="D7" s="130"/>
+      <c r="E7" s="130"/>
+      <c r="F7" s="130"/>
+      <c r="G7" s="130"/>
+      <c r="H7" s="130"/>
+      <c r="I7" s="130"/>
+      <c r="J7" s="130"/>
+      <c r="K7" s="130"/>
+      <c r="L7" s="130"/>
+      <c r="M7" s="130"/>
+    </row>
+    <row r="8" spans="1:13" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B8" s="130" t="s">
+        <v>675</v>
+      </c>
+      <c r="C8" s="130"/>
+      <c r="D8" s="130"/>
+      <c r="E8" s="130"/>
+      <c r="F8" s="130"/>
+      <c r="G8" s="130"/>
+      <c r="H8" s="130"/>
+      <c r="I8" s="130"/>
+      <c r="J8" s="130"/>
+      <c r="K8" s="130"/>
+      <c r="L8" s="130"/>
+      <c r="M8" s="130"/>
+    </row>
+    <row r="9" spans="1:13" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B9" s="130" t="s">
+        <v>676</v>
+      </c>
+      <c r="C9" s="130"/>
+      <c r="D9" s="130"/>
+      <c r="E9" s="130"/>
+      <c r="F9" s="130"/>
+      <c r="G9" s="130"/>
+      <c r="H9" s="130"/>
+      <c r="I9" s="130"/>
+      <c r="J9" s="130"/>
+      <c r="K9" s="130"/>
+      <c r="L9" s="130"/>
+      <c r="M9" s="130"/>
+    </row>
+    <row r="11" spans="1:13" ht="30" customHeight="1">
+      <c r="B11" s="130" t="s">
+        <v>564</v>
+      </c>
+      <c r="C11" s="130"/>
+      <c r="D11" s="130"/>
+      <c r="E11" s="130"/>
+      <c r="F11" s="130"/>
+      <c r="G11" s="130"/>
+      <c r="H11" s="130"/>
+      <c r="I11" s="130"/>
+      <c r="J11" s="130"/>
+      <c r="K11" s="130"/>
+      <c r="L11" s="130"/>
+      <c r="M11" s="130"/>
+    </row>
+    <row r="12" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="B12" s="99"/>
+      <c r="C12" s="99"/>
+      <c r="D12" s="99"/>
+      <c r="E12" s="99"/>
+      <c r="F12" s="99"/>
+      <c r="G12" s="99"/>
+      <c r="H12" s="99"/>
+      <c r="I12" s="99"/>
+      <c r="J12" s="99"/>
+      <c r="K12" s="99"/>
+      <c r="L12" s="99"/>
+      <c r="M12" s="99"/>
+    </row>
+    <row r="13" spans="1:13" s="2" customFormat="1" ht="15" customHeight="1">
+      <c r="B13" s="99"/>
+      <c r="C13" s="98" t="s">
+        <v>565</v>
+      </c>
+      <c r="D13" s="99"/>
+      <c r="E13" s="99"/>
+      <c r="F13" s="99"/>
+      <c r="G13" s="99"/>
+      <c r="H13" s="99"/>
+      <c r="I13" s="99"/>
+      <c r="J13" s="99"/>
+      <c r="K13" s="99"/>
+      <c r="L13" s="99"/>
+      <c r="M13" s="99"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="C14" s="2" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13">
+      <c r="C15" s="2" t="s">
         <v>567</v>
       </c>
-      <c r="C1" s="167"/>
-[...35 lines deleted...]
-      <c r="B7" s="157" t="s">
+    </row>
+    <row r="16" spans="1:13">
+      <c r="C16" s="2" t="s">
         <v>568</v>
       </c>
-      <c r="C7" s="157"/>
-[...27 lines deleted...]
-      <c r="C9" s="99" t="s">
+    </row>
+    <row r="17" spans="3:3">
+      <c r="C17" s="2" t="s">
         <v>569</v>
       </c>
-      <c r="D9" s="100"/>
-[...28 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...2 lines deleted...]
-    <mergeCell ref="B7:M7"/>
+  <mergeCells count="1">
     <mergeCell ref="B1:D1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{2411BDD3-B48D-4B48-9B80-EFDA2B4382C9}">
-  <dimension ref="A1:R112"/>
+  <dimension ref="A1:R120"/>
   <sheetViews>
-    <sheetView zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="25" workbookViewId="0">
-      <selection activeCell="H40" sqref="H40"/>
+    <sheetView topLeftCell="A32" zoomScale="96" zoomScaleNormal="96" zoomScaleSheetLayoutView="100" zoomScalePageLayoutView="25" workbookViewId="0">
+      <selection activeCell="O41" sqref="O41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.15625" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" style="86" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="5.68359375" style="85" customWidth="1"/>
+    <col min="2" max="16384" width="9.15625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="33" customHeight="1">
-      <c r="B1" s="150" t="s">
-[...58 lines deleted...]
-        <v>491</v>
+      <c r="B1" s="167" t="s">
+        <v>487</v>
+      </c>
+      <c r="C1" s="188"/>
+      <c r="D1" s="188"/>
+    </row>
+    <row r="2" spans="1:18" ht="20.05" customHeight="1">
+      <c r="A2" s="87" t="s">
+        <v>537</v>
+      </c>
+      <c r="B2" s="91" t="s">
+        <v>489</v>
+      </c>
+      <c r="C2" s="158"/>
+      <c r="D2" s="158"/>
+      <c r="E2" s="158"/>
+      <c r="F2" s="158"/>
+      <c r="G2" s="158"/>
+      <c r="H2" s="158"/>
+      <c r="I2" s="158"/>
+      <c r="J2" s="158"/>
+      <c r="K2" s="158"/>
+      <c r="L2" s="158"/>
+      <c r="M2" s="158"/>
+      <c r="N2" s="158"/>
+      <c r="O2" s="158"/>
+      <c r="P2" s="158"/>
+      <c r="Q2" s="158"/>
+      <c r="R2" s="90"/>
+    </row>
+    <row r="3" spans="1:18" ht="20.05" customHeight="1">
+      <c r="A3" s="87" t="s">
+        <v>538</v>
+      </c>
+      <c r="B3" s="91" t="s">
+        <v>677</v>
+      </c>
+      <c r="C3" s="91"/>
+      <c r="D3" s="91"/>
+      <c r="E3" s="91"/>
+      <c r="F3" s="91"/>
+      <c r="G3" s="91"/>
+      <c r="H3" s="91"/>
+      <c r="I3" s="91"/>
+      <c r="J3" s="91"/>
+      <c r="K3" s="91"/>
+      <c r="L3" s="91"/>
+      <c r="M3" s="91"/>
+      <c r="N3" s="91"/>
+      <c r="O3" s="91"/>
+      <c r="P3" s="91"/>
+      <c r="Q3" s="91"/>
+      <c r="R3" s="90"/>
+    </row>
+    <row r="4" spans="1:18" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A4" s="87"/>
+      <c r="B4" s="91" t="s">
+        <v>678</v>
       </c>
       <c r="C4" s="91"/>
       <c r="D4" s="91"/>
       <c r="E4" s="91"/>
       <c r="F4" s="91"/>
       <c r="G4" s="91"/>
       <c r="H4" s="91"/>
       <c r="I4" s="91"/>
       <c r="J4" s="91"/>
       <c r="K4" s="91"/>
       <c r="L4" s="91"/>
       <c r="M4" s="91"/>
       <c r="N4" s="91"/>
       <c r="O4" s="91"/>
       <c r="P4" s="91"/>
       <c r="Q4" s="91"/>
-      <c r="R4" s="91"/>
-[...5 lines deleted...]
-      <c r="B5" s="168" t="s">
+      <c r="R4" s="158"/>
+    </row>
+    <row r="5" spans="1:18" ht="20.05" customHeight="1">
+      <c r="A5" s="87" t="s">
+        <v>539</v>
+      </c>
+      <c r="B5" s="91" t="s">
+        <v>488</v>
+      </c>
+      <c r="C5" s="90"/>
+      <c r="D5" s="90"/>
+      <c r="E5" s="90"/>
+      <c r="F5" s="90"/>
+      <c r="G5" s="90"/>
+      <c r="H5" s="90"/>
+      <c r="I5" s="90"/>
+      <c r="J5" s="90"/>
+      <c r="K5" s="90"/>
+      <c r="L5" s="90"/>
+      <c r="M5" s="90"/>
+      <c r="N5" s="90"/>
+      <c r="O5" s="90"/>
+      <c r="P5" s="90"/>
+      <c r="Q5" s="90"/>
+      <c r="R5" s="90"/>
+    </row>
+    <row r="6" spans="1:18" ht="20.05" customHeight="1">
+      <c r="A6" s="87" t="s">
+        <v>540</v>
+      </c>
+      <c r="B6" s="91" t="s">
+        <v>497</v>
+      </c>
+      <c r="C6" s="158"/>
+      <c r="D6" s="158"/>
+      <c r="E6" s="158"/>
+      <c r="F6" s="158"/>
+      <c r="G6" s="158"/>
+      <c r="H6" s="158"/>
+      <c r="I6" s="158"/>
+      <c r="J6" s="158"/>
+      <c r="K6" s="158"/>
+      <c r="L6" s="158"/>
+      <c r="M6" s="158"/>
+      <c r="N6" s="158"/>
+      <c r="O6" s="158"/>
+      <c r="P6" s="158"/>
+      <c r="Q6" s="158"/>
+      <c r="R6" s="90"/>
+    </row>
+    <row r="7" spans="1:18" s="21" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A7" s="88" t="s">
+        <v>541</v>
+      </c>
+      <c r="B7" s="91" t="s">
+        <v>522</v>
+      </c>
+      <c r="C7" s="158"/>
+      <c r="D7" s="158"/>
+      <c r="E7" s="158"/>
+      <c r="F7" s="158"/>
+      <c r="G7" s="158"/>
+      <c r="H7" s="158"/>
+      <c r="I7" s="158"/>
+      <c r="J7" s="158"/>
+      <c r="K7" s="158"/>
+      <c r="L7" s="158"/>
+      <c r="M7" s="158"/>
+      <c r="N7" s="158"/>
+      <c r="O7" s="158"/>
+      <c r="P7" s="158"/>
+      <c r="Q7" s="158"/>
+      <c r="R7" s="158"/>
+    </row>
+    <row r="8" spans="1:18" s="21" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A8" s="88" t="s">
+        <v>542</v>
+      </c>
+      <c r="B8" s="91" t="s">
         <v>500</v>
       </c>
-      <c r="C5" s="169"/>
-[...93 lines deleted...]
-        <v>505</v>
+      <c r="C8" s="92"/>
+      <c r="D8" s="92"/>
+      <c r="E8" s="92"/>
+      <c r="F8" s="92"/>
+      <c r="G8" s="92"/>
+      <c r="H8" s="92"/>
+      <c r="I8" s="92"/>
+      <c r="J8" s="92"/>
+      <c r="K8" s="92"/>
+      <c r="L8" s="92"/>
+      <c r="M8" s="92"/>
+      <c r="N8" s="92"/>
+      <c r="O8" s="92"/>
+      <c r="P8" s="92"/>
+      <c r="Q8" s="92"/>
+      <c r="R8" s="91"/>
+    </row>
+    <row r="9" spans="1:18" s="21" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A9" s="88" t="s">
+        <v>543</v>
+      </c>
+      <c r="B9" s="91" t="s">
+        <v>501</v>
       </c>
       <c r="C9" s="92"/>
       <c r="D9" s="92"/>
       <c r="E9" s="92"/>
       <c r="F9" s="92"/>
       <c r="G9" s="92"/>
       <c r="H9" s="92"/>
       <c r="I9" s="92"/>
       <c r="J9" s="92"/>
       <c r="K9" s="92"/>
       <c r="L9" s="92"/>
       <c r="M9" s="92"/>
       <c r="N9" s="92"/>
       <c r="O9" s="92"/>
       <c r="P9" s="92"/>
       <c r="Q9" s="92"/>
-      <c r="R9" s="92"/>
-[...2 lines deleted...]
-      <c r="A10" s="89" t="s">
+      <c r="R9" s="91"/>
+    </row>
+    <row r="10" spans="1:18" s="73" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A10" s="88" t="s">
+        <v>544</v>
+      </c>
+      <c r="B10" s="91" t="s">
+        <v>502</v>
+      </c>
+      <c r="C10" s="91"/>
+      <c r="D10" s="91"/>
+      <c r="E10" s="91"/>
+      <c r="F10" s="91"/>
+      <c r="G10" s="91"/>
+      <c r="H10" s="91"/>
+      <c r="I10" s="91"/>
+      <c r="J10" s="91"/>
+      <c r="K10" s="91"/>
+      <c r="L10" s="91"/>
+      <c r="M10" s="91"/>
+      <c r="N10" s="91"/>
+      <c r="O10" s="91"/>
+      <c r="P10" s="91"/>
+      <c r="Q10" s="91"/>
+      <c r="R10" s="91"/>
+    </row>
+    <row r="11" spans="1:18" s="73" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A11" s="88" t="s">
+        <v>545</v>
+      </c>
+      <c r="B11" s="91" t="s">
+        <v>503</v>
+      </c>
+      <c r="C11" s="91"/>
+      <c r="D11" s="91"/>
+      <c r="E11" s="91"/>
+      <c r="F11" s="91"/>
+      <c r="G11" s="91"/>
+      <c r="H11" s="91"/>
+      <c r="I11" s="91"/>
+      <c r="J11" s="91"/>
+      <c r="K11" s="91"/>
+      <c r="L11" s="91"/>
+      <c r="M11" s="91"/>
+      <c r="N11" s="91"/>
+      <c r="O11" s="91"/>
+      <c r="P11" s="91"/>
+      <c r="Q11" s="91"/>
+      <c r="R11" s="91"/>
+    </row>
+    <row r="12" spans="1:18" s="74" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A12" s="88" t="s">
+        <v>546</v>
+      </c>
+      <c r="B12" s="91" t="s">
+        <v>508</v>
+      </c>
+      <c r="C12" s="91"/>
+      <c r="D12" s="91"/>
+      <c r="E12" s="91"/>
+      <c r="F12" s="91"/>
+      <c r="G12" s="91"/>
+      <c r="H12" s="91"/>
+      <c r="I12" s="91"/>
+      <c r="J12" s="91"/>
+      <c r="K12" s="91"/>
+      <c r="L12" s="91"/>
+      <c r="M12" s="91"/>
+      <c r="N12" s="91"/>
+      <c r="O12" s="91"/>
+      <c r="P12" s="91"/>
+      <c r="Q12" s="91"/>
+      <c r="R12" s="91"/>
+    </row>
+    <row r="13" spans="1:18" s="74" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A13" s="89" t="s">
+        <v>547</v>
+      </c>
+      <c r="B13" s="91" t="s">
+        <v>509</v>
+      </c>
+      <c r="C13" s="91"/>
+      <c r="D13" s="91"/>
+      <c r="E13" s="91"/>
+      <c r="F13" s="91"/>
+      <c r="G13" s="91"/>
+      <c r="H13" s="91"/>
+      <c r="I13" s="91"/>
+      <c r="J13" s="91"/>
+      <c r="K13" s="91"/>
+      <c r="L13" s="91"/>
+      <c r="M13" s="91"/>
+      <c r="N13" s="91"/>
+      <c r="O13" s="91"/>
+      <c r="P13" s="91"/>
+      <c r="Q13" s="91"/>
+      <c r="R13" s="91"/>
+    </row>
+    <row r="14" spans="1:18" s="74" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A14" s="88" t="s">
+        <v>548</v>
+      </c>
+      <c r="B14" s="91" t="s">
+        <v>510</v>
+      </c>
+      <c r="C14" s="158"/>
+      <c r="D14" s="158"/>
+      <c r="E14" s="158"/>
+      <c r="F14" s="158"/>
+      <c r="G14" s="158"/>
+      <c r="H14" s="158"/>
+      <c r="I14" s="158"/>
+      <c r="J14" s="158"/>
+      <c r="K14" s="158"/>
+      <c r="L14" s="158"/>
+      <c r="M14" s="158"/>
+      <c r="N14" s="158"/>
+      <c r="O14" s="158"/>
+      <c r="P14" s="158"/>
+      <c r="Q14" s="158"/>
+      <c r="R14" s="158"/>
+    </row>
+    <row r="15" spans="1:18" s="74" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A15" s="88" t="s">
         <v>549</v>
       </c>
-      <c r="B10" s="92" t="s">
-[...20 lines deleted...]
-      <c r="A11" s="89" t="s">
+      <c r="B15" s="91" t="s">
+        <v>523</v>
+      </c>
+      <c r="C15" s="91"/>
+      <c r="D15" s="91"/>
+      <c r="E15" s="91"/>
+      <c r="F15" s="91"/>
+      <c r="G15" s="91"/>
+      <c r="H15" s="91"/>
+      <c r="I15" s="91"/>
+      <c r="J15" s="91"/>
+      <c r="K15" s="91"/>
+      <c r="L15" s="91"/>
+      <c r="M15" s="91"/>
+      <c r="N15" s="91"/>
+      <c r="O15" s="91"/>
+      <c r="P15" s="91"/>
+      <c r="Q15" s="91"/>
+      <c r="R15" s="91"/>
+    </row>
+    <row r="16" spans="1:18" s="74" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A16" s="86"/>
+      <c r="B16" s="91"/>
+      <c r="C16" s="93" t="s">
+        <v>515</v>
+      </c>
+      <c r="D16" s="91"/>
+      <c r="E16" s="91"/>
+      <c r="F16" s="91"/>
+      <c r="G16" s="91"/>
+      <c r="H16" s="91"/>
+      <c r="I16" s="91"/>
+      <c r="J16" s="91"/>
+      <c r="K16" s="91"/>
+      <c r="L16" s="91"/>
+      <c r="M16" s="91"/>
+      <c r="N16" s="91"/>
+      <c r="O16" s="91"/>
+      <c r="P16" s="91"/>
+      <c r="Q16" s="91"/>
+      <c r="R16" s="91"/>
+    </row>
+    <row r="17" spans="1:18" s="74" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A17" s="86"/>
+      <c r="B17" s="91"/>
+      <c r="C17" s="93" t="s">
+        <v>516</v>
+      </c>
+      <c r="D17" s="91"/>
+      <c r="E17" s="91"/>
+      <c r="F17" s="91"/>
+      <c r="G17" s="91"/>
+      <c r="H17" s="91"/>
+      <c r="I17" s="91"/>
+      <c r="J17" s="91"/>
+      <c r="K17" s="91"/>
+      <c r="L17" s="91"/>
+      <c r="M17" s="91"/>
+      <c r="N17" s="91"/>
+      <c r="O17" s="91"/>
+      <c r="P17" s="91"/>
+      <c r="Q17" s="91"/>
+      <c r="R17" s="91"/>
+    </row>
+    <row r="18" spans="1:18" s="74" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A18" s="86"/>
+      <c r="B18" s="91"/>
+      <c r="C18" s="93" t="s">
+        <v>517</v>
+      </c>
+      <c r="D18" s="91"/>
+      <c r="E18" s="91"/>
+      <c r="F18" s="91"/>
+      <c r="G18" s="91"/>
+      <c r="H18" s="91"/>
+      <c r="I18" s="91"/>
+      <c r="J18" s="91"/>
+      <c r="K18" s="91"/>
+      <c r="L18" s="91"/>
+      <c r="M18" s="91"/>
+      <c r="N18" s="91"/>
+      <c r="O18" s="91"/>
+      <c r="P18" s="91"/>
+      <c r="Q18" s="91"/>
+      <c r="R18" s="91"/>
+    </row>
+    <row r="19" spans="1:18" s="76" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A19" s="88" t="s">
         <v>550</v>
       </c>
-      <c r="B11" s="92" t="s">
-[...20 lines deleted...]
-      <c r="A12" s="90" t="s">
+      <c r="B19" s="91" t="s">
+        <v>518</v>
+      </c>
+      <c r="C19" s="91"/>
+      <c r="D19" s="91"/>
+      <c r="E19" s="91"/>
+      <c r="F19" s="91"/>
+      <c r="G19" s="91"/>
+      <c r="H19" s="91"/>
+      <c r="I19" s="91"/>
+      <c r="J19" s="91"/>
+      <c r="K19" s="91"/>
+      <c r="L19" s="91"/>
+      <c r="M19" s="91"/>
+      <c r="N19" s="91"/>
+      <c r="O19" s="91"/>
+      <c r="P19" s="91"/>
+      <c r="Q19" s="91"/>
+      <c r="R19" s="91"/>
+    </row>
+    <row r="20" spans="1:18" s="21" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A20" s="88" t="s">
         <v>551</v>
       </c>
-      <c r="B12" s="92" t="s">
-[...20 lines deleted...]
-      <c r="A13" s="89" t="s">
+      <c r="B20" s="91" t="s">
+        <v>524</v>
+      </c>
+      <c r="C20" s="158"/>
+      <c r="D20" s="158"/>
+      <c r="E20" s="158"/>
+      <c r="F20" s="158"/>
+      <c r="G20" s="158"/>
+      <c r="H20" s="158"/>
+      <c r="I20" s="158"/>
+      <c r="J20" s="158"/>
+      <c r="K20" s="158"/>
+      <c r="L20" s="158"/>
+      <c r="M20" s="158"/>
+      <c r="N20" s="158"/>
+      <c r="O20" s="158"/>
+      <c r="P20" s="158"/>
+      <c r="Q20" s="158"/>
+      <c r="R20" s="91"/>
+    </row>
+    <row r="21" spans="1:18" s="83" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A21" s="88" t="s">
         <v>552</v>
       </c>
-      <c r="B13" s="168" t="s">
-[...20 lines deleted...]
-      <c r="A14" s="89" t="s">
+      <c r="B21" s="91" t="s">
+        <v>530</v>
+      </c>
+      <c r="C21" s="90"/>
+      <c r="D21" s="90"/>
+      <c r="E21" s="90"/>
+      <c r="F21" s="90"/>
+      <c r="G21" s="90"/>
+      <c r="H21" s="90"/>
+      <c r="I21" s="90"/>
+      <c r="J21" s="90"/>
+      <c r="K21" s="90"/>
+      <c r="L21" s="90"/>
+      <c r="M21" s="90"/>
+      <c r="N21" s="90"/>
+      <c r="O21" s="90"/>
+      <c r="P21" s="90"/>
+      <c r="Q21" s="90"/>
+      <c r="R21" s="91"/>
+    </row>
+    <row r="22" spans="1:18" s="21" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A22" s="88"/>
+      <c r="B22" s="91"/>
+      <c r="C22" s="90" t="s">
+        <v>535</v>
+      </c>
+      <c r="D22" s="94"/>
+      <c r="E22" s="94"/>
+      <c r="F22" s="94"/>
+      <c r="G22" s="94"/>
+      <c r="H22" s="94"/>
+      <c r="I22" s="94"/>
+      <c r="J22" s="94"/>
+      <c r="K22" s="94"/>
+      <c r="L22" s="94"/>
+      <c r="M22" s="94"/>
+      <c r="N22" s="94"/>
+      <c r="O22" s="94"/>
+      <c r="P22" s="94"/>
+      <c r="Q22" s="94"/>
+      <c r="R22" s="91"/>
+    </row>
+    <row r="23" spans="1:18" s="21" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A23" s="88"/>
+      <c r="B23" s="91"/>
+      <c r="C23" s="90"/>
+      <c r="D23" s="90" t="s">
+        <v>527</v>
+      </c>
+      <c r="E23" s="94"/>
+      <c r="F23" s="94"/>
+      <c r="G23" s="94"/>
+      <c r="H23" s="94"/>
+      <c r="I23" s="94"/>
+      <c r="J23" s="94"/>
+      <c r="K23" s="94"/>
+      <c r="L23" s="94"/>
+      <c r="M23" s="94"/>
+      <c r="N23" s="94"/>
+      <c r="O23" s="94"/>
+      <c r="P23" s="94"/>
+      <c r="Q23" s="94"/>
+      <c r="R23" s="91"/>
+    </row>
+    <row r="24" spans="1:18" s="83" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A24" s="88"/>
+      <c r="B24" s="91"/>
+      <c r="C24" s="90"/>
+      <c r="D24" s="90" t="s">
+        <v>528</v>
+      </c>
+      <c r="E24" s="90"/>
+      <c r="F24" s="90"/>
+      <c r="G24" s="90"/>
+      <c r="H24" s="90"/>
+      <c r="I24" s="90"/>
+      <c r="J24" s="90"/>
+      <c r="K24" s="90"/>
+      <c r="L24" s="90"/>
+      <c r="M24" s="90"/>
+      <c r="N24" s="90"/>
+      <c r="O24" s="90"/>
+      <c r="P24" s="90"/>
+      <c r="Q24" s="90"/>
+      <c r="R24" s="91"/>
+    </row>
+    <row r="25" spans="1:18" s="83" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A25" s="88"/>
+      <c r="B25" s="91"/>
+      <c r="C25" s="90"/>
+      <c r="D25" s="90" t="s">
+        <v>529</v>
+      </c>
+      <c r="E25" s="90"/>
+      <c r="F25" s="90"/>
+      <c r="G25" s="90"/>
+      <c r="H25" s="90"/>
+      <c r="I25" s="90"/>
+      <c r="J25" s="90"/>
+      <c r="K25" s="90"/>
+      <c r="L25" s="90"/>
+      <c r="M25" s="90"/>
+      <c r="N25" s="90"/>
+      <c r="O25" s="90"/>
+      <c r="P25" s="90"/>
+      <c r="Q25" s="90"/>
+      <c r="R25" s="91"/>
+    </row>
+    <row r="26" spans="1:18" s="83" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A26" s="88"/>
+      <c r="B26" s="91"/>
+      <c r="C26" s="90" t="s">
+        <v>536</v>
+      </c>
+      <c r="D26" s="90"/>
+      <c r="E26" s="90"/>
+      <c r="F26" s="90"/>
+      <c r="G26" s="90"/>
+      <c r="H26" s="90"/>
+      <c r="I26" s="90"/>
+      <c r="J26" s="90"/>
+      <c r="K26" s="90"/>
+      <c r="L26" s="90"/>
+      <c r="M26" s="90"/>
+      <c r="N26" s="90"/>
+      <c r="O26" s="90"/>
+      <c r="P26" s="90"/>
+      <c r="Q26" s="90"/>
+      <c r="R26" s="91"/>
+    </row>
+    <row r="27" spans="1:18" s="83" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A27" s="88"/>
+      <c r="B27" s="91"/>
+      <c r="C27" s="90"/>
+      <c r="D27" s="90" t="s">
+        <v>532</v>
+      </c>
+      <c r="E27" s="90"/>
+      <c r="F27" s="90"/>
+      <c r="G27" s="90"/>
+      <c r="H27" s="90"/>
+      <c r="I27" s="90"/>
+      <c r="J27" s="90"/>
+      <c r="K27" s="90"/>
+      <c r="L27" s="90"/>
+      <c r="M27" s="90"/>
+      <c r="N27" s="90"/>
+      <c r="O27" s="90"/>
+      <c r="P27" s="90"/>
+      <c r="Q27" s="90"/>
+      <c r="R27" s="91"/>
+    </row>
+    <row r="28" spans="1:18" s="83" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A28" s="88"/>
+      <c r="B28" s="91"/>
+      <c r="C28" s="90"/>
+      <c r="D28" s="90" t="s">
+        <v>531</v>
+      </c>
+      <c r="E28" s="90"/>
+      <c r="F28" s="90"/>
+      <c r="G28" s="90"/>
+      <c r="H28" s="90"/>
+      <c r="I28" s="90"/>
+      <c r="J28" s="90"/>
+      <c r="K28" s="90"/>
+      <c r="L28" s="90"/>
+      <c r="M28" s="90"/>
+      <c r="N28" s="90"/>
+      <c r="O28" s="90"/>
+      <c r="P28" s="90"/>
+      <c r="Q28" s="90"/>
+      <c r="R28" s="91"/>
+    </row>
+    <row r="29" spans="1:18" s="83" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A29" s="88"/>
+      <c r="B29" s="91"/>
+      <c r="C29" s="90"/>
+      <c r="D29" s="90" t="s">
+        <v>533</v>
+      </c>
+      <c r="E29" s="90"/>
+      <c r="F29" s="90"/>
+      <c r="G29" s="90"/>
+      <c r="H29" s="90"/>
+      <c r="I29" s="90"/>
+      <c r="J29" s="90"/>
+      <c r="K29" s="90"/>
+      <c r="L29" s="90"/>
+      <c r="M29" s="90"/>
+      <c r="N29" s="90"/>
+      <c r="O29" s="90"/>
+      <c r="P29" s="90"/>
+      <c r="Q29" s="90"/>
+      <c r="R29" s="91"/>
+    </row>
+    <row r="30" spans="1:18" s="83" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A30" s="88"/>
+      <c r="B30" s="91"/>
+      <c r="C30" s="90"/>
+      <c r="D30" s="90" t="s">
+        <v>534</v>
+      </c>
+      <c r="E30" s="90"/>
+      <c r="F30" s="90"/>
+      <c r="G30" s="90"/>
+      <c r="H30" s="90"/>
+      <c r="I30" s="90"/>
+      <c r="J30" s="90"/>
+      <c r="K30" s="90"/>
+      <c r="L30" s="90"/>
+      <c r="M30" s="90"/>
+      <c r="N30" s="90"/>
+      <c r="O30" s="90"/>
+      <c r="P30" s="90"/>
+      <c r="Q30" s="90"/>
+      <c r="R30" s="91"/>
+    </row>
+    <row r="31" spans="1:18" s="76" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A31" s="88" t="s">
         <v>553</v>
       </c>
-      <c r="B14" s="92" t="s">
+      <c r="B31" s="91" t="s">
+        <v>520</v>
+      </c>
+      <c r="C31" s="91"/>
+      <c r="D31" s="91"/>
+      <c r="E31" s="91"/>
+      <c r="F31" s="91"/>
+      <c r="G31" s="91"/>
+      <c r="H31" s="91"/>
+      <c r="I31" s="91"/>
+      <c r="J31" s="91"/>
+      <c r="K31" s="91"/>
+      <c r="L31" s="91"/>
+      <c r="M31" s="91"/>
+      <c r="N31" s="91"/>
+      <c r="O31" s="91"/>
+      <c r="P31" s="91"/>
+      <c r="Q31" s="91"/>
+      <c r="R31" s="91"/>
+    </row>
+    <row r="32" spans="1:18" s="73" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A32" s="88" t="s">
+        <v>554</v>
+      </c>
+      <c r="B32" s="91" t="s">
+        <v>505</v>
+      </c>
+      <c r="C32" s="158"/>
+      <c r="D32" s="158"/>
+      <c r="E32" s="158"/>
+      <c r="F32" s="158"/>
+      <c r="G32" s="158"/>
+      <c r="H32" s="158"/>
+      <c r="I32" s="158"/>
+      <c r="J32" s="158"/>
+      <c r="K32" s="158"/>
+      <c r="L32" s="158"/>
+      <c r="M32" s="158"/>
+      <c r="N32" s="158"/>
+      <c r="O32" s="158"/>
+      <c r="P32" s="158"/>
+      <c r="Q32" s="158"/>
+      <c r="R32" s="91"/>
+    </row>
+    <row r="33" spans="1:18" s="73" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A33" s="88" t="s">
+        <v>555</v>
+      </c>
+      <c r="B33" s="91" t="s">
+        <v>504</v>
+      </c>
+      <c r="C33" s="91"/>
+      <c r="D33" s="91"/>
+      <c r="E33" s="91"/>
+      <c r="F33" s="91"/>
+      <c r="G33" s="91"/>
+      <c r="H33" s="91"/>
+      <c r="I33" s="91"/>
+      <c r="J33" s="91"/>
+      <c r="K33" s="91"/>
+      <c r="L33" s="91"/>
+      <c r="M33" s="91"/>
+      <c r="N33" s="91"/>
+      <c r="O33" s="91"/>
+      <c r="P33" s="91"/>
+      <c r="Q33" s="91"/>
+      <c r="R33" s="91"/>
+    </row>
+    <row r="34" spans="1:18" s="81" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A34" s="88" t="s">
+        <v>556</v>
+      </c>
+      <c r="B34" s="91" t="s">
+        <v>519</v>
+      </c>
+      <c r="C34" s="91"/>
+      <c r="D34" s="91"/>
+      <c r="E34" s="91"/>
+      <c r="F34" s="91"/>
+      <c r="G34" s="91"/>
+      <c r="H34" s="91"/>
+      <c r="I34" s="91"/>
+      <c r="J34" s="91"/>
+      <c r="K34" s="91"/>
+      <c r="L34" s="91"/>
+      <c r="M34" s="91"/>
+      <c r="N34" s="91"/>
+      <c r="O34" s="91"/>
+      <c r="P34" s="91"/>
+      <c r="Q34" s="91"/>
+      <c r="R34" s="91"/>
+    </row>
+    <row r="35" spans="1:18" s="81" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A35" s="88" t="s">
+        <v>557</v>
+      </c>
+      <c r="B35" s="91" t="s">
+        <v>525</v>
+      </c>
+      <c r="C35" s="158"/>
+      <c r="D35" s="158"/>
+      <c r="E35" s="158"/>
+      <c r="F35" s="158"/>
+      <c r="G35" s="158"/>
+      <c r="H35" s="158"/>
+      <c r="I35" s="158"/>
+      <c r="J35" s="158"/>
+      <c r="K35" s="158"/>
+      <c r="L35" s="158"/>
+      <c r="M35" s="158"/>
+      <c r="N35" s="158"/>
+      <c r="O35" s="158"/>
+      <c r="P35" s="158"/>
+      <c r="Q35" s="158"/>
+      <c r="R35" s="158"/>
+    </row>
+    <row r="36" spans="1:18" s="81" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A36" s="88" t="s">
+        <v>558</v>
+      </c>
+      <c r="B36" s="91" t="s">
+        <v>679</v>
+      </c>
+      <c r="C36" s="158"/>
+      <c r="D36" s="158"/>
+      <c r="E36" s="158"/>
+      <c r="F36" s="158"/>
+      <c r="G36" s="158"/>
+      <c r="H36" s="158"/>
+      <c r="I36" s="158"/>
+      <c r="J36" s="158"/>
+      <c r="K36" s="158"/>
+      <c r="L36" s="158"/>
+      <c r="M36" s="158"/>
+      <c r="N36" s="158"/>
+      <c r="O36" s="158"/>
+      <c r="P36" s="158"/>
+      <c r="Q36" s="158"/>
+      <c r="R36" s="158"/>
+    </row>
+    <row r="37" spans="1:18" s="151" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A37" s="88"/>
+      <c r="B37" s="91" t="s">
+        <v>680</v>
+      </c>
+      <c r="C37" s="158"/>
+      <c r="D37" s="158"/>
+      <c r="E37" s="158"/>
+      <c r="F37" s="158"/>
+      <c r="G37" s="158"/>
+      <c r="H37" s="158"/>
+      <c r="I37" s="158"/>
+      <c r="J37" s="158"/>
+      <c r="K37" s="158"/>
+      <c r="L37" s="158"/>
+      <c r="M37" s="158"/>
+      <c r="N37" s="158"/>
+      <c r="O37" s="158"/>
+      <c r="P37" s="158"/>
+      <c r="Q37" s="158"/>
+      <c r="R37" s="158"/>
+    </row>
+    <row r="38" spans="1:18" s="81" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A38" s="88" t="s">
+        <v>559</v>
+      </c>
+      <c r="B38" s="91" t="s">
+        <v>521</v>
+      </c>
+      <c r="C38" s="91"/>
+      <c r="D38" s="91"/>
+      <c r="E38" s="91"/>
+      <c r="F38" s="91"/>
+      <c r="G38" s="91"/>
+      <c r="H38" s="91"/>
+      <c r="I38" s="91"/>
+      <c r="J38" s="91"/>
+      <c r="K38" s="91"/>
+      <c r="L38" s="91"/>
+      <c r="M38" s="91"/>
+      <c r="N38" s="91"/>
+      <c r="O38" s="91"/>
+      <c r="P38" s="91"/>
+      <c r="Q38" s="91"/>
+      <c r="R38" s="91"/>
+    </row>
+    <row r="39" spans="1:18" s="83" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A39" s="88" t="s">
+        <v>653</v>
+      </c>
+      <c r="B39" s="91" t="s">
+        <v>681</v>
+      </c>
+      <c r="C39" s="130"/>
+      <c r="D39" s="130"/>
+      <c r="E39" s="130"/>
+      <c r="F39" s="130"/>
+      <c r="G39" s="130"/>
+      <c r="H39" s="130"/>
+      <c r="I39" s="130"/>
+      <c r="J39" s="130"/>
+      <c r="K39" s="130"/>
+      <c r="L39" s="130"/>
+      <c r="M39" s="130"/>
+      <c r="N39" s="130"/>
+      <c r="O39" s="130"/>
+      <c r="P39" s="130"/>
+      <c r="Q39" s="130"/>
+    </row>
+    <row r="40" spans="1:18" s="151" customFormat="1" ht="20.05" customHeight="1" thickBot="1">
+      <c r="A40" s="88"/>
+      <c r="B40" s="91" t="s">
+        <v>682</v>
+      </c>
+      <c r="C40" s="130"/>
+      <c r="D40" s="130"/>
+      <c r="E40" s="130"/>
+      <c r="F40" s="130"/>
+      <c r="G40" s="130"/>
+      <c r="H40" s="130"/>
+      <c r="I40" s="130"/>
+      <c r="J40" s="130"/>
+      <c r="K40" s="130"/>
+      <c r="L40" s="130"/>
+      <c r="M40" s="130"/>
+      <c r="N40" s="130"/>
+      <c r="O40" s="130"/>
+      <c r="P40" s="130"/>
+      <c r="Q40" s="130"/>
+    </row>
+    <row r="41" spans="1:18" s="119" customFormat="1" ht="291" customHeight="1" thickBot="1">
+      <c r="A41" s="88"/>
+      <c r="B41" s="155"/>
+      <c r="C41" s="156"/>
+      <c r="D41" s="156"/>
+      <c r="E41" s="156"/>
+      <c r="F41" s="156"/>
+      <c r="G41" s="156"/>
+      <c r="H41" s="156"/>
+      <c r="I41" s="156"/>
+      <c r="J41" s="156"/>
+      <c r="K41" s="156"/>
+      <c r="L41" s="156"/>
+      <c r="M41" s="157"/>
+      <c r="N41" s="118"/>
+      <c r="O41" s="118"/>
+      <c r="P41" s="118"/>
+      <c r="Q41" s="118"/>
+    </row>
+    <row r="42" spans="1:18" s="151" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A42" s="88"/>
+      <c r="B42" s="222"/>
+      <c r="C42" s="222"/>
+      <c r="D42" s="222"/>
+      <c r="E42" s="222"/>
+      <c r="F42" s="222"/>
+      <c r="G42" s="222"/>
+      <c r="H42" s="222"/>
+      <c r="I42" s="222"/>
+      <c r="J42" s="222"/>
+      <c r="K42" s="222"/>
+      <c r="L42" s="222"/>
+      <c r="M42" s="222"/>
+      <c r="N42" s="148"/>
+      <c r="O42" s="148"/>
+      <c r="P42" s="148"/>
+      <c r="Q42" s="148"/>
+    </row>
+    <row r="43" spans="1:18" s="151" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A43" s="88" t="s">
+        <v>654</v>
+      </c>
+      <c r="B43" s="91" t="s">
+        <v>694</v>
+      </c>
+      <c r="C43" s="158"/>
+      <c r="D43" s="158"/>
+      <c r="E43" s="158"/>
+      <c r="F43" s="158"/>
+      <c r="G43" s="158"/>
+      <c r="H43" s="158"/>
+      <c r="I43" s="158"/>
+      <c r="J43" s="158"/>
+      <c r="K43" s="158"/>
+      <c r="L43" s="158"/>
+      <c r="M43" s="158"/>
+      <c r="N43" s="158"/>
+      <c r="O43" s="158"/>
+      <c r="P43" s="158"/>
+      <c r="Q43" s="158"/>
+    </row>
+    <row r="44" spans="1:18" s="151" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A44" s="88"/>
+      <c r="B44" s="91" t="s">
+        <v>695</v>
+      </c>
+      <c r="C44" s="158"/>
+      <c r="D44" s="158"/>
+      <c r="E44" s="158"/>
+      <c r="F44" s="158"/>
+      <c r="G44" s="158"/>
+      <c r="H44" s="158"/>
+      <c r="I44" s="158"/>
+      <c r="J44" s="158"/>
+      <c r="K44" s="158"/>
+      <c r="L44" s="158"/>
+      <c r="M44" s="158"/>
+      <c r="N44" s="158"/>
+      <c r="O44" s="158"/>
+      <c r="P44" s="158"/>
+      <c r="Q44" s="158"/>
+    </row>
+    <row r="45" spans="1:18" s="151" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A45" s="88"/>
+      <c r="B45" s="91" t="s">
+        <v>697</v>
+      </c>
+      <c r="C45" s="158"/>
+      <c r="D45" s="158"/>
+      <c r="E45" s="158"/>
+      <c r="F45" s="158"/>
+      <c r="G45" s="158"/>
+      <c r="H45" s="158"/>
+      <c r="I45" s="158"/>
+      <c r="J45" s="158"/>
+      <c r="K45" s="158"/>
+      <c r="L45" s="158"/>
+      <c r="M45" s="158"/>
+      <c r="N45" s="158"/>
+      <c r="O45" s="158"/>
+      <c r="P45" s="158"/>
+      <c r="Q45" s="158"/>
+    </row>
+    <row r="46" spans="1:18" s="119" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B46" s="91" t="s">
+        <v>696</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" s="151" customFormat="1" ht="20.05" customHeight="1" thickBot="1"/>
+    <row r="48" spans="1:18" s="119" customFormat="1" ht="129" customHeight="1" thickBot="1">
+      <c r="A48" s="88"/>
+      <c r="B48" s="185"/>
+      <c r="C48" s="186"/>
+      <c r="D48" s="186"/>
+      <c r="E48" s="186"/>
+      <c r="F48" s="187"/>
+      <c r="G48" s="121"/>
+      <c r="H48" s="121"/>
+      <c r="I48" s="121"/>
+      <c r="J48" s="121"/>
+      <c r="K48" s="121"/>
+      <c r="L48"/>
+      <c r="M48" s="121"/>
+      <c r="N48" s="121"/>
+      <c r="O48" s="121"/>
+      <c r="P48" s="121"/>
+      <c r="Q48" s="121"/>
+    </row>
+    <row r="49" spans="1:17" s="119" customFormat="1" ht="24" customHeight="1">
+      <c r="A49" s="88"/>
+      <c r="B49" s="120"/>
+      <c r="C49" s="121"/>
+      <c r="D49" s="121"/>
+      <c r="E49" s="121"/>
+      <c r="F49" s="121"/>
+      <c r="G49" s="121"/>
+      <c r="H49" s="121"/>
+      <c r="I49" s="121"/>
+      <c r="J49" s="121"/>
+      <c r="K49" s="121"/>
+      <c r="L49" s="121"/>
+      <c r="M49" s="121"/>
+      <c r="N49" s="121"/>
+      <c r="O49" s="121"/>
+      <c r="P49" s="121"/>
+      <c r="Q49" s="121"/>
+    </row>
+    <row r="50" spans="1:17" s="119" customFormat="1" ht="15" customHeight="1">
+      <c r="A50" s="86"/>
+      <c r="B50"/>
+    </row>
+    <row r="51" spans="1:17" s="119" customFormat="1" ht="15" customHeight="1">
+      <c r="A51" s="86"/>
+      <c r="B51" s="122"/>
+    </row>
+    <row r="52" spans="1:17" s="83" customFormat="1" ht="15" customHeight="1">
+      <c r="A52" s="86"/>
+    </row>
+    <row r="53" spans="1:17" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A53" s="86"/>
+      <c r="B53" s="167" t="s">
         <v>526</v>
       </c>
-      <c r="C14" s="92"/>
-[...643 lines deleted...]
-      <c r="B46" s="2" t="s">
+      <c r="C53" s="182"/>
+      <c r="D53" s="182"/>
+    </row>
+    <row r="54" spans="1:17">
+      <c r="B54" s="2" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="55" spans="1:17">
+      <c r="B55" s="18" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="47" spans="1:18">
-      <c r="B47" s="18" t="s">
+    <row r="57" spans="1:17">
+      <c r="B57" s="2" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="58" spans="1:17">
+      <c r="B58" s="18" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="60" spans="1:17">
+      <c r="B60" s="2" t="s">
         <v>451</v>
       </c>
     </row>
-    <row r="49" spans="2:2">
-[...45 lines deleted...]
-      <c r="B62" s="18" t="s">
+    <row r="61" spans="1:17">
+      <c r="B61" s="18" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="63" spans="1:17">
+      <c r="B63" s="2" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="64" spans="1:17">
+      <c r="B64" s="18" t="s">
         <v>439</v>
-      </c>
-[...8 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="66" spans="2:2">
       <c r="B66" s="2" t="s">
-        <v>446</v>
+        <v>461</v>
       </c>
     </row>
     <row r="67" spans="2:2">
       <c r="B67" s="18" t="s">
-        <v>462</v>
+        <v>562</v>
       </c>
     </row>
     <row r="69" spans="2:2">
       <c r="B69" s="2" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="70" spans="2:2">
       <c r="B70" s="18" t="s">
-        <v>461</v>
+        <v>437</v>
+      </c>
+    </row>
+    <row r="71" spans="2:2">
+      <c r="B71" s="18" t="s">
+        <v>436</v>
       </c>
     </row>
     <row r="72" spans="2:2">
-      <c r="B72" s="2" t="s">
-[...5 lines deleted...]
-        <v>437</v>
+      <c r="B72" s="18" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="74" spans="2:2">
+      <c r="B74" s="2" t="s">
+        <v>444</v>
       </c>
     </row>
     <row r="75" spans="2:2">
-      <c r="B75" s="2" t="s">
-[...4 lines deleted...]
-      <c r="B76" s="18" t="s">
+      <c r="B75" s="18" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="77" spans="2:2">
+      <c r="B77" s="2" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="78" spans="2:2">
+      <c r="B78" s="18" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="80" spans="2:2">
+      <c r="B80" s="2" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="81" spans="2:17">
+      <c r="B81" s="18" t="s">
         <v>435</v>
       </c>
     </row>
-    <row r="82" spans="2:17" ht="15" customHeight="1">
-[...18 lines deleted...]
-    </row>
     <row r="83" spans="2:17">
-      <c r="B83" s="18" t="s">
-[...19 lines deleted...]
-      <c r="B108" s="18" t="s">
+      <c r="B83" s="2" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="84" spans="2:17">
+      <c r="B84" s="18" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="90" spans="2:17" ht="15" customHeight="1">
+      <c r="B90" s="217" t="s">
+        <v>448</v>
+      </c>
+      <c r="C90" s="217"/>
+      <c r="D90" s="217"/>
+      <c r="E90" s="217"/>
+      <c r="F90" s="217"/>
+      <c r="G90" s="217"/>
+      <c r="H90" s="217"/>
+      <c r="I90" s="217"/>
+      <c r="J90" s="217"/>
+      <c r="K90" s="217"/>
+      <c r="L90" s="130"/>
+      <c r="M90" s="130"/>
+      <c r="N90" s="130"/>
+      <c r="O90" s="130"/>
+      <c r="P90" s="130"/>
+      <c r="Q90" s="130"/>
+    </row>
+    <row r="91" spans="2:17">
+      <c r="B91" s="18" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="104" spans="2:2">
+      <c r="B104" s="2" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="105" spans="2:2">
+      <c r="B105" s="18" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="115" spans="2:2">
+      <c r="B115" s="2" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="116" spans="2:2">
+      <c r="B116" s="18" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="118" spans="2:2">
+      <c r="B118" s="2" t="s">
         <v>457</v>
       </c>
     </row>
-    <row r="110" spans="2:2">
-[...5 lines deleted...]
-      <c r="B112" s="124"/>
+    <row r="120" spans="2:2">
+      <c r="B120" s="122"/>
     </row>
   </sheetData>
-  <mergeCells count="16">
-[...2 lines deleted...]
-    <mergeCell ref="B31:Q31"/>
+  <mergeCells count="3">
     <mergeCell ref="B1:D1"/>
-    <mergeCell ref="B2:Q2"/>
-[...10 lines deleted...]
-    <mergeCell ref="B38:M38"/>
+    <mergeCell ref="B53:D53"/>
+    <mergeCell ref="B48:F48"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BF5E7E78-004D-418A-8EE3-7E3A61EEAE70}">
-  <dimension ref="B2:T104"/>
+  <dimension ref="B2:T112"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A10" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="T4" sqref="T4"/>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <sheetData>
-    <row r="2" spans="2:20" ht="18.75">
-[...236 lines deleted...]
-      <c r="M104" s="157"/>
+    <row r="2" spans="2:20" ht="18.3">
+      <c r="B2" s="109" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="3" spans="2:20" s="124" customFormat="1" ht="18.3">
+      <c r="B3" s="109"/>
+    </row>
+    <row r="4" spans="2:20" s="124" customFormat="1" ht="18.3">
+      <c r="B4" s="109" t="s">
+        <v>657</v>
+      </c>
+    </row>
+    <row r="5" spans="2:20" s="124" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B5" s="91" t="s">
+        <v>698</v>
+      </c>
+      <c r="C5" s="152"/>
+      <c r="D5" s="152"/>
+      <c r="E5" s="152"/>
+      <c r="F5" s="152"/>
+      <c r="G5" s="152"/>
+      <c r="H5" s="152"/>
+      <c r="I5" s="152"/>
+      <c r="J5" s="152"/>
+      <c r="K5" s="152"/>
+      <c r="L5" s="152"/>
+      <c r="M5" s="152"/>
+      <c r="N5" s="152"/>
+      <c r="O5" s="152"/>
+      <c r="P5" s="152"/>
+      <c r="Q5" s="152"/>
+      <c r="R5" s="152"/>
+      <c r="S5" s="152"/>
+      <c r="T5" s="152"/>
+    </row>
+    <row r="6" spans="2:20" s="124" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B6" s="91" t="s">
+        <v>699</v>
+      </c>
+      <c r="C6" s="152"/>
+      <c r="D6" s="152"/>
+      <c r="E6" s="152"/>
+      <c r="F6" s="152"/>
+      <c r="G6" s="152"/>
+      <c r="H6" s="152"/>
+      <c r="I6" s="152"/>
+      <c r="J6" s="152"/>
+      <c r="K6" s="152"/>
+      <c r="L6" s="152"/>
+      <c r="M6" s="152"/>
+      <c r="N6" s="152"/>
+      <c r="O6" s="152"/>
+      <c r="P6" s="152"/>
+      <c r="Q6" s="152"/>
+      <c r="R6" s="152"/>
+      <c r="S6" s="152"/>
+      <c r="T6" s="152"/>
+    </row>
+    <row r="7" spans="2:20" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B7" s="91" t="s">
+        <v>700</v>
+      </c>
+      <c r="C7" s="152"/>
+      <c r="D7" s="152"/>
+      <c r="E7" s="152"/>
+      <c r="F7" s="152"/>
+      <c r="G7" s="152"/>
+      <c r="H7" s="152"/>
+      <c r="I7" s="152"/>
+      <c r="J7" s="152"/>
+      <c r="K7" s="152"/>
+      <c r="L7" s="152"/>
+      <c r="M7" s="152"/>
+      <c r="N7" s="152"/>
+      <c r="O7" s="152"/>
+      <c r="P7" s="152"/>
+      <c r="Q7" s="152"/>
+      <c r="R7" s="152"/>
+      <c r="S7" s="152"/>
+      <c r="T7" s="152"/>
+    </row>
+    <row r="8" spans="2:20" s="124" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B8" s="91" t="s">
+        <v>701</v>
+      </c>
+      <c r="C8" s="152"/>
+      <c r="D8" s="152"/>
+      <c r="E8" s="152"/>
+      <c r="F8" s="152"/>
+      <c r="G8" s="152"/>
+      <c r="H8" s="152"/>
+      <c r="I8" s="152"/>
+      <c r="J8" s="152"/>
+      <c r="K8" s="152"/>
+      <c r="L8" s="152"/>
+      <c r="M8" s="152"/>
+      <c r="N8" s="152"/>
+      <c r="O8" s="152"/>
+      <c r="P8" s="152"/>
+      <c r="Q8" s="152"/>
+      <c r="R8" s="152"/>
+      <c r="S8" s="152"/>
+      <c r="T8" s="152"/>
+    </row>
+    <row r="9" spans="2:20" s="124" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B9" s="158" t="s">
+        <v>702</v>
+      </c>
+      <c r="C9" s="152"/>
+      <c r="D9" s="152"/>
+      <c r="E9" s="152"/>
+      <c r="F9" s="152"/>
+      <c r="G9" s="152"/>
+      <c r="H9" s="152"/>
+      <c r="I9" s="152"/>
+      <c r="J9" s="152"/>
+      <c r="K9" s="152"/>
+      <c r="L9" s="152"/>
+      <c r="M9" s="152"/>
+      <c r="N9" s="152"/>
+      <c r="O9" s="152"/>
+      <c r="P9" s="152"/>
+      <c r="Q9" s="152"/>
+      <c r="R9" s="152"/>
+      <c r="S9" s="152"/>
+      <c r="T9" s="152"/>
+    </row>
+    <row r="10" spans="2:20" s="162" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B10" s="158" t="s">
+        <v>703</v>
+      </c>
+      <c r="C10" s="152"/>
+      <c r="D10" s="152"/>
+      <c r="E10" s="152"/>
+      <c r="F10" s="152"/>
+      <c r="G10" s="152"/>
+      <c r="H10" s="152"/>
+      <c r="I10" s="152"/>
+      <c r="J10" s="152"/>
+      <c r="K10" s="152"/>
+      <c r="L10" s="152"/>
+      <c r="M10" s="152"/>
+      <c r="N10" s="152"/>
+      <c r="O10" s="152"/>
+      <c r="P10" s="152"/>
+      <c r="Q10" s="152"/>
+      <c r="R10" s="152"/>
+      <c r="S10" s="152"/>
+      <c r="T10" s="152"/>
+    </row>
+    <row r="11" spans="2:20" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B11" s="91" t="s">
+        <v>704</v>
+      </c>
+      <c r="C11" s="152"/>
+      <c r="D11" s="152"/>
+      <c r="E11" s="152"/>
+      <c r="F11" s="152"/>
+      <c r="G11" s="152"/>
+      <c r="H11" s="152"/>
+      <c r="I11" s="152"/>
+      <c r="J11" s="152"/>
+      <c r="K11" s="152"/>
+      <c r="L11" s="152"/>
+      <c r="M11" s="152"/>
+      <c r="N11" s="152"/>
+      <c r="O11" s="152"/>
+      <c r="P11" s="152"/>
+      <c r="Q11" s="152"/>
+      <c r="R11" s="152"/>
+      <c r="S11" s="152"/>
+      <c r="T11" s="152"/>
+    </row>
+    <row r="12" spans="2:20" s="124" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B12" s="91" t="s">
+        <v>705</v>
+      </c>
+      <c r="C12" s="152"/>
+      <c r="D12" s="152"/>
+      <c r="E12" s="152"/>
+      <c r="F12" s="152"/>
+      <c r="G12" s="152"/>
+      <c r="H12" s="152"/>
+      <c r="I12" s="152"/>
+      <c r="J12" s="152"/>
+      <c r="K12" s="152"/>
+      <c r="L12" s="152"/>
+      <c r="M12" s="152"/>
+      <c r="N12" s="152"/>
+      <c r="O12" s="152"/>
+      <c r="P12" s="152"/>
+      <c r="Q12" s="152"/>
+      <c r="R12" s="152"/>
+      <c r="S12" s="152"/>
+      <c r="T12" s="152"/>
+    </row>
+    <row r="13" spans="2:20" s="124" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B13" s="91" t="s">
+        <v>706</v>
+      </c>
+      <c r="C13" s="152"/>
+      <c r="D13" s="152"/>
+      <c r="E13" s="152"/>
+      <c r="F13" s="152"/>
+      <c r="G13" s="152"/>
+      <c r="H13" s="152"/>
+      <c r="I13" s="152"/>
+      <c r="J13" s="152"/>
+      <c r="K13" s="152"/>
+      <c r="L13" s="152"/>
+      <c r="M13" s="152"/>
+      <c r="N13" s="152"/>
+      <c r="O13" s="152"/>
+      <c r="P13" s="152"/>
+      <c r="Q13" s="152"/>
+      <c r="R13" s="152"/>
+      <c r="S13" s="152"/>
+      <c r="T13" s="152"/>
+    </row>
+    <row r="14" spans="2:20" s="124" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B14" s="91" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="15" spans="2:20" ht="20.05" customHeight="1">
+      <c r="B15" s="158" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="16" spans="2:20" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B16" s="158" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="17" spans="2:20" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B17" s="158"/>
+    </row>
+    <row r="18" spans="2:20" ht="20.05" customHeight="1">
+      <c r="B18" s="112" t="s">
+        <v>710</v>
+      </c>
+      <c r="C18" s="149"/>
+      <c r="D18" s="149"/>
+      <c r="E18" s="149"/>
+      <c r="F18" s="149"/>
+      <c r="G18" s="149"/>
+      <c r="H18" s="149"/>
+      <c r="I18" s="149"/>
+      <c r="J18" s="149"/>
+      <c r="K18" s="149"/>
+      <c r="L18" s="149"/>
+      <c r="M18" s="149"/>
+      <c r="N18" s="149"/>
+      <c r="O18" s="149"/>
+      <c r="P18" s="149"/>
+      <c r="Q18" s="149"/>
+      <c r="R18" s="149"/>
+      <c r="S18" s="149"/>
+      <c r="T18" s="149"/>
+    </row>
+    <row r="19" spans="2:20" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B19" s="112" t="s">
+        <v>712</v>
+      </c>
+      <c r="C19" s="149"/>
+      <c r="D19" s="149"/>
+      <c r="E19" s="149"/>
+      <c r="F19" s="149"/>
+      <c r="G19" s="149"/>
+      <c r="H19" s="149"/>
+      <c r="I19" s="149"/>
+      <c r="J19" s="149"/>
+      <c r="K19" s="149"/>
+      <c r="L19" s="149"/>
+      <c r="M19" s="149"/>
+      <c r="N19" s="149"/>
+      <c r="O19" s="149"/>
+      <c r="P19" s="149"/>
+      <c r="Q19" s="149"/>
+      <c r="R19" s="149"/>
+      <c r="S19" s="149"/>
+      <c r="T19" s="149"/>
+    </row>
+    <row r="20" spans="2:20" s="162" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B20" s="112" t="s">
+        <v>711</v>
+      </c>
+      <c r="C20" s="149"/>
+      <c r="D20" s="149"/>
+      <c r="E20" s="149"/>
+      <c r="F20" s="149"/>
+      <c r="G20" s="149"/>
+      <c r="H20" s="149"/>
+      <c r="I20" s="149"/>
+      <c r="J20" s="149"/>
+      <c r="K20" s="149"/>
+      <c r="L20" s="149"/>
+      <c r="M20" s="149"/>
+      <c r="N20" s="149"/>
+      <c r="O20" s="149"/>
+      <c r="P20" s="149"/>
+      <c r="Q20" s="149"/>
+      <c r="R20" s="149"/>
+      <c r="S20" s="149"/>
+      <c r="T20" s="149"/>
+    </row>
+    <row r="21" spans="2:20" s="2" customFormat="1" ht="20.05" customHeight="1"/>
+    <row r="22" spans="2:20" ht="20.399999999999999">
+      <c r="B22" s="223" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="23" spans="2:20" s="2" customFormat="1">
+      <c r="B23"/>
+    </row>
+    <row r="24" spans="2:20" s="125" customFormat="1" ht="14.4" customHeight="1">
+      <c r="B24" s="130" t="s">
+        <v>658</v>
+      </c>
+      <c r="C24" s="130"/>
+      <c r="D24" s="130"/>
+      <c r="E24" s="130"/>
+      <c r="F24" s="130"/>
+      <c r="G24" s="130"/>
+      <c r="H24" s="130"/>
+      <c r="I24" s="130"/>
+      <c r="J24" s="130"/>
+      <c r="K24" s="130"/>
+      <c r="L24" s="130"/>
+      <c r="M24" s="130"/>
+      <c r="N24" s="130"/>
+      <c r="O24" s="130"/>
+    </row>
+    <row r="48" spans="2:15" ht="31.5" customHeight="1">
+      <c r="B48" s="183" t="s">
+        <v>591</v>
+      </c>
+      <c r="C48" s="174"/>
+      <c r="D48" s="174"/>
+      <c r="E48" s="174"/>
+      <c r="F48" s="174"/>
+      <c r="G48" s="174"/>
+      <c r="H48" s="174"/>
+      <c r="I48" s="174"/>
+      <c r="J48" s="174"/>
+      <c r="K48" s="174"/>
+      <c r="L48" s="174"/>
+      <c r="M48" s="174"/>
+      <c r="N48" s="174"/>
+      <c r="O48" s="174"/>
+    </row>
+    <row r="64" spans="2:13" ht="53.25" customHeight="1">
+      <c r="B64" s="183" t="s">
+        <v>590</v>
+      </c>
+      <c r="C64" s="189"/>
+      <c r="D64" s="189"/>
+      <c r="E64" s="189"/>
+      <c r="F64" s="189"/>
+      <c r="G64" s="189"/>
+      <c r="H64" s="189"/>
+      <c r="I64" s="189"/>
+      <c r="J64" s="189"/>
+      <c r="K64" s="189"/>
+      <c r="L64" s="189"/>
+      <c r="M64" s="189"/>
+    </row>
+    <row r="88" spans="2:12" ht="47.25" customHeight="1">
+      <c r="B88" s="174" t="s">
+        <v>590</v>
+      </c>
+      <c r="C88" s="174"/>
+      <c r="D88" s="174"/>
+      <c r="E88" s="174"/>
+      <c r="F88" s="174"/>
+      <c r="G88" s="174"/>
+      <c r="H88" s="174"/>
+      <c r="I88" s="174"/>
+      <c r="J88" s="174"/>
+      <c r="K88" s="174"/>
+      <c r="L88" s="174"/>
+    </row>
+    <row r="112" spans="2:13" ht="41.25" customHeight="1">
+      <c r="B112" s="174" t="s">
+        <v>589</v>
+      </c>
+      <c r="C112" s="174"/>
+      <c r="D112" s="174"/>
+      <c r="E112" s="174"/>
+      <c r="F112" s="174"/>
+      <c r="G112" s="174"/>
+      <c r="H112" s="174"/>
+      <c r="I112" s="174"/>
+      <c r="J112" s="174"/>
+      <c r="K112" s="174"/>
+      <c r="L112" s="174"/>
+      <c r="M112" s="174"/>
     </row>
   </sheetData>
-  <mergeCells count="6">
-[...5 lines deleted...]
-    <mergeCell ref="B80:L80"/>
+  <mergeCells count="4">
+    <mergeCell ref="B112:M112"/>
+    <mergeCell ref="B48:O48"/>
+    <mergeCell ref="B64:M64"/>
+    <mergeCell ref="B88:L88"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{4C01D909-DCAD-48CA-9799-AFEEE4F975E5}">
   <dimension ref="A1:Q100"/>
   <sheetViews>
     <sheetView zoomScale="115" zoomScaleNormal="115" zoomScaleSheetLayoutView="55" zoomScalePageLayoutView="25" workbookViewId="0">
       <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="9.15625" defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" style="2" customWidth="1"/>
-    <col min="2" max="16384" width="9.140625" style="2"/>
+    <col min="1" max="1" width="2.68359375" style="2" customWidth="1"/>
+    <col min="2" max="16384" width="9.15625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:17" ht="31.5" customHeight="1">
-      <c r="B1" s="150" t="s">
-[...4 lines deleted...]
-      <c r="E1" s="151"/>
+      <c r="B1" s="167" t="s">
+        <v>417</v>
+      </c>
+      <c r="C1" s="167"/>
+      <c r="D1" s="167"/>
+      <c r="E1" s="168"/>
     </row>
     <row r="2" spans="2:17" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="B2" s="155" t="s">
+      <c r="B2" s="172" t="s">
+        <v>491</v>
+      </c>
+      <c r="C2" s="172"/>
+      <c r="D2" s="172"/>
+      <c r="E2" s="172"/>
+      <c r="F2" s="172"/>
+      <c r="G2" s="172"/>
+      <c r="H2" s="172"/>
+      <c r="I2" s="172"/>
+    </row>
+    <row r="3" spans="2:17" s="21" customFormat="1" ht="28.5" customHeight="1">
+      <c r="B3" s="173" t="s">
+        <v>492</v>
+      </c>
+      <c r="C3" s="174"/>
+      <c r="D3" s="174"/>
+      <c r="E3" s="174"/>
+      <c r="F3" s="174"/>
+      <c r="G3" s="174"/>
+      <c r="H3" s="174"/>
+      <c r="I3" s="174"/>
+      <c r="J3" s="174"/>
+      <c r="K3" s="174"/>
+      <c r="L3" s="174"/>
+      <c r="M3" s="174"/>
+      <c r="N3" s="174"/>
+      <c r="O3" s="174"/>
+      <c r="P3" s="174"/>
+      <c r="Q3" s="174"/>
+    </row>
+    <row r="4" spans="2:17" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B4" s="176" t="s">
+        <v>493</v>
+      </c>
+      <c r="C4" s="166"/>
+      <c r="D4" s="166"/>
+      <c r="E4" s="166"/>
+      <c r="F4" s="166"/>
+      <c r="G4" s="166"/>
+      <c r="H4" s="166"/>
+      <c r="I4" s="166"/>
+    </row>
+    <row r="5" spans="2:17" s="21" customFormat="1" ht="32.25" customHeight="1">
+      <c r="B5" s="175" t="s">
+        <v>496</v>
+      </c>
+      <c r="C5" s="173"/>
+      <c r="D5" s="173"/>
+      <c r="E5" s="173"/>
+      <c r="F5" s="173"/>
+      <c r="G5" s="173"/>
+      <c r="H5" s="173"/>
+      <c r="I5" s="173"/>
+      <c r="J5" s="173"/>
+      <c r="K5" s="173"/>
+      <c r="L5" s="173"/>
+      <c r="M5" s="173"/>
+      <c r="N5" s="173"/>
+      <c r="O5" s="173"/>
+      <c r="P5" s="173"/>
+      <c r="Q5" s="173"/>
+    </row>
+    <row r="6" spans="2:17" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B6" s="175" t="s">
         <v>494</v>
       </c>
-      <c r="C2" s="155"/>
-[...8 lines deleted...]
-      <c r="B3" s="156" t="s">
+      <c r="C6" s="174"/>
+      <c r="D6" s="174"/>
+      <c r="E6" s="174"/>
+      <c r="F6" s="174"/>
+      <c r="G6" s="174"/>
+      <c r="H6" s="174"/>
+      <c r="I6" s="174"/>
+      <c r="J6" s="174"/>
+      <c r="K6" s="174"/>
+      <c r="L6" s="174"/>
+      <c r="M6" s="174"/>
+      <c r="N6" s="174"/>
+      <c r="O6" s="174"/>
+      <c r="P6" s="174"/>
+      <c r="Q6" s="174"/>
+    </row>
+    <row r="7" spans="2:17" s="21" customFormat="1" ht="32.25" customHeight="1" thickBot="1">
+      <c r="B7" s="175" t="s">
         <v>495</v>
       </c>
-      <c r="C3" s="157"/>
-[...85 lines deleted...]
-      <c r="Q7" s="157"/>
+      <c r="C7" s="174"/>
+      <c r="D7" s="174"/>
+      <c r="E7" s="174"/>
+      <c r="F7" s="174"/>
+      <c r="G7" s="174"/>
+      <c r="H7" s="174"/>
+      <c r="I7" s="174"/>
+      <c r="J7" s="174"/>
+      <c r="K7" s="174"/>
+      <c r="L7" s="174"/>
+      <c r="M7" s="174"/>
+      <c r="N7" s="174"/>
+      <c r="O7" s="174"/>
+      <c r="P7" s="174"/>
+      <c r="Q7" s="174"/>
     </row>
     <row r="8" spans="2:17" ht="32.25" customHeight="1" thickTop="1">
-      <c r="J8" s="152" t="s">
-[...6 lines deleted...]
-      <c r="O8" s="154"/>
+      <c r="J8" s="169" t="s">
+        <v>453</v>
+      </c>
+      <c r="K8" s="170"/>
+      <c r="L8" s="170"/>
+      <c r="M8" s="170"/>
+      <c r="N8" s="170"/>
+      <c r="O8" s="171"/>
     </row>
     <row r="9" spans="2:17" ht="16.5" customHeight="1">
       <c r="J9" s="28"/>
       <c r="K9" s="29"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
       <c r="N9" s="29"/>
       <c r="O9" s="30"/>
     </row>
     <row r="10" spans="2:17" ht="301.5" customHeight="1" thickBot="1">
       <c r="J10" s="32"/>
       <c r="K10" s="33"/>
       <c r="L10" s="33"/>
       <c r="M10" s="33"/>
       <c r="N10" s="33"/>
       <c r="O10" s="34"/>
     </row>
     <row r="11" spans="2:17" ht="28.5" customHeight="1" thickTop="1">
-      <c r="B11" s="152" t="s">
-[...6 lines deleted...]
-      <c r="G11" s="154"/>
+      <c r="B11" s="169" t="s">
+        <v>454</v>
+      </c>
+      <c r="C11" s="170"/>
+      <c r="D11" s="170"/>
+      <c r="E11" s="170"/>
+      <c r="F11" s="170"/>
+      <c r="G11" s="171"/>
     </row>
     <row r="12" spans="2:17" ht="222.75" customHeight="1" thickBot="1">
       <c r="B12" s="32"/>
       <c r="C12" s="33"/>
       <c r="D12" s="33"/>
       <c r="E12" s="33"/>
       <c r="F12" s="33"/>
       <c r="G12" s="34"/>
     </row>
     <row r="13" spans="2:17" ht="23.25" customHeight="1" thickTop="1">
       <c r="B13" s="29"/>
       <c r="C13" s="29"/>
       <c r="D13" s="29"/>
       <c r="E13" s="29"/>
       <c r="F13" s="29"/>
       <c r="G13" s="29"/>
     </row>
     <row r="14" spans="2:17" ht="18" customHeight="1">
       <c r="B14" s="68" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="C14" s="29"/>
       <c r="D14" s="29"/>
       <c r="E14" s="29"/>
       <c r="F14" s="29"/>
       <c r="G14" s="29"/>
     </row>
     <row r="15" spans="2:17" ht="200.25" customHeight="1">
       <c r="B15" s="29"/>
       <c r="C15" s="29"/>
       <c r="D15" s="29"/>
       <c r="E15" s="29"/>
       <c r="F15" s="29"/>
       <c r="G15" s="29"/>
     </row>
     <row r="16" spans="2:17" ht="16.5" customHeight="1">
       <c r="B16" s="29" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="C16" s="29"/>
       <c r="D16" s="29"/>
       <c r="E16" s="29"/>
       <c r="F16" s="29"/>
       <c r="G16" s="29"/>
     </row>
     <row r="17" spans="1:17" ht="141.75" customHeight="1">
       <c r="B17" s="29"/>
       <c r="C17" s="29"/>
       <c r="D17" s="29"/>
       <c r="E17" s="29"/>
       <c r="F17" s="29"/>
       <c r="G17" s="29"/>
     </row>
     <row r="18" spans="1:17" ht="16.5" customHeight="1">
       <c r="B18" s="29"/>
       <c r="C18" s="29"/>
       <c r="D18" s="29"/>
       <c r="E18" s="29"/>
       <c r="F18" s="29"/>
       <c r="G18" s="29"/>
     </row>
     <row r="19" spans="1:17" ht="19.5" customHeight="1">
-      <c r="B19" s="176" t="s">
-[...3 lines deleted...]
-      <c r="D19" s="177"/>
+      <c r="B19" s="190" t="s">
+        <v>487</v>
+      </c>
+      <c r="C19" s="191"/>
+      <c r="D19" s="191"/>
     </row>
     <row r="20" spans="1:17" ht="14.25" customHeight="1">
       <c r="B20" s="69"/>
     </row>
     <row r="21" spans="1:17" ht="30.75" customHeight="1">
-      <c r="B21" s="156" t="s">
-[...16 lines deleted...]
-      <c r="Q21" s="157"/>
+      <c r="B21" s="173" t="s">
+        <v>489</v>
+      </c>
+      <c r="C21" s="174"/>
+      <c r="D21" s="174"/>
+      <c r="E21" s="174"/>
+      <c r="F21" s="174"/>
+      <c r="G21" s="174"/>
+      <c r="H21" s="174"/>
+      <c r="I21" s="174"/>
+      <c r="J21" s="174"/>
+      <c r="K21" s="174"/>
+      <c r="L21" s="174"/>
+      <c r="M21" s="174"/>
+      <c r="N21" s="174"/>
+      <c r="O21" s="174"/>
+      <c r="P21" s="174"/>
+      <c r="Q21" s="174"/>
     </row>
     <row r="22" spans="1:17" ht="32.25" customHeight="1">
-      <c r="B22" s="156" t="s">
-[...16 lines deleted...]
-      <c r="Q22" s="156"/>
+      <c r="B22" s="173" t="s">
+        <v>490</v>
+      </c>
+      <c r="C22" s="173"/>
+      <c r="D22" s="173"/>
+      <c r="E22" s="173"/>
+      <c r="F22" s="173"/>
+      <c r="G22" s="173"/>
+      <c r="H22" s="173"/>
+      <c r="I22" s="173"/>
+      <c r="J22" s="173"/>
+      <c r="K22" s="173"/>
+      <c r="L22" s="173"/>
+      <c r="M22" s="173"/>
+      <c r="N22" s="173"/>
+      <c r="O22" s="173"/>
+      <c r="P22" s="173"/>
+      <c r="Q22" s="173"/>
     </row>
     <row r="23" spans="1:17" ht="14.25" customHeight="1">
       <c r="B23" s="73" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
     </row>
     <row r="24" spans="1:17" ht="20.100000000000001" customHeight="1">
-      <c r="B24" s="156" t="s">
-[...16 lines deleted...]
-      <c r="Q24" s="157"/>
+      <c r="B24" s="173" t="s">
+        <v>497</v>
+      </c>
+      <c r="C24" s="174"/>
+      <c r="D24" s="174"/>
+      <c r="E24" s="174"/>
+      <c r="F24" s="174"/>
+      <c r="G24" s="174"/>
+      <c r="H24" s="174"/>
+      <c r="I24" s="174"/>
+      <c r="J24" s="174"/>
+      <c r="K24" s="174"/>
+      <c r="L24" s="174"/>
+      <c r="M24" s="174"/>
+      <c r="N24" s="174"/>
+      <c r="O24" s="174"/>
+      <c r="P24" s="174"/>
+      <c r="Q24" s="174"/>
     </row>
     <row r="25" spans="1:17" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B25" s="73" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="C25" s="73"/>
       <c r="D25" s="73"/>
       <c r="E25" s="73"/>
       <c r="F25" s="73"/>
       <c r="G25" s="73"/>
       <c r="H25" s="73"/>
       <c r="I25" s="73"/>
       <c r="J25" s="73"/>
       <c r="K25" s="73"/>
       <c r="L25" s="73"/>
       <c r="M25" s="73"/>
       <c r="N25" s="73"/>
       <c r="O25" s="73"/>
       <c r="P25" s="73"/>
       <c r="Q25" s="73"/>
     </row>
     <row r="26" spans="1:17" s="21" customFormat="1" ht="30.75" customHeight="1">
-      <c r="B26" s="156" t="s">
-[...16 lines deleted...]
-      <c r="Q26" s="157"/>
+      <c r="B26" s="173" t="s">
+        <v>499</v>
+      </c>
+      <c r="C26" s="174"/>
+      <c r="D26" s="174"/>
+      <c r="E26" s="174"/>
+      <c r="F26" s="174"/>
+      <c r="G26" s="174"/>
+      <c r="H26" s="174"/>
+      <c r="I26" s="174"/>
+      <c r="J26" s="174"/>
+      <c r="K26" s="174"/>
+      <c r="L26" s="174"/>
+      <c r="M26" s="174"/>
+      <c r="N26" s="174"/>
+      <c r="O26" s="174"/>
+      <c r="P26" s="174"/>
+      <c r="Q26" s="174"/>
     </row>
     <row r="27" spans="1:17" s="21" customFormat="1" ht="20.25" customHeight="1">
       <c r="B27" s="73" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C27" s="71"/>
       <c r="D27" s="71"/>
       <c r="E27" s="71"/>
       <c r="F27" s="71"/>
       <c r="G27" s="71"/>
       <c r="H27" s="71"/>
       <c r="I27" s="71"/>
       <c r="J27" s="71"/>
       <c r="K27" s="71"/>
       <c r="L27" s="71"/>
       <c r="M27" s="71"/>
       <c r="N27" s="71"/>
       <c r="O27" s="71"/>
       <c r="P27" s="71"/>
       <c r="Q27" s="71"/>
     </row>
     <row r="28" spans="1:17" s="21" customFormat="1" ht="21" customHeight="1">
       <c r="B28" s="73" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="C28" s="71"/>
       <c r="D28" s="71"/>
       <c r="E28" s="71"/>
       <c r="F28" s="71"/>
       <c r="G28" s="71"/>
       <c r="H28" s="71"/>
       <c r="I28" s="71"/>
       <c r="J28" s="71"/>
       <c r="K28" s="71"/>
       <c r="L28" s="71"/>
       <c r="M28" s="71"/>
       <c r="N28" s="71"/>
       <c r="O28" s="71"/>
       <c r="P28" s="71"/>
       <c r="Q28" s="71"/>
     </row>
     <row r="29" spans="1:17" s="73" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A29" s="103"/>
+      <c r="A29" s="102"/>
       <c r="B29" s="73" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="73" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A30" s="102"/>
+      <c r="B30" s="73" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="73" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A31" s="102"/>
+      <c r="B31" s="173" t="s">
         <v>505</v>
       </c>
-    </row>
-[...25 lines deleted...]
-      <c r="Q31" s="157"/>
+      <c r="C31" s="174"/>
+      <c r="D31" s="174"/>
+      <c r="E31" s="174"/>
+      <c r="F31" s="174"/>
+      <c r="G31" s="174"/>
+      <c r="H31" s="174"/>
+      <c r="I31" s="174"/>
+      <c r="J31" s="174"/>
+      <c r="K31" s="174"/>
+      <c r="L31" s="174"/>
+      <c r="M31" s="174"/>
+      <c r="N31" s="174"/>
+      <c r="O31" s="174"/>
+      <c r="P31" s="174"/>
+      <c r="Q31" s="174"/>
     </row>
     <row r="32" spans="1:17" s="73" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A32" s="103"/>
+      <c r="A32" s="102"/>
       <c r="B32" s="73" t="s">
-        <v>507</v>
+        <v>504</v>
       </c>
     </row>
     <row r="33" spans="1:2" s="73" customFormat="1" ht="20.100000000000001" customHeight="1">
-      <c r="A33" s="103"/>
+      <c r="A33" s="102"/>
     </row>
     <row r="34" spans="1:2" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="B34" s="72"/>
     </row>
     <row r="35" spans="1:2">
       <c r="B35" s="2" t="s">
-        <v>449</v>
+        <v>447</v>
       </c>
     </row>
     <row r="36" spans="1:2">
       <c r="B36" s="18" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
     </row>
     <row r="38" spans="1:2">
       <c r="B38" s="2" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
     </row>
     <row r="39" spans="1:2">
       <c r="B39" s="18" t="s">
-        <v>442</v>
+        <v>440</v>
       </c>
     </row>
     <row r="41" spans="1:2">
       <c r="B41" s="2" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
     </row>
     <row r="42" spans="1:2">
       <c r="B42" s="18" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
     </row>
     <row r="44" spans="1:2">
       <c r="B44" s="2" t="s">
-        <v>448</v>
+        <v>446</v>
       </c>
     </row>
     <row r="45" spans="1:2">
       <c r="B45" s="18" t="s">
-        <v>441</v>
+        <v>439</v>
       </c>
     </row>
     <row r="47" spans="1:2">
       <c r="B47" s="2" t="s">
-        <v>463</v>
+        <v>461</v>
       </c>
     </row>
     <row r="48" spans="1:2">
       <c r="B48" s="18" t="s">
-        <v>440</v>
+        <v>438</v>
       </c>
     </row>
     <row r="50" spans="2:2">
       <c r="B50" s="2" t="s">
-        <v>447</v>
+        <v>445</v>
       </c>
     </row>
     <row r="51" spans="2:2">
       <c r="B51" s="18" t="s">
-        <v>439</v>
+        <v>437</v>
       </c>
     </row>
     <row r="52" spans="2:2">
       <c r="B52" s="18" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
     </row>
     <row r="54" spans="2:2">
       <c r="B54" s="2" t="s">
-        <v>446</v>
+        <v>444</v>
       </c>
     </row>
     <row r="55" spans="2:2">
       <c r="B55" s="18" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
     </row>
     <row r="57" spans="2:2">
       <c r="B57" s="2" t="s">
-        <v>445</v>
+        <v>443</v>
       </c>
     </row>
     <row r="58" spans="2:2">
       <c r="B58" s="18" t="s">
-        <v>461</v>
+        <v>459</v>
       </c>
     </row>
     <row r="60" spans="2:2">
       <c r="B60" s="2" t="s">
-        <v>464</v>
+        <v>462</v>
       </c>
     </row>
     <row r="61" spans="2:2">
       <c r="B61" s="18" t="s">
-        <v>437</v>
+        <v>435</v>
       </c>
     </row>
     <row r="63" spans="2:2">
       <c r="B63" s="2" t="s">
-        <v>444</v>
+        <v>442</v>
       </c>
     </row>
     <row r="64" spans="2:2">
       <c r="B64" s="18" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
     </row>
     <row r="70" spans="2:14" ht="27" customHeight="1">
-      <c r="B70" s="170" t="s">
-[...10 lines deleted...]
-      <c r="K70" s="170"/>
+      <c r="B70" s="184" t="s">
+        <v>448</v>
+      </c>
+      <c r="C70" s="184"/>
+      <c r="D70" s="184"/>
+      <c r="E70" s="184"/>
+      <c r="F70" s="184"/>
+      <c r="G70" s="184"/>
+      <c r="H70" s="184"/>
+      <c r="I70" s="184"/>
+      <c r="J70" s="184"/>
+      <c r="K70" s="184"/>
       <c r="L70" s="70"/>
       <c r="M70" s="70"/>
       <c r="N70" s="70"/>
     </row>
     <row r="71" spans="2:14">
       <c r="B71" s="18" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
     </row>
     <row r="84" spans="2:2">
       <c r="B84" s="2" t="s">
-        <v>443</v>
+        <v>441</v>
       </c>
     </row>
     <row r="85" spans="2:2">
       <c r="B85" s="18" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
     </row>
     <row r="95" spans="2:2">
       <c r="B95" s="2" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
     </row>
     <row r="96" spans="2:2">
       <c r="B96" s="18" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
     </row>
     <row r="98" spans="2:2">
       <c r="B98" s="2" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="100" spans="2:2">
       <c r="B100" s="2">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="B6:Q6"/>
     <mergeCell ref="B1:E1"/>
     <mergeCell ref="B2:I2"/>
     <mergeCell ref="B3:Q3"/>
     <mergeCell ref="B4:I4"/>
     <mergeCell ref="B5:Q5"/>
     <mergeCell ref="B24:Q24"/>
     <mergeCell ref="B26:Q26"/>
     <mergeCell ref="B31:Q31"/>
     <mergeCell ref="B70:K70"/>
     <mergeCell ref="B7:Q7"/>
     <mergeCell ref="J8:O8"/>
     <mergeCell ref="B11:G11"/>
     <mergeCell ref="B19:D19"/>
     <mergeCell ref="B21:Q21"/>
     <mergeCell ref="B22:Q22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A11943D9-7E62-4C66-8BF4-9A6BF7EBCF59}">
   <dimension ref="A1:F63"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B52" sqref="B51:B52"/>
+    <sheetView topLeftCell="A14" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="B1" sqref="B1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" style="2" customWidth="1"/>
+    <col min="1" max="1" width="2.68359375" style="2" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:6" s="2" customFormat="1" ht="34.5" customHeight="1">
-      <c r="B1" s="150" t="s">
-[...5 lines deleted...]
-      <c r="F1" s="174"/>
+      <c r="B1" s="221" t="s">
+        <v>418</v>
+      </c>
+      <c r="C1" s="154"/>
+      <c r="D1" s="154"/>
+      <c r="E1" s="154"/>
+      <c r="F1" s="154"/>
     </row>
     <row r="2" spans="2:6" s="2" customFormat="1"/>
-    <row r="3" spans="2:6" ht="15.75">
+    <row r="3" spans="2:6" ht="15.6">
       <c r="B3" s="17" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
     </row>
     <row r="4" spans="2:6">
       <c r="B4" t="s">
         <v>385</v>
       </c>
       <c r="C4" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
     </row>
     <row r="5" spans="2:6">
       <c r="B5" t="s">
         <v>386</v>
       </c>
       <c r="C5" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="6" spans="2:6">
       <c r="B6" t="s">
         <v>386</v>
       </c>
       <c r="C6" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="7" spans="2:6">
       <c r="B7" t="s">
         <v>386</v>
       </c>
       <c r="C7" t="s">
         <v>389</v>
       </c>
@@ -16171,392 +16815,389 @@
     </row>
     <row r="9" spans="2:6">
       <c r="B9" t="s">
         <v>386</v>
       </c>
       <c r="C9" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="10" spans="2:6">
       <c r="B10" t="s">
         <v>390</v>
       </c>
       <c r="C10" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="11" spans="2:6">
       <c r="B11" t="s">
         <v>390</v>
       </c>
       <c r="C11" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="14" spans="2:6" ht="15.75">
+    <row r="14" spans="2:6" ht="15.6">
       <c r="B14" s="17" t="s">
-        <v>510</v>
+        <v>507</v>
       </c>
     </row>
     <row r="15" spans="2:6">
       <c r="B15" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
     </row>
     <row r="16" spans="2:6">
       <c r="B16" t="s">
-        <v>595</v>
+        <v>584</v>
       </c>
     </row>
     <row r="17" spans="2:2">
       <c r="B17" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="19" spans="2:2">
       <c r="B19" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="20" spans="2:2">
       <c r="B20" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="21" spans="2:2">
       <c r="B21" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="22" spans="2:2">
       <c r="B22" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="25" spans="2:2" ht="15.75">
+    <row r="25" spans="2:2" ht="15.6">
       <c r="B25" s="17" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
     </row>
     <row r="26" spans="2:2">
       <c r="B26" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
     </row>
     <row r="27" spans="2:2">
       <c r="B27" t="s">
-        <v>594</v>
+        <v>583</v>
       </c>
     </row>
     <row r="28" spans="2:2">
       <c r="B28" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="29" spans="2:2">
       <c r="B29" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="30" spans="2:2">
       <c r="B30" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="31" spans="2:2">
       <c r="B31" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="32" spans="2:2">
       <c r="B32" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="33" spans="2:3">
       <c r="B33" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="36" spans="2:3" ht="15.75">
+    <row r="36" spans="2:3" ht="15.6">
       <c r="B36" s="17" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="37" spans="2:3">
       <c r="B37" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="38" spans="2:3">
       <c r="B38" t="s">
         <v>398</v>
       </c>
       <c r="C38" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
     </row>
     <row r="39" spans="2:3">
       <c r="C39" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="40" spans="2:3">
       <c r="B40" t="s">
         <v>398</v>
       </c>
       <c r="C40" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="41" spans="2:3">
       <c r="B41" t="s">
         <v>400</v>
       </c>
       <c r="C41" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="42" spans="2:3">
       <c r="B42" t="s">
         <v>398</v>
       </c>
       <c r="C42" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="43" spans="2:3">
       <c r="B43" t="s">
         <v>401</v>
       </c>
       <c r="C43" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="44" spans="2:3">
       <c r="B44" t="s">
         <v>398</v>
       </c>
       <c r="C44" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="47" spans="2:3" ht="15.75">
+    <row r="47" spans="2:3" ht="15.6">
       <c r="B47" s="17" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="48" spans="2:3">
       <c r="B48" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="49" spans="2:3">
       <c r="B49" t="s">
         <v>398</v>
       </c>
       <c r="C49" t="s">
-        <v>596</v>
+        <v>585</v>
       </c>
     </row>
     <row r="50" spans="2:3">
       <c r="C50" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="51" spans="2:3">
       <c r="B51" t="s">
         <v>398</v>
       </c>
       <c r="C51" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="52" spans="2:3">
       <c r="B52" t="s">
         <v>400</v>
       </c>
       <c r="C52" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="53" spans="2:3">
       <c r="B53" t="s">
         <v>398</v>
       </c>
       <c r="C53" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="54" spans="2:3">
       <c r="B54" t="s">
         <v>401</v>
       </c>
       <c r="C54" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="55" spans="2:3">
       <c r="B55" t="s">
         <v>398</v>
       </c>
       <c r="C55" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="58" spans="2:3" ht="15.75">
+    <row r="58" spans="2:3" ht="15.6">
       <c r="B58" s="17" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
     </row>
     <row r="59" spans="2:3">
       <c r="B59" s="2" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
     </row>
     <row r="60" spans="2:3">
       <c r="B60" s="2"/>
       <c r="C60" s="2" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
     </row>
     <row r="61" spans="2:3">
       <c r="B61" s="2"/>
       <c r="C61" s="2" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
     </row>
     <row r="62" spans="2:3">
       <c r="B62" s="2"/>
       <c r="C62" s="2" t="s">
-        <v>426</v>
+        <v>424</v>
       </c>
     </row>
     <row r="63" spans="2:3">
       <c r="C63" s="2" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AB4EA7A3-1165-4075-84DC-AB05DE774DCE}">
-  <dimension ref="A1:H57"/>
+  <dimension ref="A1:H59"/>
   <sheetViews>
-    <sheetView topLeftCell="A61" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
-      <selection activeCell="F1" sqref="F1"/>
+    <sheetView topLeftCell="A29" zoomScaleNormal="100" zoomScaleSheetLayoutView="70" workbookViewId="0">
+      <selection activeCell="E13" sqref="E13"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="2.7109375" style="2" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="9.7109375" customWidth="1"/>
+    <col min="1" max="1" width="2.68359375" style="2" customWidth="1"/>
+    <col min="2" max="2" width="8.68359375" customWidth="1"/>
+    <col min="5" max="5" width="57.41796875" style="11" customWidth="1"/>
+    <col min="6" max="6" width="55.26171875" customWidth="1"/>
+    <col min="8" max="8" width="9.68359375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:8" ht="31.5" customHeight="1">
-      <c r="B1" s="150" t="s">
-[...4 lines deleted...]
-      <c r="E1" s="178"/>
+      <c r="B1" s="167" t="s">
+        <v>420</v>
+      </c>
+      <c r="C1" s="192"/>
+      <c r="D1" s="192"/>
+      <c r="E1" s="192"/>
     </row>
     <row r="8" spans="2:8" s="2" customFormat="1">
       <c r="E8" s="11"/>
     </row>
     <row r="9" spans="2:8" s="12" customFormat="1" ht="20.25" customHeight="1" thickBot="1">
       <c r="E9" s="13"/>
       <c r="H9" s="13"/>
     </row>
     <row r="10" spans="2:8" ht="33.75" customHeight="1" thickTop="1">
-      <c r="B10" s="182" t="s">
-[...3 lines deleted...]
-      <c r="D10" s="183"/>
+      <c r="B10" s="196" t="s">
+        <v>463</v>
+      </c>
+      <c r="C10" s="197"/>
+      <c r="D10" s="197"/>
       <c r="E10" s="60"/>
       <c r="F10" s="65" t="s">
         <v>409</v>
       </c>
       <c r="G10" s="64"/>
     </row>
-    <row r="11" spans="2:8" ht="15.75" thickBot="1">
+    <row r="11" spans="2:8" ht="14.7" thickBot="1">
       <c r="B11" s="27"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="61"/>
       <c r="F11" s="10"/>
       <c r="G11" s="23"/>
     </row>
     <row r="12" spans="2:8" s="2" customFormat="1" ht="21.75" customHeight="1" thickBot="1">
-      <c r="B12" s="184" t="s">
+      <c r="B12" s="198" t="s">
         <v>405</v>
       </c>
-      <c r="C12" s="185"/>
-      <c r="D12" s="186"/>
+      <c r="C12" s="199"/>
+      <c r="D12" s="200"/>
       <c r="E12" s="62" t="s">
-        <v>432</v>
+        <v>430</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="23"/>
     </row>
     <row r="13" spans="2:8" s="2" customFormat="1" ht="45" customHeight="1" thickBot="1">
-      <c r="B13" s="187" t="s">
+      <c r="B13" s="201" t="s">
         <v>406</v>
       </c>
-      <c r="C13" s="188"/>
-      <c r="D13" s="189"/>
+      <c r="C13" s="202"/>
+      <c r="D13" s="203"/>
       <c r="E13" s="62" t="s">
-        <v>433</v>
+        <v>431</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="23"/>
     </row>
     <row r="14" spans="2:8" s="2" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
-      <c r="B14" s="184" t="s">
+      <c r="B14" s="198" t="s">
         <v>407</v>
       </c>
-      <c r="C14" s="188"/>
-      <c r="D14" s="189"/>
+      <c r="C14" s="202"/>
+      <c r="D14" s="203"/>
       <c r="E14" s="62" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="23"/>
     </row>
     <row r="15" spans="2:8" s="2" customFormat="1">
       <c r="B15" s="22"/>
       <c r="C15" s="10"/>
       <c r="D15" s="10"/>
       <c r="E15" s="61"/>
       <c r="F15" s="10"/>
       <c r="G15" s="23"/>
     </row>
     <row r="16" spans="2:8" s="2" customFormat="1">
       <c r="B16" s="22"/>
       <c r="C16" s="10"/>
       <c r="D16" s="10"/>
       <c r="E16" s="61"/>
       <c r="F16" s="10"/>
       <c r="G16" s="23"/>
     </row>
     <row r="17" spans="1:7" s="2" customFormat="1">
       <c r="B17" s="22"/>
       <c r="C17" s="10"/>
       <c r="D17" s="10"/>
       <c r="E17" s="61"/>
@@ -16569,376 +17210,541 @@
       <c r="D18" s="10"/>
       <c r="E18" s="61"/>
       <c r="F18" s="10"/>
       <c r="G18" s="23"/>
     </row>
     <row r="19" spans="1:7" s="2" customFormat="1">
       <c r="B19" s="22"/>
       <c r="C19" s="10"/>
       <c r="D19" s="10"/>
       <c r="E19" s="61"/>
       <c r="F19" s="10"/>
       <c r="G19" s="23"/>
     </row>
     <row r="20" spans="1:7" s="2" customFormat="1" ht="222" customHeight="1" thickBot="1">
       <c r="B20" s="32"/>
       <c r="C20" s="33"/>
       <c r="D20" s="33"/>
       <c r="E20" s="63"/>
       <c r="F20" s="33"/>
       <c r="G20" s="34"/>
     </row>
     <row r="21" spans="1:7" s="2" customFormat="1" ht="16.5" customHeight="1" thickTop="1">
       <c r="B21" s="29"/>
       <c r="C21" s="29"/>
       <c r="D21" s="29"/>
-      <c r="E21" s="83"/>
+      <c r="E21" s="82"/>
       <c r="F21" s="29"/>
       <c r="G21" s="29"/>
     </row>
     <row r="22" spans="1:7" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="B22" s="96" t="s">
+      <c r="B22" s="95" t="s">
         <v>356</v>
       </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22" s="11"/>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:7" ht="15" customHeight="1">
       <c r="B23" s="15" t="s">
         <v>408</v>
       </c>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="16"/>
       <c r="F23" s="15"/>
       <c r="G23" s="2"/>
     </row>
     <row r="24" spans="1:7" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="B24" s="2" t="s">
         <v>355</v>
       </c>
       <c r="E24" s="11"/>
     </row>
     <row r="25" spans="1:7" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="B25" s="2" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="26" spans="1:7" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="B26" s="2" t="s">
         <v>358</v>
       </c>
       <c r="E26" s="11"/>
     </row>
     <row r="27" spans="1:7" ht="30" customHeight="1">
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
     </row>
     <row r="28" spans="1:7" s="2" customFormat="1">
       <c r="B28" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28" s="11"/>
       <c r="F28"/>
       <c r="G28"/>
     </row>
     <row r="29" spans="1:7" s="2" customFormat="1">
       <c r="B29" s="2" t="s">
         <v>243</v>
       </c>
       <c r="E29" s="11"/>
     </row>
     <row r="30" spans="1:7" s="2" customFormat="1">
       <c r="B30" s="2" t="s">
         <v>351</v>
       </c>
       <c r="E30" s="11"/>
     </row>
     <row r="31" spans="1:7" s="2" customFormat="1">
       <c r="E31" s="11"/>
     </row>
-    <row r="32" spans="1:7" s="14" customFormat="1" ht="15.75">
-[...6 lines deleted...]
-      <c r="E32" s="180"/>
+    <row r="32" spans="1:7" s="14" customFormat="1" ht="15.6">
+      <c r="A32" s="103"/>
+      <c r="B32" s="193" t="s">
+        <v>410</v>
+      </c>
+      <c r="C32" s="194"/>
+      <c r="D32" s="194"/>
+      <c r="E32" s="194"/>
     </row>
     <row r="33" spans="1:7" s="2" customFormat="1">
       <c r="B33" t="s">
         <v>348</v>
       </c>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33" s="11"/>
       <c r="F33"/>
       <c r="G33"/>
     </row>
-    <row r="34" spans="1:7" s="11" customFormat="1" ht="35.25" customHeight="1">
-[...1 lines deleted...]
-      <c r="B34" s="157" t="s">
+    <row r="34" spans="1:7" s="11" customFormat="1" ht="20.05" customHeight="1">
+      <c r="A34" s="100"/>
+      <c r="B34" s="130" t="s">
+        <v>715</v>
+      </c>
+      <c r="C34" s="130"/>
+      <c r="D34" s="130"/>
+      <c r="E34" s="130"/>
+      <c r="F34" s="130"/>
+      <c r="G34" s="130"/>
+    </row>
+    <row r="35" spans="1:7" s="148" customFormat="1" ht="20.05" customHeight="1">
+      <c r="B35" s="130" t="s">
+        <v>716</v>
+      </c>
+      <c r="C35" s="130"/>
+      <c r="D35" s="130"/>
+      <c r="E35" s="130"/>
+      <c r="F35" s="130"/>
+      <c r="G35" s="130"/>
+    </row>
+    <row r="36" spans="1:7" ht="20.05" customHeight="1">
+      <c r="B36" s="2" t="s">
+        <v>353</v>
+      </c>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+    </row>
+    <row r="37" spans="1:7" s="2" customFormat="1">
+      <c r="E37" s="11"/>
+    </row>
+    <row r="38" spans="1:7" ht="15.6">
+      <c r="B38" s="193" t="s">
         <v>411</v>
       </c>
-      <c r="C34" s="157"/>
-[...35 lines deleted...]
-      <c r="G38" s="129"/>
+      <c r="C38" s="194"/>
+      <c r="D38" s="195"/>
+      <c r="E38" s="195"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
     </row>
     <row r="39" spans="1:7">
-      <c r="B39" s="2" t="s">
+      <c r="B39" s="130" t="s">
+        <v>713</v>
+      </c>
+      <c r="C39" s="130"/>
+      <c r="D39" s="130"/>
+      <c r="E39" s="130"/>
+      <c r="F39" s="130"/>
+      <c r="G39" s="130"/>
+    </row>
+    <row r="40" spans="1:7" s="162" customFormat="1">
+      <c r="B40" s="130" t="s">
+        <v>714</v>
+      </c>
+      <c r="C40" s="130"/>
+      <c r="D40" s="130"/>
+      <c r="E40" s="130"/>
+      <c r="F40" s="130"/>
+      <c r="G40" s="130"/>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="B41" s="2" t="s">
         <v>359</v>
       </c>
-      <c r="C39" s="2"/>
-[...5 lines deleted...]
-      <c r="B40" t="s">
+      <c r="C41" s="2"/>
+      <c r="D41" s="2"/>
+      <c r="F41" s="2"/>
+      <c r="G41" s="2"/>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="B42" t="s">
         <v>354</v>
       </c>
-    </row>
-[...14 lines deleted...]
-      <c r="G50"/>
     </row>
     <row r="51" spans="2:7" s="2" customFormat="1">
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51" s="11"/>
       <c r="F51"/>
       <c r="G51"/>
     </row>
     <row r="52" spans="2:7" s="2" customFormat="1">
       <c r="B52"/>
       <c r="C52"/>
       <c r="D52"/>
       <c r="E52" s="11"/>
       <c r="F52"/>
       <c r="G52"/>
     </row>
-    <row r="54" spans="2:7">
-[...11 lines deleted...]
-      <c r="G55" s="2"/>
+    <row r="53" spans="2:7" s="2" customFormat="1">
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53" s="11"/>
+      <c r="F53"/>
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="2:7" s="2" customFormat="1">
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54" s="11"/>
+      <c r="F54"/>
+      <c r="G54"/>
     </row>
     <row r="56" spans="2:7">
       <c r="B56" s="2"/>
       <c r="C56" s="2"/>
       <c r="D56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
     </row>
     <row r="57" spans="2:7">
       <c r="B57" s="2"/>
       <c r="C57" s="2"/>
       <c r="D57" s="2"/>
       <c r="F57" s="2"/>
       <c r="G57" s="2"/>
     </row>
+    <row r="58" spans="2:7">
+      <c r="B58" s="2"/>
+      <c r="C58" s="2"/>
+      <c r="D58" s="2"/>
+      <c r="F58" s="2"/>
+      <c r="G58" s="2"/>
+    </row>
+    <row r="59" spans="2:7">
+      <c r="B59" s="2"/>
+      <c r="C59" s="2"/>
+      <c r="D59" s="2"/>
+      <c r="F59" s="2"/>
+      <c r="G59" s="2"/>
+    </row>
   </sheetData>
-  <mergeCells count="9">
-[...1 lines deleted...]
-    <mergeCell ref="B34:G34"/>
+  <mergeCells count="7">
     <mergeCell ref="B1:E1"/>
-    <mergeCell ref="B37:E37"/>
+    <mergeCell ref="B38:E38"/>
     <mergeCell ref="B32:E32"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="B14:D14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0718DF79-ADD8-4803-8567-24E850446D15}">
-  <dimension ref="B1:M23"/>
+  <dimension ref="B1:M24"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
+    <sheetView topLeftCell="A26" zoomScaleNormal="100" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <selection activeCell="O18" sqref="O18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.4"/>
   <cols>
-    <col min="1" max="1" width="5.7109375" customWidth="1"/>
+    <col min="1" max="1" width="5.68359375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="28.5" customHeight="1" thickBot="1">
-      <c r="B1" s="190" t="s">
+      <c r="B1" s="204" t="s">
         <v>382</v>
       </c>
-      <c r="C1" s="177"/>
-[...19 lines deleted...]
-      <c r="B3" s="191" t="s">
+      <c r="C1" s="191"/>
+      <c r="D1" s="191"/>
+    </row>
+    <row r="2" spans="2:13" s="162" customFormat="1" ht="20.05" customHeight="1" thickTop="1" thickBot="1">
+      <c r="B2" s="226" t="s">
+        <v>717</v>
+      </c>
+      <c r="C2" s="224"/>
+      <c r="D2" s="224"/>
+      <c r="E2" s="224"/>
+      <c r="F2" s="224"/>
+      <c r="G2" s="224"/>
+      <c r="H2" s="224"/>
+      <c r="I2" s="224"/>
+      <c r="J2" s="224"/>
+      <c r="K2" s="224"/>
+      <c r="L2" s="224"/>
+      <c r="M2" s="225"/>
+    </row>
+    <row r="3" spans="2:13" s="162" customFormat="1" ht="20.05" customHeight="1" thickTop="1">
+      <c r="B3" s="227" t="s">
+        <v>665</v>
+      </c>
+      <c r="C3" s="228"/>
+      <c r="D3" s="228"/>
+      <c r="E3" s="228"/>
+      <c r="F3" s="228"/>
+      <c r="G3" s="228"/>
+      <c r="H3" s="228"/>
+      <c r="I3" s="228"/>
+      <c r="J3" s="228"/>
+      <c r="K3" s="228"/>
+      <c r="L3" s="228"/>
+      <c r="M3" s="228"/>
+    </row>
+    <row r="4" spans="2:13">
+      <c r="B4" s="159" t="s">
         <v>383</v>
       </c>
-      <c r="C3" s="192"/>
-[...10 lines deleted...]
-      <c r="B23" s="191" t="s">
+      <c r="C4" s="160"/>
+      <c r="D4" s="160"/>
+      <c r="E4" s="160"/>
+      <c r="F4" s="160"/>
+      <c r="G4" s="160"/>
+      <c r="H4" s="160"/>
+      <c r="I4" s="160"/>
+      <c r="J4" s="160"/>
+      <c r="K4" s="130"/>
+    </row>
+    <row r="24" spans="2:10">
+      <c r="B24" s="205" t="s">
         <v>384</v>
       </c>
-      <c r="C23" s="192"/>
-[...6 lines deleted...]
-      <c r="J23" s="129"/>
+      <c r="C24" s="206"/>
+      <c r="D24" s="206"/>
+      <c r="E24" s="206"/>
+      <c r="F24" s="206"/>
+      <c r="G24" s="206"/>
+      <c r="H24" s="206"/>
+      <c r="I24" s="206"/>
+      <c r="J24" s="166"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
+  <mergeCells count="2">
     <mergeCell ref="B1:D1"/>
-    <mergeCell ref="B23:J23"/>
-[...1 lines deleted...]
-    <mergeCell ref="B2:M2"/>
+    <mergeCell ref="B24:J24"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="17" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>Misc</vt:lpstr>
       <vt:lpstr>Annotation-Dimension &amp; Text</vt:lpstr>
       <vt:lpstr>Levels</vt:lpstr>
       <vt:lpstr>Detailing Information</vt:lpstr>
       <vt:lpstr>Font Conversion</vt:lpstr>
       <vt:lpstr>Detailing Information (2)</vt:lpstr>
       <vt:lpstr>Hatch-Crosshatch-Patterns</vt:lpstr>
       <vt:lpstr>Tables</vt:lpstr>
       <vt:lpstr>Sheet Index</vt:lpstr>
       <vt:lpstr>Abbreviations</vt:lpstr>
       <vt:lpstr>Capitalization</vt:lpstr>
       <vt:lpstr>Cell Libraries</vt:lpstr>
       <vt:lpstr>Sheet Borders</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Brombaugh, Marie</dc:creator>
+  <dc:title>General CADD Guidelines</dc:title>
+  <dc:creator>Bridges and Structures Bureau</dc:creator>
+  <cp:keywords>"accessibliity verified, CADD guidelines"</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Folder_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Folder_Code">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Folder_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Folder_Description">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="/Folder_Name/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="/Folder_Description/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Folder_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Folder_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="Folder_Manager">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Folder_ManagerDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Folder_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Folder_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Folder_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Folder_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="Folder_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="Folder_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Folder_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Folder_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Document_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Document_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Document_FileName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Document_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Document_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Document_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Document_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Document_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Document_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Document_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Document_Size">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Document_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_Department">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_DepartmentDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SetDate">
+    <vt:lpwstr>2026-03-31T12:03:24Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SiteId">
+    <vt:lpwstr>a1e65fcc-32fa-4fdd-8692-0cc2eb06676e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ActionId">
+    <vt:lpwstr>74bb06bf-b57c-4fc3-9b1f-70591a681dd5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>