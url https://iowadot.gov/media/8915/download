--- v0 (2025-10-19)
+++ v1 (2026-07-18)
@@ -1,1094 +1,1222 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1C7D70DA" w14:textId="4823C2AD" w:rsidR="00146D4B" w:rsidRPr="00E13464" w:rsidRDefault="00C24AB1" w:rsidP="00F9553B">
+    <w:p w14:paraId="1C7D70DA" w14:textId="4823C2AD" w:rsidR="00146D4B" w:rsidRPr="005428E8" w:rsidRDefault="00C24AB1" w:rsidP="00487C61">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005428E8">
+        <w:t xml:space="preserve">Draft </w:t>
+      </w:r>
+      <w:r w:rsidR="00630863" w:rsidRPr="005428E8">
+        <w:t>Preconstruction Meeting</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005428E8">
+        <w:t xml:space="preserve"> Agenda</w:t>
+      </w:r>
+      <w:r w:rsidR="00574283" w:rsidRPr="005428E8">
+        <w:t xml:space="preserve"> Template</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52190ADF" w14:textId="5AB02305" w:rsidR="007C32FC" w:rsidRDefault="009C6CE8" w:rsidP="007C32FC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...38 lines deleted...]
-    <w:p w14:paraId="52190ADF" w14:textId="5AB02305" w:rsidR="007C32FC" w:rsidRDefault="009C6CE8" w:rsidP="007C32FC">
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Iowa DOT </w:t>
+      </w:r>
+      <w:r w:rsidR="00E13464">
+        <w:t>Project</w:t>
+      </w:r>
+      <w:r w:rsidR="00310FF8">
+        <w:t xml:space="preserve"> Number</w:t>
+      </w:r>
+      <w:r w:rsidR="00C24AB1">
+        <w:t>(s)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71928AD4" w14:textId="298DC1B0" w:rsidR="00E13464" w:rsidRDefault="00884537" w:rsidP="00F9553B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Iowa DOT </w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="71928AD4" w14:textId="298DC1B0" w:rsidR="00E13464" w:rsidRDefault="00884537" w:rsidP="00F9553B">
+        <w:t>Description</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D11C64D" w14:textId="2E71AA64" w:rsidR="00E13464" w:rsidRDefault="00884537" w:rsidP="00F9553B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>Description</w:t>
-[...8 lines deleted...]
-      <w:r>
         <w:t>Meeting date/time</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BF39CDA" w14:textId="77777777" w:rsidR="00BE4564" w:rsidRDefault="00BE4564" w:rsidP="00C24AB1">
+    <w:p w14:paraId="2BF39CDA" w14:textId="77777777" w:rsidR="00BE4564" w:rsidRPr="00704A9D" w:rsidRDefault="00BE4564" w:rsidP="00C24AB1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0384ADB8" w14:textId="166C2671" w:rsidR="005A65BB" w:rsidRPr="005A65BB" w:rsidRDefault="00BE4564" w:rsidP="18D4E188">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0384ADB8" w14:textId="7C2AC87F" w:rsidR="005A65BB" w:rsidRPr="00704A9D" w:rsidRDefault="00BE4564" w:rsidP="18D4E188">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="18D4E188">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="18D4E188">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">After </w:t>
+      </w:r>
+      <w:r w:rsidR="00567820" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">execution </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">of the contract and prior to starting work on the project, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t xml:space="preserve">the LPA shall schedule a meeting between the Contractor, Administering </w:t>
       </w:r>
-      <w:r w:rsidR="006A5961" w:rsidRPr="18D4E188">
+      <w:r w:rsidR="006A5961" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t>Team</w:t>
       </w:r>
-      <w:r w:rsidRPr="18D4E188">
+      <w:r w:rsidRPr="00704A9D">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="18D4E188">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, PIRC, Project Engineer, </w:t>
+      </w:r>
+      <w:r w:rsidR="433D111A" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">suppliers, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>and subcontractors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. It is important to also invite any other affected or interested parties including utilities, railroad, emergency response, and businesses that may be affected by the construction. The meeting is generally conducted to discuss project requirements and administrative details. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A995A44" w14:textId="77777777" w:rsidR="005A65BB" w:rsidRDefault="005A65BB" w:rsidP="00C24AB1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="387741E9" w14:textId="143CF152" w:rsidR="00E13464" w:rsidRPr="00704A9D" w:rsidRDefault="00C24AB1" w:rsidP="00C24AB1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The intent of this draft preconstruction meeting agenda is to help start conversations that are beneficial to everyone prior to the start of </w:t>
+      </w:r>
+      <w:r w:rsidR="003431A7" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>construction</w:t>
+      </w:r>
+      <w:r w:rsidR="003431A7" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> project so potential problems can be avoided</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidR="005A65BB" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>This template</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is not intended to cover everything, but rather a place for the local</w:t>
+      </w:r>
+      <w:r w:rsidR="003431A7" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> public</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> agency and/or consultant to start when planning their preconstruction meeting. Please delete the items that are not relevant to your project, add project specific items that are relevant, and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>modify</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as you see fit.</w:t>
+      </w:r>
+      <w:r w:rsidR="000C2B5E" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Green text is meant to be instructional and should be deleted before finalizing agenda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F695D45" w14:textId="77777777" w:rsidR="00A37F5F" w:rsidRPr="00704A9D" w:rsidRDefault="00A37F5F" w:rsidP="00C24AB1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0777FD40" w14:textId="16169E72" w:rsidR="00A37F5F" w:rsidRPr="00704A9D" w:rsidRDefault="00205292" w:rsidP="00C24AB1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Please note that a </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37F5F" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">virtual option </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37F5F" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>or conference call</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37F5F" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="005A65BB" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>strongly</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> encouraged</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to enable higher participation</w:t>
+      </w:r>
+      <w:r w:rsidR="00A37F5F" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CD2A8F4" w14:textId="77777777" w:rsidR="00C24AB1" w:rsidRPr="00466E46" w:rsidRDefault="00C24AB1" w:rsidP="00F9553B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74BE1640" w14:textId="344B3B3F" w:rsidR="006F101A" w:rsidRPr="00574283" w:rsidRDefault="006F101A" w:rsidP="00487C61">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00487C61">
+        <w:rPr>
+          <w:rStyle w:val="Heading1Char"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Introductions – Attendance Sheet</w:t>
+      </w:r>
+      <w:r w:rsidR="00574283" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="SectionsChar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00574283" w:rsidRPr="00574283">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00574283" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00B47DCE" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Click here for downloadable </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00B47DCE" w:rsidRPr="00704A9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="005E00"/>
+          </w:rPr>
+          <w:t>Attendance Sheet</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B47DCE" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7105B981" w14:textId="77777777" w:rsidR="006F101A" w:rsidRDefault="006F101A" w:rsidP="00F9553B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="249F3438" w14:textId="55752B70" w:rsidR="0049650A" w:rsidRPr="00331EA6" w:rsidRDefault="00146D4B" w:rsidP="00487C61">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3060"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r w:rsidRPr="00331EA6">
+        <w:t>Administrative Details</w:t>
+      </w:r>
+      <w:r w:rsidR="00574283" w:rsidRPr="00331EA6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00574283" w:rsidRPr="00331EA6">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B050"/>
         </w:rPr>
-        <w:t xml:space="preserve">. It is important to also invite any other affected or interested parties including utilities, railroad, emergency response, and businesses that may be affected by the construction. The meeting is generally conducted to discuss project requirements and administrative details. </w:t>
-[...14 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FC5AAF" w14:textId="75FC58FF" w:rsidR="004D7C57" w:rsidRDefault="004D7C57" w:rsidP="00DB1A91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Project Personnel - LPA</w:t>
+      </w:r>
+      <w:r w:rsidR="00166F8D">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Contracting Authority)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B1B47A" w14:textId="7055CCB8" w:rsidR="00A00903" w:rsidRDefault="00A00903" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Person in Responsible Charge:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="092FB336" w14:textId="71FD339B" w:rsidR="004D7C57" w:rsidRDefault="004D7C57" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Project Engineer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FAC49C" w14:textId="77777777" w:rsidR="004D7C57" w:rsidRDefault="004D7C57" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Project Inspector(s):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="243A1DBB" w14:textId="7D6769D5" w:rsidR="004D7C57" w:rsidRDefault="004D7C57" w:rsidP="00DB1A91">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="315A11E0" w14:textId="2D967FC2" w:rsidR="004833AE" w:rsidRPr="00166F8D" w:rsidRDefault="004833AE" w:rsidP="00DB1A91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004833AE">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project Personnel - Contractor </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676C87A7" w14:textId="77777777" w:rsidR="004833AE" w:rsidRPr="004833AE" w:rsidRDefault="004833AE" w:rsidP="00DB1A91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004833AE">
+        <w:t xml:space="preserve">The Contractor shall submit in writing, to the Project Engineer, the name of an authorized representative on the project. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004833AE">
+        <w:t>Representative</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004833AE">
+        <w:t xml:space="preserve"> will be empowered to coordinate with all operations of subcontractors and negotiate with the engineer any questions concerning extra work, including extra work performed by a subcontractor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="499D043C" w14:textId="77777777" w:rsidR="004833AE" w:rsidRDefault="004833AE" w:rsidP="00DB1A91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B84139" w14:textId="77777777" w:rsidR="004833AE" w:rsidRPr="00DB1A91" w:rsidRDefault="004833AE" w:rsidP="000C2B5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="450"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1A91">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Superintendent</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AAEFDC" w14:textId="77777777" w:rsidR="004833AE" w:rsidRDefault="004833AE" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C0C80D" w14:textId="77777777" w:rsidR="004833AE" w:rsidRDefault="004833AE" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Phone Number: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C78199" w14:textId="77777777" w:rsidR="004833AE" w:rsidRDefault="004833AE" w:rsidP="000C2B5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="450"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28C3B37C" w14:textId="77777777" w:rsidR="004833AE" w:rsidRPr="00DB1A91" w:rsidRDefault="004833AE" w:rsidP="000C2B5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="450"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1A91">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Foreman</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0F4FF4" w14:textId="77777777" w:rsidR="000C2B5E" w:rsidRDefault="000C2B5E" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227B3755" w14:textId="77777777" w:rsidR="000C2B5E" w:rsidRDefault="000C2B5E" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Phone Number: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2662CA9E" w14:textId="77777777" w:rsidR="004833AE" w:rsidRDefault="004833AE" w:rsidP="000C2B5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="450"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3703D7C8" w14:textId="77777777" w:rsidR="004833AE" w:rsidRPr="00DB1A91" w:rsidRDefault="004833AE" w:rsidP="000C2B5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="450"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1A91">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>24-hour Contact</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C067CBC" w14:textId="77777777" w:rsidR="000C2B5E" w:rsidRDefault="000C2B5E" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FEC35BA" w14:textId="77777777" w:rsidR="000C2B5E" w:rsidRDefault="000C2B5E" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Phone Number: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="104A728D" w14:textId="77777777" w:rsidR="004833AE" w:rsidRDefault="004833AE" w:rsidP="000C2B5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="450"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13193F87" w14:textId="41C47583" w:rsidR="004833AE" w:rsidRPr="00EB2AFB" w:rsidRDefault="004833AE" w:rsidP="000C2B5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="450"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1A91">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Certified Plant Inspector</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1A91">
+        <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
-      </w:pPr>
-[...147 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00205292">
-[...11 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidRPr="000C2B5E">
+        <w:t>(required for all plant materials incorporated into the project)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D5FD1C" w14:textId="77777777" w:rsidR="000C2B5E" w:rsidRDefault="000C2B5E" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="335BDB29" w14:textId="77777777" w:rsidR="000C2B5E" w:rsidRDefault="000C2B5E" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Phone Number: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2477BF54" w14:textId="77777777" w:rsidR="004833AE" w:rsidRDefault="004833AE" w:rsidP="000C2B5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="450"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20F3C4F8" w14:textId="77777777" w:rsidR="004833AE" w:rsidRDefault="004833AE" w:rsidP="000C2B5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="450"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1A91">
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>strongly</w:t>
-[...5 lines deleted...]
-          <w:color w:val="00B050"/>
+        <w:t>Traffic Control Technician</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB2AFB">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2B5E">
+        <w:t>(must be contractor employee, not subcontractor)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65F39261" w14:textId="77777777" w:rsidR="000C2B5E" w:rsidRDefault="000C2B5E" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C436EF3" w14:textId="77777777" w:rsidR="000C2B5E" w:rsidRDefault="000C2B5E" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Phone Number: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76D44D71" w14:textId="77777777" w:rsidR="004833AE" w:rsidRDefault="004833AE" w:rsidP="000C2B5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="450"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79709B6E" w14:textId="26298E7A" w:rsidR="00584BAD" w:rsidRDefault="00584BAD" w:rsidP="76DF3BF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="450"/>
+        <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> encouraged</w:t>
-[...25 lines deleted...]
-    <w:p w14:paraId="74BE1640" w14:textId="299A7F9D" w:rsidR="006F101A" w:rsidRPr="00574283" w:rsidRDefault="006F101A" w:rsidP="00637090">
+      </w:pPr>
+      <w:r w:rsidRPr="76DF3BF5">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Erosion Control Technician</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39434E14" w14:textId="0B009894" w:rsidR="00584BAD" w:rsidRDefault="00584BAD" w:rsidP="00327420">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="419AD0D8" w14:textId="059E79A8" w:rsidR="00584BAD" w:rsidRDefault="00584BAD" w:rsidP="00327420">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Phone Number:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58AD9B99" w14:textId="528B2D8E" w:rsidR="76DF3BF5" w:rsidRDefault="76DF3BF5" w:rsidP="76DF3BF5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="450"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49ABF225" w14:textId="5657E72F" w:rsidR="004833AE" w:rsidRPr="00DB1A91" w:rsidRDefault="004833AE" w:rsidP="000C2B5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="450"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1A91">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Safety Officer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="520446B4" w14:textId="77777777" w:rsidR="000C2B5E" w:rsidRDefault="000C2B5E" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09194CD9" w14:textId="77777777" w:rsidR="000C2B5E" w:rsidRDefault="000C2B5E" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="90"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Phone Number: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01331BCC" w14:textId="77777777" w:rsidR="0079405E" w:rsidRDefault="0079405E" w:rsidP="000C2B5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1800" w:firstLine="450"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67AA6264" w14:textId="661C9618" w:rsidR="0079405E" w:rsidRPr="00DB1A91" w:rsidRDefault="0079405E" w:rsidP="000C2B5E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="450"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Subcontractor Info</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A72AA53" w14:textId="25E21431" w:rsidR="0081055A" w:rsidRDefault="0081055A" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    Name: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFD283E" w14:textId="2DAB8BAE" w:rsidR="0081055A" w:rsidRDefault="0081055A" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1440"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="990"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">    Phone Number: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9CCA20" w14:textId="3D6249A1" w:rsidR="00AA14BC" w:rsidRDefault="00AA14BC" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1170"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360" w:firstLine="450"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Items of Work:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1337C836" w14:textId="77777777" w:rsidR="00CA1D5E" w:rsidRDefault="00CA1D5E" w:rsidP="00CA1D5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F9E76FD" w14:textId="125BD660" w:rsidR="00CA1D5E" w:rsidRPr="00704A9D" w:rsidRDefault="00CA1D5E" w:rsidP="00CA1D5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...9 lines deleted...]
-          <w:b/>
+          <w:color w:val="005E00"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="Subsection1Char"/>
+        </w:rPr>
+        <w:t>Project Personnel – Iowa DOT</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF19EA">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00574283" w:rsidRPr="00574283">
+      <w:r w:rsidR="00CF19EA" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-        </w:rPr>
-[...21 lines deleted...]
-        <w:r w:rsidR="00B47DCE" w:rsidRPr="00B47DCE">
+          <w:color w:val="005E00"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00CF19EA" w:rsidRPr="00704A9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:i/>
             <w:iCs/>
-            <w:color w:val="00B050"/>
+            <w:color w:val="005E00"/>
           </w:rPr>
-          <w:t>Attendance Sheet</w:t>
+          <w:t>I.M. 6.000</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00B47DCE" w:rsidRPr="00B47DCE">
+      <w:r w:rsidR="00CF19EA" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...38 lines deleted...]
-      <w:r w:rsidR="00574283" w:rsidRPr="00331EA6">
+          <w:color w:val="005E00"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00CF19EA" w:rsidRPr="00704A9D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:bCs/>
+            <w:i/>
+            <w:iCs/>
+            <w:color w:val="005E00"/>
+          </w:rPr>
+          <w:t>I.M. 1.000</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00CF19EA" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...10 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="005E00"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...541 lines deleted...]
-        <w:t>Project Personnel – Iowa DOT</w:t>
+        <w:t xml:space="preserve"> for guidance)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D477C22" w14:textId="77777777" w:rsidR="00CA1D5E" w:rsidRDefault="00CA1D5E" w:rsidP="00CA1D5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Regional Field Engineer:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A721558" w14:textId="77777777" w:rsidR="00CA1D5E" w:rsidRDefault="00CA1D5E" w:rsidP="00CA1D5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
@@ -1096,179 +1224,152 @@
       <w:r>
         <w:t>Regional Field Technician:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A9A784" w14:textId="77777777" w:rsidR="00CA1D5E" w:rsidRPr="004D7C57" w:rsidRDefault="00CA1D5E" w:rsidP="00CA1D5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>District Materials Engineer</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7C57">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D7C57">
+      <w:r w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t>(when applicable or requested)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="288C1E90" w14:textId="77777777" w:rsidR="00CA1D5E" w:rsidRPr="00331EA6" w:rsidRDefault="00CA1D5E" w:rsidP="00CA1D5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>District Materials Technician</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7C57">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="70AD47" w:themeColor="accent6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D7C57">
+      <w:r w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t>(when applicable or requested)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227D4937" w14:textId="77777777" w:rsidR="00CA1D5E" w:rsidRPr="00331EA6" w:rsidRDefault="00CA1D5E" w:rsidP="00CA1D5E">
+    <w:p w14:paraId="227D4937" w14:textId="5CF1ECE1" w:rsidR="00CA1D5E" w:rsidRPr="00331EA6" w:rsidRDefault="00CA1D5E" w:rsidP="00CA1D5E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="000C2B5E">
         <w:t>Civil Rights Contract Compliance Officer (for Federal-aid projects only):</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004D7C57">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (when applicable or requested)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6E80B9" w14:textId="77777777" w:rsidR="00CA1D5E" w:rsidRDefault="00CA1D5E" w:rsidP="00CA1D5E">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2B5E">
+        <w:t>FHWA</w:t>
+      </w:r>
+      <w:r>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...34 lines deleted...]
-        <w:t>(when applicable or requested)</w:t>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (when applicable or requested)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="133F7144" w14:textId="77777777" w:rsidR="000C2B5E" w:rsidRPr="00A06891" w:rsidRDefault="000C2B5E" w:rsidP="00A06891">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4561A3F1" w14:textId="23371578" w:rsidR="00A00903" w:rsidRDefault="00A00903" w:rsidP="00DB1A91">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4561A3F1" w14:textId="23371578" w:rsidR="00A00903" w:rsidRDefault="00A00903" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="Subsection1"/>
+      </w:pPr>
+      <w:r>
         <w:t>Construction Schedule</w:t>
       </w:r>
       <w:r w:rsidR="00F02526">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>/Operations</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AA11A3E" w14:textId="3386E6FD" w:rsidR="00A00903" w:rsidRPr="00DB1A91" w:rsidRDefault="00A00903" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB1A91">
         <w:t xml:space="preserve">Late </w:t>
       </w:r>
       <w:r w:rsidR="00F02526">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1A91">
         <w:t>tart Date</w:t>
       </w:r>
       <w:r w:rsidR="00F02526">
         <w:t>:</w:t>
       </w:r>
@@ -1325,89 +1426,95 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="58743DD7" w14:textId="127B1EC4" w:rsidR="008236D7" w:rsidRDefault="00A00903" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB1A91">
         <w:t>Contractor’s Proposed Schedule</w:t>
       </w:r>
       <w:r w:rsidR="00CF71DD" w:rsidRPr="00DB1A91">
         <w:t>/Staging</w:t>
       </w:r>
       <w:r w:rsidR="00F02526">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="008236D7" w:rsidRPr="00DB1A91">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1857F53C" w14:textId="70E1C7D0" w:rsidR="00C83D9B" w:rsidRDefault="00C83D9B" w:rsidP="00637090">
+    <w:p w14:paraId="1857F53C" w14:textId="7CE79F29" w:rsidR="00C83D9B" w:rsidRDefault="00C83D9B" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Suspensions of Working Days (for early or preliminary work, i.e. bats and birds):</w:t>
+        <w:t xml:space="preserve">Suspensions of Working Days (for early or preliminary work, i.e. bats and </w:t>
+      </w:r>
+      <w:r w:rsidR="00327420">
+        <w:t>Topeka Shiner</w:t>
+      </w:r>
+      <w:r>
+        <w:t>):</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20BB5965" w14:textId="0964ADAF" w:rsidR="00572B63" w:rsidRDefault="00572B63" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Temporary access considerations:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7667BD0E" w14:textId="563760DD" w:rsidR="000639FC" w:rsidRPr="00DB1A91" w:rsidRDefault="000639FC" w:rsidP="00637090">
+    <w:p w14:paraId="7667BD0E" w14:textId="5A8D8F85" w:rsidR="000639FC" w:rsidRPr="00DB1A91" w:rsidRDefault="000639FC" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reminder: Contractor required to maintain access to adjacent properties per </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="008C1313">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1107.08</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> of the Standard Specifications.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43D1EF34" w14:textId="3BC1C997" w:rsidR="008236D7" w:rsidRPr="00DB1A91" w:rsidRDefault="008236D7" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB1A91">
         <w:t>Days/Hours of operation</w:t>
       </w:r>
       <w:r w:rsidR="00F02526">
@@ -1432,91 +1539,84 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0FBF3303" w14:textId="262D0A75" w:rsidR="00C83D9B" w:rsidRPr="00DB1A91" w:rsidRDefault="00C83D9B" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Route Restrictions and Permits:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="298153C5" w14:textId="7709BB9D" w:rsidR="00A00903" w:rsidRDefault="00A00903" w:rsidP="00DB1A91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EE1192B" w14:textId="4C7E786C" w:rsidR="00A00903" w:rsidRDefault="00A00903" w:rsidP="00DB1A91">
-[...11 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4EE1192B" w14:textId="4C7E786C" w:rsidR="00A00903" w:rsidRDefault="00A00903" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="Subsection1"/>
+      </w:pPr>
+      <w:r>
         <w:t>Utilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47F1C8B3" w14:textId="77777777" w:rsidR="0002238F" w:rsidRPr="00166F8D" w:rsidRDefault="0002238F" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00166F8D">
         <w:t>Iowa One-Call</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2ADEAFB0" w14:textId="366B2832" w:rsidR="00A00903" w:rsidRPr="00166F8D" w:rsidRDefault="00A00903" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00166F8D">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Known </w:t>
       </w:r>
       <w:r w:rsidR="0002238F" w:rsidRPr="00166F8D">
         <w:t>Utilities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EA642B3" w14:textId="28F6E2A0" w:rsidR="00A00903" w:rsidRDefault="00CF75DC" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB1A91">
         <w:t xml:space="preserve">Discuss </w:t>
       </w:r>
       <w:r w:rsidR="0002238F" w:rsidRPr="00DB1A91">
         <w:t>Conflicts</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2260EFD7" w14:textId="348B83A2" w:rsidR="00C83D9B" w:rsidRPr="00DB1A91" w:rsidRDefault="00C83D9B" w:rsidP="00637090">
       <w:pPr>
@@ -1526,77 +1626,76 @@
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>ROW, Archeological/Historical Preservation Constraints</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="135286AA" w14:textId="45A9478C" w:rsidR="0002238F" w:rsidRPr="00DB1A91" w:rsidRDefault="0002238F" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1A91">
         <w:t xml:space="preserve">Utility Contact information </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB1A91">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t>(Consider providing table of utility contacts)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1A91">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22DE0970" w14:textId="08FEF0BA" w:rsidR="008236D7" w:rsidRPr="00DB1A91" w:rsidRDefault="008236D7" w:rsidP="00B435E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB1A91">
-        <w:lastRenderedPageBreak/>
         <w:t>Utilities questions/comments:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3765C7C4" w14:textId="07C5B9F9" w:rsidR="008236D7" w:rsidRDefault="008236D7" w:rsidP="00B435E7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13C26663" w14:textId="37991BA1" w:rsidR="0032634B" w:rsidRDefault="0032634B" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
@@ -1619,842 +1718,1110 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A2AB13C" w14:textId="77777777" w:rsidR="008236D7" w:rsidRPr="00166F8D" w:rsidRDefault="008236D7" w:rsidP="00DB1A91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="00B050"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="72A86785" w14:textId="21228586" w:rsidR="00A00903" w:rsidRDefault="008236D7" w:rsidP="0091091C">
+    <w:p w14:paraId="72A86785" w14:textId="21228586" w:rsidR="00A00903" w:rsidRDefault="008236D7" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="Subsection1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Coordination Comments (Law Enforcement, Schools, Transit Agency, Railroad, </w:t>
+      </w:r>
+      <w:r w:rsidR="00572B63">
+        <w:t xml:space="preserve">Ag Businesses, </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Adjacent Properties,</w:t>
+      </w:r>
+      <w:r w:rsidR="00572B63">
+        <w:t xml:space="preserve"> Livestock Considerations, Special ADA Considerations,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Post Office, etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ACBBAC0" w14:textId="77DFE08C" w:rsidR="004A5934" w:rsidRDefault="004A5934" w:rsidP="0091091C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...40 lines deleted...]
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E970A5C" w14:textId="3A17B3D3" w:rsidR="004A5934" w:rsidRDefault="004A5934" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D05B389" w14:textId="77777777" w:rsidR="00A10A27" w:rsidRDefault="00A10A27" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47ABE4C1" w14:textId="66C5891A" w:rsidR="004A5934" w:rsidRDefault="004A5934" w:rsidP="0079405E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F11A4A9" w14:textId="166729C6" w:rsidR="0079405E" w:rsidRPr="00DB1A91" w:rsidRDefault="0079405E" w:rsidP="0079405E">
+    <w:p w14:paraId="2F11A4A9" w14:textId="355AE91E" w:rsidR="0079405E" w:rsidRPr="00704A9D" w:rsidRDefault="0079405E" w:rsidP="0079405E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00DB1A91">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="Subsection1Char"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Contract </w:t>
+      </w:r>
+      <w:r w:rsidR="007C3C3B" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="Subsection1Char"/>
+        </w:rPr>
+        <w:t>Details</w:t>
+      </w:r>
+      <w:r w:rsidR="007C3C3B" w:rsidRPr="00DB1A91">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C3C3B" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83D9B" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00C83D9B">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>Most</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DB1A91">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of this information can be found in the Contract </w:t>
+      </w:r>
+      <w:r w:rsidR="008D2146" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>Documentation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Drawer within Doc Express)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52E6BB50" w14:textId="29F7CA75" w:rsidR="0079405E" w:rsidRPr="00DB1A91" w:rsidRDefault="0079405E" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="270"/>
+      </w:pPr>
       <w:r w:rsidRPr="00DB1A91">
+        <w:t xml:space="preserve">DBE commitment </w:t>
+      </w:r>
+      <w:r w:rsidR="00843396" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="52E6BB50" w14:textId="29F7CA75" w:rsidR="0079405E" w:rsidRPr="00DB1A91" w:rsidRDefault="0079405E" w:rsidP="00637090">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>if applicable</w:t>
+      </w:r>
+      <w:r w:rsidR="00843396" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78ACD6AF" w14:textId="01AECCE9" w:rsidR="0079405E" w:rsidRPr="00DB1A91" w:rsidRDefault="0079405E" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="630" w:hanging="270"/>
       </w:pPr>
       <w:r w:rsidRPr="00DB1A91">
-        <w:t xml:space="preserve">DBE commitment </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00843396" w:rsidRPr="00843396">
+        <w:t>Project notes on contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19B4E3A0" w14:textId="17570D88" w:rsidR="0079405E" w:rsidRDefault="0079405E" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="270"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1A91">
+        <w:t>Addendum(a) on contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AAB17BA" w14:textId="221EACBF" w:rsidR="0079405E" w:rsidRPr="00DB1A91" w:rsidRDefault="0079405E" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="270"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>BidX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> questions</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83D9B">
+        <w:t xml:space="preserve"> and answers</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> (found in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>BidX</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4329A0FB" w14:textId="0DD5D562" w:rsidR="0079405E" w:rsidRDefault="0079405E" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="630" w:hanging="270"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB1A91">
+        <w:t>Developmental Specifications</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Supplemental Specifications,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB1A91">
+        <w:t xml:space="preserve"> and Special Provisions on contract</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BBB00F" w14:textId="77777777" w:rsidR="008236D7" w:rsidRDefault="008236D7" w:rsidP="00DB1A91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="38F180CD" w14:textId="77777777" w:rsidR="005F1E13" w:rsidRPr="00E13464" w:rsidRDefault="005F1E13" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="Subsection1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E13464">
+        <w:t xml:space="preserve">Change Orders </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E70F8B" w14:textId="372CBC35" w:rsidR="005F1E13" w:rsidRDefault="005F1E13" w:rsidP="005F1E13">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F9553B">
+        <w:t>No additional work shall commence until</w:t>
+      </w:r>
+      <w:r w:rsidR="007C3C3B">
+        <w:t xml:space="preserve"> a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9553B">
+        <w:t xml:space="preserve"> change order is approved</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> by the Engineer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A4E148" w14:textId="5108A067" w:rsidR="00866072" w:rsidRDefault="005F58C1" w:rsidP="00A64BAF">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005F58C1">
+        <w:t xml:space="preserve">This does not necessarily mean a fully executed Change Order document, but rather a written agreement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F58C1">
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="005F58C1">
+        <w:t xml:space="preserve"> the work to be performed, how it is to be paid, and justification of cost.</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">  (See I.M. 6.000, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="005F58C1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Attachment D</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724BFD84" w14:textId="014F2DB1" w:rsidR="005F1E13" w:rsidRDefault="000B020D" w:rsidP="005F1E13">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="13"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000B020D">
+        <w:t xml:space="preserve">NOTE: </w:t>
+      </w:r>
+      <w:r w:rsidR="007C3C3B">
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B020D">
+        <w:t>hen a Change Order for a Federal-aid or Federal-aid Swap project is classified as substantial, the Contracting Authority must obtain written pre-approval from the Administering Team.</w:t>
+      </w:r>
+      <w:r w:rsidR="00202389">
+        <w:t xml:space="preserve">  (See I.M. 6.000, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00202389" w:rsidRPr="005F58C1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Attachment D</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00202389">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="007C3C3B">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="13A3ED87">
+        <w:t xml:space="preserve">Send draft change orders to </w:t>
+      </w:r>
+      <w:r w:rsidR="007C3C3B">
+        <w:t>the</w:t>
+      </w:r>
+      <w:r w:rsidR="2EF770E5">
+        <w:t xml:space="preserve"> Administ</w:t>
+      </w:r>
+      <w:r w:rsidR="26766DF6">
+        <w:t>ering T</w:t>
+      </w:r>
+      <w:r w:rsidR="1DA35F1E">
+        <w:t>eam</w:t>
+      </w:r>
+      <w:r w:rsidR="26766DF6">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="13A3ED87">
+        <w:t>Regional Field Technician for review prior to obtaining signatures.</w:t>
+      </w:r>
+      <w:r w:rsidR="007C3C3B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007C3C3B" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00843396">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="007C3C3B" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00843396" w:rsidRPr="00843396">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>delete</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="007C3C3B" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...88 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> if not Federal-aid or Federal-aid Swap.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE77FA8" w14:textId="77777777" w:rsidR="005F1E13" w:rsidRDefault="005F1E13" w:rsidP="00EB3F4F">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38F180CD" w14:textId="77777777" w:rsidR="005F1E13" w:rsidRPr="00E13464" w:rsidRDefault="005F1E13" w:rsidP="005F1E13">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="59697DC5" w14:textId="6849AFBB" w:rsidR="00EB3F4F" w:rsidRPr="00E13464" w:rsidRDefault="00EB3F4F" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="Subsection1"/>
       </w:pPr>
       <w:r w:rsidRPr="00E13464">
-        <w:rPr>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Contract Documents </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0AD48B" w14:textId="7815885E" w:rsidR="00EB3F4F" w:rsidRDefault="00EB3F4F" w:rsidP="00822BB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="00F9553B">
         <w:t xml:space="preserve">Contractors </w:t>
       </w:r>
       <w:r>
         <w:t>shall ensure</w:t>
       </w:r>
       <w:r w:rsidRPr="00F9553B">
         <w:t xml:space="preserve"> that copies of plans, specifications, and special provisions are always available onsite to their representatives on the project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D1D7894" w14:textId="391287D5" w:rsidR="00822BB9" w:rsidRDefault="00822BB9" w:rsidP="00822BB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>If Federal-aid project, FHWA 1273 Form shall be included in all sub-contractor agreements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0704B419" w14:textId="77777777" w:rsidR="00822BB9" w:rsidRDefault="00822BB9" w:rsidP="00822BB9">
+    <w:p w14:paraId="0704B419" w14:textId="58ED71D8" w:rsidR="00822BB9" w:rsidRDefault="00822BB9" w:rsidP="00822BB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="008C0EFE">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Insurance Certificates</w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">:  For projects let at Iowa DOT, the Contracts Bureau verifies Insurance certificate compliance when apply signatures to the Contract.  The Prime Contractor is responsible for uploading renewals to the Contract Documents drawer after Contract signatures.  </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>:  For</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> projects </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>let</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> at Iowa DOT, the Contracts Bureau verifies Insurance certificate compliance when </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>apply</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> signatures to the Contract.  The Prime Contractor is responsible for uploading renewals to the Contract </w:t>
+      </w:r>
+      <w:r w:rsidR="008331AC">
+        <w:t>Documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">drawer after Contract signatures.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78408D75" w14:textId="32B2D27D" w:rsidR="00822BB9" w:rsidRDefault="00822BB9" w:rsidP="00822BB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Local Agency should verify </w:t>
       </w:r>
       <w:r w:rsidR="008C0EFE">
-        <w:t xml:space="preserve">the Contractor has valid insurance and when required, that </w:t>
+        <w:t xml:space="preserve">the Contractor has valid insurance and when </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008C0EFE">
+        <w:t>required, that</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008C0EFE">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>insurance renewal</w:t>
       </w:r>
       <w:r w:rsidR="008C0EFE">
         <w:t>s meet minimum requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F1C967" w14:textId="6A988559" w:rsidR="00822BB9" w:rsidRDefault="00822BB9" w:rsidP="00822BB9">
+    <w:p w14:paraId="16F1C967" w14:textId="6C2D8AD0" w:rsidR="00822BB9" w:rsidRDefault="00822BB9" w:rsidP="00822BB9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">For project running through CPS, insurance renewals should also be sent to </w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="007B5B84">
+        <w:t xml:space="preserve">For project running through </w:t>
+      </w:r>
+      <w:r w:rsidR="0020780E">
+        <w:t>Appia AutoPay</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, insurance renewals should also be sent to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidRPr="76DF3BF5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>DOT-ContractorPay-Finance@iowadot.us</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C9774D1" w14:textId="77777777" w:rsidR="00EB3F4F" w:rsidRDefault="00EB3F4F" w:rsidP="00DB1A91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20D50AE1" w14:textId="4B432BA6" w:rsidR="00892B13" w:rsidRPr="00776635" w:rsidRDefault="00302D85" w:rsidP="5A3116C9">
+    <w:p w14:paraId="20D50AE1" w14:textId="4B432BA6" w:rsidR="00892B13" w:rsidRPr="00704A9D" w:rsidRDefault="00302D85" w:rsidP="5A3116C9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...6 lines deleted...]
-        <w:t>Wage Rates</w:t>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="Subsection1Char"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Wage </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="Subsection1Char"/>
+        </w:rPr>
+        <w:t>Rates</w:t>
       </w:r>
       <w:r w:rsidR="00796ABE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00796ABE" w:rsidRPr="735950D9">
+      <w:r w:rsidR="00796ABE" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00843396" w:rsidRPr="735950D9">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00796ABE" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00796ABE" w:rsidRPr="735950D9">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This typically would only apply to a contract with </w:t>
+      </w:r>
+      <w:r w:rsidR="00843396" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00166F8D" w:rsidRPr="735950D9">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>Federal aid</w:t>
+      </w:r>
+      <w:r w:rsidR="00796ABE" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00796ABE" w:rsidRPr="735950D9">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00166F8D" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00843396" w:rsidRPr="735950D9">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The specific wage rate decision can be found in the contract.</w:t>
+      </w:r>
+      <w:r w:rsidR="00796ABE" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="735950D9">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00843396" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00892B13" w:rsidRPr="735950D9">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>Identify if Predetermined Wages are in effect on the contract. If so</w:t>
+      </w:r>
+      <w:r w:rsidR="00892B13" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BCBF22" w14:textId="77E924CC" w:rsidR="00547FB1" w:rsidRDefault="00892B13" w:rsidP="00547FB1">
+    <w:p w14:paraId="00BCBF22" w14:textId="34A76445" w:rsidR="00547FB1" w:rsidRDefault="00892B13" w:rsidP="00547FB1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00302D85">
         <w:t>ll wages paid must conform to wage and hour provisions for the contract.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00547FB1" w:rsidRPr="00547FB1">
+      <w:r w:rsidR="00547FB1" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t xml:space="preserve">(Please be aware of recent updates to Survey Crews in </w:t>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidR="00547FB1" w:rsidRPr="00547FB1">
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidR="00547FB1" w:rsidRPr="00704A9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
-            <w:color w:val="00B050"/>
+            <w:color w:val="005E00"/>
           </w:rPr>
           <w:t xml:space="preserve">I.M. 6.000, </w:t>
         </w:r>
-        <w:r w:rsidR="00A06891" w:rsidRPr="00547FB1">
+        <w:r w:rsidR="00A06891" w:rsidRPr="00704A9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
-            <w:color w:val="00B050"/>
+            <w:color w:val="005E00"/>
           </w:rPr>
-          <w:t>Att</w:t>
+          <w:t>Attachment</w:t>
         </w:r>
-        <w:r w:rsidR="00A06891">
+        <w:r w:rsidR="00547FB1" w:rsidRPr="00704A9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
-            <w:color w:val="00B050"/>
-[...8 lines deleted...]
-            <w:color w:val="00B050"/>
+            <w:color w:val="005E00"/>
           </w:rPr>
           <w:t xml:space="preserve"> D</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00547FB1" w:rsidRPr="00547FB1">
+      <w:r w:rsidR="00547FB1" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00547FB1">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Section 2.24, D.10.  You will need payrolls for surveyor work, should meet at least Labor Group B, and if </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00547FB1" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00547FB1" w:rsidRPr="00547FB1">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>licensed</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00547FB1" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...1 lines deleted...]
-        <w:t>)</w:t>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> still need payroll but will be professional exempt.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B8EE39" w14:textId="3D978380" w:rsidR="00892B13" w:rsidRDefault="00796ABE" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00892B13">
-        <w:t>age rate interviews for all contractors with work over $10,000</w:t>
+        <w:t>age rate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00892B13">
+        <w:t xml:space="preserve"> interviews for all contractors with work over $10,000</w:t>
       </w:r>
       <w:r w:rsidR="00EB3F4F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EB3F4F" w:rsidRPr="00CA2B3E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>(found in the Subcontractor Request and Approval document)</w:t>
       </w:r>
       <w:r w:rsidR="00892B13">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="789CA628" w14:textId="6CF28B3D" w:rsidR="00746273" w:rsidRPr="00ED3C3B" w:rsidRDefault="00746273" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Reminder that the Contractor should coordinate with LPA to ensure wage rate interviews </w:t>
       </w:r>
       <w:r w:rsidRPr="00ED3C3B">
         <w:t>are complete before subs demobilize.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6F5EBEA7" w14:textId="25E5F69A" w:rsidR="77E4A44F" w:rsidRDefault="77E4A44F" w:rsidP="76DF3BF5">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">For contractors working beyond six months, multiple interviews need to be conducted approximately every six months. </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="580A086B" w14:textId="77777777" w:rsidR="00ED3C3B" w:rsidRPr="00ED3C3B" w:rsidRDefault="00ED3C3B" w:rsidP="00ED3C3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00ED3C3B">
-        <w:lastRenderedPageBreak/>
-[...3 lines deleted...]
-    <w:p w14:paraId="2AD23F73" w14:textId="38AC7E95" w:rsidR="009B6501" w:rsidRDefault="009B6501" w:rsidP="00637090">
+        <w:t>Engineer reviews</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED3C3B">
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00ED3C3B">
+        <w:t>payrolls</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00ED3C3B">
+        <w:t xml:space="preserve"> received from contractors and subcontractors carefully to be sure information is complete and accurate. If problems are noted, payments to the contractor may be impacted until the problems are resolved.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AD23F73" w14:textId="2DE25E38" w:rsidR="009B6501" w:rsidRDefault="009B6501" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED3C3B">
         <w:t>Fringe benefits paid to plans/programs need to be</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> defined with first payroll submittals.</w:t>
+        <w:t xml:space="preserve"> defined with first payroll submittal</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="0757CD22">
+        <w:t xml:space="preserve"> and anytime changes occur</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C80FA43" w14:textId="789623CD" w:rsidR="00EB3F4F" w:rsidRDefault="00EB3F4F" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Any employees paid less than the minimum wage due to apprenticeships must have their apprenticeship documentation uploaded.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2426D5C4" w14:textId="77777777" w:rsidR="00843396" w:rsidRDefault="003E373C" w:rsidP="00637090">
+    <w:p w14:paraId="2426D5C4" w14:textId="1ACD5B76" w:rsidR="00843396" w:rsidRDefault="0027052D" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Comment in DocExpress when a compliance review is performed on a certified payroll</w:t>
+        <w:t xml:space="preserve">Engineer </w:t>
+      </w:r>
+      <w:r w:rsidR="00D01E0F">
+        <w:t>notes</w:t>
+      </w:r>
+      <w:r w:rsidR="003E373C">
+        <w:t xml:space="preserve"> in DocExpress when a compliance review is performed on a certified payroll</w:t>
       </w:r>
       <w:r w:rsidR="00843396">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="02E1479F" w14:textId="33162CC3" w:rsidR="003E373C" w:rsidRPr="00302D85" w:rsidRDefault="00746273" w:rsidP="00637090">
+      <w:r w:rsidR="006C5288">
+        <w:t xml:space="preserve">Timely review and </w:t>
+      </w:r>
+      <w:r w:rsidR="00E35352">
+        <w:t xml:space="preserve">cursory </w:t>
+      </w:r>
+      <w:r w:rsidR="006C5288">
+        <w:t>transition</w:t>
+      </w:r>
+      <w:r w:rsidR="00423BC6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00846462">
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00846462">
+        <w:t xml:space="preserve"> required.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ED7258E" w14:textId="73940D14" w:rsidR="00423BC6" w:rsidRDefault="00BB4936" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
       </w:pPr>
-      <w:r w:rsidRPr="00843396">
-[...2 lines deleted...]
-      <w:r w:rsidR="00843396">
+      <w:r>
+        <w:t xml:space="preserve">Engineer </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>sh</w:t>
+      </w:r>
+      <w:r w:rsidR="00457CBF">
+        <w:t>all</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> add a comment in Doc Express whe</w:t>
+      </w:r>
+      <w:r w:rsidR="00D024EC">
+        <w:t xml:space="preserve">n a full review of the payroll has been performed.  </w:t>
+      </w:r>
+      <w:r w:rsidR="00013739">
+        <w:t>“Checked by xxx”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30BDC436" w14:textId="7BD1F3D4" w:rsidR="00D024EC" w:rsidRDefault="00D024EC" w:rsidP="00637090">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Engineer s</w:t>
+      </w:r>
+      <w:r w:rsidR="00457CBF">
+        <w:t>hall</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> transition</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35352">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB30F9">
+        <w:t>all</w:t>
+      </w:r>
+      <w:r w:rsidR="00E35352">
+        <w:t xml:space="preserve"> payrolls to “received”</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20675">
+        <w:t xml:space="preserve">, after full or cursory review, soon after uploaded by the Contractor.  This transition to “received” becomes the </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A10">
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidR="00A20675">
+        <w:t>Date Rec’d Project Engineer’s Office</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A10">
+        <w:t xml:space="preserve">” on </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidR="00D46A10" w:rsidRPr="00D46A10">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Form 830176</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00D46A10">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C64C1F" w14:textId="77777777" w:rsidR="00302D85" w:rsidRDefault="00302D85" w:rsidP="00DB1A91">
-[...5 lines deleted...]
-    <w:p w14:paraId="44C5BE40" w14:textId="3AE3D9EC" w:rsidR="007707F6" w:rsidRPr="00E13464" w:rsidRDefault="00796ABE" w:rsidP="00EA6978">
+    <w:p w14:paraId="43C64C1F" w14:textId="65F9806D" w:rsidR="00302D85" w:rsidRDefault="00FB7A05" w:rsidP="00B366B1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidR="60769BCD">
+        <w:t xml:space="preserve"> No payrolls = No payment for the contractor involved</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01BD78E8" w14:textId="57A8BBC2" w:rsidR="00FB7A05" w:rsidRDefault="00FB7A05" w:rsidP="00FB7A05">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="44C5BE40" w14:textId="3AE3D9EC" w:rsidR="007707F6" w:rsidRPr="00E13464" w:rsidRDefault="00796ABE" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="Subsection1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">EEO Board with </w:t>
       </w:r>
       <w:r w:rsidR="00146D4B" w:rsidRPr="00E13464">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Postings </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04269510" w14:textId="77777777" w:rsidR="00843396" w:rsidRDefault="00F9553B" w:rsidP="00EA6978">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00F9553B">
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="003467D4">
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00F9553B">
         <w:t xml:space="preserve">ontractor will have a bulletin board posted on the jobsite available to all employees in a location where employees congregate. The board is erected before work begins and remains until </w:t>
       </w:r>
       <w:r w:rsidR="00484C45">
         <w:t xml:space="preserve">Form </w:t>
       </w:r>
       <w:r w:rsidRPr="00F9553B">
         <w:t>830435 is signed.</w:t>
@@ -2521,1130 +2888,1296 @@
       <w:r>
         <w:t>Posters for alternative languages and subcontractor approval letter (update after letting if additional subs are added).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F8BAB06" w14:textId="197F824C" w:rsidR="00746273" w:rsidRDefault="00746273" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t>Availability of sanitary facilities on site.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D72054C" w14:textId="77777777" w:rsidR="00F9553B" w:rsidRDefault="00F9553B" w:rsidP="00DB1A91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="759E1698" w14:textId="74A783AB" w:rsidR="00E925A3" w:rsidRPr="00AA2238" w:rsidRDefault="00146D4B" w:rsidP="00DB1A91">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="759E1698" w14:textId="74A783AB" w:rsidR="00E925A3" w:rsidRPr="00AA2238" w:rsidRDefault="00146D4B" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="Subsection1"/>
       </w:pPr>
       <w:r w:rsidRPr="735950D9">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Materials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CE3715" w14:textId="20CA3301" w:rsidR="00784482" w:rsidRDefault="00784482" w:rsidP="00637090">
+    <w:p w14:paraId="15CE3715" w14:textId="05F2567A" w:rsidR="00784482" w:rsidRDefault="00784482" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Materials Acceptance Report can be found in the </w:t>
       </w:r>
       <w:r w:rsidR="009B6501">
         <w:t xml:space="preserve">Items &amp; </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">Materials drawer in Doc Express.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1E5FDBEB" w14:textId="194C0E53" w:rsidR="00784482" w:rsidRDefault="00F9553B" w:rsidP="00637090">
+        <w:t>Materials</w:t>
+      </w:r>
+      <w:r w:rsidR="001C58DB">
+        <w:t xml:space="preserve"> Documentation</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> drawer in Doc Express.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E5FDBEB" w14:textId="7FFFD8D0" w:rsidR="00784482" w:rsidRDefault="00F9553B" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00F9553B">
         <w:t xml:space="preserve">Source of materials list is to be submitted </w:t>
       </w:r>
       <w:r w:rsidR="00796ABE">
         <w:t>prior to</w:t>
       </w:r>
       <w:r w:rsidRPr="00F9553B">
-        <w:t xml:space="preserve"> the Preconstruction Meeting. </w:t>
+        <w:t xml:space="preserve"> the Preconstruction Meeting</w:t>
+      </w:r>
+      <w:r w:rsidR="394C5634">
+        <w:t xml:space="preserve"> (see Specification </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="394C5634">
+        <w:t>1106.01,A</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="394C5634">
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F9553B">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B012E7B" w14:textId="73D186F7" w:rsidR="00784482" w:rsidRDefault="00784482" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>No certification for materials, no payment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DA1854E" w14:textId="20A07E2B" w:rsidR="009B6501" w:rsidRDefault="009B6501" w:rsidP="00637090">
+    <w:p w14:paraId="6DA1854E" w14:textId="67B93B18" w:rsidR="009B6501" w:rsidRDefault="009B6501" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stockpiled materials to be paid for as per </w:t>
       </w:r>
       <w:r w:rsidR="00C273CD">
         <w:t xml:space="preserve">Chapter 2.51 of </w:t>
       </w:r>
-      <w:hyperlink r:id="rId15" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="00C273CD" w:rsidRPr="00C273CD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Local Systems I.M. 6.000, Attachment D</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C273CD">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E421336" w14:textId="218F412F" w:rsidR="008A6FF4" w:rsidRDefault="004947B2" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>A list of all certified technicians</w:t>
       </w:r>
       <w:r w:rsidR="004833AE">
         <w:t xml:space="preserve"> (i.e.</w:t>
       </w:r>
       <w:r w:rsidR="003F4110">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004833AE">
         <w:t xml:space="preserve"> cert plant inspectors, traffic control tech, erosion control tech, etc</w:t>
       </w:r>
       <w:r w:rsidR="005F7B43">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="004833AE">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> is to be submitted by the Contractor to Doc Express.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B005F6" w14:textId="48A772F7" w:rsidR="008A6FF4" w:rsidRDefault="008A6FF4" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Contractor to submit shop drawings to Doc Express for review.</w:t>
       </w:r>
       <w:r w:rsidR="00EC7BF6">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC1125F" w14:textId="5D99F49B" w:rsidR="00547FB1" w:rsidRDefault="00547FB1" w:rsidP="00637090">
+    <w:p w14:paraId="5EC1125F" w14:textId="5F13AC1A" w:rsidR="00547FB1" w:rsidRPr="007C3C3B" w:rsidRDefault="00547FB1" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discuss and provide notification for </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00CF37D7">
+      <w:hyperlink r:id="rId21">
+        <w:r w:rsidRPr="305FF156">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>pre-pour</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF37D7">
         <w:t xml:space="preserve">meetings </w:t>
       </w:r>
       <w:r>
         <w:t>and deck pour events.</w:t>
       </w:r>
       <w:r w:rsidR="00CF37D7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF37D7" w:rsidRPr="00CF37D7">
+      <w:r w:rsidR="00CF37D7" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00CF37D7">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>(Bridge Deck Pre-Pour Meeting Form available online at link above.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B219FEF" w14:textId="6ED1F840" w:rsidR="58318DB3" w:rsidRPr="007C3C3B" w:rsidRDefault="58318DB3" w:rsidP="305FF156">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t xml:space="preserve">2599, NEW, and Incidental items still need material certs/testing find similar items in MAR or review IM 204 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t>AppZ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2E4B871C" w14:textId="1E59D768" w:rsidR="73C03A5D" w:rsidRPr="007C3C3B" w:rsidRDefault="73C03A5D" w:rsidP="305FF156">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t xml:space="preserve">Notify district materials for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t>side by side</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t xml:space="preserve"> testing</w:t>
+      </w:r>
+      <w:r w:rsidR="00E60808" w:rsidRPr="007C3C3B">
+        <w:t>, when piling and reinforcing steel arrive on-site (structures),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t xml:space="preserve"> and plant monitor gradation splits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0601A0B7" w14:textId="023615E8" w:rsidR="305FF156" w:rsidRPr="007C3C3B" w:rsidRDefault="047DC663" w:rsidP="007C3C3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t>Daily Tares should be established for all trucks using tickets</w:t>
+      </w:r>
+      <w:r w:rsidR="702561BD" w:rsidRPr="007C3C3B">
+        <w:t xml:space="preserve"> paid by weight</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t>. Do check and Verification weighing HMA every 5000 Tons! Spec 2001.07 verify other scale check same scale, upload to Doc</w:t>
+      </w:r>
+      <w:r w:rsidR="00F82379" w:rsidRPr="007C3C3B">
+        <w:t xml:space="preserve"> Express</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t xml:space="preserve"> as </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t>stand alone</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t xml:space="preserve"> item so we can easily see it’s been done, name Tickets-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t>xxxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t xml:space="preserve"> USE </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId22" w:history="1">
+        <w:r w:rsidRPr="007C3C3B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:color w:val="auto"/>
+          </w:rPr>
+          <w:t>E106</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t xml:space="preserve"> SHEET!  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7070E37C" w14:textId="77777777" w:rsidR="004947B2" w:rsidRDefault="004947B2" w:rsidP="00DB1A91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F39D7C9" w14:textId="413C0F57" w:rsidR="00F9553B" w:rsidRPr="00704A9D" w:rsidRDefault="00F9553B" w:rsidP="00DB1A91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00CF37D7" w:rsidRPr="00CF37D7">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="Subsection1Char"/>
+        </w:rPr>
+        <w:t>Subcontracting</w:t>
+      </w:r>
+      <w:r w:rsidR="00023072">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00023072" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...17 lines deleted...]
-        <w:ind w:left="360"/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00023072" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...28 lines deleted...]
-        <w:r w:rsidR="00023072" w:rsidRPr="005A7F38">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">See </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23" w:history="1">
+        <w:r w:rsidR="00023072" w:rsidRPr="00704A9D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
-            <w:color w:val="00B050"/>
+            <w:color w:val="005E00"/>
           </w:rPr>
           <w:t>I.M. 6.000 - Attachment D</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00023072" w:rsidRPr="00023072">
+      <w:r w:rsidR="00023072" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00023072">
+      <w:r w:rsidR="00023072" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00023072" w:rsidRPr="00023072">
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>SiteXchange</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00023072" w:rsidRPr="00704A9D">
         <w:rPr>
           <w:i/>
           <w:iCs/>
-          <w:color w:val="00B050"/>
-[...24 lines deleted...]
-          <w:color w:val="00B050"/>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t xml:space="preserve"> instructions)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="302284C8" w14:textId="77777777" w:rsidR="00843396" w:rsidRDefault="00F9553B" w:rsidP="00637090">
+    <w:p w14:paraId="302284C8" w14:textId="5C099C26" w:rsidR="00843396" w:rsidRDefault="00F9553B" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Verify </w:t>
       </w:r>
       <w:r w:rsidR="00023072">
         <w:t xml:space="preserve">complete </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Subcontractor list is </w:t>
       </w:r>
       <w:r w:rsidR="009E7C5B">
-        <w:t xml:space="preserve">in Contract Documents Drawer of Doc Express. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6A10104E" w14:textId="77777777" w:rsidR="005A7F38" w:rsidRDefault="009E7C5B" w:rsidP="00637090">
+        <w:t xml:space="preserve">in Contract </w:t>
+      </w:r>
+      <w:r w:rsidR="005B15DD">
+        <w:t xml:space="preserve">Documentation </w:t>
+      </w:r>
+      <w:r w:rsidR="009E7C5B">
+        <w:t xml:space="preserve">Drawer of Doc Express. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A10104E" w14:textId="60FE008B" w:rsidR="005A7F38" w:rsidRDefault="009E7C5B" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Additional subcontractor requests </w:t>
       </w:r>
       <w:r w:rsidR="00AD4235">
         <w:t xml:space="preserve">or modifications </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">must be submitted </w:t>
       </w:r>
       <w:r w:rsidR="0016372C">
         <w:t xml:space="preserve">and approved by the Project Engineer </w:t>
       </w:r>
       <w:r w:rsidR="00023072">
         <w:t xml:space="preserve">via a .con file </w:t>
       </w:r>
       <w:r w:rsidR="00092B2B">
         <w:t xml:space="preserve">for original contract items or </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="0016372C" w:rsidRPr="0016372C">
+      <w:hyperlink r:id="rId24">
+        <w:r w:rsidR="0016372C" w:rsidRPr="5B51F21A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>F</w:t>
         </w:r>
-        <w:r w:rsidR="00092B2B" w:rsidRPr="0016372C">
+        <w:r w:rsidR="00092B2B" w:rsidRPr="5B51F21A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">orm </w:t>
         </w:r>
-        <w:r w:rsidR="0016372C" w:rsidRPr="0016372C">
+        <w:r w:rsidR="0016372C" w:rsidRPr="5B51F21A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>830231</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00092B2B">
         <w:t xml:space="preserve"> for extra work items by change order. </w:t>
       </w:r>
       <w:r w:rsidR="0016372C">
         <w:t xml:space="preserve"> Project Engineer will then </w:t>
       </w:r>
       <w:r w:rsidR="00023072">
-        <w:t xml:space="preserve">submit to Contracts.  </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="699CB358" w14:textId="7D291C5A" w:rsidR="004833AE" w:rsidRDefault="004833AE" w:rsidP="00637090">
+        <w:t>submit to Contracts</w:t>
+      </w:r>
+      <w:r w:rsidR="7D64350F">
+        <w:t xml:space="preserve"> after verifying 70%/30% rule, registered with Iowa Dept of Labor, and </w:t>
+      </w:r>
+      <w:r w:rsidR="4E20C467">
+        <w:t>have current EEO/AA policy on file with Iowa DOT.</w:t>
+      </w:r>
+      <w:r w:rsidR="00023072">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="5B3550E5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="699CB358" w14:textId="3FC3754D" w:rsidR="004833AE" w:rsidRDefault="004833AE" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Discuss portions of work</w:t>
       </w:r>
       <w:r w:rsidR="005A7F38">
         <w:t xml:space="preserve"> to be</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> performed by DBE subcontractors</w:t>
       </w:r>
       <w:r w:rsidR="005A7F38">
         <w:t xml:space="preserve">. See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidR="005A7F38" w:rsidRPr="00C37378">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>https://iowadot.gov/civilrights/Disadvantaged-business-enterprise-program-DBE/DBE-Program</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005A7F38">
         <w:t xml:space="preserve"> for more information. </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005A7F38" w:rsidRPr="005A7F38">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="005A7F38" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7F38">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t>if applicable</w:t>
       </w:r>
-      <w:r w:rsidR="005A7F38" w:rsidRPr="005A7F38">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="005A7F38" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00AD4235" w:rsidRPr="005A7F38">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="00AD4235" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="005A7F38">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A82EED0" w14:textId="77777777" w:rsidR="004A5934" w:rsidRDefault="004A5934" w:rsidP="00DB1A91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5063393E" w14:textId="4A8248EE" w:rsidR="00C37774" w:rsidRDefault="00146D4B" w:rsidP="00DB1A91">
+    <w:p w14:paraId="5063393E" w14:textId="400B1B5E" w:rsidR="00C37774" w:rsidRDefault="00146D4B" w:rsidP="00DB1A91">
       <w:pPr>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r w:rsidRPr="00AA2238">
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="Subsection1Char"/>
+        </w:rPr>
+        <w:t>Weekly Report of Working Days</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC41B9" w:rsidRPr="005F7B43">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Weekly Report of Working </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005F7B43">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00130BAE" w:rsidRPr="005F7B43">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Days</w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Standard Specifications </w:t>
       </w:r>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidR="00DC41B9" w:rsidRPr="005F7B43">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1108.02.H</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00DC41B9" w:rsidRPr="005F7B43">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00081EFF" w:rsidRPr="005F7B43">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">During the contract period, the Project Engineer will prepare and </w:t>
       </w:r>
       <w:r w:rsidR="003960A5">
         <w:t xml:space="preserve">upload into Doc Express </w:t>
       </w:r>
       <w:r w:rsidR="00257B1A">
         <w:t xml:space="preserve">each week </w:t>
       </w:r>
       <w:r>
         <w:t>a Weekly Report of Working Days form (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="00B538BC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Form 830238</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B538BC">
         <w:t xml:space="preserve"> or Appia Time Charge</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">) showing working days charged that week. </w:t>
       </w:r>
-      <w:r w:rsidR="00B54F21" w:rsidRPr="00B54F21">
-[...25 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="00B54F21" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>Note</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B54F21" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="000E3BB1" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>Specifications</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000E3BB1" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E3BB1" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>relative</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="000E3BB1" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to Working Days charged on Saturday</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54F21" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t>s the contractor works</w:t>
       </w:r>
-      <w:r w:rsidR="000E3BB1">
-[...7 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="000E3BB1" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000E3BB1" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>was</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B54F21" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t xml:space="preserve"> revised</w:t>
       </w:r>
-      <w:r w:rsidR="000E3BB1">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="000E3BB1" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t xml:space="preserve"> with </w:t>
       </w:r>
-      <w:r w:rsidR="00B54F21">
-[...7 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="00B54F21" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the April 18, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B54F21" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>2023</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B54F21" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ERL Update.  Proposal notes </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF0F6E" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t xml:space="preserve">stating the same </w:t>
       </w:r>
-      <w:r w:rsidR="00B54F21">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="00B54F21" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t>were added to most projects, unless specifically requested otherwise, starting with the October 2022 letting.  See differences in specification language below</w:t>
       </w:r>
-      <w:r w:rsidR="00DF0F6E">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="00DF0F6E" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t xml:space="preserve"> and verify how it impacts your project.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C04E5FC" w14:textId="6D1B4AA8" w:rsidR="005A7F38" w:rsidRPr="00ED3C3B" w:rsidRDefault="00DC41B9" w:rsidP="00637090">
+    <w:p w14:paraId="0C04E5FC" w14:textId="6D1B4AA8" w:rsidR="005A7F38" w:rsidRPr="00ED3C3B" w:rsidRDefault="00DC41B9" w:rsidP="007C3C3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00ED3C3B">
-        <w:lastRenderedPageBreak/>
         <w:t>The Contractor’s o</w:t>
       </w:r>
       <w:r w:rsidR="00146D4B" w:rsidRPr="00ED3C3B">
         <w:t xml:space="preserve">bjections to days charged must be submitted in writing to the </w:t>
       </w:r>
       <w:r w:rsidR="005634F0" w:rsidRPr="00ED3C3B">
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="003960A5" w:rsidRPr="00ED3C3B">
         <w:t xml:space="preserve">roject </w:t>
       </w:r>
       <w:r w:rsidR="005634F0" w:rsidRPr="00ED3C3B">
         <w:t>E</w:t>
       </w:r>
       <w:r w:rsidR="003960A5" w:rsidRPr="00ED3C3B">
         <w:t>ngineer</w:t>
       </w:r>
       <w:r w:rsidR="00146D4B" w:rsidRPr="00ED3C3B">
         <w:t xml:space="preserve"> within 10 calendar days </w:t>
       </w:r>
       <w:r w:rsidR="003960A5" w:rsidRPr="00ED3C3B">
         <w:t>from the date uploaded into Doc Express</w:t>
       </w:r>
       <w:r w:rsidR="00146D4B" w:rsidRPr="00ED3C3B">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602C2C3F" w14:textId="0AD5C8B1" w:rsidR="000E3BB1" w:rsidRDefault="00B54F21" w:rsidP="000E3BB1">
+    <w:p w14:paraId="602C2C3F" w14:textId="0AD5C8B1" w:rsidR="000E3BB1" w:rsidRDefault="00B54F21" w:rsidP="007C3C3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000E3BB1" w:rsidRPr="000E3BB1">
         <w:t>Working days will not be charged for Saturdays, Sundays, and recognized legal holidays the Contractor does not work.  Work may be performed on Saturdays with no time charged.</w:t>
       </w:r>
       <w:r w:rsidR="00CE0BAF">
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00CE0BAF">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="00CE0BAF" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t>(Verify Proposal Notes which could supersede standard specifications)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="032E0310" w14:textId="77777777" w:rsidR="006957E3" w:rsidRDefault="006957E3" w:rsidP="00DB1A91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41BAE563" w14:textId="2863E144" w:rsidR="006957E3" w:rsidRPr="00AA2238" w:rsidRDefault="00146D4B" w:rsidP="00EA6978">
+    <w:p w14:paraId="41BAE563" w14:textId="2863E144" w:rsidR="006957E3" w:rsidRPr="00AA2238" w:rsidRDefault="00146D4B" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="Subsection1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA2238">
+        <w:t>Right of Way</w:t>
+      </w:r>
+      <w:r w:rsidR="00C33A09">
+        <w:t>, Private Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498DB933" w14:textId="77777777" w:rsidR="005A7F38" w:rsidRDefault="005A7F38" w:rsidP="00EA6978">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...16 lines deleted...]
-    <w:p w14:paraId="498DB933" w14:textId="77777777" w:rsidR="005A7F38" w:rsidRDefault="005A7F38" w:rsidP="00EA6978">
+      </w:pPr>
+      <w:r>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="00146D4B">
+        <w:t>oadway right-of-way adjoins private property. Any infringement or trespassing upon such private property could</w:t>
+      </w:r>
+      <w:r w:rsidR="00B90D89">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00146D4B">
+        <w:t xml:space="preserve">cause damage that would become a liability to the person or organization involved. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CC5CAD9" w14:textId="77777777" w:rsidR="005A7F38" w:rsidRDefault="00ED2BAD" w:rsidP="007C3C3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Submit </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6B03">
+        <w:t xml:space="preserve">all </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">agreements with the private landowner(s) to Doc Express. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0398D009" w14:textId="62BE6216" w:rsidR="00B90D89" w:rsidRDefault="00FF5646" w:rsidP="007C3C3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF5646">
+        <w:t>Maintaining good relations with the public is also important.</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED2BAD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F3D3FEA" w14:textId="5BC9B079" w:rsidR="00C33A09" w:rsidRDefault="00C33A09" w:rsidP="00DB1A91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F4215C6" w14:textId="77777777" w:rsidR="00B90D89" w:rsidRPr="004D03AD" w:rsidRDefault="00146D4B" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="Subsection1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004D03AD">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Safety </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71FB63FD" w14:textId="14F17804" w:rsidR="00757FB4" w:rsidRDefault="00146D4B" w:rsidP="0091091C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...79 lines deleted...]
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Contractor must comply with provisions of the Federal and State Occupational Safety and Health Acts. </w:t>
       </w:r>
       <w:r w:rsidR="00B90D89">
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId28" w:history="1">
         <w:r w:rsidRPr="008C1313">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1107.07</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> of the Standard Specifications regarding safety responsibilities on construction projects</w:t>
       </w:r>
       <w:r w:rsidR="00B90D89">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00091A9F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3839114B" w14:textId="4680D749" w:rsidR="0032634B" w:rsidRDefault="00091A9F" w:rsidP="00637090">
+    <w:p w14:paraId="3839114B" w14:textId="27B5CD8C" w:rsidR="0032634B" w:rsidRDefault="00091A9F" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Requirement for all employees to wear approved high-visibility apparel as per 23 CFR 655.603 and 6D.03.04 of the MUTCD. </w:t>
       </w:r>
       <w:r w:rsidR="000639FC">
         <w:t xml:space="preserve"> See </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidR="081A9DAB" w:rsidRPr="735950D9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Standard Specification 2528.03, P, 3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="000639FC">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23BC7ED0" w14:textId="4958F35C" w:rsidR="00130BAE" w:rsidRDefault="00130BAE" w:rsidP="00637090">
+    <w:p w14:paraId="23BC7ED0" w14:textId="5414E84E" w:rsidR="00130BAE" w:rsidRDefault="00130BAE" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Refer to </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId30" w:history="1">
         <w:r w:rsidRPr="008C1313">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Construction Manual 12.03</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> regarding railroad company policies and agreements</w:t>
       </w:r>
       <w:r w:rsidR="008C1313">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C1313" w:rsidRPr="0032634B">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="008C1313" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="0032634B">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t>if applicable</w:t>
       </w:r>
-      <w:r w:rsidR="008C1313" w:rsidRPr="0032634B">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="008C1313" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="000639FC">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidR="000639FC" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="635440DA" w14:textId="22DEAC38" w:rsidR="005634F0" w:rsidRDefault="005634F0" w:rsidP="00DB1A91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="300D4E90" w14:textId="77777777" w:rsidR="00B47DCE" w:rsidRDefault="00B47DCE" w:rsidP="00B47DCE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="Subsection1Char"/>
         </w:rPr>
         <w:t xml:space="preserve">Storm Water Permit (NPDES) </w:t>
       </w:r>
-      <w:r w:rsidRPr="000C2B5E">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">(if applicable) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="098BADAD" w14:textId="77777777" w:rsidR="00B47DCE" w:rsidRDefault="00B47DCE" w:rsidP="00B47DCE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Contractor's Erosion Control Implementation Plan (ECIP) and schedule for control of water pollution shall be uploaded to Doc Express </w:t>
       </w:r>
       <w:r w:rsidRPr="004824D9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>prior to the preconstruction meeting</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E9284A3" w14:textId="77777777" w:rsidR="00B47DCE" w:rsidRPr="00702CB2" w:rsidRDefault="00B47DCE" w:rsidP="00B47DCE">
+    <w:p w14:paraId="4E9284A3" w14:textId="2200E779" w:rsidR="00B47DCE" w:rsidRPr="00702CB2" w:rsidRDefault="00B47DCE" w:rsidP="00B47DCE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Contractor needs to upload to DocExpress the </w:t>
       </w:r>
       <w:r w:rsidRPr="00702CB2">
         <w:t>Storm Water Co-permittee Certification Statemen</w:t>
       </w:r>
       <w:r>
         <w:t>ts (</w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId31" w:history="1">
         <w:r w:rsidRPr="00AD3BC2">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Form 830215</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t>) for all contractors (including the prime). Discuss joint site inspections and keeping site maps updated.</w:t>
+        <w:t xml:space="preserve">) for all contractors (including the prime). Discuss joint site inspections and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>keeping</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> site maps updated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65F7434B" w14:textId="77777777" w:rsidR="00B47DCE" w:rsidRDefault="00B47DCE" w:rsidP="00B47DCE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Storm water discharge requirements, if applicable, should be discussed. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59DD8B88" w14:textId="77777777" w:rsidR="00B47DCE" w:rsidRDefault="00B47DCE" w:rsidP="00B47DCE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="005634F0">
         <w:t>For projects regulated by NPDES storm water permit, identify the individual(s) that have completed the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005634F0">
         <w:t xml:space="preserve">Iowa DOT Erosion &amp; Sediment Control Basics </w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="005634F0">
-        <w:t xml:space="preserve">ESC Basics) web-based training and will be onsite daily and the </w:t>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">submit to Doc Express the </w:t>
+        <w:t xml:space="preserve">ESC Basics) web-based training and will be onsite daily and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005634F0">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> to Doc Express the </w:t>
       </w:r>
       <w:r w:rsidRPr="005634F0">
         <w:t xml:space="preserve">Contractor’s Erosion Control Technician (ECT). </w:t>
       </w:r>
       <w:r>
         <w:t>Identify the P</w:t>
       </w:r>
       <w:r w:rsidRPr="005634F0">
         <w:t>rime</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> C</w:t>
       </w:r>
       <w:r w:rsidRPr="005634F0">
         <w:t>ontractor’s Water Pollution Control Manager</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="233EC0D7" w14:textId="66819468" w:rsidR="00B47DCE" w:rsidRPr="00753E8A" w:rsidRDefault="00B47DCE" w:rsidP="00B47DCE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00753E8A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>Contractor must seed, stabilize, or mulch any areas that ha</w:t>
+        <w:t>Contractor</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00753E8A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> must seed, stabilize, or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00753E8A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>mulch</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00753E8A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any areas that </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00753E8A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>ha</w:t>
       </w:r>
       <w:r w:rsidR="00753E8A" w:rsidRPr="00753E8A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">s work </w:t>
+        <w:t>s work</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00753E8A" w:rsidRPr="00753E8A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00753E8A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidR="00753E8A" w:rsidRPr="00753E8A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ermanently ceased on any portion of</w:t>
       </w:r>
       <w:r w:rsidR="00753E8A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00753E8A" w:rsidRPr="00753E8A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
@@ -3657,66 +4190,58 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00753E8A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidR="00753E8A" w:rsidRPr="00753E8A">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>emporarily ceased on any portion of site and will not resume for a period exceeding 14 calendar days.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5381A7C0" w14:textId="77777777" w:rsidR="00B47DCE" w:rsidRDefault="00B47DCE" w:rsidP="00DB1A91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AFC267A" w14:textId="747CFBF1" w:rsidR="004952B0" w:rsidRDefault="00130BAE" w:rsidP="00DB1A91">
-[...8 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5AFC267A" w14:textId="747CFBF1" w:rsidR="004952B0" w:rsidRDefault="00130BAE" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="Subsection1"/>
+      </w:pPr>
+      <w:r>
         <w:t>Payment</w:t>
       </w:r>
       <w:r w:rsidR="004824D9">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C54E42F" w14:textId="36A18EAB" w:rsidR="000639FC" w:rsidRDefault="000639FC" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Discuss mobilization payment</w:t>
       </w:r>
       <w:r w:rsidR="004824D9">
         <w:t xml:space="preserve"> (if not already made)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEB02B2" w14:textId="4417A03B" w:rsidR="004824D9" w:rsidRDefault="004824D9" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
@@ -3724,822 +4249,1086 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Discuss railroad insurance payment (if applicable and not already made)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A3AEA11" w14:textId="79DA3F7D" w:rsidR="003D773B" w:rsidRDefault="00130BAE" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Discuss </w:t>
       </w:r>
       <w:r w:rsidR="000639FC">
         <w:t>frequency of payments</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4494CE12" w14:textId="473659DF" w:rsidR="004824D9" w:rsidRDefault="004824D9" w:rsidP="00637090">
+    <w:p w14:paraId="4494CE12" w14:textId="6718C1EB" w:rsidR="004824D9" w:rsidRDefault="004824D9" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Review all plan quantity pay items that shall be paid by the quantity shown in the plans and shall not be measured per specification. </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1CB60F54" w14:textId="290F21EA" w:rsidR="003D773B" w:rsidRDefault="00130BAE" w:rsidP="00637090">
+        <w:t xml:space="preserve">Review all </w:t>
+      </w:r>
+      <w:r w:rsidR="000675C4">
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidR="000675C4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">quantity pay items that shall be paid by the quantity shown in the </w:t>
+      </w:r>
+      <w:r w:rsidR="000675C4">
+        <w:t>contract</w:t>
+      </w:r>
+      <w:r w:rsidR="000675C4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">and shall not be measured per specification. </w:t>
+      </w:r>
+      <w:r w:rsidR="000675C4">
+        <w:t>This is also referred to as “plan quantity”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB60F54" w14:textId="343012C5" w:rsidR="003D773B" w:rsidRDefault="00130BAE" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
-        <w:t>Measurement of quantities may be based on contract quantities by a written Plan Quantity Agreement (</w:t>
-[...2 lines deleted...]
-        <w:r w:rsidRPr="00F90DE9">
+        <w:t xml:space="preserve">Measurement of quantities may be based on contract quantities by a written </w:t>
+      </w:r>
+      <w:r w:rsidR="000675C4">
+        <w:t>Contract</w:t>
+      </w:r>
+      <w:r w:rsidR="000675C4">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Quantity Agreement (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidRPr="5B51F21A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Form 830230</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00D36C4C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130E4779" w14:textId="42508D6C" w:rsidR="003D773B" w:rsidRDefault="00D36C4C" w:rsidP="00637090">
+    <w:p w14:paraId="130E4779" w14:textId="21226666" w:rsidR="003D773B" w:rsidRDefault="00D36C4C" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Measurement and payment of quantities per </w:t>
       </w:r>
-      <w:hyperlink r:id="rId27" w:history="1">
+      <w:hyperlink r:id="rId33" w:history="1">
         <w:r w:rsidRPr="00F90DE9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1109.01</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> of the Standard Specifications.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="782C9D75" w14:textId="2380BE88" w:rsidR="00192E1D" w:rsidRPr="00130BAE" w:rsidRDefault="00192E1D" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
       </w:pPr>
       <w:r>
         <w:t>Review any pay items that are by Standard Specification measured by cross section at the written request of the Contractor prior to excavation (such as Class 10 or 20 excavation).</w:t>
       </w:r>
       <w:r w:rsidR="005A7F38">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Does the contractor agree to accept plan quantity for the above identified items?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623BB327" w14:textId="77777777" w:rsidR="00C708A5" w:rsidRDefault="00C708A5" w:rsidP="00DB1A91">
-      <w:pPr>
+    <w:p w14:paraId="03E2F729" w14:textId="61DC09D1" w:rsidR="00655D9D" w:rsidRDefault="00655D9D" w:rsidP="00DB1A91">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5622E8FC" w14:textId="44AB88D4" w:rsidR="008333A9" w:rsidRPr="004D03AD" w:rsidRDefault="00B47DCE" w:rsidP="00DB1A91">
+    <w:p w14:paraId="76AF4E93" w14:textId="2DB5294C" w:rsidR="004D03AD" w:rsidRDefault="002743BB" w:rsidP="00DB1A91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="5A3116C9">
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="Subsection1Char"/>
+        </w:rPr>
+        <w:t>Contractor Furnished Borrow Sites</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D03AD">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Contractor’s </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Use of Social Media </w:t>
-[...62 lines deleted...]
-        <w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="002C3977" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
           <w:u w:val="single"/>
         </w:rPr>
-      </w:pPr>
-[...17 lines deleted...]
-        </w:rPr>
         <w:t>if applicable</w:t>
       </w:r>
-      <w:r w:rsidRPr="00166F8D">
-[...1 lines deleted...]
-          <w:color w:val="00B050"/>
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B03B020" w14:textId="5324AE9D" w:rsidR="00970480" w:rsidRDefault="00970480" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Discuss where material is coming from &amp; how it’s getting to the site</w:t>
+        <w:t xml:space="preserve">Discuss where material </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>is coming</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> from &amp; how it’s getting to the site</w:t>
       </w:r>
       <w:r w:rsidR="005E476E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BF28934" w14:textId="48057E77" w:rsidR="00970480" w:rsidRDefault="00970480" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
-      <w:r>
-        <w:t xml:space="preserve">Discuss certification/permits/clearances are </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>Discuss</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> certification/permits/clearances are </w:t>
       </w:r>
       <w:r w:rsidR="00534F07">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r>
         <w:t>responsibility of</w:t>
       </w:r>
       <w:r w:rsidR="00534F07">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Contractor</w:t>
       </w:r>
       <w:r w:rsidR="005E476E">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15D16CD5" w14:textId="322B00F3" w:rsidR="00690ED7" w:rsidRDefault="00690ED7" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:t>Contractor shall furnish agreements for borrow sites on private property.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="12D015EF" w14:textId="5E199F80" w:rsidR="005E476E" w:rsidRDefault="005E476E" w:rsidP="00637090">
+        <w:t xml:space="preserve">Contractor shall furnish agreements for </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>borrow</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sites on private property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12D015EF" w14:textId="1F9F0E19" w:rsidR="005E476E" w:rsidRDefault="005E476E" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">See Standard Specification </w:t>
       </w:r>
-      <w:hyperlink r:id="rId28" w:history="1">
+      <w:hyperlink r:id="rId34" w:history="1">
         <w:r w:rsidRPr="004632E3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>2102.03.F</w:t>
+          <w:t>2102.</w:t>
         </w:r>
+        <w:proofErr w:type="gramStart"/>
+        <w:r w:rsidRPr="004632E3">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>03.F</w:t>
+        </w:r>
+        <w:proofErr w:type="gramEnd"/>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> for additional information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0688D9D1" w14:textId="25D0F140" w:rsidR="00532567" w:rsidRDefault="00532567" w:rsidP="00DB1A91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15B5B99E" w14:textId="05C8A790" w:rsidR="00532567" w:rsidRDefault="68CD3C6A" w:rsidP="18D4E188">
+    <w:p w14:paraId="15B5B99E" w14:textId="1E673F2B" w:rsidR="00532567" w:rsidRPr="00704A9D" w:rsidRDefault="68CD3C6A" w:rsidP="18D4E188">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
-          <w:color w:val="00B050"/>
+          <w:color w:val="005E00"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="18D4E188">
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="Subsection1Char"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Build America </w:t>
+      </w:r>
+      <w:r w:rsidR="00532567" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="Subsection1Char"/>
+        </w:rPr>
+        <w:t>Buy</w:t>
+      </w:r>
+      <w:r w:rsidR="008A65D5" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="Subsection1Char"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> America</w:t>
+      </w:r>
+      <w:r w:rsidR="00532567" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="Subsection1Char"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> requirement</w:t>
+      </w:r>
+      <w:r w:rsidR="00532567" w:rsidRPr="18D4E188">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Build America </w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532567" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">Buy American requirement </w:t>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>(if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227B8090" w14:textId="6217D920" w:rsidR="00E80CFD" w:rsidRDefault="00532567" w:rsidP="0091091C">
+    <w:p w14:paraId="227B8090" w14:textId="15539B35" w:rsidR="00E80CFD" w:rsidRDefault="00532567" w:rsidP="0091091C">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">All products of iron, steel, or coating of steel which are incorporated into the work </w:t>
       </w:r>
       <w:r w:rsidR="00A01577">
         <w:t xml:space="preserve">on a Federal-Aid project </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">shall be of domestic origin and shall be melted and manufactured in the United States per </w:t>
       </w:r>
-      <w:hyperlink r:id="rId29">
+      <w:hyperlink r:id="rId35">
         <w:r w:rsidRPr="59694081">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1107.06.B</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> of the Standard Specifications.</w:t>
       </w:r>
       <w:r w:rsidR="6BB75E30">
         <w:t xml:space="preserve"> All construction materials shall be produced in the United States.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="780385BA" w14:textId="77777777" w:rsidR="00532567" w:rsidRDefault="00532567" w:rsidP="00DB1A91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52718A93" w14:textId="27298F0B" w:rsidR="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="00DB1A91">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="548824E7" w14:textId="5F227CA3" w:rsidR="00E0430E" w:rsidRPr="000134A6" w:rsidRDefault="00E0430E" w:rsidP="00E0430E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r w:rsidRPr="00E80CFD">
-[...7 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="000134A6">
+        <w:t>Reminder: The nationwide waiver on Manufactured Products was terminated in 2025. A manufactured product that is predominantly steel or iron shall be treated as an item of iron and steel; however, if not an item of iron or steel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000134A6">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44CB0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44CB0" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B44CB0" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="005E00"/>
+        </w:rPr>
+        <w:t>delete the bullet that does not apply to your project.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05FC99EC" w14:textId="77777777" w:rsidR="00E0430E" w:rsidRPr="000134A6" w:rsidRDefault="00E0430E" w:rsidP="00E0430E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000134A6">
+        <w:t xml:space="preserve">For projects </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000134A6">
+        <w:t>let</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000134A6">
+        <w:t xml:space="preserve"> before October 1, 2025: Manufactured products waiver </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000134A6">
+        <w:t xml:space="preserve">still in effect. No additional requirements apply to </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the location where</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000134A6">
+        <w:t xml:space="preserve"> manufactured products are assembled.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A9AAB5" w14:textId="77777777" w:rsidR="00E0430E" w:rsidRPr="000134A6" w:rsidRDefault="00E0430E" w:rsidP="00E0430E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000134A6">
+        <w:t xml:space="preserve">For projects </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000134A6">
+        <w:t>let</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000134A6">
+        <w:t xml:space="preserve"> after October 1, 2025: Manufactured products must comply with BABA requirements. Final assembly of manufactured products must occur in the United States.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="472E7DFF" w14:textId="77777777" w:rsidR="004062D4" w:rsidRDefault="004062D4" w:rsidP="00E0430E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-        <w:r w:rsidR="00777AA6">
+    </w:p>
+    <w:p w14:paraId="4E98CC91" w14:textId="1327FBF3" w:rsidR="00E0430E" w:rsidRDefault="00E0430E" w:rsidP="00E0430E">
+      <w:pPr>
+        <w:keepNext/>
+        <w:keepLines/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000134A6">
+        <w:t xml:space="preserve">For more information </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">including two new attachments that should accompany material submittals, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000134A6">
+        <w:t xml:space="preserve">see </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36" w:anchor="Section110706" w:history="1">
+        <w:r w:rsidR="005056CF" w:rsidRPr="003639A1">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>DS-23032</w:t>
+          <w:t>Standard Specification 1107.06</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00637090">
+      <w:r w:rsidR="009C334D">
+        <w:t xml:space="preserve"> in effect for the project letting and </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37" w:history="1">
+        <w:r w:rsidRPr="003639A1">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Materials IM 107</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="000134A6">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1326C775" w14:textId="77777777" w:rsidR="00E0430E" w:rsidRDefault="00E0430E" w:rsidP="00DB1A91">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52718A93" w14:textId="27298F0B" w:rsidR="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="Subsection1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E80CFD">
+        <w:t>Electronic Ticketing (E-Ticketing)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0643C61C" w14:textId="78E98D63" w:rsidR="00E80CFD" w:rsidRDefault="00D206F3" w:rsidP="00DB1A91">
+      <w:pPr>
+        <w:ind w:left="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Is DS-23032 part of this contract for any of the project materials? </w:t>
+      </w:r>
+      <w:r w:rsidR="00E80CFD">
+        <w:t>If so</w:t>
+      </w:r>
+      <w:r w:rsidR="004632E3">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00310A86">
-        <w:t xml:space="preserve"> if applicable</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> discuss the following</w:t>
+      </w:r>
+      <w:r w:rsidR="00E80CFD">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7113C110" w14:textId="2D4402F2" w:rsidR="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="00637090">
+    <w:p w14:paraId="7113C110" w14:textId="2D4402F2" w:rsidR="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="007C3C3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>What information will be required on the tickets?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE2790D" w14:textId="19077BBB" w:rsidR="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="00637090">
+    <w:p w14:paraId="1DE2790D" w14:textId="19077BBB" w:rsidR="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="007C3C3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>How will that information be displayed?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D41B4D" w14:textId="1E714F09" w:rsidR="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="00637090">
+    <w:p w14:paraId="10D41B4D" w14:textId="1E714F09" w:rsidR="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="007C3C3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Who will be responsible for ensuring the information is accurate and</w:t>
       </w:r>
       <w:r w:rsidR="00B04BFD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>complete at the source?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3428137E" w14:textId="7A0BA7C6" w:rsidR="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="00637090">
+    <w:p w14:paraId="3428137E" w14:textId="7A0BA7C6" w:rsidR="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="007C3C3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Who will be providing the information on the tickets in the field?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611F1BE3" w14:textId="6FAEBC5A" w:rsidR="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="00637090">
+    <w:p w14:paraId="611F1BE3" w14:textId="6FAEBC5A" w:rsidR="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="007C3C3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Who will need access to the tickets and who will be responsible for</w:t>
       </w:r>
       <w:r w:rsidR="00B04BFD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>adding those users?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F7DDBC" w14:textId="1229BB5F" w:rsidR="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="00637090">
+    <w:p w14:paraId="50F7DDBC" w14:textId="1229BB5F" w:rsidR="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="007C3C3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
+        <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>If a cellular signal on the project is not available, what provisions will</w:t>
       </w:r>
       <w:r w:rsidR="00B04BFD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>be made so that the information will be available on the project site?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B666334" w14:textId="3EA193B5" w:rsidR="00E80CFD" w:rsidRPr="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="00637090">
+    <w:p w14:paraId="5B666334" w14:textId="3EA193B5" w:rsidR="00E80CFD" w:rsidRPr="00E80CFD" w:rsidRDefault="00E80CFD" w:rsidP="007C3C3B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="1080"/>
-[...2 lines deleted...]
-        <w:t>Are any special devices necessary for accessing the E-ticket</w:t>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Are any special devices necessary for accessing </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>the E</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>-ticket</w:t>
       </w:r>
       <w:r w:rsidR="00B04BFD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>information? If so, who will provide them?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="232935B1" w14:textId="77777777" w:rsidR="00091A9F" w:rsidRPr="00091A9F" w:rsidRDefault="00091A9F" w:rsidP="00DB1A91">
-[...5 lines deleted...]
-    <w:p w14:paraId="3F39F4EF" w14:textId="706269BA" w:rsidR="00630863" w:rsidRPr="00E363DF" w:rsidRDefault="003F7DB1" w:rsidP="00DB1A91">
+    <w:p w14:paraId="16997BBB" w14:textId="24799295" w:rsidR="305FF156" w:rsidRDefault="305FF156" w:rsidP="305FF156">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="232935B1" w14:textId="0A5C3668" w:rsidR="00091A9F" w:rsidRPr="007C3C3B" w:rsidRDefault="2B79C5C6" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="Subsection1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t>Vibration Monitoring</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="173D8C23" w14:textId="4BE85EE8" w:rsidR="2B79C5C6" w:rsidRDefault="2B79C5C6" w:rsidP="007C3C3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Vibration monitoring is for the duration of the project not just when work is occurring in the area, Send Mon</w:t>
+      </w:r>
+      <w:r w:rsidR="1B582988">
+        <w:t xml:space="preserve">itor </w:t>
+      </w:r>
+      <w:r>
+        <w:t>plan to Charles Bernhard Iowa dot for review</w:t>
+      </w:r>
+      <w:r w:rsidR="2F41FCDD">
+        <w:t xml:space="preserve"> prior to work beginning.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D43783" w14:textId="7EF5BF59" w:rsidR="305FF156" w:rsidRDefault="305FF156" w:rsidP="005A5065">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...6 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="345087B9" w14:textId="5D3683E0" w:rsidR="15AC39E4" w:rsidRPr="007C3C3B" w:rsidRDefault="15AC39E4" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="Subsection1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007C3C3B">
+        <w:t>ADA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3768C4CA" w14:textId="6E36E469" w:rsidR="15AC39E4" w:rsidRDefault="15AC39E4" w:rsidP="007C3C3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">ADA Inspector is to make sure Contractor initial S sheets for any ADA/Sidewalk checks, if no design exception has been previously approved the Slopes will need to </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>be in compliance</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> regardless of what S. sheets say.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BC405E6" w14:textId="7FE39407" w:rsidR="25E339DD" w:rsidRDefault="25E339DD" w:rsidP="007C3C3B">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Engineer to verify at least 10% of the Contractor’s checks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5FBFB98D" w14:textId="6AF400EE" w:rsidR="305FF156" w:rsidRDefault="305FF156" w:rsidP="305FF156">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50BAB132" w14:textId="6F4EC3A8" w:rsidR="305FF156" w:rsidRDefault="305FF156" w:rsidP="305FF156">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3F39F4EF" w14:textId="706269BA" w:rsidR="00630863" w:rsidRPr="00E363DF" w:rsidRDefault="003F7DB1" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="Subsection1"/>
+      </w:pPr>
+      <w:r>
         <w:t>Traffic Control</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8513C6" w14:textId="2B95D6C8" w:rsidR="003F7DB1" w:rsidRPr="003F7DB1" w:rsidRDefault="003F7DB1" w:rsidP="00637090">
+    <w:p w14:paraId="0A8513C6" w14:textId="6A2A7C68" w:rsidR="003F7DB1" w:rsidRPr="003F7DB1" w:rsidRDefault="003F7DB1" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r w:rsidRPr="003F7DB1">
         <w:t>Signing and barricade responsibilities detailed in</w:t>
       </w:r>
       <w:r w:rsidR="008F374B">
         <w:t xml:space="preserve"> Standard Specification </w:t>
       </w:r>
-      <w:hyperlink r:id="rId31" w:history="1">
+      <w:hyperlink r:id="rId38" w:history="1">
         <w:r w:rsidRPr="008F374B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>1107.09A</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008F374B">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F7DB1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00E64A20" w14:textId="675D8A07" w:rsidR="00637090" w:rsidRDefault="00D61AFA" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>D</w:t>
       </w:r>
       <w:r w:rsidR="003C1EA6">
         <w:t>iscuss d</w:t>
       </w:r>
       <w:r w:rsidR="00630863">
         <w:t xml:space="preserve">etour route </w:t>
       </w:r>
       <w:r>
         <w:t>responsibility</w:t>
       </w:r>
       <w:r w:rsidR="003C1EA6">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50ADE790" w14:textId="7FFDC140" w:rsidR="00637090" w:rsidRDefault="00F7154D" w:rsidP="00637090">
+    <w:p w14:paraId="50ADE790" w14:textId="6EE21A7E" w:rsidR="00637090" w:rsidRDefault="00F7154D" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Incremental and proportional p</w:t>
       </w:r>
       <w:r w:rsidR="00D61AFA">
         <w:t xml:space="preserve">ayment for traffic control </w:t>
       </w:r>
       <w:r>
         <w:t>pay</w:t>
       </w:r>
       <w:r w:rsidR="00D61AFA">
         <w:t xml:space="preserve"> item will be made upon receipt of traffic control daily diaries per </w:t>
       </w:r>
-      <w:hyperlink r:id="rId32" w:history="1">
+      <w:hyperlink r:id="rId39" w:history="1">
         <w:r w:rsidR="00D61AFA" w:rsidRPr="0091091C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2528.01</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00D61AFA">
         <w:t xml:space="preserve"> of the Standard Specifications. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EEF16FF" w14:textId="11DFC5A4" w:rsidR="00D61AFA" w:rsidRDefault="003C1EA6" w:rsidP="00637090">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Discuss frequency of diary uploads to DocExpress. </w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="58C28742" w14:textId="3120BDDA" w:rsidR="61F16FD9" w:rsidRDefault="61F16FD9" w:rsidP="5B51F21A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Is signal installation part of project</w:t>
+      </w:r>
+      <w:r w:rsidR="005E05BD">
+        <w:t xml:space="preserve"> and on a Primary Route</w:t>
+      </w:r>
+      <w:r>
+        <w:t>? If so</w:t>
+      </w:r>
+      <w:r w:rsidR="005E05BD">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>per</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="005E05BD">
+        <w:t xml:space="preserve"> the approved</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Traffic Control Device Application, </w:t>
+      </w:r>
+      <w:r w:rsidR="005E05BD">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:t>signal must have final inspection and approval prior to being placed in</w:t>
+      </w:r>
+      <w:r w:rsidR="005E05BD">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> operation.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="7A783BFE" w14:textId="77777777" w:rsidR="005F1448" w:rsidRDefault="005F1448" w:rsidP="00DB1A91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0F709DFD" w14:textId="711CA200" w:rsidR="005F1448" w:rsidRDefault="00146D4B" w:rsidP="00DB1A91">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="0F709DFD" w14:textId="711CA200" w:rsidR="005F1448" w:rsidRDefault="00146D4B" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="Subsection1"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE4748">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Construction </w:t>
       </w:r>
       <w:r w:rsidR="003C1EA6" w:rsidRPr="00CE4748">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003C1EA6">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">urvey </w:t>
       </w:r>
       <w:r w:rsidR="00F7154D">
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">requirements </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2A99F9" w14:textId="24F2F68D" w:rsidR="00BF5AAA" w:rsidRPr="0091091C" w:rsidRDefault="00BF5AAA" w:rsidP="0091091C">
+    <w:p w14:paraId="6F2A99F9" w14:textId="1321F85D" w:rsidR="00BF5AAA" w:rsidRPr="0091091C" w:rsidRDefault="00BF5AAA" w:rsidP="0091091C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
       </w:pPr>
       <w:r w:rsidRPr="0091091C">
         <w:t xml:space="preserve">For contractor furnished survey, discuss required pre-staking paperwork. See </w:t>
       </w:r>
       <w:r w:rsidR="0091091C">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="0091091C" w:rsidRPr="0091091C">
         <w:t xml:space="preserve">tandard </w:t>
       </w:r>
       <w:r w:rsidR="0091091C">
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="0091091C">
         <w:t xml:space="preserve">pecification </w:t>
       </w:r>
-      <w:hyperlink r:id="rId33" w:history="1">
+      <w:hyperlink r:id="rId40" w:history="1">
         <w:r w:rsidRPr="008F374B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>2526.03, b-d</w:t>
         </w:r>
         <w:r w:rsidRPr="0091091C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>.</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="151523EE" w14:textId="77777777" w:rsidR="00A25E4D" w:rsidRDefault="00A25E4D" w:rsidP="00DB1A91">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="21A4C6BC" w14:textId="08496C86" w:rsidR="00522398" w:rsidRPr="00CE4748" w:rsidRDefault="00146D4B" w:rsidP="00DB1A91">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CE4748">
+      <w:r w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="Subsection1Char"/>
+        </w:rPr>
+        <w:t>Special notes on plans, proposals, special provisions</w:t>
+      </w:r>
+      <w:r w:rsidR="00054FF3" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:rStyle w:val="Subsection1Char"/>
+        </w:rPr>
+        <w:t>, and other project specifics</w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5AAA">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Special notes on plans, proposals, special provisions</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF5AAA" w:rsidRPr="00704A9D">
+        <w:rPr>
+          <w:color w:val="005E00"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>, and other project specifics</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> (if not discussed already)</w:t>
+        <w:t>(if not discussed already)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3816A843" w14:textId="77777777" w:rsidR="003C1EA6" w:rsidRDefault="003C1EA6" w:rsidP="008F374B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Plant location, if applicable:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5841E8A8" w14:textId="77777777" w:rsidR="003C1EA6" w:rsidRDefault="003C1EA6" w:rsidP="008F374B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
@@ -4551,344 +5340,466 @@
     <w:p w14:paraId="73875875" w14:textId="77777777" w:rsidR="003C1EA6" w:rsidRDefault="003C1EA6" w:rsidP="008F374B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Material storage location:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46295BD5" w14:textId="4486222A" w:rsidR="00192E1D" w:rsidRDefault="00192E1D" w:rsidP="008F374B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
         <w:t>Discuss if the Contractor has discovered any errors or omissions in the plans or any of the Contract Documents</w:t>
       </w:r>
       <w:r w:rsidR="00597896">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A085253" w14:textId="0ADAE87D" w:rsidR="008E574F" w:rsidRDefault="008E574F" w:rsidP="008F374B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r w:rsidRPr="008E574F">
         <w:t>Value Engineering proposal (</w:t>
       </w:r>
       <w:r>
         <w:t>if applicable</w:t>
       </w:r>
       <w:r w:rsidRPr="008E574F">
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AC8DFF8" w14:textId="25547CB3" w:rsidR="00CE0BAF" w:rsidRDefault="00CE0BAF" w:rsidP="008F374B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720"/>
       </w:pPr>
       <w:r>
         <w:t>Send notification to Local Systems of final project walk through about two weeks before contractor leaves site.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B15AAFA" w14:textId="49DC65BF" w:rsidR="005F1E13" w:rsidRDefault="005F1E13" w:rsidP="005F1E13">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7701FCF8" w14:textId="2FEDEE33" w:rsidR="00B015F3" w:rsidRDefault="0091091C" w:rsidP="18D4E188">
-      <w:pPr>
+    <w:p w14:paraId="7701FCF8" w14:textId="2FEDEE33" w:rsidR="00B015F3" w:rsidRDefault="0091091C" w:rsidP="00487C61">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="735950D9">
+        <w:t>Any other questions/comments/discussion:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55D7EC0C" w14:textId="4E626357" w:rsidR="0091091C" w:rsidRPr="0091091C" w:rsidRDefault="0091091C" w:rsidP="00704A9D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:keepLines/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="207DAD46" w14:textId="448D67D0" w:rsidR="00AA2238" w:rsidRDefault="00AA2238" w:rsidP="00EA6978">
+        <w:ind w:left="720"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="207DAD46" w14:textId="448D67D0" w:rsidR="00AA2238" w:rsidRDefault="00AA2238" w:rsidP="00704A9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6EBB38A6" w14:textId="12265077" w:rsidR="008F374B" w:rsidRDefault="008F374B" w:rsidP="00EA6978">
+    <w:p w14:paraId="6EBB38A6" w14:textId="12265077" w:rsidR="008F374B" w:rsidRDefault="008F374B" w:rsidP="00704A9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="08960F0C" w14:textId="352719DA" w:rsidR="005F1E13" w:rsidRDefault="005F1E13" w:rsidP="00EA6978">
+    <w:p w14:paraId="08960F0C" w14:textId="352719DA" w:rsidR="005F1E13" w:rsidRDefault="005F1E13" w:rsidP="00704A9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="19276986" w14:textId="77777777" w:rsidR="005F1E13" w:rsidRDefault="005F1E13" w:rsidP="00EA6978">
+    <w:p w14:paraId="19276986" w14:textId="77777777" w:rsidR="005F1E13" w:rsidRDefault="005F1E13" w:rsidP="00704A9D">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B6DB78E" w14:textId="1CBEE6E3" w:rsidR="008F374B" w:rsidRDefault="008F374B" w:rsidP="005F1E13">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B6DB78E" w14:textId="1CBEE6E3" w:rsidR="008F374B" w:rsidRDefault="008F374B" w:rsidP="005F1E13">
+    <w:p w14:paraId="62AC663C" w14:textId="77777777" w:rsidR="005F1E13" w:rsidRPr="00EA6978" w:rsidRDefault="005F1E13" w:rsidP="005F1E13">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62AC663C" w14:textId="77777777" w:rsidR="005F1E13" w:rsidRPr="00EA6978" w:rsidRDefault="005F1E13" w:rsidP="005F1E13">
-[...8 lines deleted...]
-    </w:p>
     <w:sectPr w:rsidR="005F1E13" w:rsidRPr="00EA6978">
-      <w:headerReference w:type="default" r:id="rId34"/>
+      <w:headerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId42"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="48E6F70B" w14:textId="77777777" w:rsidR="00822BB9" w:rsidRDefault="00822BB9" w:rsidP="00822BB9">
+    <w:p w14:paraId="5FB136BA" w14:textId="77777777" w:rsidR="001B17EF" w:rsidRDefault="001B17EF" w:rsidP="00822BB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22248DB5" w14:textId="77777777" w:rsidR="00822BB9" w:rsidRDefault="00822BB9" w:rsidP="00822BB9">
+    <w:p w14:paraId="4952FB4B" w14:textId="77777777" w:rsidR="001B17EF" w:rsidRDefault="001B17EF" w:rsidP="00822BB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-222302982"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="1728636285"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="33FDC761" w14:textId="030399AF" w:rsidR="00EB0ED8" w:rsidRDefault="00EB0ED8">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="5DDECA65" w14:textId="5B7F0C0A" w:rsidR="00EB0ED8" w:rsidRDefault="00EB0ED8">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="652C51B2" w14:textId="77777777" w:rsidR="00822BB9" w:rsidRDefault="00822BB9" w:rsidP="00822BB9">
+    <w:p w14:paraId="5ED79AFE" w14:textId="77777777" w:rsidR="001B17EF" w:rsidRDefault="001B17EF" w:rsidP="00822BB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F899F7A" w14:textId="77777777" w:rsidR="00822BB9" w:rsidRDefault="00822BB9" w:rsidP="00822BB9">
+    <w:p w14:paraId="192E6934" w14:textId="77777777" w:rsidR="001B17EF" w:rsidRDefault="001B17EF" w:rsidP="00822BB9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4E300B72" w14:textId="5FACD46D" w:rsidR="00822BB9" w:rsidRDefault="00822BB9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4E300B72" w14:textId="693C2CE4" w:rsidR="00822BB9" w:rsidRDefault="00822BB9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">Updated </w:t>
     </w:r>
-    <w:r w:rsidR="00547FB1">
-      <w:t>4/21/2025</w:t>
+    <w:r w:rsidR="00187922">
+      <w:t>6/</w:t>
+    </w:r>
+    <w:r w:rsidR="00190096">
+      <w:t>22</w:t>
+    </w:r>
+    <w:r w:rsidR="00B529BE">
+      <w:t>/2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02CF5BB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DA02FF8C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4959,50 +5870,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="052F05B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3872F88E"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07B0085D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E4E25C98"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5071,51 +6068,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A42343C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21C6F19C"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -5166,51 +6163,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11CD28BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="178CBBC8"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090001">
@@ -5258,51 +6255,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13653E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A50CE08"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5371,51 +6368,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="199C2F1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9EBAE2D8"/>
     <w:lvl w:ilvl="0" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5484,51 +6481,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1BDD34B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="21C25C02"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5597,51 +6594,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26565C5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C248F938"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5710,51 +6707,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AC20E2E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50682A5A"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1170" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1890" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2610" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4050" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5490" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6210" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6930" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2E2E5EA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82D0F604"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5823,164 +6933,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34B121A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="ECF4F23C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
-[...34 lines deleted...]
-    </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34F43EE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="88A00B70"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6049,51 +7159,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41E23C68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59D49558"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409000F">
@@ -6141,51 +7251,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4210125E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="059220CA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6227,51 +7337,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45871FAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="657CD442"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6313,51 +7423,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="484D7432"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C56A916"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6426,51 +7536,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4C4B0D8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DCAF80E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6539,51 +7649,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D22682A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB54D90C"/>
     <w:lvl w:ilvl="0" w:tplc="317006C8">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6628,67 +7738,67 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5725798A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98BE170E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3150" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
@@ -6741,51 +7851,137 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6750" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7470" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58643210"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A0B4BDDC"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D0667E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9FB6A7AE"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6827,51 +8023,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5E813A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E3FAA12C"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6940,51 +8136,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7920" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6392355C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84F07B40"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7053,51 +8249,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64055C08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2F8EC902"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2430" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%3."/>
@@ -7139,51 +8335,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6030" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6750" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7470" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68DD3CE1"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="A29E09B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E7971F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA9CCEB4"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -7252,51 +8597,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EAF746C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3FBC73FA"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7365,51 +8710,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FB253A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2DFC791E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7478,51 +8823,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74703C9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E39A51B0"/>
     <w:lvl w:ilvl="0" w:tplc="04090015">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
@@ -7573,51 +8918,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74C7430D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="98BE170E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1710" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2430" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7686,51 +9031,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6750" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7470" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75BC70CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4308ED86"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -7799,57 +9144,171 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="784C3D93"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="568E1CC8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C1F11C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4A620806"/>
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+    <w:tmpl w:val="0CBE5266"/>
+    <w:lvl w:ilvl="0" w:tplc="73AC2F12">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Heading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3C3C5E9E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="180"/>
@@ -7888,51 +9347,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C8D72CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="59023540"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -8002,525 +9461,802 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1278830406">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="269626539">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1943562700">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2092848466">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="946503099">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="276567791">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="119694392">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1162313002">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="467748103">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1767266780">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="269626539">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="11" w16cid:durableId="1132288797">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1943562700">
+  <w:num w:numId="12" w16cid:durableId="1049645236">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="639699474">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1307275404">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1479492368">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="761534928">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2092848466">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="17" w16cid:durableId="561907810">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="912160769">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="782069154">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="928269923">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1807553304">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="386687465">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="369693046">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1094862065">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1941599983">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="869411495">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1528983759">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="928269923">
+  <w:num w:numId="28" w16cid:durableId="1183980535">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="840855685">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1152256098">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1807553304">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="31" w16cid:durableId="1122765400">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="386687465">
-[...8 lines deleted...]
-  <w:num w:numId="25" w16cid:durableId="1941599983">
+  <w:num w:numId="32" w16cid:durableId="760105008">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="869411495">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="33" w16cid:durableId="1961719846">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1528983759">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="34" w16cid:durableId="1564952245">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1183980535">
-[...6 lines deleted...]
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="35" w16cid:durableId="250090063">
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="26"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00146D4B"/>
+    <w:rsid w:val="000021AD"/>
+    <w:rsid w:val="00011DCC"/>
+    <w:rsid w:val="00013739"/>
     <w:rsid w:val="0002238F"/>
     <w:rsid w:val="00023072"/>
+    <w:rsid w:val="00027E2B"/>
     <w:rsid w:val="000450DC"/>
     <w:rsid w:val="00045321"/>
+    <w:rsid w:val="00045BB6"/>
     <w:rsid w:val="00054FF3"/>
     <w:rsid w:val="000639FC"/>
+    <w:rsid w:val="000675C4"/>
     <w:rsid w:val="00081EFF"/>
     <w:rsid w:val="00090C98"/>
     <w:rsid w:val="00091A9F"/>
     <w:rsid w:val="00092B2B"/>
+    <w:rsid w:val="00092F2D"/>
+    <w:rsid w:val="00097EAA"/>
+    <w:rsid w:val="000B020D"/>
+    <w:rsid w:val="000B2A41"/>
+    <w:rsid w:val="000C00F0"/>
     <w:rsid w:val="000C2B5E"/>
     <w:rsid w:val="000E0029"/>
     <w:rsid w:val="000E3BB1"/>
     <w:rsid w:val="000F065D"/>
+    <w:rsid w:val="00100C34"/>
     <w:rsid w:val="00103259"/>
     <w:rsid w:val="00113C3F"/>
+    <w:rsid w:val="00123070"/>
     <w:rsid w:val="00130BAE"/>
+    <w:rsid w:val="001362BD"/>
+    <w:rsid w:val="0013681D"/>
     <w:rsid w:val="00137A5E"/>
     <w:rsid w:val="0014290E"/>
     <w:rsid w:val="00146D4B"/>
     <w:rsid w:val="0015082B"/>
     <w:rsid w:val="0016372C"/>
     <w:rsid w:val="00166F8D"/>
+    <w:rsid w:val="00175656"/>
+    <w:rsid w:val="00187922"/>
+    <w:rsid w:val="00190096"/>
     <w:rsid w:val="00192E1D"/>
+    <w:rsid w:val="001B17EF"/>
     <w:rsid w:val="001B3899"/>
+    <w:rsid w:val="001C58DB"/>
+    <w:rsid w:val="001D5C01"/>
     <w:rsid w:val="001E4BFD"/>
     <w:rsid w:val="001F0009"/>
     <w:rsid w:val="001F1DD5"/>
     <w:rsid w:val="001F3541"/>
+    <w:rsid w:val="00202389"/>
     <w:rsid w:val="00205292"/>
+    <w:rsid w:val="0020780E"/>
     <w:rsid w:val="0021057C"/>
     <w:rsid w:val="0021776B"/>
+    <w:rsid w:val="0022571E"/>
     <w:rsid w:val="00244A2B"/>
+    <w:rsid w:val="002509BA"/>
+    <w:rsid w:val="00252085"/>
     <w:rsid w:val="0025697E"/>
     <w:rsid w:val="00257B1A"/>
+    <w:rsid w:val="00260550"/>
+    <w:rsid w:val="0027052D"/>
     <w:rsid w:val="002743BB"/>
+    <w:rsid w:val="0028077C"/>
     <w:rsid w:val="00286B54"/>
     <w:rsid w:val="00287DF4"/>
+    <w:rsid w:val="00292D67"/>
     <w:rsid w:val="002A09B1"/>
+    <w:rsid w:val="002A647E"/>
     <w:rsid w:val="002C3977"/>
     <w:rsid w:val="002D2258"/>
+    <w:rsid w:val="002E34CD"/>
+    <w:rsid w:val="002E5921"/>
     <w:rsid w:val="00302D85"/>
+    <w:rsid w:val="00302FA5"/>
     <w:rsid w:val="0031038F"/>
     <w:rsid w:val="00310A86"/>
     <w:rsid w:val="00310FF8"/>
     <w:rsid w:val="00312134"/>
+    <w:rsid w:val="00313CD3"/>
     <w:rsid w:val="0032634B"/>
+    <w:rsid w:val="00327420"/>
+    <w:rsid w:val="00330A87"/>
+    <w:rsid w:val="00330BC5"/>
     <w:rsid w:val="00331E79"/>
     <w:rsid w:val="00331EA6"/>
     <w:rsid w:val="003431A7"/>
     <w:rsid w:val="003467D4"/>
     <w:rsid w:val="00350890"/>
+    <w:rsid w:val="003639A1"/>
+    <w:rsid w:val="00385AB4"/>
+    <w:rsid w:val="00385F27"/>
     <w:rsid w:val="00386CB4"/>
+    <w:rsid w:val="003903F0"/>
     <w:rsid w:val="00391F75"/>
+    <w:rsid w:val="00392C03"/>
+    <w:rsid w:val="00394405"/>
+    <w:rsid w:val="00395B68"/>
     <w:rsid w:val="00395B99"/>
     <w:rsid w:val="003960A5"/>
+    <w:rsid w:val="003B2343"/>
     <w:rsid w:val="003C1EA6"/>
+    <w:rsid w:val="003C2AF2"/>
+    <w:rsid w:val="003D1A59"/>
     <w:rsid w:val="003D5A34"/>
     <w:rsid w:val="003D773B"/>
     <w:rsid w:val="003E2A58"/>
     <w:rsid w:val="003E373C"/>
     <w:rsid w:val="003F4110"/>
     <w:rsid w:val="003F7B6B"/>
     <w:rsid w:val="003F7DB1"/>
     <w:rsid w:val="004019AF"/>
+    <w:rsid w:val="004062D4"/>
     <w:rsid w:val="004074EA"/>
+    <w:rsid w:val="00423BC6"/>
     <w:rsid w:val="00437A24"/>
     <w:rsid w:val="0045455E"/>
+    <w:rsid w:val="00457CBF"/>
     <w:rsid w:val="00460AAA"/>
     <w:rsid w:val="004632E3"/>
     <w:rsid w:val="0046440C"/>
     <w:rsid w:val="00466E46"/>
+    <w:rsid w:val="00471870"/>
     <w:rsid w:val="00474A8F"/>
+    <w:rsid w:val="00477D8D"/>
     <w:rsid w:val="00477E55"/>
     <w:rsid w:val="004824D9"/>
     <w:rsid w:val="0048335E"/>
     <w:rsid w:val="004833AE"/>
     <w:rsid w:val="00484C45"/>
+    <w:rsid w:val="00487C61"/>
     <w:rsid w:val="004947B2"/>
     <w:rsid w:val="004952B0"/>
     <w:rsid w:val="0049650A"/>
     <w:rsid w:val="0049684D"/>
     <w:rsid w:val="004A5934"/>
+    <w:rsid w:val="004C0718"/>
+    <w:rsid w:val="004C7E65"/>
     <w:rsid w:val="004D03AD"/>
     <w:rsid w:val="004D7C57"/>
+    <w:rsid w:val="004E67F0"/>
+    <w:rsid w:val="005056CF"/>
     <w:rsid w:val="00513D83"/>
     <w:rsid w:val="00515DE9"/>
     <w:rsid w:val="00522398"/>
+    <w:rsid w:val="00526726"/>
+    <w:rsid w:val="0053011F"/>
     <w:rsid w:val="00532567"/>
+    <w:rsid w:val="0053348B"/>
     <w:rsid w:val="00534009"/>
     <w:rsid w:val="00534F07"/>
+    <w:rsid w:val="005428E8"/>
     <w:rsid w:val="00544FEC"/>
     <w:rsid w:val="005458DB"/>
     <w:rsid w:val="00547FB1"/>
+    <w:rsid w:val="005572B0"/>
     <w:rsid w:val="005634F0"/>
     <w:rsid w:val="00564019"/>
     <w:rsid w:val="0056622D"/>
     <w:rsid w:val="00566BCD"/>
+    <w:rsid w:val="00567820"/>
     <w:rsid w:val="00572B63"/>
     <w:rsid w:val="00574283"/>
     <w:rsid w:val="005806A9"/>
     <w:rsid w:val="0058243C"/>
+    <w:rsid w:val="00584BAD"/>
     <w:rsid w:val="00597896"/>
+    <w:rsid w:val="005A00F0"/>
+    <w:rsid w:val="005A3BBF"/>
+    <w:rsid w:val="005A5065"/>
     <w:rsid w:val="005A65BB"/>
+    <w:rsid w:val="005A78B6"/>
     <w:rsid w:val="005A7F38"/>
     <w:rsid w:val="005B0C28"/>
+    <w:rsid w:val="005B15DD"/>
     <w:rsid w:val="005B7CEF"/>
     <w:rsid w:val="005C3580"/>
+    <w:rsid w:val="005C5DA5"/>
+    <w:rsid w:val="005E05BD"/>
     <w:rsid w:val="005E476E"/>
+    <w:rsid w:val="005E4F17"/>
     <w:rsid w:val="005E5B42"/>
     <w:rsid w:val="005F08C6"/>
     <w:rsid w:val="005F1448"/>
     <w:rsid w:val="005F1E13"/>
     <w:rsid w:val="005F3590"/>
+    <w:rsid w:val="005F58C1"/>
     <w:rsid w:val="005F7B43"/>
     <w:rsid w:val="00603C66"/>
+    <w:rsid w:val="00627FAA"/>
     <w:rsid w:val="0063083C"/>
     <w:rsid w:val="00630863"/>
+    <w:rsid w:val="00630EDE"/>
     <w:rsid w:val="00637090"/>
     <w:rsid w:val="00655D9D"/>
     <w:rsid w:val="006604C2"/>
     <w:rsid w:val="006619F6"/>
+    <w:rsid w:val="00673BDA"/>
+    <w:rsid w:val="00686ABF"/>
     <w:rsid w:val="00690ED7"/>
     <w:rsid w:val="006957E3"/>
+    <w:rsid w:val="006A4A32"/>
     <w:rsid w:val="006A5961"/>
     <w:rsid w:val="006B16DC"/>
+    <w:rsid w:val="006B4D6B"/>
     <w:rsid w:val="006C1BF1"/>
+    <w:rsid w:val="006C5288"/>
+    <w:rsid w:val="006D621B"/>
     <w:rsid w:val="006E3FB2"/>
     <w:rsid w:val="006F101A"/>
+    <w:rsid w:val="006F122E"/>
     <w:rsid w:val="00702CB2"/>
+    <w:rsid w:val="00704A9D"/>
     <w:rsid w:val="007359FA"/>
+    <w:rsid w:val="0074330F"/>
     <w:rsid w:val="007435AE"/>
+    <w:rsid w:val="00744F79"/>
     <w:rsid w:val="00746273"/>
     <w:rsid w:val="007472EB"/>
     <w:rsid w:val="00752815"/>
     <w:rsid w:val="00753E8A"/>
     <w:rsid w:val="00757FB4"/>
     <w:rsid w:val="00764155"/>
     <w:rsid w:val="007707F6"/>
     <w:rsid w:val="00776635"/>
     <w:rsid w:val="00777AA6"/>
     <w:rsid w:val="00784482"/>
+    <w:rsid w:val="007844ED"/>
     <w:rsid w:val="0079405E"/>
     <w:rsid w:val="00795474"/>
     <w:rsid w:val="00796ABE"/>
     <w:rsid w:val="007A17C4"/>
+    <w:rsid w:val="007A20AD"/>
+    <w:rsid w:val="007C0DD1"/>
     <w:rsid w:val="007C32FC"/>
+    <w:rsid w:val="007C3C3B"/>
     <w:rsid w:val="007C4D3C"/>
     <w:rsid w:val="007E5319"/>
     <w:rsid w:val="007F2214"/>
     <w:rsid w:val="007F6733"/>
     <w:rsid w:val="0081055A"/>
     <w:rsid w:val="00821F93"/>
     <w:rsid w:val="00822BB9"/>
     <w:rsid w:val="008236D7"/>
     <w:rsid w:val="00826750"/>
+    <w:rsid w:val="008331AC"/>
     <w:rsid w:val="008333A9"/>
     <w:rsid w:val="00840E34"/>
     <w:rsid w:val="00843396"/>
+    <w:rsid w:val="00846462"/>
+    <w:rsid w:val="008524F9"/>
+    <w:rsid w:val="008572B4"/>
+    <w:rsid w:val="0086000A"/>
+    <w:rsid w:val="00866072"/>
+    <w:rsid w:val="008661EC"/>
     <w:rsid w:val="0086750B"/>
     <w:rsid w:val="00884537"/>
     <w:rsid w:val="00884BEE"/>
+    <w:rsid w:val="008911CE"/>
     <w:rsid w:val="00892B13"/>
     <w:rsid w:val="008A5765"/>
+    <w:rsid w:val="008A65D5"/>
     <w:rsid w:val="008A6FF4"/>
     <w:rsid w:val="008C0EFE"/>
     <w:rsid w:val="008C1313"/>
     <w:rsid w:val="008C6D40"/>
+    <w:rsid w:val="008D0F53"/>
+    <w:rsid w:val="008D2146"/>
     <w:rsid w:val="008D2FA3"/>
     <w:rsid w:val="008E574F"/>
     <w:rsid w:val="008F306A"/>
     <w:rsid w:val="008F374B"/>
     <w:rsid w:val="008F582D"/>
     <w:rsid w:val="009028AB"/>
     <w:rsid w:val="009074E3"/>
     <w:rsid w:val="0091091C"/>
+    <w:rsid w:val="00912B0D"/>
     <w:rsid w:val="00931083"/>
+    <w:rsid w:val="009345BA"/>
+    <w:rsid w:val="00940DCF"/>
     <w:rsid w:val="00942A9D"/>
     <w:rsid w:val="00947F48"/>
     <w:rsid w:val="0096364B"/>
     <w:rsid w:val="00970480"/>
     <w:rsid w:val="0097283A"/>
+    <w:rsid w:val="00991079"/>
     <w:rsid w:val="009A1582"/>
+    <w:rsid w:val="009A3B85"/>
     <w:rsid w:val="009A5538"/>
     <w:rsid w:val="009B5057"/>
     <w:rsid w:val="009B6501"/>
     <w:rsid w:val="009B6D3F"/>
     <w:rsid w:val="009C00E9"/>
+    <w:rsid w:val="009C334D"/>
     <w:rsid w:val="009C6CE8"/>
     <w:rsid w:val="009D5EF5"/>
+    <w:rsid w:val="009E1434"/>
+    <w:rsid w:val="009E4D0A"/>
     <w:rsid w:val="009E7C5B"/>
     <w:rsid w:val="00A00903"/>
+    <w:rsid w:val="00A00EF0"/>
     <w:rsid w:val="00A01577"/>
     <w:rsid w:val="00A06891"/>
     <w:rsid w:val="00A10A27"/>
     <w:rsid w:val="00A12FE2"/>
     <w:rsid w:val="00A14FA5"/>
     <w:rsid w:val="00A20067"/>
+    <w:rsid w:val="00A20675"/>
     <w:rsid w:val="00A25E4D"/>
+    <w:rsid w:val="00A32087"/>
     <w:rsid w:val="00A32E9B"/>
+    <w:rsid w:val="00A353F8"/>
     <w:rsid w:val="00A37F5F"/>
+    <w:rsid w:val="00A51CA6"/>
     <w:rsid w:val="00A6431A"/>
+    <w:rsid w:val="00A64BAF"/>
     <w:rsid w:val="00A77219"/>
     <w:rsid w:val="00A93173"/>
+    <w:rsid w:val="00AA02C6"/>
     <w:rsid w:val="00AA14BC"/>
     <w:rsid w:val="00AA2238"/>
+    <w:rsid w:val="00AA2C65"/>
     <w:rsid w:val="00AA6B03"/>
+    <w:rsid w:val="00AB30F9"/>
+    <w:rsid w:val="00AB6E55"/>
     <w:rsid w:val="00AD3BC2"/>
     <w:rsid w:val="00AD4235"/>
+    <w:rsid w:val="00AD49BB"/>
     <w:rsid w:val="00AE06A4"/>
     <w:rsid w:val="00AF2D64"/>
     <w:rsid w:val="00B015F3"/>
     <w:rsid w:val="00B04BFD"/>
     <w:rsid w:val="00B10A19"/>
+    <w:rsid w:val="00B2569C"/>
+    <w:rsid w:val="00B3100F"/>
+    <w:rsid w:val="00B366B1"/>
+    <w:rsid w:val="00B42376"/>
     <w:rsid w:val="00B435E7"/>
     <w:rsid w:val="00B44C69"/>
+    <w:rsid w:val="00B44CB0"/>
+    <w:rsid w:val="00B456E1"/>
+    <w:rsid w:val="00B4705F"/>
     <w:rsid w:val="00B47DCE"/>
+    <w:rsid w:val="00B529BE"/>
     <w:rsid w:val="00B538BC"/>
     <w:rsid w:val="00B54F21"/>
     <w:rsid w:val="00B65734"/>
     <w:rsid w:val="00B82B36"/>
     <w:rsid w:val="00B90D89"/>
+    <w:rsid w:val="00B956D6"/>
+    <w:rsid w:val="00BB4936"/>
     <w:rsid w:val="00BE4564"/>
     <w:rsid w:val="00BF5AAA"/>
+    <w:rsid w:val="00C01C64"/>
     <w:rsid w:val="00C103BA"/>
+    <w:rsid w:val="00C120F3"/>
+    <w:rsid w:val="00C131F3"/>
+    <w:rsid w:val="00C20222"/>
     <w:rsid w:val="00C24AB1"/>
     <w:rsid w:val="00C273CD"/>
     <w:rsid w:val="00C30CF9"/>
     <w:rsid w:val="00C32489"/>
     <w:rsid w:val="00C33A09"/>
     <w:rsid w:val="00C37774"/>
     <w:rsid w:val="00C45AC2"/>
     <w:rsid w:val="00C708A5"/>
     <w:rsid w:val="00C80E91"/>
     <w:rsid w:val="00C83D9B"/>
     <w:rsid w:val="00C93689"/>
+    <w:rsid w:val="00C93F91"/>
+    <w:rsid w:val="00C93FD1"/>
+    <w:rsid w:val="00C9595D"/>
+    <w:rsid w:val="00C96D22"/>
     <w:rsid w:val="00CA1D5E"/>
     <w:rsid w:val="00CA2B3E"/>
     <w:rsid w:val="00CB050F"/>
     <w:rsid w:val="00CB3836"/>
     <w:rsid w:val="00CB4F47"/>
+    <w:rsid w:val="00CC1295"/>
     <w:rsid w:val="00CC5B6E"/>
     <w:rsid w:val="00CC748B"/>
     <w:rsid w:val="00CC7E44"/>
     <w:rsid w:val="00CD3146"/>
     <w:rsid w:val="00CD42B2"/>
     <w:rsid w:val="00CE0BAF"/>
     <w:rsid w:val="00CE4748"/>
     <w:rsid w:val="00CE510D"/>
+    <w:rsid w:val="00CF19EA"/>
     <w:rsid w:val="00CF37D7"/>
     <w:rsid w:val="00CF71DD"/>
     <w:rsid w:val="00CF75DC"/>
+    <w:rsid w:val="00D01E0F"/>
+    <w:rsid w:val="00D024EC"/>
+    <w:rsid w:val="00D06B91"/>
     <w:rsid w:val="00D13DF7"/>
     <w:rsid w:val="00D14F7C"/>
+    <w:rsid w:val="00D206F3"/>
     <w:rsid w:val="00D27DD9"/>
+    <w:rsid w:val="00D303CD"/>
     <w:rsid w:val="00D36C4C"/>
+    <w:rsid w:val="00D45C7C"/>
+    <w:rsid w:val="00D46A10"/>
+    <w:rsid w:val="00D51C31"/>
     <w:rsid w:val="00D61AFA"/>
     <w:rsid w:val="00D64093"/>
+    <w:rsid w:val="00D65481"/>
     <w:rsid w:val="00D672F0"/>
+    <w:rsid w:val="00D80D2C"/>
+    <w:rsid w:val="00D854CB"/>
     <w:rsid w:val="00D9033D"/>
+    <w:rsid w:val="00D91597"/>
+    <w:rsid w:val="00D93B24"/>
+    <w:rsid w:val="00D965DD"/>
     <w:rsid w:val="00DB029D"/>
     <w:rsid w:val="00DB1A91"/>
     <w:rsid w:val="00DB5788"/>
+    <w:rsid w:val="00DB6C46"/>
     <w:rsid w:val="00DC41B9"/>
     <w:rsid w:val="00DE52BB"/>
     <w:rsid w:val="00DF0F6E"/>
+    <w:rsid w:val="00DF2E4B"/>
     <w:rsid w:val="00DF2F5A"/>
+    <w:rsid w:val="00DF4A63"/>
     <w:rsid w:val="00DF7B78"/>
     <w:rsid w:val="00E026C6"/>
+    <w:rsid w:val="00E0430E"/>
     <w:rsid w:val="00E07016"/>
     <w:rsid w:val="00E132CC"/>
     <w:rsid w:val="00E13464"/>
+    <w:rsid w:val="00E25135"/>
+    <w:rsid w:val="00E26D79"/>
     <w:rsid w:val="00E301EC"/>
     <w:rsid w:val="00E33D37"/>
+    <w:rsid w:val="00E35352"/>
     <w:rsid w:val="00E363DF"/>
     <w:rsid w:val="00E36D68"/>
     <w:rsid w:val="00E52A40"/>
     <w:rsid w:val="00E56CE3"/>
+    <w:rsid w:val="00E60808"/>
+    <w:rsid w:val="00E62D59"/>
+    <w:rsid w:val="00E71CE8"/>
     <w:rsid w:val="00E73256"/>
     <w:rsid w:val="00E80CFD"/>
     <w:rsid w:val="00E82104"/>
     <w:rsid w:val="00E925A3"/>
     <w:rsid w:val="00E952E5"/>
     <w:rsid w:val="00EA6978"/>
+    <w:rsid w:val="00EB0ED8"/>
     <w:rsid w:val="00EB1B3E"/>
     <w:rsid w:val="00EB2AFB"/>
     <w:rsid w:val="00EB3F4F"/>
+    <w:rsid w:val="00EC1C2B"/>
+    <w:rsid w:val="00EC4B67"/>
     <w:rsid w:val="00EC7BF6"/>
     <w:rsid w:val="00ED2BAD"/>
     <w:rsid w:val="00ED3C3B"/>
+    <w:rsid w:val="00ED56BD"/>
     <w:rsid w:val="00EE7CD1"/>
     <w:rsid w:val="00F02526"/>
+    <w:rsid w:val="00F14939"/>
     <w:rsid w:val="00F33DFE"/>
+    <w:rsid w:val="00F55DF4"/>
     <w:rsid w:val="00F667C6"/>
     <w:rsid w:val="00F7154D"/>
     <w:rsid w:val="00F8159F"/>
+    <w:rsid w:val="00F82379"/>
     <w:rsid w:val="00F82C95"/>
     <w:rsid w:val="00F864A6"/>
+    <w:rsid w:val="00F87012"/>
     <w:rsid w:val="00F90DE9"/>
     <w:rsid w:val="00F9553B"/>
+    <w:rsid w:val="00F97F2B"/>
     <w:rsid w:val="00FB2899"/>
+    <w:rsid w:val="00FB7A05"/>
     <w:rsid w:val="00FD39D5"/>
     <w:rsid w:val="00FE19DF"/>
+    <w:rsid w:val="00FF3803"/>
     <w:rsid w:val="00FF5646"/>
+    <w:rsid w:val="047DC663"/>
     <w:rsid w:val="0560CC41"/>
+    <w:rsid w:val="05BF2A0E"/>
+    <w:rsid w:val="05D5329E"/>
+    <w:rsid w:val="0757CD22"/>
+    <w:rsid w:val="07AD0B59"/>
+    <w:rsid w:val="07BD4657"/>
     <w:rsid w:val="081A9DAB"/>
+    <w:rsid w:val="0A0A5CBA"/>
+    <w:rsid w:val="11E794F0"/>
+    <w:rsid w:val="1356823A"/>
+    <w:rsid w:val="13A3ED87"/>
+    <w:rsid w:val="13EA2834"/>
+    <w:rsid w:val="1442F92A"/>
+    <w:rsid w:val="14F0B6CA"/>
+    <w:rsid w:val="151D73AF"/>
+    <w:rsid w:val="15AC39E4"/>
+    <w:rsid w:val="1765C64A"/>
     <w:rsid w:val="18D4E188"/>
+    <w:rsid w:val="1B582988"/>
+    <w:rsid w:val="1DA35F1E"/>
+    <w:rsid w:val="2112C8F8"/>
     <w:rsid w:val="218E913D"/>
+    <w:rsid w:val="21C317E0"/>
+    <w:rsid w:val="2535682B"/>
+    <w:rsid w:val="25AB8502"/>
+    <w:rsid w:val="25E339DD"/>
+    <w:rsid w:val="26766DF6"/>
+    <w:rsid w:val="26A555D9"/>
+    <w:rsid w:val="274E2FE1"/>
     <w:rsid w:val="27EA7FFA"/>
+    <w:rsid w:val="28F8C3B5"/>
     <w:rsid w:val="29750EB7"/>
+    <w:rsid w:val="2B79C5C6"/>
+    <w:rsid w:val="2CFBC42C"/>
+    <w:rsid w:val="2E0CD445"/>
+    <w:rsid w:val="2EF770E5"/>
+    <w:rsid w:val="2F41FCDD"/>
+    <w:rsid w:val="305FF156"/>
+    <w:rsid w:val="341193AE"/>
+    <w:rsid w:val="348506D8"/>
+    <w:rsid w:val="35E2AB3D"/>
+    <w:rsid w:val="375AB4B9"/>
+    <w:rsid w:val="3773C84A"/>
+    <w:rsid w:val="37FF483E"/>
+    <w:rsid w:val="394C5634"/>
     <w:rsid w:val="39A03E8D"/>
+    <w:rsid w:val="41497297"/>
+    <w:rsid w:val="433D111A"/>
+    <w:rsid w:val="44F28188"/>
+    <w:rsid w:val="45549297"/>
+    <w:rsid w:val="4C59C6DE"/>
+    <w:rsid w:val="4D293123"/>
     <w:rsid w:val="4DBC579A"/>
+    <w:rsid w:val="4E20C467"/>
     <w:rsid w:val="4F7D71C5"/>
+    <w:rsid w:val="4FC2A880"/>
+    <w:rsid w:val="50EB6613"/>
+    <w:rsid w:val="51173942"/>
+    <w:rsid w:val="5216623C"/>
+    <w:rsid w:val="5228AFF1"/>
+    <w:rsid w:val="52FB0C76"/>
+    <w:rsid w:val="53B35D87"/>
+    <w:rsid w:val="54201DB9"/>
+    <w:rsid w:val="5428E53C"/>
     <w:rsid w:val="5587B804"/>
+    <w:rsid w:val="5625BCAF"/>
+    <w:rsid w:val="56A50691"/>
+    <w:rsid w:val="57D34F4B"/>
+    <w:rsid w:val="58318DB3"/>
+    <w:rsid w:val="594289D4"/>
     <w:rsid w:val="59694081"/>
     <w:rsid w:val="5A3116C9"/>
+    <w:rsid w:val="5B3550E5"/>
+    <w:rsid w:val="5B51F21A"/>
     <w:rsid w:val="5D834D3A"/>
+    <w:rsid w:val="5EF29FE9"/>
     <w:rsid w:val="5FBDB7DE"/>
+    <w:rsid w:val="606FEC1B"/>
+    <w:rsid w:val="60769BCD"/>
     <w:rsid w:val="60D337EC"/>
+    <w:rsid w:val="61C5CFC1"/>
+    <w:rsid w:val="61F16FD9"/>
+    <w:rsid w:val="62984267"/>
+    <w:rsid w:val="66CC2067"/>
     <w:rsid w:val="68CD3C6A"/>
+    <w:rsid w:val="6B043A7A"/>
     <w:rsid w:val="6BB75E30"/>
+    <w:rsid w:val="702561BD"/>
+    <w:rsid w:val="71468C59"/>
+    <w:rsid w:val="715C1D14"/>
     <w:rsid w:val="735950D9"/>
+    <w:rsid w:val="73C03A5D"/>
+    <w:rsid w:val="76DF3BF5"/>
     <w:rsid w:val="77630FB6"/>
+    <w:rsid w:val="77E4A44F"/>
+    <w:rsid w:val="77FE2DA1"/>
+    <w:rsid w:val="788469B4"/>
+    <w:rsid w:val="78C83C9A"/>
+    <w:rsid w:val="797A297E"/>
+    <w:rsid w:val="7B4E956B"/>
+    <w:rsid w:val="7CC3E4AD"/>
+    <w:rsid w:val="7D64350F"/>
+    <w:rsid w:val="7DDC304D"/>
+    <w:rsid w:val="7E9CC26B"/>
+    <w:rsid w:val="7EE85E00"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="58D9045B"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{C6713A04-ADBA-479C-8261-47ABAD48E64F}"/>
+  <w15:docId w15:val="{FBDD2276-D593-473F-8D7C-C797EF041394}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -8875,80 +10611,124 @@
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004833AE"/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00487C61"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00D80D2C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00146D4B"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E82104"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
@@ -9116,78 +10896,223 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00822BB9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00822BB9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00822BB9"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00045BB6"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Sections">
+    <w:name w:val="Sections"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:next w:val="Heading1"/>
+    <w:link w:val="SectionsChar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00704A9D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:rsid w:val="00704A9D"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SectionsChar">
+    <w:name w:val="Sections Char"/>
+    <w:basedOn w:val="ListParagraphChar"/>
+    <w:link w:val="Sections"/>
+    <w:rsid w:val="00704A9D"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subsection1">
+    <w:name w:val="Subsection 1"/>
+    <w:basedOn w:val="ListParagraph"/>
+    <w:next w:val="Heading2"/>
+    <w:link w:val="Subsection1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00704A9D"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="360"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Subsection1Char">
+    <w:name w:val="Subsection 1 Char"/>
+    <w:basedOn w:val="ListParagraphChar"/>
+    <w:link w:val="Subsection1"/>
+    <w:rsid w:val="00704A9D"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Title1">
+    <w:name w:val="Title1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Title"/>
+    <w:link w:val="Title1Char"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B2569C"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Title1Char">
+    <w:name w:val="Title1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title1"/>
+    <w:rsid w:val="00B2569C"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00487C61"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D80D2C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Title1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="005428E8"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="005428E8"/>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="599991697">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DOT-ContractorPay-Finance@iowadot.us" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.seamlessdocs.com/f/SubcontractRequests" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/forms/830230-Contract-Quantity-Agreement.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.seamlessdocs.com/f/WeeklyReportofWorkingDays" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/1107.htm" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/local_systems/publications/im/6000.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/forms/830215-Co-Permittee-Certification.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/2526.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/local_systems/documents/BridgeDeckPrePour.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/1108.htm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/1107.htm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/Construction_Materials/inspection_tools/mobile_forms/Precon%20sign%20in%20sheet%20Generic.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/CM/content/CM%2012.00.htm" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/2528.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/local_systems/publications/im/6000d.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/2528.htm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/2102.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/civilrights/Disadvantaged-business-enterprise-program-DBE/DBE-Program" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/1107.htm" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/local_systems/publications/im/6000d.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/1107.htm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/1109.htm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/specifications/ds/2023/DS-23032.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ia.iowadot.gov/local_systems/publications/im/1000.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/local_systems/publications/im/6000d.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/1108.htm" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/2528.htm" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/local_systems/documents/BridgeDeckPrePour.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/2102.htm" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ia.iowadot.gov/local_systems/publications/im/6000.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:DOT-ContractorPay-Finance@iowadot.us" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/civilrights/Disadvantaged-business-enterprise-program-DBE/DBE-Program" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/1109.htm" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/1107.htm" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ia.iowadot.gov/local_systems/publications/im/6000d.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/local_systems/publications/im/6000d.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/2528.htm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/Construction_Materials/inspection_tools/mobile_forms/Precon%20sign%20in%20sheet%20Generic.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.seamlessdocs.com/f/SubcontractRequests" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/forms/830230-Contract-Quantity-Agreement.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ia.iowadot.gov/erl/current/IM/navigation/Index.htm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/2526.htm" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ia.iowadot.gov/local_systems/publications/im/6000d.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/local_systems/publications/im/6000.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/1107.htm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ia.iowadot.gov/erl/current/GS/content/1107.htm" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.seamlessdocs.com/sc/formcenter/certifiedtranscriptoflaborpayroll" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/forms/830215-Co-Permittee-Certification.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/1107.htm" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.gov/media/9071/download?inline" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iowadot.seamlessdocs.com/f/WeeklyReportofWorkingDays" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/CM/content/CM%2012.00.htm" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iowadot.gov/erl/current/GS/content/1107.htm" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9458,81 +11383,77 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003990E18BA3D59448942DB848FF674209" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4c10ad29f9777ea155085edef65b3f8d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="db55f27d-62f9-48ca-af98-42aaec4cc85c" xmlns:ns3="6d40462e-f836-4d0c-a69b-e89c7bb74af0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ba1846e3947995e9f8b31984d7874067" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101003990E18BA3D59448942DB848FF674209" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="40e3e7a177597e1513b71e9ab0ffb28c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="db55f27d-62f9-48ca-af98-42aaec4cc85c" xmlns:ns3="6d40462e-f836-4d0c-a69b-e89c7bb74af0" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="220d7e36ebef59a494e38b7888526fdd" ns2:_="" ns3:_="">
     <xsd:import namespace="db55f27d-62f9-48ca-af98-42aaec4cc85c"/>
     <xsd:import namespace="6d40462e-f836-4d0c-a69b-e89c7bb74af0"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="db55f27d-62f9-48ca-af98-42aaec4cc85c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -9554,50 +11475,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="17" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="21" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="6d40462e-f836-4d0c-a69b-e89c7bb74af0" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{ed3c52d3-6cb9-4d26-9852-bee7b8c1e9b0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="6d40462e-f836-4d0c-a69b-e89c7bb74af0">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
@@ -9674,152 +11600,283 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="6d40462e-f836-4d0c-a69b-e89c7bb74af0" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="db55f27d-62f9-48ca-af98-42aaec4cc85c">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9EEF7DC-893C-4781-B110-2991E16A4472}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7DE604B-E641-4E35-ADE7-C29D06635DB9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{235F3E0C-2CD3-42A7-BB23-482DC5AC1434}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CD56C86F-68E3-4E7C-9301-B3869C4CD67F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="db55f27d-62f9-48ca-af98-42aaec4cc85c"/>
     <ds:schemaRef ds:uri="6d40462e-f836-4d0c-a69b-e89c7bb74af0"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7DE604B-E641-4E35-ADE7-C29D06635DB9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B9EEF7DC-893C-4781-B110-2991E16A4472}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{953FB181-F313-4FEB-8C30-1315F9E1D604}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="6d40462e-f836-4d0c-a69b-e89c7bb74af0"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="db55f27d-62f9-48ca-af98-42aaec4cc85c"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>13814</Characters>
+  <Pages>8</Pages>
+  <Words>2983</Words>
+  <Characters>17035</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>115</Lines>
-  <Paragraphs>32</Paragraphs>
+  <Lines>396</Lines>
+  <Paragraphs>256</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16205</CharactersWithSpaces>
+  <CharactersWithSpaces>19762</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Zach Gunsolley</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101003990E18BA3D59448942DB848FF674209</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SetDate">
+    <vt:lpwstr>2026-05-12T20:09:06Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_SiteId">
+    <vt:lpwstr>a1e65fcc-32fa-4fdd-8692-0cc2eb06676e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ActionId">
+    <vt:lpwstr>47420611-9567-44ab-92d5-6b19736b0efd</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MSIP_Label_0faac733-ded1-41e0-8ea6-961193f81247_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="Folder_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="Folder_Code">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="Folder_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Folder_Description">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="/Folder_Name/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="/Folder_Description/">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="Folder_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="Folder_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="Folder_Manager">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="Folder_ManagerDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="Folder_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="Folder_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="Folder_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="Folder_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="Folder_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="Folder_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="28" name="Folder_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="29" name="Folder_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="30" name="Document_Number">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="31" name="Document_Name">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="32" name="Document_FileName">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="33" name="Document_Version">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="34" name="Document_VersionSeq">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="35" name="Document_Creator">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="36" name="Document_CreatorDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="37" name="Document_CreateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="38" name="Document_Updater">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="39" name="Document_UpdaterDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="40" name="Document_UpdateDate">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="41" name="Document_Size">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="42" name="Document_Storage">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="43" name="Document_StorageDesc">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="44" name="Document_Department">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="45" name="Document_DepartmentDesc">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>